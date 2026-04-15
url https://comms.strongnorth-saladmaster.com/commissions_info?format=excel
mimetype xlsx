--- v0 (2026-02-24)
+++ v1 (2026-04-15)
@@ -157,684 +157,684 @@
       </c>
       <c r="C1" s="1" t="inlineStr">
         <is>
           <t>cr_no</t>
         </is>
       </c>
       <c r="D1" s="1" t="inlineStr">
         <is>
           <t>consultant</t>
         </is>
       </c>
       <c r="E1" s="1" t="inlineStr">
         <is>
           <t>increment</t>
         </is>
       </c>
       <c r="F1" s="1" t="inlineStr">
         <is>
           <t>inc_date</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="2">
       <c r="A2" s="1" t="inlineStr">
         <is>
-          <t>2316</t>
+          <t>2383</t>
         </is>
       </c>
       <c r="B2" s="1" t="inlineStr">
         <is>
-          <t>2026-02-20</t>
+          <t>2026-04-10</t>
         </is>
       </c>
       <c r="C2" s="1" t="inlineStr">
         <is>
-          <t>CR20260220-2119</t>
+          <t>CR20260410-2184</t>
         </is>
       </c>
       <c r="D2" s="1" t="inlineStr">
         <is>
           <t>BAUZON, BABY CHERYL (100$)</t>
         </is>
       </c>
       <c r="E2" s="1" t="inlineStr">
         <is>
-          <t>2119</t>
+          <t>2184</t>
         </is>
       </c>
       <c r="F2" s="1" t="inlineStr">
         <is>
-          <t>20260220</t>
+          <t>20260410</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="3">
       <c r="A3" s="1" t="inlineStr">
         <is>
-          <t>2315</t>
+          <t>2381</t>
         </is>
       </c>
       <c r="B3" s="1" t="inlineStr">
         <is>
-          <t>2026-02-20</t>
+          <t>2026-04-10</t>
         </is>
       </c>
       <c r="C3" s="1" t="inlineStr">
         <is>
-          <t>CR20260220-2118</t>
+          <t>CR20260410-2183</t>
         </is>
       </c>
       <c r="D3" s="1" t="inlineStr">
         <is>
-          <t>DOMENDEN, JOVELYN (100$)</t>
+          <t>GUTIERREZ, CHRISINE ($100)</t>
         </is>
       </c>
       <c r="E3" s="1" t="inlineStr">
         <is>
-          <t>2118</t>
+          <t>2183</t>
         </is>
       </c>
       <c r="F3" s="1" t="inlineStr">
         <is>
-          <t>20260220</t>
+          <t>20260410</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="4">
       <c r="A4" s="1" t="inlineStr">
         <is>
-          <t>2314</t>
+          <t>2380</t>
         </is>
       </c>
       <c r="B4" s="1" t="inlineStr">
         <is>
-          <t>2026-02-19</t>
+          <t>2026-04-10</t>
         </is>
       </c>
       <c r="C4" s="1" t="inlineStr">
         <is>
-          <t>CR20260219-2117</t>
+          <t>CR20260410-2182</t>
         </is>
       </c>
       <c r="D4" s="1" t="inlineStr">
         <is>
-          <t>MENDOZA, JANE ZARETTE</t>
+          <t>DOMENDEN, JOVELYN (100$)</t>
         </is>
       </c>
       <c r="E4" s="1" t="inlineStr">
         <is>
-          <t>2117</t>
+          <t>2182</t>
         </is>
       </c>
       <c r="F4" s="1" t="inlineStr">
         <is>
-          <t>20260219</t>
+          <t>20260410</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="5">
       <c r="A5" s="1" t="inlineStr">
         <is>
-          <t>2313</t>
+          <t>2379</t>
         </is>
       </c>
       <c r="B5" s="1" t="inlineStr">
         <is>
-          <t>2026-02-19</t>
+          <t>2026-04-10</t>
         </is>
       </c>
       <c r="C5" s="1" t="inlineStr">
         <is>
-          <t>CR20260219-2116</t>
+          <t>CR20260410-2181</t>
         </is>
       </c>
       <c r="D5" s="1" t="inlineStr">
         <is>
-          <t>GUTIERREZ, OLIVIA</t>
+          <t>IDIA, JACKIELOU</t>
         </is>
       </c>
       <c r="E5" s="1" t="inlineStr">
         <is>
-          <t>2116</t>
+          <t>2181</t>
         </is>
       </c>
       <c r="F5" s="1" t="inlineStr">
         <is>
-          <t>20260219</t>
+          <t>20260410</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="6">
       <c r="A6" s="1" t="inlineStr">
         <is>
-          <t>2312</t>
+          <t>2378</t>
         </is>
       </c>
       <c r="B6" s="1" t="inlineStr">
         <is>
-          <t>2026-02-19</t>
+          <t>2026-04-10</t>
         </is>
       </c>
       <c r="C6" s="1" t="inlineStr">
         <is>
-          <t>CR20260219-2115</t>
+          <t>CR20260410-2180</t>
         </is>
       </c>
       <c r="D6" s="1" t="inlineStr">
         <is>
-          <t>GUTIERREZ, CHRISTINE</t>
+          <t>DAQUIOAG, MARIA ELOISA</t>
         </is>
       </c>
       <c r="E6" s="1" t="inlineStr">
         <is>
-          <t>2115</t>
+          <t>2180</t>
         </is>
       </c>
       <c r="F6" s="1" t="inlineStr">
         <is>
-          <t>20260219</t>
+          <t>20260410</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="7">
       <c r="A7" s="1" t="inlineStr">
         <is>
-          <t>2311</t>
+          <t>2377</t>
         </is>
       </c>
       <c r="B7" s="1" t="inlineStr">
         <is>
-          <t>2026-02-19</t>
+          <t>2026-04-10</t>
         </is>
       </c>
       <c r="C7" s="1" t="inlineStr">
         <is>
-          <t>CR20260219-2114</t>
+          <t>CR20260410-2179</t>
         </is>
       </c>
       <c r="D7" s="1" t="inlineStr">
         <is>
-          <t>GUTIERREZ, CHRISTINE</t>
+          <t>TOLENTINO, LIZA</t>
         </is>
       </c>
       <c r="E7" s="1" t="inlineStr">
         <is>
-          <t>2114</t>
+          <t>2179</t>
         </is>
       </c>
       <c r="F7" s="1" t="inlineStr">
         <is>
-          <t>20260219</t>
+          <t>20260410</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="8">
       <c r="A8" s="1" t="inlineStr">
         <is>
-          <t>2310</t>
+          <t>2376</t>
         </is>
       </c>
       <c r="B8" s="1" t="inlineStr">
         <is>
-          <t>2026-02-19</t>
+          <t>2026-04-10</t>
         </is>
       </c>
       <c r="C8" s="1" t="inlineStr">
         <is>
-          <t>CR20260219-2113</t>
+          <t>CR20260410-2178</t>
         </is>
       </c>
       <c r="D8" s="1" t="inlineStr">
         <is>
-          <t>GUTIERREZ, CHRISTINE</t>
+          <t>MARTIN, JULIA DIVINA</t>
         </is>
       </c>
       <c r="E8" s="1" t="inlineStr">
         <is>
-          <t>2113</t>
+          <t>2178</t>
         </is>
       </c>
       <c r="F8" s="1" t="inlineStr">
         <is>
-          <t>20260219</t>
+          <t>20260410</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="9">
       <c r="A9" s="1" t="inlineStr">
         <is>
-          <t>2309</t>
+          <t>2375</t>
         </is>
       </c>
       <c r="B9" s="1" t="inlineStr">
         <is>
-          <t>2026-02-19</t>
+          <t>2026-04-10</t>
         </is>
       </c>
       <c r="C9" s="1" t="inlineStr">
         <is>
-          <t>CR20260219-2112</t>
+          <t>CR20260410-2177</t>
         </is>
       </c>
       <c r="D9" s="1" t="inlineStr">
         <is>
-          <t>GUTIERREZ, CHRISTINE</t>
+          <t>DAMASO, ELISA LUISA</t>
         </is>
       </c>
       <c r="E9" s="1" t="inlineStr">
         <is>
-          <t>2112</t>
+          <t>2177</t>
         </is>
       </c>
       <c r="F9" s="1" t="inlineStr">
         <is>
-          <t>20260219</t>
+          <t>20260410</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="10">
       <c r="A10" s="1" t="inlineStr">
         <is>
-          <t>2308</t>
+          <t>2374</t>
         </is>
       </c>
       <c r="B10" s="1" t="inlineStr">
         <is>
-          <t>2026-02-19</t>
+          <t>2026-04-10</t>
         </is>
       </c>
       <c r="C10" s="1" t="inlineStr">
         <is>
-          <t>CR20260219-2111</t>
+          <t>CR20260410-2176</t>
         </is>
       </c>
       <c r="D10" s="1" t="inlineStr">
         <is>
-          <t>GUTIERREZ, CHRISTINE</t>
+          <t>MARCOS, IMELDA</t>
         </is>
       </c>
       <c r="E10" s="1" t="inlineStr">
         <is>
-          <t>2111</t>
+          <t>2176</t>
         </is>
       </c>
       <c r="F10" s="1" t="inlineStr">
         <is>
-          <t>20260219</t>
+          <t>20260410</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="11">
       <c r="A11" s="1" t="inlineStr">
         <is>
-          <t>2307</t>
+          <t>2373</t>
         </is>
       </c>
       <c r="B11" s="1" t="inlineStr">
         <is>
-          <t>2026-02-19</t>
+          <t>2026-04-10</t>
         </is>
       </c>
       <c r="C11" s="1" t="inlineStr">
         <is>
-          <t>CR20260219-2110</t>
+          <t>CR20260410-2175</t>
         </is>
       </c>
       <c r="D11" s="1" t="inlineStr">
         <is>
-          <t>GUTIERREZ, CHRISTINE</t>
+          <t>QUINTOS, MILICENT</t>
         </is>
       </c>
       <c r="E11" s="1" t="inlineStr">
         <is>
-          <t>2110</t>
+          <t>2175</t>
         </is>
       </c>
       <c r="F11" s="1" t="inlineStr">
         <is>
-          <t>20260219</t>
+          <t>20260410</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="12">
       <c r="A12" s="1" t="inlineStr">
         <is>
-          <t>2306</t>
+          <t>2372</t>
         </is>
       </c>
       <c r="B12" s="1" t="inlineStr">
         <is>
-          <t>2026-02-19</t>
+          <t>2026-04-10</t>
         </is>
       </c>
       <c r="C12" s="1" t="inlineStr">
         <is>
-          <t>CR20260219-2109</t>
+          <t>CR20260410-2174</t>
         </is>
       </c>
       <c r="D12" s="1" t="inlineStr">
         <is>
-          <t>GUTIERREZ, CHRISTINE</t>
+          <t>LLANES, GRATECHEN</t>
         </is>
       </c>
       <c r="E12" s="1" t="inlineStr">
         <is>
-          <t>2109</t>
+          <t>2174</t>
         </is>
       </c>
       <c r="F12" s="1" t="inlineStr">
         <is>
-          <t>20260219</t>
+          <t>20260410</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="13">
       <c r="A13" s="1" t="inlineStr">
         <is>
-          <t>2305</t>
+          <t>2371</t>
         </is>
       </c>
       <c r="B13" s="1" t="inlineStr">
         <is>
-          <t>2026-02-19</t>
+          <t>2026-04-10</t>
         </is>
       </c>
       <c r="C13" s="1" t="inlineStr">
         <is>
-          <t>CR20260219-2108</t>
+          <t>CR20260410-2173</t>
         </is>
       </c>
       <c r="D13" s="1" t="inlineStr">
         <is>
-          <t>GUTIERREZ, CHRISTINE</t>
+          <t>LLANES, GRATECHEN</t>
         </is>
       </c>
       <c r="E13" s="1" t="inlineStr">
         <is>
-          <t>2108</t>
+          <t>2173</t>
         </is>
       </c>
       <c r="F13" s="1" t="inlineStr">
         <is>
-          <t>20260219</t>
+          <t>20260410</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="14">
       <c r="A14" s="1" t="inlineStr">
         <is>
-          <t>2304</t>
+          <t>2370</t>
         </is>
       </c>
       <c r="B14" s="1" t="inlineStr">
         <is>
-          <t>2026-02-19</t>
+          <t>2026-04-10</t>
         </is>
       </c>
       <c r="C14" s="1" t="inlineStr">
         <is>
-          <t>CR20260219-2107</t>
+          <t>CR20260410-2172</t>
         </is>
       </c>
       <c r="D14" s="1" t="inlineStr">
         <is>
-          <t>ASUNCION, ETHELDREDA</t>
+          <t>LLANES, GRATECHEN</t>
         </is>
       </c>
       <c r="E14" s="1" t="inlineStr">
         <is>
-          <t>2107</t>
+          <t>2172</t>
         </is>
       </c>
       <c r="F14" s="1" t="inlineStr">
         <is>
-          <t>20260219</t>
+          <t>20260410</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="15">
       <c r="A15" s="1" t="inlineStr">
         <is>
-          <t>2303</t>
+          <t>2369</t>
         </is>
       </c>
       <c r="B15" s="1" t="inlineStr">
         <is>
-          <t>2026-02-19</t>
+          <t>2026-04-10</t>
         </is>
       </c>
       <c r="C15" s="1" t="inlineStr">
         <is>
-          <t>CR20260219-2106</t>
+          <t>CR20260410-2171</t>
         </is>
       </c>
       <c r="D15" s="1" t="inlineStr">
         <is>
-          <t>LAGMAY, SHERWIN/KATHLEEN</t>
+          <t>GUTIERREZ, CHRISTINE</t>
         </is>
       </c>
       <c r="E15" s="1" t="inlineStr">
         <is>
-          <t>2106</t>
+          <t>2171</t>
         </is>
       </c>
       <c r="F15" s="1" t="inlineStr">
         <is>
-          <t>20260219</t>
+          <t>20260410</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="16">
       <c r="A16" s="1" t="inlineStr">
         <is>
-          <t>2302</t>
+          <t>2368</t>
         </is>
       </c>
       <c r="B16" s="1" t="inlineStr">
         <is>
-          <t>2026-02-19</t>
+          <t>2026-04-10</t>
         </is>
       </c>
       <c r="C16" s="1" t="inlineStr">
         <is>
-          <t>CR20260219-2105</t>
+          <t>CR20260410-2170</t>
         </is>
       </c>
       <c r="D16" s="1" t="inlineStr">
         <is>
-          <t>RAZOTE, CLARE ANN ENGELINE</t>
+          <t>GUTIERREZ, CHRISTINE</t>
         </is>
       </c>
       <c r="E16" s="1" t="inlineStr">
         <is>
-          <t>2105</t>
+          <t>2170</t>
         </is>
       </c>
       <c r="F16" s="1" t="inlineStr">
         <is>
-          <t>20260219</t>
+          <t>20260410</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="17">
       <c r="A17" s="1" t="inlineStr">
         <is>
-          <t>2301</t>
+          <t>2366</t>
         </is>
       </c>
       <c r="B17" s="1" t="inlineStr">
         <is>
-          <t>2026-02-19</t>
+          <t>2026-04-10</t>
         </is>
       </c>
       <c r="C17" s="1" t="inlineStr">
         <is>
-          <t>CR20260219-2104</t>
+          <t>CR20260410-2169</t>
         </is>
       </c>
       <c r="D17" s="1" t="inlineStr">
         <is>
-          <t>CALIJA, VILMA MAY</t>
+          <t>GUTIERREZ, CHRISTINE</t>
         </is>
       </c>
       <c r="E17" s="1" t="inlineStr">
         <is>
-          <t>2104</t>
+          <t>2169</t>
         </is>
       </c>
       <c r="F17" s="1" t="inlineStr">
         <is>
-          <t>20260219</t>
+          <t>20260410</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="18">
       <c r="A18" s="1" t="inlineStr">
         <is>
-          <t>2300</t>
+          <t>2365</t>
         </is>
       </c>
       <c r="B18" s="1" t="inlineStr">
         <is>
-          <t>2026-02-19</t>
+          <t>2026-04-10</t>
         </is>
       </c>
       <c r="C18" s="1" t="inlineStr">
         <is>
-          <t>CR20260219-2103</t>
+          <t>CR20260410-2168</t>
         </is>
       </c>
       <c r="D18" s="1" t="inlineStr">
         <is>
-          <t>AGCAOILI, REMALYN</t>
+          <t>GUTIERREZ, CHRISTINE</t>
         </is>
       </c>
       <c r="E18" s="1" t="inlineStr">
         <is>
-          <t>2103</t>
+          <t>2168</t>
         </is>
       </c>
       <c r="F18" s="1" t="inlineStr">
         <is>
-          <t>20260219</t>
+          <t>20260410</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="19">
       <c r="A19" s="1" t="inlineStr">
         <is>
-          <t>2299</t>
+          <t>2364</t>
         </is>
       </c>
       <c r="B19" s="1" t="inlineStr">
         <is>
-          <t>2026-02-19</t>
+          <t>2026-04-10</t>
         </is>
       </c>
       <c r="C19" s="1" t="inlineStr">
         <is>
-          <t>CR20260219-2102</t>
+          <t>CR20260410-2167</t>
         </is>
       </c>
       <c r="D19" s="1" t="inlineStr">
         <is>
-          <t>VILLANUEVA, MARIA THERESA</t>
+          <t>GUTIERREZ, CHRISTINE</t>
         </is>
       </c>
       <c r="E19" s="1" t="inlineStr">
         <is>
-          <t>2102</t>
+          <t>2167</t>
         </is>
       </c>
       <c r="F19" s="1" t="inlineStr">
         <is>
-          <t>20260219</t>
+          <t>20260410</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="20">
       <c r="A20" s="1" t="inlineStr">
         <is>
-          <t>2298</t>
+          <t>2363</t>
         </is>
       </c>
       <c r="B20" s="1" t="inlineStr">
         <is>
-          <t>2026-02-19</t>
+          <t>2026-04-10</t>
         </is>
       </c>
       <c r="C20" s="1" t="inlineStr">
         <is>
-          <t>CR20260219-2101</t>
+          <t>CR20260410-2166</t>
         </is>
       </c>
       <c r="D20" s="1" t="inlineStr">
         <is>
-          <t>VILLANUEVA, MARIA THERESA</t>
+          <t>GUTIERREZ, CHRISTINE</t>
         </is>
       </c>
       <c r="E20" s="1" t="inlineStr">
         <is>
-          <t>2101</t>
+          <t>2166</t>
         </is>
       </c>
       <c r="F20" s="1" t="inlineStr">
         <is>
-          <t>20260219</t>
+          <t>20260410</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="21">
       <c r="A21" s="1" t="inlineStr">
         <is>
-          <t>2297</t>
+          <t>2362</t>
         </is>
       </c>
       <c r="B21" s="1" t="inlineStr">
         <is>
-          <t>2026-02-19</t>
+          <t>2026-04-10</t>
         </is>
       </c>
       <c r="C21" s="1" t="inlineStr">
         <is>
-          <t>CR20260219-2100</t>
+          <t>CR20260410-2165</t>
         </is>
       </c>
       <c r="D21" s="1" t="inlineStr">
         <is>
-          <t>VILLANUEVA, MARIA THERESA</t>
+          <t>GUTIERREZ, CHRISTINE</t>
         </is>
       </c>
       <c r="E21" s="1" t="inlineStr">
         <is>
-          <t>2100</t>
+          <t>2165</t>
         </is>
       </c>
       <c r="F21" s="1" t="inlineStr">
         <is>
-          <t>20260219</t>
+          <t>20260410</t>
         </is>
       </c>
     </row>
   </sheetData>
   <printOptions headings="false" gridLines="false" gridLinesSet="true" horizontalCentered="false" verticalCentered="false"/>
   <pageMargins left="0.5" right="0.5" top="1.0" bottom="1.0" header="0.5" footer="0.5"/>
   <pageSetup blackAndWhite="false" cellComments="none" copies="1" draft="false" firstPageNumber="1" fitToHeight="1" fitToWidth="1" horizontalDpi="300" orientation="portrait" pageOrder="downThenOver" paperSize="1" scale="100" useFirstPageNumber="true" usePrinterDefaults="false" verticalDpi="300"/>
   <headerFooter differentFirst="false" differentOddEven="false">
     <oddHeader>&amp;C&amp;"Times New Roman,Regular"&amp;12&amp;A</oddHeader>
     <oddFooter>&amp;C&amp;"Times New Roman,Regular"&amp;12Page &amp;P</oddFooter>
   </headerFooter>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <TotalTime></TotalTime>
   <Company/>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcmitype="http://purl.org/dc/dcmitype/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dc:title/>