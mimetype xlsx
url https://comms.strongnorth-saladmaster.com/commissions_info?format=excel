--- v1 (2026-04-15)
+++ v2 (2026-06-06)
@@ -157,684 +157,684 @@
       </c>
       <c r="C1" s="1" t="inlineStr">
         <is>
           <t>cr_no</t>
         </is>
       </c>
       <c r="D1" s="1" t="inlineStr">
         <is>
           <t>consultant</t>
         </is>
       </c>
       <c r="E1" s="1" t="inlineStr">
         <is>
           <t>increment</t>
         </is>
       </c>
       <c r="F1" s="1" t="inlineStr">
         <is>
           <t>inc_date</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="2">
       <c r="A2" s="1" t="inlineStr">
         <is>
-          <t>2383</t>
+          <t>2433</t>
         </is>
       </c>
       <c r="B2" s="1" t="inlineStr">
         <is>
-          <t>2026-04-10</t>
+          <t>2026-05-06</t>
         </is>
       </c>
       <c r="C2" s="1" t="inlineStr">
         <is>
-          <t>CR20260410-2184</t>
+          <t>CR20260506-2233</t>
         </is>
       </c>
       <c r="D2" s="1" t="inlineStr">
         <is>
-          <t>BAUZON, BABY CHERYL (100$)</t>
+          <t>DOMENDEN, JOVELYN</t>
         </is>
       </c>
       <c r="E2" s="1" t="inlineStr">
         <is>
-          <t>2184</t>
+          <t>2233</t>
         </is>
       </c>
       <c r="F2" s="1" t="inlineStr">
         <is>
-          <t>20260410</t>
+          <t>20260506</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="3">
       <c r="A3" s="1" t="inlineStr">
         <is>
-          <t>2381</t>
+          <t>2432</t>
         </is>
       </c>
       <c r="B3" s="1" t="inlineStr">
         <is>
-          <t>2026-04-10</t>
+          <t>2026-05-06</t>
         </is>
       </c>
       <c r="C3" s="1" t="inlineStr">
         <is>
-          <t>CR20260410-2183</t>
+          <t>CR20260506-2232</t>
         </is>
       </c>
       <c r="D3" s="1" t="inlineStr">
         <is>
-          <t>GUTIERREZ, CHRISINE ($100)</t>
+          <t>DOMENDEN, JOVELYN</t>
         </is>
       </c>
       <c r="E3" s="1" t="inlineStr">
         <is>
-          <t>2183</t>
+          <t>2232</t>
         </is>
       </c>
       <c r="F3" s="1" t="inlineStr">
         <is>
-          <t>20260410</t>
+          <t>20260506</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="4">
       <c r="A4" s="1" t="inlineStr">
         <is>
-          <t>2380</t>
+          <t>2431</t>
         </is>
       </c>
       <c r="B4" s="1" t="inlineStr">
         <is>
-          <t>2026-04-10</t>
+          <t>2026-05-06</t>
         </is>
       </c>
       <c r="C4" s="1" t="inlineStr">
         <is>
-          <t>CR20260410-2182</t>
+          <t>CR20260506-2231</t>
         </is>
       </c>
       <c r="D4" s="1" t="inlineStr">
         <is>
-          <t>DOMENDEN, JOVELYN (100$)</t>
+          <t>DOMENDEN, JOVELYN</t>
         </is>
       </c>
       <c r="E4" s="1" t="inlineStr">
         <is>
-          <t>2182</t>
+          <t>2231</t>
         </is>
       </c>
       <c r="F4" s="1" t="inlineStr">
         <is>
-          <t>20260410</t>
+          <t>20260506</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="5">
       <c r="A5" s="1" t="inlineStr">
         <is>
-          <t>2379</t>
+          <t>2430</t>
         </is>
       </c>
       <c r="B5" s="1" t="inlineStr">
         <is>
-          <t>2026-04-10</t>
+          <t>2026-05-06</t>
         </is>
       </c>
       <c r="C5" s="1" t="inlineStr">
         <is>
-          <t>CR20260410-2181</t>
+          <t>CR20260506-2230</t>
         </is>
       </c>
       <c r="D5" s="1" t="inlineStr">
         <is>
-          <t>IDIA, JACKIELOU</t>
+          <t>DOMENDEN, JOVELYN</t>
         </is>
       </c>
       <c r="E5" s="1" t="inlineStr">
         <is>
-          <t>2181</t>
+          <t>2230</t>
         </is>
       </c>
       <c r="F5" s="1" t="inlineStr">
         <is>
-          <t>20260410</t>
+          <t>20260506</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="6">
       <c r="A6" s="1" t="inlineStr">
         <is>
-          <t>2378</t>
+          <t>2429</t>
         </is>
       </c>
       <c r="B6" s="1" t="inlineStr">
         <is>
-          <t>2026-04-10</t>
+          <t>2026-05-06</t>
         </is>
       </c>
       <c r="C6" s="1" t="inlineStr">
         <is>
-          <t>CR20260410-2180</t>
+          <t>CR20260506-2229</t>
         </is>
       </c>
       <c r="D6" s="1" t="inlineStr">
         <is>
-          <t>DAQUIOAG, MARIA ELOISA</t>
+          <t>DOMAGAS, BERNADETTE</t>
         </is>
       </c>
       <c r="E6" s="1" t="inlineStr">
         <is>
-          <t>2180</t>
+          <t>2229</t>
         </is>
       </c>
       <c r="F6" s="1" t="inlineStr">
         <is>
-          <t>20260410</t>
+          <t>20260506</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="7">
       <c r="A7" s="1" t="inlineStr">
         <is>
-          <t>2377</t>
+          <t>2428</t>
         </is>
       </c>
       <c r="B7" s="1" t="inlineStr">
         <is>
-          <t>2026-04-10</t>
+          <t>2026-05-05</t>
         </is>
       </c>
       <c r="C7" s="1" t="inlineStr">
         <is>
-          <t>CR20260410-2179</t>
+          <t>CR20260505-2228</t>
         </is>
       </c>
       <c r="D7" s="1" t="inlineStr">
         <is>
-          <t>TOLENTINO, LIZA</t>
+          <t>ASUNCION, ETHELDREDA</t>
         </is>
       </c>
       <c r="E7" s="1" t="inlineStr">
         <is>
-          <t>2179</t>
+          <t>2228</t>
         </is>
       </c>
       <c r="F7" s="1" t="inlineStr">
         <is>
-          <t>20260410</t>
+          <t>20260505</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="8">
       <c r="A8" s="1" t="inlineStr">
         <is>
-          <t>2376</t>
+          <t>2427</t>
         </is>
       </c>
       <c r="B8" s="1" t="inlineStr">
         <is>
-          <t>2026-04-10</t>
+          <t>2026-05-05</t>
         </is>
       </c>
       <c r="C8" s="1" t="inlineStr">
         <is>
-          <t>CR20260410-2178</t>
+          <t>CR20260505-2227</t>
         </is>
       </c>
       <c r="D8" s="1" t="inlineStr">
         <is>
-          <t>MARTIN, JULIA DIVINA</t>
+          <t>LLANES, GRATECHEN</t>
         </is>
       </c>
       <c r="E8" s="1" t="inlineStr">
         <is>
-          <t>2178</t>
+          <t>2227</t>
         </is>
       </c>
       <c r="F8" s="1" t="inlineStr">
         <is>
-          <t>20260410</t>
+          <t>20260505</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="9">
       <c r="A9" s="1" t="inlineStr">
         <is>
-          <t>2375</t>
+          <t>2426</t>
         </is>
       </c>
       <c r="B9" s="1" t="inlineStr">
         <is>
-          <t>2026-04-10</t>
+          <t>2026-05-05</t>
         </is>
       </c>
       <c r="C9" s="1" t="inlineStr">
         <is>
-          <t>CR20260410-2177</t>
+          <t>CR20260505-2226</t>
         </is>
       </c>
       <c r="D9" s="1" t="inlineStr">
         <is>
-          <t>DAMASO, ELISA LUISA</t>
+          <t>LLANES, GRATECHEN</t>
         </is>
       </c>
       <c r="E9" s="1" t="inlineStr">
         <is>
-          <t>2177</t>
+          <t>2226</t>
         </is>
       </c>
       <c r="F9" s="1" t="inlineStr">
         <is>
-          <t>20260410</t>
+          <t>20260505</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="10">
       <c r="A10" s="1" t="inlineStr">
         <is>
-          <t>2374</t>
+          <t>2425</t>
         </is>
       </c>
       <c r="B10" s="1" t="inlineStr">
         <is>
-          <t>2026-04-10</t>
+          <t>2026-05-05</t>
         </is>
       </c>
       <c r="C10" s="1" t="inlineStr">
         <is>
-          <t>CR20260410-2176</t>
+          <t>CR20260505-2225</t>
         </is>
       </c>
       <c r="D10" s="1" t="inlineStr">
         <is>
-          <t>MARCOS, IMELDA</t>
+          <t>LLANES, GRATECHEN</t>
         </is>
       </c>
       <c r="E10" s="1" t="inlineStr">
         <is>
-          <t>2176</t>
+          <t>2225</t>
         </is>
       </c>
       <c r="F10" s="1" t="inlineStr">
         <is>
-          <t>20260410</t>
+          <t>20260505</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="11">
       <c r="A11" s="1" t="inlineStr">
         <is>
-          <t>2373</t>
+          <t>2424</t>
         </is>
       </c>
       <c r="B11" s="1" t="inlineStr">
         <is>
-          <t>2026-04-10</t>
+          <t>2026-05-05</t>
         </is>
       </c>
       <c r="C11" s="1" t="inlineStr">
         <is>
-          <t>CR20260410-2175</t>
+          <t>CR20260505-2224</t>
         </is>
       </c>
       <c r="D11" s="1" t="inlineStr">
         <is>
-          <t>QUINTOS, MILICENT</t>
+          <t>ABADILLA, LAMAR</t>
         </is>
       </c>
       <c r="E11" s="1" t="inlineStr">
         <is>
-          <t>2175</t>
+          <t>2224</t>
         </is>
       </c>
       <c r="F11" s="1" t="inlineStr">
         <is>
-          <t>20260410</t>
+          <t>20260505</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="12">
       <c r="A12" s="1" t="inlineStr">
         <is>
-          <t>2372</t>
+          <t>2423</t>
         </is>
       </c>
       <c r="B12" s="1" t="inlineStr">
         <is>
-          <t>2026-04-10</t>
+          <t>2026-05-05</t>
         </is>
       </c>
       <c r="C12" s="1" t="inlineStr">
         <is>
-          <t>CR20260410-2174</t>
+          <t>CR20260505-2223</t>
         </is>
       </c>
       <c r="D12" s="1" t="inlineStr">
         <is>
-          <t>LLANES, GRATECHEN</t>
+          <t>CABANSAG, SUSAN</t>
         </is>
       </c>
       <c r="E12" s="1" t="inlineStr">
         <is>
-          <t>2174</t>
+          <t>2223</t>
         </is>
       </c>
       <c r="F12" s="1" t="inlineStr">
         <is>
-          <t>20260410</t>
+          <t>20260505</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="13">
       <c r="A13" s="1" t="inlineStr">
         <is>
-          <t>2371</t>
+          <t>2422</t>
         </is>
       </c>
       <c r="B13" s="1" t="inlineStr">
         <is>
-          <t>2026-04-10</t>
+          <t>2026-05-05</t>
         </is>
       </c>
       <c r="C13" s="1" t="inlineStr">
         <is>
-          <t>CR20260410-2173</t>
+          <t>CR20260505-2222</t>
         </is>
       </c>
       <c r="D13" s="1" t="inlineStr">
         <is>
-          <t>LLANES, GRATECHEN</t>
+          <t>DOMINGO, EVELYN</t>
         </is>
       </c>
       <c r="E13" s="1" t="inlineStr">
         <is>
-          <t>2173</t>
+          <t>2222</t>
         </is>
       </c>
       <c r="F13" s="1" t="inlineStr">
         <is>
-          <t>20260410</t>
+          <t>20260505</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="14">
       <c r="A14" s="1" t="inlineStr">
         <is>
-          <t>2370</t>
+          <t>2420</t>
         </is>
       </c>
       <c r="B14" s="1" t="inlineStr">
         <is>
-          <t>2026-04-10</t>
+          <t>2026-05-05</t>
         </is>
       </c>
       <c r="C14" s="1" t="inlineStr">
         <is>
-          <t>CR20260410-2172</t>
+          <t>CR20260505-2221</t>
         </is>
       </c>
       <c r="D14" s="1" t="inlineStr">
         <is>
-          <t>LLANES, GRATECHEN</t>
+          <t>RAZOTE, CLARE ANN ENGELINE</t>
         </is>
       </c>
       <c r="E14" s="1" t="inlineStr">
         <is>
-          <t>2172</t>
+          <t>2221</t>
         </is>
       </c>
       <c r="F14" s="1" t="inlineStr">
         <is>
-          <t>20260410</t>
+          <t>20260505</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="15">
       <c r="A15" s="1" t="inlineStr">
         <is>
-          <t>2369</t>
+          <t>2419</t>
         </is>
       </c>
       <c r="B15" s="1" t="inlineStr">
         <is>
-          <t>2026-04-10</t>
+          <t>2026-05-05</t>
         </is>
       </c>
       <c r="C15" s="1" t="inlineStr">
         <is>
-          <t>CR20260410-2171</t>
+          <t>CR20260505-2220</t>
         </is>
       </c>
       <c r="D15" s="1" t="inlineStr">
         <is>
-          <t>GUTIERREZ, CHRISTINE</t>
+          <t>VILLANUEVA, MARIA THERESA</t>
         </is>
       </c>
       <c r="E15" s="1" t="inlineStr">
         <is>
-          <t>2171</t>
+          <t>2220</t>
         </is>
       </c>
       <c r="F15" s="1" t="inlineStr">
         <is>
-          <t>20260410</t>
+          <t>20260505</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="16">
       <c r="A16" s="1" t="inlineStr">
         <is>
-          <t>2368</t>
+          <t>2418</t>
         </is>
       </c>
       <c r="B16" s="1" t="inlineStr">
         <is>
-          <t>2026-04-10</t>
+          <t>2026-05-05</t>
         </is>
       </c>
       <c r="C16" s="1" t="inlineStr">
         <is>
-          <t>CR20260410-2170</t>
+          <t>CR20260505-2219</t>
         </is>
       </c>
       <c r="D16" s="1" t="inlineStr">
         <is>
-          <t>GUTIERREZ, CHRISTINE</t>
+          <t>VILLANUEVA, MARIA THERESA</t>
         </is>
       </c>
       <c r="E16" s="1" t="inlineStr">
         <is>
-          <t>2170</t>
+          <t>2219</t>
         </is>
       </c>
       <c r="F16" s="1" t="inlineStr">
         <is>
-          <t>20260410</t>
+          <t>20260505</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="17">
       <c r="A17" s="1" t="inlineStr">
         <is>
-          <t>2366</t>
+          <t>2417</t>
         </is>
       </c>
       <c r="B17" s="1" t="inlineStr">
         <is>
-          <t>2026-04-10</t>
+          <t>2026-05-05</t>
         </is>
       </c>
       <c r="C17" s="1" t="inlineStr">
         <is>
-          <t>CR20260410-2169</t>
+          <t>CR20260505-2218</t>
         </is>
       </c>
       <c r="D17" s="1" t="inlineStr">
         <is>
-          <t>GUTIERREZ, CHRISTINE</t>
+          <t>VILLANUEVA, MARIA THERESA</t>
         </is>
       </c>
       <c r="E17" s="1" t="inlineStr">
         <is>
-          <t>2169</t>
+          <t>2218</t>
         </is>
       </c>
       <c r="F17" s="1" t="inlineStr">
         <is>
-          <t>20260410</t>
+          <t>20260505</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="18">
       <c r="A18" s="1" t="inlineStr">
         <is>
-          <t>2365</t>
+          <t>2416</t>
         </is>
       </c>
       <c r="B18" s="1" t="inlineStr">
         <is>
-          <t>2026-04-10</t>
+          <t>2026-05-05</t>
         </is>
       </c>
       <c r="C18" s="1" t="inlineStr">
         <is>
-          <t>CR20260410-2168</t>
+          <t>CR20260505-2217</t>
         </is>
       </c>
       <c r="D18" s="1" t="inlineStr">
         <is>
-          <t>GUTIERREZ, CHRISTINE</t>
+          <t>VILLANUEVA, MARIA THERESA</t>
         </is>
       </c>
       <c r="E18" s="1" t="inlineStr">
         <is>
-          <t>2168</t>
+          <t>2217</t>
         </is>
       </c>
       <c r="F18" s="1" t="inlineStr">
         <is>
-          <t>20260410</t>
+          <t>20260505</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="19">
       <c r="A19" s="1" t="inlineStr">
         <is>
-          <t>2364</t>
+          <t>2415</t>
         </is>
       </c>
       <c r="B19" s="1" t="inlineStr">
         <is>
-          <t>2026-04-10</t>
+          <t>2026-05-05</t>
         </is>
       </c>
       <c r="C19" s="1" t="inlineStr">
         <is>
-          <t>CR20260410-2167</t>
+          <t>CR20260505-2216</t>
         </is>
       </c>
       <c r="D19" s="1" t="inlineStr">
         <is>
-          <t>GUTIERREZ, CHRISTINE</t>
+          <t>OFIANA, FLORENCE</t>
         </is>
       </c>
       <c r="E19" s="1" t="inlineStr">
         <is>
-          <t>2167</t>
+          <t>2216</t>
         </is>
       </c>
       <c r="F19" s="1" t="inlineStr">
         <is>
-          <t>20260410</t>
+          <t>20260505</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="20">
       <c r="A20" s="1" t="inlineStr">
         <is>
-          <t>2363</t>
+          <t>2414</t>
         </is>
       </c>
       <c r="B20" s="1" t="inlineStr">
         <is>
-          <t>2026-04-10</t>
+          <t>2026-05-05</t>
         </is>
       </c>
       <c r="C20" s="1" t="inlineStr">
         <is>
-          <t>CR20260410-2166</t>
+          <t>CR20260505-2215</t>
         </is>
       </c>
       <c r="D20" s="1" t="inlineStr">
         <is>
-          <t>GUTIERREZ, CHRISTINE</t>
+          <t>ORGANO, KRYSTAL KAY</t>
         </is>
       </c>
       <c r="E20" s="1" t="inlineStr">
         <is>
-          <t>2166</t>
+          <t>2215</t>
         </is>
       </c>
       <c r="F20" s="1" t="inlineStr">
         <is>
-          <t>20260410</t>
+          <t>20260505</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="21">
       <c r="A21" s="1" t="inlineStr">
         <is>
-          <t>2362</t>
+          <t>2413</t>
         </is>
       </c>
       <c r="B21" s="1" t="inlineStr">
         <is>
-          <t>2026-04-10</t>
+          <t>2026-05-05</t>
         </is>
       </c>
       <c r="C21" s="1" t="inlineStr">
         <is>
-          <t>CR20260410-2165</t>
+          <t>CR20260505-2214</t>
         </is>
       </c>
       <c r="D21" s="1" t="inlineStr">
         <is>
-          <t>GUTIERREZ, CHRISTINE</t>
+          <t>VILLACORTA, LORY</t>
         </is>
       </c>
       <c r="E21" s="1" t="inlineStr">
         <is>
-          <t>2165</t>
+          <t>2214</t>
         </is>
       </c>
       <c r="F21" s="1" t="inlineStr">
         <is>
-          <t>20260410</t>
+          <t>20260505</t>
         </is>
       </c>
     </row>
   </sheetData>
   <printOptions headings="false" gridLines="false" gridLinesSet="true" horizontalCentered="false" verticalCentered="false"/>
   <pageMargins left="0.5" right="0.5" top="1.0" bottom="1.0" header="0.5" footer="0.5"/>
   <pageSetup blackAndWhite="false" cellComments="none" copies="1" draft="false" firstPageNumber="1" fitToHeight="1" fitToWidth="1" horizontalDpi="300" orientation="portrait" pageOrder="downThenOver" paperSize="1" scale="100" useFirstPageNumber="true" usePrinterDefaults="false" verticalDpi="300"/>
   <headerFooter differentFirst="false" differentOddEven="false">
     <oddHeader>&amp;C&amp;"Times New Roman,Regular"&amp;12&amp;A</oddHeader>
     <oddFooter>&amp;C&amp;"Times New Roman,Regular"&amp;12Page &amp;P</oddFooter>
   </headerFooter>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <TotalTime></TotalTime>
   <Company/>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcmitype="http://purl.org/dc/dcmitype/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dc:title/>