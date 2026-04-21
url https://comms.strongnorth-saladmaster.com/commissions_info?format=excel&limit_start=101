--- v0 (2026-02-24)
+++ v1 (2026-04-21)
@@ -157,684 +157,684 @@
       </c>
       <c r="C1" s="1" t="inlineStr">
         <is>
           <t>cr_no</t>
         </is>
       </c>
       <c r="D1" s="1" t="inlineStr">
         <is>
           <t>consultant</t>
         </is>
       </c>
       <c r="E1" s="1" t="inlineStr">
         <is>
           <t>increment</t>
         </is>
       </c>
       <c r="F1" s="1" t="inlineStr">
         <is>
           <t>inc_date</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="2">
       <c r="A2" s="1" t="inlineStr">
         <is>
-          <t>133</t>
+          <t>201</t>
         </is>
       </c>
       <c r="B2" s="1" t="inlineStr">
         <is>
-          <t>2021-07-08</t>
+          <t>2021-09-23</t>
         </is>
       </c>
       <c r="C2" s="1" t="inlineStr">
         <is>
-          <t>CR20210706-83</t>
+          <t>CR20210923-148</t>
         </is>
       </c>
       <c r="D2" s="1" t="inlineStr">
         <is>
-          <t>BAUZON, CHERYL</t>
+          <t>VILLACORTA, LORY</t>
         </is>
       </c>
       <c r="E2" s="1" t="inlineStr">
         <is>
-          <t>83</t>
+          <t>148</t>
         </is>
       </c>
       <c r="F2" s="1" t="inlineStr">
         <is>
-          <t>20210706</t>
+          <t>20210923</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="3">
       <c r="A3" s="1" t="inlineStr">
         <is>
-          <t>132</t>
+          <t>200</t>
         </is>
       </c>
       <c r="B3" s="1" t="inlineStr">
         <is>
-          <t>2021-07-08</t>
+          <t>2021-09-23</t>
         </is>
       </c>
       <c r="C3" s="1" t="inlineStr">
         <is>
-          <t>CR20210706-82</t>
+          <t>CR20210923-147</t>
         </is>
       </c>
       <c r="D3" s="1" t="inlineStr">
         <is>
-          <t>BAUZON, CHERYL</t>
+          <t>VILLACORTA, LORY</t>
         </is>
       </c>
       <c r="E3" s="1" t="inlineStr">
         <is>
-          <t>82</t>
+          <t>147</t>
         </is>
       </c>
       <c r="F3" s="1" t="inlineStr">
         <is>
-          <t>20210706</t>
+          <t>20210923</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="4">
       <c r="A4" s="1" t="inlineStr">
         <is>
-          <t>131</t>
+          <t>199</t>
         </is>
       </c>
       <c r="B4" s="1" t="inlineStr">
         <is>
-          <t>2021-07-08</t>
+          <t>2021-09-23</t>
         </is>
       </c>
       <c r="C4" s="1" t="inlineStr">
         <is>
-          <t>CR20210706-81</t>
+          <t>CR20210923-146</t>
         </is>
       </c>
       <c r="D4" s="1" t="inlineStr">
         <is>
-          <t>BAUZON, CHERYL</t>
+          <t>VILLACORTA, LORY</t>
         </is>
       </c>
       <c r="E4" s="1" t="inlineStr">
         <is>
-          <t>81</t>
+          <t>146</t>
         </is>
       </c>
       <c r="F4" s="1" t="inlineStr">
         <is>
-          <t>20210706</t>
+          <t>20210923</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="5">
       <c r="A5" s="1" t="inlineStr">
         <is>
-          <t>130</t>
+          <t>198</t>
         </is>
       </c>
       <c r="B5" s="1" t="inlineStr">
         <is>
-          <t>2021-07-02</t>
+          <t>2021-09-23</t>
         </is>
       </c>
       <c r="C5" s="1" t="inlineStr">
         <is>
-          <t>CR20210702-80</t>
+          <t>CR20210923-145</t>
         </is>
       </c>
       <c r="D5" s="1" t="inlineStr">
         <is>
-          <t>DACUYCUY, LUDY</t>
+          <t>BAUZON, CHERYL</t>
         </is>
       </c>
       <c r="E5" s="1" t="inlineStr">
         <is>
-          <t>80</t>
+          <t>145</t>
         </is>
       </c>
       <c r="F5" s="1" t="inlineStr">
         <is>
-          <t>20210702</t>
+          <t>20210923</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="6">
       <c r="A6" s="1" t="inlineStr">
         <is>
-          <t>129</t>
+          <t>197</t>
         </is>
       </c>
       <c r="B6" s="1" t="inlineStr">
         <is>
-          <t>2021-07-02</t>
+          <t>2021-09-23</t>
         </is>
       </c>
       <c r="C6" s="1" t="inlineStr">
         <is>
-          <t>CR20210702-79</t>
+          <t>CR20210923-144</t>
         </is>
       </c>
       <c r="D6" s="1" t="inlineStr">
         <is>
-          <t>DACUYCUY, LUDY</t>
+          <t>BAUZON, CHERYL</t>
         </is>
       </c>
       <c r="E6" s="1" t="inlineStr">
         <is>
-          <t>79</t>
+          <t>144</t>
         </is>
       </c>
       <c r="F6" s="1" t="inlineStr">
         <is>
-          <t>20210702</t>
+          <t>20210923</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="7">
       <c r="A7" s="1" t="inlineStr">
         <is>
-          <t>128</t>
+          <t>196</t>
         </is>
       </c>
       <c r="B7" s="1" t="inlineStr">
         <is>
-          <t>2021-07-02</t>
+          <t>2021-09-23</t>
         </is>
       </c>
       <c r="C7" s="1" t="inlineStr">
         <is>
-          <t>CR20210702-78</t>
+          <t>CR20210923-143</t>
         </is>
       </c>
       <c r="D7" s="1" t="inlineStr">
         <is>
-          <t>DACUYCUY, LUDY</t>
+          <t>SANCHEZ, MARICRIS</t>
         </is>
       </c>
       <c r="E7" s="1" t="inlineStr">
         <is>
-          <t>78</t>
+          <t>143</t>
         </is>
       </c>
       <c r="F7" s="1" t="inlineStr">
         <is>
-          <t>20210702</t>
+          <t>20210923</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="8">
       <c r="A8" s="1" t="inlineStr">
         <is>
-          <t>127</t>
+          <t>195</t>
         </is>
       </c>
       <c r="B8" s="1" t="inlineStr">
         <is>
-          <t>2021-07-02</t>
+          <t>2021-09-23</t>
         </is>
       </c>
       <c r="C8" s="1" t="inlineStr">
         <is>
-          <t>CR20210702-77</t>
+          <t>CR20210923-142</t>
         </is>
       </c>
       <c r="D8" s="1" t="inlineStr">
         <is>
-          <t>DACUYCUY, LUDY</t>
+          <t>SANCHEZ, MARICRIS</t>
         </is>
       </c>
       <c r="E8" s="1" t="inlineStr">
         <is>
-          <t>77</t>
+          <t>142</t>
         </is>
       </c>
       <c r="F8" s="1" t="inlineStr">
         <is>
-          <t>20210702</t>
+          <t>20210923</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="9">
       <c r="A9" s="1" t="inlineStr">
         <is>
-          <t>126</t>
+          <t>194</t>
         </is>
       </c>
       <c r="B9" s="1" t="inlineStr">
         <is>
-          <t>2021-07-02</t>
+          <t>2021-09-23</t>
         </is>
       </c>
       <c r="C9" s="1" t="inlineStr">
         <is>
-          <t>CR20210702-76</t>
+          <t>CR20210923-141</t>
         </is>
       </c>
       <c r="D9" s="1" t="inlineStr">
         <is>
-          <t>DACUYCUY, LUDY</t>
+          <t>SANCHEZ, MARICRIS</t>
         </is>
       </c>
       <c r="E9" s="1" t="inlineStr">
         <is>
-          <t>76</t>
+          <t>141</t>
         </is>
       </c>
       <c r="F9" s="1" t="inlineStr">
         <is>
-          <t>20210702</t>
+          <t>20210923</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="10">
       <c r="A10" s="1" t="inlineStr">
         <is>
-          <t>125</t>
+          <t>193</t>
         </is>
       </c>
       <c r="B10" s="1" t="inlineStr">
         <is>
-          <t>2021-07-02</t>
+          <t>2021-09-23</t>
         </is>
       </c>
       <c r="C10" s="1" t="inlineStr">
         <is>
-          <t>CR20210702-75</t>
+          <t>CR20210923-140</t>
         </is>
       </c>
       <c r="D10" s="1" t="inlineStr">
         <is>
-          <t>ALCONCEL, JOANNE</t>
+          <t>OLIVA, CHARISSE</t>
         </is>
       </c>
       <c r="E10" s="1" t="inlineStr">
         <is>
-          <t>75</t>
+          <t>140</t>
         </is>
       </c>
       <c r="F10" s="1" t="inlineStr">
         <is>
-          <t>20210702</t>
+          <t>20210923</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="11">
       <c r="A11" s="1" t="inlineStr">
         <is>
-          <t>124</t>
+          <t>192</t>
         </is>
       </c>
       <c r="B11" s="1" t="inlineStr">
         <is>
-          <t>2021-07-02</t>
+          <t>2021-09-17</t>
         </is>
       </c>
       <c r="C11" s="1" t="inlineStr">
         <is>
-          <t>CR20210702-74</t>
+          <t>CR20210917-139</t>
         </is>
       </c>
       <c r="D11" s="1" t="inlineStr">
         <is>
-          <t>ALCONCEL, JOANNE</t>
+          <t>PAGDILAO, MINERVA</t>
         </is>
       </c>
       <c r="E11" s="1" t="inlineStr">
         <is>
-          <t>74</t>
+          <t>139</t>
         </is>
       </c>
       <c r="F11" s="1" t="inlineStr">
         <is>
-          <t>20210702</t>
+          <t>20210917</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="12">
       <c r="A12" s="1" t="inlineStr">
         <is>
-          <t>123</t>
+          <t>191</t>
         </is>
       </c>
       <c r="B12" s="1" t="inlineStr">
         <is>
-          <t>2021-07-02</t>
+          <t>2021-09-17</t>
         </is>
       </c>
       <c r="C12" s="1" t="inlineStr">
         <is>
-          <t>CR20210702-73</t>
+          <t>CR20210917-138</t>
         </is>
       </c>
       <c r="D12" s="1" t="inlineStr">
         <is>
-          <t>ALCONCEL, JOANNE</t>
+          <t>LUCERO, KAREN</t>
         </is>
       </c>
       <c r="E12" s="1" t="inlineStr">
         <is>
-          <t>73</t>
+          <t>138</t>
         </is>
       </c>
       <c r="F12" s="1" t="inlineStr">
         <is>
-          <t>20210702</t>
+          <t>20210917</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="13">
       <c r="A13" s="1" t="inlineStr">
         <is>
-          <t>122</t>
+          <t>190</t>
         </is>
       </c>
       <c r="B13" s="1" t="inlineStr">
         <is>
-          <t>2021-07-02</t>
+          <t>2021-09-17</t>
         </is>
       </c>
       <c r="C13" s="1" t="inlineStr">
         <is>
-          <t>CR20210702-72</t>
+          <t>CR20210917-137</t>
         </is>
       </c>
       <c r="D13" s="1" t="inlineStr">
         <is>
-          <t>ALCONCEL, JOANNE</t>
+          <t>JAVIER, LENIDITA</t>
         </is>
       </c>
       <c r="E13" s="1" t="inlineStr">
         <is>
-          <t>72</t>
+          <t>137</t>
         </is>
       </c>
       <c r="F13" s="1" t="inlineStr">
         <is>
-          <t>20210702</t>
+          <t>20210917</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="14">
       <c r="A14" s="1" t="inlineStr">
         <is>
-          <t>118</t>
+          <t>189</t>
         </is>
       </c>
       <c r="B14" s="1" t="inlineStr">
         <is>
-          <t>2021-07-02</t>
+          <t>2021-09-17</t>
         </is>
       </c>
       <c r="C14" s="1" t="inlineStr">
         <is>
-          <t>CR20210702-71</t>
+          <t>CR20210917-136</t>
         </is>
       </c>
       <c r="D14" s="1" t="inlineStr">
         <is>
-          <t>BORROMEO, MAY ROSE</t>
+          <t>DACUYCUY, LUDY</t>
         </is>
       </c>
       <c r="E14" s="1" t="inlineStr">
         <is>
-          <t>71</t>
+          <t>136</t>
         </is>
       </c>
       <c r="F14" s="1" t="inlineStr">
         <is>
-          <t>20210702</t>
+          <t>20210917</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="15">
       <c r="A15" s="1" t="inlineStr">
         <is>
-          <t>117</t>
+          <t>188</t>
         </is>
       </c>
       <c r="B15" s="1" t="inlineStr">
         <is>
-          <t>2021-07-02</t>
+          <t>2021-09-17</t>
         </is>
       </c>
       <c r="C15" s="1" t="inlineStr">
         <is>
-          <t>CR20210702-70</t>
+          <t>CR20210917-135</t>
         </is>
       </c>
       <c r="D15" s="1" t="inlineStr">
         <is>
-          <t>BORROMEO, MAY ROSE</t>
+          <t>DACUYCUY, LUDY</t>
         </is>
       </c>
       <c r="E15" s="1" t="inlineStr">
         <is>
-          <t>70</t>
+          <t>135</t>
         </is>
       </c>
       <c r="F15" s="1" t="inlineStr">
         <is>
-          <t>20210702</t>
+          <t>20210917</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="16">
       <c r="A16" s="1" t="inlineStr">
         <is>
-          <t>115</t>
+          <t>187</t>
         </is>
       </c>
       <c r="B16" s="1" t="inlineStr">
         <is>
-          <t>2021-07-01</t>
+          <t>2021-09-17</t>
         </is>
       </c>
       <c r="C16" s="1" t="inlineStr">
         <is>
-          <t>CR20210701-69</t>
+          <t>CR20210917-134</t>
         </is>
       </c>
       <c r="D16" s="1" t="inlineStr">
         <is>
-          <t>DOMENDEN, JOVELYN</t>
+          <t>DACUYCUY, LUDY</t>
         </is>
       </c>
       <c r="E16" s="1" t="inlineStr">
         <is>
-          <t>69</t>
+          <t>134</t>
         </is>
       </c>
       <c r="F16" s="1" t="inlineStr">
         <is>
-          <t>20210701</t>
+          <t>20210917</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="17">
       <c r="A17" s="1" t="inlineStr">
         <is>
-          <t>114</t>
+          <t>186</t>
         </is>
       </c>
       <c r="B17" s="1" t="inlineStr">
         <is>
-          <t>2021-06-08</t>
+          <t>2021-09-15</t>
         </is>
       </c>
       <c r="C17" s="1" t="inlineStr">
         <is>
-          <t>CR20210701-68</t>
+          <t>CR20210915-133</t>
         </is>
       </c>
       <c r="D17" s="1" t="inlineStr">
         <is>
-          <t>VILLANUEVA, JHENALYNE</t>
+          <t>BAUZON, CHERYL</t>
         </is>
       </c>
       <c r="E17" s="1" t="inlineStr">
         <is>
-          <t>68</t>
+          <t>133</t>
         </is>
       </c>
       <c r="F17" s="1" t="inlineStr">
         <is>
-          <t>20210701</t>
+          <t>20210915</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="18">
       <c r="A18" s="1" t="inlineStr">
         <is>
-          <t>112</t>
+          <t>185</t>
         </is>
       </c>
       <c r="B18" s="1" t="inlineStr">
         <is>
-          <t>2021-06-26</t>
+          <t>2021-09-14</t>
         </is>
       </c>
       <c r="C18" s="1" t="inlineStr">
         <is>
-          <t>CR20210626-67</t>
+          <t>CR20210914-132</t>
         </is>
       </c>
       <c r="D18" s="1" t="inlineStr">
         <is>
-          <t>BOONGALING, MARJORIE</t>
+          <t>CORPUZ, JOSEPHINE</t>
         </is>
       </c>
       <c r="E18" s="1" t="inlineStr">
         <is>
-          <t>67</t>
+          <t>132</t>
         </is>
       </c>
       <c r="F18" s="1" t="inlineStr">
         <is>
-          <t>20210626</t>
+          <t>20210914</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="19">
       <c r="A19" s="1" t="inlineStr">
         <is>
-          <t>111</t>
+          <t>184</t>
         </is>
       </c>
       <c r="B19" s="1" t="inlineStr">
         <is>
-          <t>2021-06-26</t>
+          <t>2021-09-14</t>
         </is>
       </c>
       <c r="C19" s="1" t="inlineStr">
         <is>
-          <t>CR20210626-66</t>
+          <t>CR20210914-131</t>
         </is>
       </c>
       <c r="D19" s="1" t="inlineStr">
         <is>
-          <t>DOMENDEN, JOVELYN</t>
+          <t>FELLIZAR, MARCIA</t>
         </is>
       </c>
       <c r="E19" s="1" t="inlineStr">
         <is>
-          <t>66</t>
+          <t>131</t>
         </is>
       </c>
       <c r="F19" s="1" t="inlineStr">
         <is>
-          <t>20210626</t>
+          <t>20210914</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="20">
       <c r="A20" s="1" t="inlineStr">
         <is>
-          <t>110</t>
+          <t>183</t>
         </is>
       </c>
       <c r="B20" s="1" t="inlineStr">
         <is>
-          <t>2021-06-26</t>
+          <t>2021-09-14</t>
         </is>
       </c>
       <c r="C20" s="1" t="inlineStr">
         <is>
-          <t>CR20210626-65</t>
+          <t>CR20210914-130</t>
         </is>
       </c>
       <c r="D20" s="1" t="inlineStr">
         <is>
-          <t>DOMENDEN, JOVELYN</t>
+          <t>VILLACORTA, LORY</t>
         </is>
       </c>
       <c r="E20" s="1" t="inlineStr">
         <is>
-          <t>65</t>
+          <t>130</t>
         </is>
       </c>
       <c r="F20" s="1" t="inlineStr">
         <is>
-          <t>20210626</t>
+          <t>20210914</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="21">
       <c r="A21" s="1" t="inlineStr">
         <is>
-          <t>109</t>
+          <t>182</t>
         </is>
       </c>
       <c r="B21" s="1" t="inlineStr">
         <is>
-          <t>2021-06-26</t>
+          <t>2021-09-14</t>
         </is>
       </c>
       <c r="C21" s="1" t="inlineStr">
         <is>
-          <t>CR20210626-64</t>
+          <t>CR20210914-129</t>
         </is>
       </c>
       <c r="D21" s="1" t="inlineStr">
         <is>
-          <t>DOMENDEN, JOVELYN</t>
+          <t>SANCHEZ, MARICRIS</t>
         </is>
       </c>
       <c r="E21" s="1" t="inlineStr">
         <is>
-          <t>64</t>
+          <t>129</t>
         </is>
       </c>
       <c r="F21" s="1" t="inlineStr">
         <is>
-          <t>20210626</t>
+          <t>20210914</t>
         </is>
       </c>
     </row>
   </sheetData>
   <printOptions headings="false" gridLines="false" gridLinesSet="true" horizontalCentered="false" verticalCentered="false"/>
   <pageMargins left="0.5" right="0.5" top="1.0" bottom="1.0" header="0.5" footer="0.5"/>
   <pageSetup blackAndWhite="false" cellComments="none" copies="1" draft="false" firstPageNumber="1" fitToHeight="1" fitToWidth="1" horizontalDpi="300" orientation="portrait" pageOrder="downThenOver" paperSize="1" scale="100" useFirstPageNumber="true" usePrinterDefaults="false" verticalDpi="300"/>
   <headerFooter differentFirst="false" differentOddEven="false">
     <oddHeader>&amp;C&amp;"Times New Roman,Regular"&amp;12&amp;A</oddHeader>
     <oddFooter>&amp;C&amp;"Times New Roman,Regular"&amp;12Page &amp;P</oddFooter>
   </headerFooter>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <TotalTime></TotalTime>
   <Company/>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcmitype="http://purl.org/dc/dcmitype/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dc:title/>