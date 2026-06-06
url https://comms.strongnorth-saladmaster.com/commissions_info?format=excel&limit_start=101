--- v1 (2026-04-21)
+++ v2 (2026-06-06)
@@ -157,684 +157,684 @@
       </c>
       <c r="C1" s="1" t="inlineStr">
         <is>
           <t>cr_no</t>
         </is>
       </c>
       <c r="D1" s="1" t="inlineStr">
         <is>
           <t>consultant</t>
         </is>
       </c>
       <c r="E1" s="1" t="inlineStr">
         <is>
           <t>increment</t>
         </is>
       </c>
       <c r="F1" s="1" t="inlineStr">
         <is>
           <t>inc_date</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="2">
       <c r="A2" s="1" t="inlineStr">
         <is>
-          <t>201</t>
+          <t>262</t>
         </is>
       </c>
       <c r="B2" s="1" t="inlineStr">
         <is>
-          <t>2021-09-23</t>
+          <t>2021-12-04</t>
         </is>
       </c>
       <c r="C2" s="1" t="inlineStr">
         <is>
-          <t>CR20210923-148</t>
+          <t>CR20211204-198</t>
         </is>
       </c>
       <c r="D2" s="1" t="inlineStr">
         <is>
-          <t>VILLACORTA, LORY</t>
+          <t>DOMENDEN, JOVELYN</t>
         </is>
       </c>
       <c r="E2" s="1" t="inlineStr">
         <is>
-          <t>148</t>
+          <t>198</t>
         </is>
       </c>
       <c r="F2" s="1" t="inlineStr">
         <is>
-          <t>20210923</t>
+          <t>20211204</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="3">
       <c r="A3" s="1" t="inlineStr">
         <is>
-          <t>200</t>
+          <t>261</t>
         </is>
       </c>
       <c r="B3" s="1" t="inlineStr">
         <is>
-          <t>2021-09-23</t>
+          <t>2021-12-04</t>
         </is>
       </c>
       <c r="C3" s="1" t="inlineStr">
         <is>
-          <t>CR20210923-147</t>
+          <t>CR20211204-197</t>
         </is>
       </c>
       <c r="D3" s="1" t="inlineStr">
         <is>
-          <t>VILLACORTA, LORY</t>
+          <t>DOMENDEN, JOVELYN</t>
         </is>
       </c>
       <c r="E3" s="1" t="inlineStr">
         <is>
-          <t>147</t>
+          <t>197</t>
         </is>
       </c>
       <c r="F3" s="1" t="inlineStr">
         <is>
-          <t>20210923</t>
+          <t>20211204</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="4">
       <c r="A4" s="1" t="inlineStr">
         <is>
-          <t>199</t>
+          <t>259</t>
         </is>
       </c>
       <c r="B4" s="1" t="inlineStr">
         <is>
-          <t>2021-09-23</t>
+          <t>2021-12-04</t>
         </is>
       </c>
       <c r="C4" s="1" t="inlineStr">
         <is>
-          <t>CR20210923-146</t>
+          <t>CR20211204-196</t>
         </is>
       </c>
       <c r="D4" s="1" t="inlineStr">
         <is>
-          <t>VILLACORTA, LORY</t>
+          <t>LLANES, GRATECHEN</t>
         </is>
       </c>
       <c r="E4" s="1" t="inlineStr">
         <is>
-          <t>146</t>
+          <t>196</t>
         </is>
       </c>
       <c r="F4" s="1" t="inlineStr">
         <is>
-          <t>20210923</t>
+          <t>20211204</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="5">
       <c r="A5" s="1" t="inlineStr">
         <is>
-          <t>198</t>
+          <t>258</t>
         </is>
       </c>
       <c r="B5" s="1" t="inlineStr">
         <is>
-          <t>2021-09-23</t>
+          <t>2021-12-04</t>
         </is>
       </c>
       <c r="C5" s="1" t="inlineStr">
         <is>
-          <t>CR20210923-145</t>
+          <t>CR20211204-195</t>
         </is>
       </c>
       <c r="D5" s="1" t="inlineStr">
         <is>
-          <t>BAUZON, CHERYL</t>
+          <t>GABAON, DANIELLA</t>
         </is>
       </c>
       <c r="E5" s="1" t="inlineStr">
         <is>
-          <t>145</t>
+          <t>195</t>
         </is>
       </c>
       <c r="F5" s="1" t="inlineStr">
         <is>
-          <t>20210923</t>
+          <t>20211204</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="6">
       <c r="A6" s="1" t="inlineStr">
         <is>
-          <t>197</t>
+          <t>257</t>
         </is>
       </c>
       <c r="B6" s="1" t="inlineStr">
         <is>
-          <t>2021-09-23</t>
+          <t>2021-12-04</t>
         </is>
       </c>
       <c r="C6" s="1" t="inlineStr">
         <is>
-          <t>CR20210923-144</t>
+          <t>CR20211204-194</t>
         </is>
       </c>
       <c r="D6" s="1" t="inlineStr">
         <is>
-          <t>BAUZON, CHERYL</t>
+          <t>GABAON, DANIELLA</t>
         </is>
       </c>
       <c r="E6" s="1" t="inlineStr">
         <is>
-          <t>144</t>
+          <t>194</t>
         </is>
       </c>
       <c r="F6" s="1" t="inlineStr">
         <is>
-          <t>20210923</t>
+          <t>20211204</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="7">
       <c r="A7" s="1" t="inlineStr">
         <is>
-          <t>196</t>
+          <t>256</t>
         </is>
       </c>
       <c r="B7" s="1" t="inlineStr">
         <is>
-          <t>2021-09-23</t>
+          <t>2021-12-04</t>
         </is>
       </c>
       <c r="C7" s="1" t="inlineStr">
         <is>
-          <t>CR20210923-143</t>
+          <t>CR20211204-194</t>
         </is>
       </c>
       <c r="D7" s="1" t="inlineStr">
         <is>
-          <t>SANCHEZ, MARICRIS</t>
+          <t>GABAON, DANIELLA</t>
         </is>
       </c>
       <c r="E7" s="1" t="inlineStr">
         <is>
-          <t>143</t>
+          <t>194</t>
         </is>
       </c>
       <c r="F7" s="1" t="inlineStr">
         <is>
-          <t>20210923</t>
+          <t>20211204</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="8">
       <c r="A8" s="1" t="inlineStr">
         <is>
-          <t>195</t>
+          <t>255</t>
         </is>
       </c>
       <c r="B8" s="1" t="inlineStr">
         <is>
-          <t>2021-09-23</t>
+          <t>2021-12-04</t>
         </is>
       </c>
       <c r="C8" s="1" t="inlineStr">
         <is>
-          <t>CR20210923-142</t>
+          <t>CR20211204-193</t>
         </is>
       </c>
       <c r="D8" s="1" t="inlineStr">
         <is>
-          <t>SANCHEZ, MARICRIS</t>
+          <t>GUILLERMO, JALLY ANN</t>
         </is>
       </c>
       <c r="E8" s="1" t="inlineStr">
         <is>
-          <t>142</t>
+          <t>193</t>
         </is>
       </c>
       <c r="F8" s="1" t="inlineStr">
         <is>
-          <t>20210923</t>
+          <t>20211204</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="9">
       <c r="A9" s="1" t="inlineStr">
         <is>
-          <t>194</t>
+          <t>254</t>
         </is>
       </c>
       <c r="B9" s="1" t="inlineStr">
         <is>
-          <t>2021-09-23</t>
+          <t>2021-12-04</t>
         </is>
       </c>
       <c r="C9" s="1" t="inlineStr">
         <is>
-          <t>CR20210923-141</t>
+          <t>CR20211204-192</t>
         </is>
       </c>
       <c r="D9" s="1" t="inlineStr">
         <is>
-          <t>SANCHEZ, MARICRIS</t>
+          <t>GUILLERMO, JALLY ANN</t>
         </is>
       </c>
       <c r="E9" s="1" t="inlineStr">
         <is>
-          <t>141</t>
+          <t>192</t>
         </is>
       </c>
       <c r="F9" s="1" t="inlineStr">
         <is>
-          <t>20210923</t>
+          <t>20211204</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="10">
       <c r="A10" s="1" t="inlineStr">
         <is>
-          <t>193</t>
+          <t>253</t>
         </is>
       </c>
       <c r="B10" s="1" t="inlineStr">
         <is>
-          <t>2021-09-23</t>
+          <t>2021-12-04</t>
         </is>
       </c>
       <c r="C10" s="1" t="inlineStr">
         <is>
-          <t>CR20210923-140</t>
+          <t>CR20211204-191</t>
         </is>
       </c>
       <c r="D10" s="1" t="inlineStr">
         <is>
-          <t>OLIVA, CHARISSE</t>
+          <t>ABADILLA, LAMAR</t>
         </is>
       </c>
       <c r="E10" s="1" t="inlineStr">
         <is>
-          <t>140</t>
+          <t>191</t>
         </is>
       </c>
       <c r="F10" s="1" t="inlineStr">
         <is>
-          <t>20210923</t>
+          <t>20211204</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="11">
       <c r="A11" s="1" t="inlineStr">
         <is>
-          <t>192</t>
+          <t>252</t>
         </is>
       </c>
       <c r="B11" s="1" t="inlineStr">
         <is>
-          <t>2021-09-17</t>
+          <t>2021-12-04</t>
         </is>
       </c>
       <c r="C11" s="1" t="inlineStr">
         <is>
-          <t>CR20210917-139</t>
+          <t>CR20211204-190</t>
         </is>
       </c>
       <c r="D11" s="1" t="inlineStr">
         <is>
-          <t>PAGDILAO, MINERVA</t>
+          <t>ABADILLA, LAMAR</t>
         </is>
       </c>
       <c r="E11" s="1" t="inlineStr">
         <is>
-          <t>139</t>
+          <t>190</t>
         </is>
       </c>
       <c r="F11" s="1" t="inlineStr">
         <is>
-          <t>20210917</t>
+          <t>20211204</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="12">
       <c r="A12" s="1" t="inlineStr">
         <is>
-          <t>191</t>
+          <t>251</t>
         </is>
       </c>
       <c r="B12" s="1" t="inlineStr">
         <is>
-          <t>2021-09-17</t>
+          <t>2021-12-04</t>
         </is>
       </c>
       <c r="C12" s="1" t="inlineStr">
         <is>
-          <t>CR20210917-138</t>
+          <t>CR20211204-189</t>
         </is>
       </c>
       <c r="D12" s="1" t="inlineStr">
         <is>
-          <t>LUCERO, KAREN</t>
+          <t>ABADILLA, LAMAR</t>
         </is>
       </c>
       <c r="E12" s="1" t="inlineStr">
         <is>
-          <t>138</t>
+          <t>189</t>
         </is>
       </c>
       <c r="F12" s="1" t="inlineStr">
         <is>
-          <t>20210917</t>
+          <t>20211204</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="13">
       <c r="A13" s="1" t="inlineStr">
         <is>
-          <t>190</t>
+          <t>250</t>
         </is>
       </c>
       <c r="B13" s="1" t="inlineStr">
         <is>
-          <t>2021-09-17</t>
+          <t>2021-12-04</t>
         </is>
       </c>
       <c r="C13" s="1" t="inlineStr">
         <is>
-          <t>CR20210917-137</t>
+          <t>CR20211204-188</t>
         </is>
       </c>
       <c r="D13" s="1" t="inlineStr">
         <is>
-          <t>JAVIER, LENIDITA</t>
+          <t>ABADILLA, LAMAR</t>
         </is>
       </c>
       <c r="E13" s="1" t="inlineStr">
         <is>
-          <t>137</t>
+          <t>188</t>
         </is>
       </c>
       <c r="F13" s="1" t="inlineStr">
         <is>
-          <t>20210917</t>
+          <t>20211204</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="14">
       <c r="A14" s="1" t="inlineStr">
         <is>
-          <t>189</t>
+          <t>249</t>
         </is>
       </c>
       <c r="B14" s="1" t="inlineStr">
         <is>
-          <t>2021-09-17</t>
+          <t>2021-11-27</t>
         </is>
       </c>
       <c r="C14" s="1" t="inlineStr">
         <is>
-          <t>CR20210917-136</t>
+          <t>CR20211127-187</t>
         </is>
       </c>
       <c r="D14" s="1" t="inlineStr">
         <is>
-          <t>DACUYCUY, LUDY</t>
+          <t>VILLANUEVA, JHENALYNE</t>
         </is>
       </c>
       <c r="E14" s="1" t="inlineStr">
         <is>
-          <t>136</t>
+          <t>187</t>
         </is>
       </c>
       <c r="F14" s="1" t="inlineStr">
         <is>
-          <t>20210917</t>
+          <t>20211127</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="15">
       <c r="A15" s="1" t="inlineStr">
         <is>
-          <t>188</t>
+          <t>248</t>
         </is>
       </c>
       <c r="B15" s="1" t="inlineStr">
         <is>
-          <t>2021-09-17</t>
+          <t>2021-11-27</t>
         </is>
       </c>
       <c r="C15" s="1" t="inlineStr">
         <is>
-          <t>CR20210917-135</t>
+          <t>CR20211127-186</t>
         </is>
       </c>
       <c r="D15" s="1" t="inlineStr">
         <is>
-          <t>DACUYCUY, LUDY</t>
+          <t>VILLANUEVA, JHENALYNE</t>
         </is>
       </c>
       <c r="E15" s="1" t="inlineStr">
         <is>
-          <t>135</t>
+          <t>186</t>
         </is>
       </c>
       <c r="F15" s="1" t="inlineStr">
         <is>
-          <t>20210917</t>
+          <t>20211127</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="16">
       <c r="A16" s="1" t="inlineStr">
         <is>
-          <t>187</t>
+          <t>247</t>
         </is>
       </c>
       <c r="B16" s="1" t="inlineStr">
         <is>
-          <t>2021-09-17</t>
+          <t>2021-11-27</t>
         </is>
       </c>
       <c r="C16" s="1" t="inlineStr">
         <is>
-          <t>CR20210917-134</t>
+          <t>CR20211127-185</t>
         </is>
       </c>
       <c r="D16" s="1" t="inlineStr">
         <is>
-          <t>DACUYCUY, LUDY</t>
+          <t>VILLANUEVA, JHENALYNE</t>
         </is>
       </c>
       <c r="E16" s="1" t="inlineStr">
         <is>
-          <t>134</t>
+          <t>185</t>
         </is>
       </c>
       <c r="F16" s="1" t="inlineStr">
         <is>
-          <t>20210917</t>
+          <t>20211127</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="17">
       <c r="A17" s="1" t="inlineStr">
         <is>
-          <t>186</t>
+          <t>246</t>
         </is>
       </c>
       <c r="B17" s="1" t="inlineStr">
         <is>
-          <t>2021-09-15</t>
+          <t>2021-11-27</t>
         </is>
       </c>
       <c r="C17" s="1" t="inlineStr">
         <is>
-          <t>CR20210915-133</t>
+          <t>CR20211127-184</t>
         </is>
       </c>
       <c r="D17" s="1" t="inlineStr">
         <is>
-          <t>BAUZON, CHERYL</t>
+          <t>VILLANUEVA, JHENALYNE</t>
         </is>
       </c>
       <c r="E17" s="1" t="inlineStr">
         <is>
-          <t>133</t>
+          <t>184</t>
         </is>
       </c>
       <c r="F17" s="1" t="inlineStr">
         <is>
-          <t>20210915</t>
+          <t>20211127</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="18">
       <c r="A18" s="1" t="inlineStr">
         <is>
-          <t>185</t>
+          <t>245</t>
         </is>
       </c>
       <c r="B18" s="1" t="inlineStr">
         <is>
-          <t>2021-09-14</t>
+          <t>2021-11-27</t>
         </is>
       </c>
       <c r="C18" s="1" t="inlineStr">
         <is>
-          <t>CR20210914-132</t>
+          <t>CR20211127-183</t>
         </is>
       </c>
       <c r="D18" s="1" t="inlineStr">
         <is>
-          <t>CORPUZ, JOSEPHINE</t>
+          <t>VILLANUEVA, JHENALYNE</t>
         </is>
       </c>
       <c r="E18" s="1" t="inlineStr">
         <is>
-          <t>132</t>
+          <t>183</t>
         </is>
       </c>
       <c r="F18" s="1" t="inlineStr">
         <is>
-          <t>20210914</t>
+          <t>20211127</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="19">
       <c r="A19" s="1" t="inlineStr">
         <is>
-          <t>184</t>
+          <t>244</t>
         </is>
       </c>
       <c r="B19" s="1" t="inlineStr">
         <is>
-          <t>2021-09-14</t>
+          <t>2021-11-27</t>
         </is>
       </c>
       <c r="C19" s="1" t="inlineStr">
         <is>
-          <t>CR20210914-131</t>
+          <t>CR20211127-182</t>
         </is>
       </c>
       <c r="D19" s="1" t="inlineStr">
         <is>
-          <t>FELLIZAR, MARCIA</t>
+          <t>VILLANUEVA, JHENALYNE</t>
         </is>
       </c>
       <c r="E19" s="1" t="inlineStr">
         <is>
-          <t>131</t>
+          <t>182</t>
         </is>
       </c>
       <c r="F19" s="1" t="inlineStr">
         <is>
-          <t>20210914</t>
+          <t>20211127</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="20">
       <c r="A20" s="1" t="inlineStr">
         <is>
-          <t>183</t>
+          <t>243</t>
         </is>
       </c>
       <c r="B20" s="1" t="inlineStr">
         <is>
-          <t>2021-09-14</t>
+          <t>2021-11-27</t>
         </is>
       </c>
       <c r="C20" s="1" t="inlineStr">
         <is>
-          <t>CR20210914-130</t>
+          <t>CR20211127-181</t>
         </is>
       </c>
       <c r="D20" s="1" t="inlineStr">
         <is>
-          <t>VILLACORTA, LORY</t>
+          <t>VILLANUEVA, JHENALYNE</t>
         </is>
       </c>
       <c r="E20" s="1" t="inlineStr">
         <is>
-          <t>130</t>
+          <t>181</t>
         </is>
       </c>
       <c r="F20" s="1" t="inlineStr">
         <is>
-          <t>20210914</t>
+          <t>20211127</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="21">
       <c r="A21" s="1" t="inlineStr">
         <is>
-          <t>182</t>
+          <t>241</t>
         </is>
       </c>
       <c r="B21" s="1" t="inlineStr">
         <is>
-          <t>2021-09-14</t>
+          <t>2021-11-27</t>
         </is>
       </c>
       <c r="C21" s="1" t="inlineStr">
         <is>
-          <t>CR20210914-129</t>
+          <t>CR20211127-180</t>
         </is>
       </c>
       <c r="D21" s="1" t="inlineStr">
         <is>
-          <t>SANCHEZ, MARICRIS</t>
+          <t>ACAB, MARY ROSE</t>
         </is>
       </c>
       <c r="E21" s="1" t="inlineStr">
         <is>
-          <t>129</t>
+          <t>180</t>
         </is>
       </c>
       <c r="F21" s="1" t="inlineStr">
         <is>
-          <t>20210914</t>
+          <t>20211127</t>
         </is>
       </c>
     </row>
   </sheetData>
   <printOptions headings="false" gridLines="false" gridLinesSet="true" horizontalCentered="false" verticalCentered="false"/>
   <pageMargins left="0.5" right="0.5" top="1.0" bottom="1.0" header="0.5" footer="0.5"/>
   <pageSetup blackAndWhite="false" cellComments="none" copies="1" draft="false" firstPageNumber="1" fitToHeight="1" fitToWidth="1" horizontalDpi="300" orientation="portrait" pageOrder="downThenOver" paperSize="1" scale="100" useFirstPageNumber="true" usePrinterDefaults="false" verticalDpi="300"/>
   <headerFooter differentFirst="false" differentOddEven="false">
     <oddHeader>&amp;C&amp;"Times New Roman,Regular"&amp;12&amp;A</oddHeader>
     <oddFooter>&amp;C&amp;"Times New Roman,Regular"&amp;12Page &amp;P</oddFooter>
   </headerFooter>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <TotalTime></TotalTime>
   <Company/>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcmitype="http://purl.org/dc/dcmitype/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dc:title/>