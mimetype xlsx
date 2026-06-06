--- v0 (2026-04-15)
+++ v1 (2026-06-06)
@@ -157,684 +157,684 @@
       </c>
       <c r="C1" s="1" t="inlineStr">
         <is>
           <t>cr_no</t>
         </is>
       </c>
       <c r="D1" s="1" t="inlineStr">
         <is>
           <t>consultant</t>
         </is>
       </c>
       <c r="E1" s="1" t="inlineStr">
         <is>
           <t>increment</t>
         </is>
       </c>
       <c r="F1" s="1" t="inlineStr">
         <is>
           <t>inc_date</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="2">
       <c r="A2" s="1" t="inlineStr">
         <is>
-          <t>91</t>
+          <t>148</t>
         </is>
       </c>
       <c r="B2" s="1" t="inlineStr">
         <is>
-          <t>2021-06-07</t>
+          <t>2021-07-29</t>
         </is>
       </c>
       <c r="C2" s="1" t="inlineStr">
         <is>
-          <t>CR20210607-48</t>
+          <t>CR20210729-97</t>
         </is>
       </c>
       <c r="D2" s="1" t="inlineStr">
         <is>
-          <t>VILLANUEVA, JHENALYNE</t>
+          <t>PRODIGALIDAD, KATHLEEN MAE</t>
         </is>
       </c>
       <c r="E2" s="1" t="inlineStr">
         <is>
-          <t>48</t>
+          <t>97</t>
         </is>
       </c>
       <c r="F2" s="1" t="inlineStr">
         <is>
-          <t>20210607</t>
+          <t>20210729</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="3">
       <c r="A3" s="1" t="inlineStr">
         <is>
-          <t>90</t>
+          <t>147</t>
         </is>
       </c>
       <c r="B3" s="1" t="inlineStr">
         <is>
-          <t>2021-06-07</t>
+          <t>2021-07-29</t>
         </is>
       </c>
       <c r="C3" s="1" t="inlineStr">
         <is>
-          <t>CR20210607-47</t>
+          <t>CR20210729-96</t>
         </is>
       </c>
       <c r="D3" s="1" t="inlineStr">
         <is>
-          <t>VILLANUEVA, JHENALYNE</t>
+          <t>ALCONCEL, JOANNE</t>
         </is>
       </c>
       <c r="E3" s="1" t="inlineStr">
         <is>
-          <t>47</t>
+          <t>96</t>
         </is>
       </c>
       <c r="F3" s="1" t="inlineStr">
         <is>
-          <t>20210607</t>
+          <t>20210729</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="4">
       <c r="A4" s="1" t="inlineStr">
         <is>
-          <t>87</t>
+          <t>146</t>
         </is>
       </c>
       <c r="B4" s="1" t="inlineStr">
         <is>
-          <t>2021-06-04</t>
+          <t>2021-07-29</t>
         </is>
       </c>
       <c r="C4" s="1" t="inlineStr">
         <is>
-          <t>CR20210604-46</t>
+          <t>CR20210729-95</t>
         </is>
       </c>
       <c r="D4" s="1" t="inlineStr">
         <is>
-          <t>MAGAYANO, MARIECEL</t>
+          <t>GUIANG, ANNE URIEL</t>
         </is>
       </c>
       <c r="E4" s="1" t="inlineStr">
         <is>
-          <t>46</t>
+          <t>95</t>
         </is>
       </c>
       <c r="F4" s="1" t="inlineStr">
         <is>
-          <t>20210604</t>
+          <t>20210729</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="5">
       <c r="A5" s="1" t="inlineStr">
         <is>
-          <t>86</t>
+          <t>145</t>
         </is>
       </c>
       <c r="B5" s="1" t="inlineStr">
         <is>
-          <t>2021-06-04</t>
+          <t>2021-07-29</t>
         </is>
       </c>
       <c r="C5" s="1" t="inlineStr">
         <is>
-          <t>CR20210604-45</t>
+          <t>CR20210729-94</t>
         </is>
       </c>
       <c r="D5" s="1" t="inlineStr">
         <is>
-          <t>MAGAYANO, MARIECEL</t>
+          <t>MAGAYANO, MARICEL</t>
         </is>
       </c>
       <c r="E5" s="1" t="inlineStr">
         <is>
-          <t>45</t>
+          <t>94</t>
         </is>
       </c>
       <c r="F5" s="1" t="inlineStr">
         <is>
-          <t>20210604</t>
+          <t>20210729</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="6">
       <c r="A6" s="1" t="inlineStr">
         <is>
-          <t>85</t>
+          <t>144</t>
         </is>
       </c>
       <c r="B6" s="1" t="inlineStr">
         <is>
-          <t>2021-06-04</t>
+          <t>2021-07-27</t>
         </is>
       </c>
       <c r="C6" s="1" t="inlineStr">
         <is>
-          <t>CR20210604-44</t>
+          <t>CR20210727-93</t>
         </is>
       </c>
       <c r="D6" s="1" t="inlineStr">
         <is>
-          <t>DANCEL, LHEEHEN</t>
+          <t>VILLACORTA, LORY</t>
         </is>
       </c>
       <c r="E6" s="1" t="inlineStr">
         <is>
-          <t>44</t>
+          <t>93</t>
         </is>
       </c>
       <c r="F6" s="1" t="inlineStr">
         <is>
-          <t>20210604</t>
+          <t>20210727</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="7">
       <c r="A7" s="1" t="inlineStr">
         <is>
-          <t>84</t>
+          <t>143</t>
         </is>
       </c>
       <c r="B7" s="1" t="inlineStr">
         <is>
-          <t>2021-06-04</t>
+          <t>2021-07-22</t>
         </is>
       </c>
       <c r="C7" s="1" t="inlineStr">
         <is>
-          <t>CR20210604-43</t>
+          <t>CR20210722-92</t>
         </is>
       </c>
       <c r="D7" s="1" t="inlineStr">
         <is>
-          <t>BOONGALING, MARJORIE</t>
+          <t>AGBAYANI, PASCUAL ANALEE</t>
         </is>
       </c>
       <c r="E7" s="1" t="inlineStr">
         <is>
-          <t>43</t>
+          <t>92</t>
         </is>
       </c>
       <c r="F7" s="1" t="inlineStr">
         <is>
-          <t>20210604</t>
+          <t>20210722</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="8">
       <c r="A8" s="1" t="inlineStr">
         <is>
-          <t>83</t>
+          <t>142</t>
         </is>
       </c>
       <c r="B8" s="1" t="inlineStr">
         <is>
-          <t>2021-06-03</t>
+          <t>2021-07-16</t>
         </is>
       </c>
       <c r="C8" s="1" t="inlineStr">
         <is>
-          <t>CR20210603-42</t>
+          <t>CR20210716-91</t>
         </is>
       </c>
       <c r="D8" s="1" t="inlineStr">
         <is>
-          <t>DACUYCUY, LUDY</t>
+          <t>MARTIN, JULIA DIVINA</t>
         </is>
       </c>
       <c r="E8" s="1" t="inlineStr">
         <is>
-          <t>42</t>
+          <t>91</t>
         </is>
       </c>
       <c r="F8" s="1" t="inlineStr">
         <is>
-          <t>20210603</t>
+          <t>20210716</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="9">
       <c r="A9" s="1" t="inlineStr">
         <is>
-          <t>82</t>
+          <t>141</t>
         </is>
       </c>
       <c r="B9" s="1" t="inlineStr">
         <is>
-          <t>2021-06-03</t>
+          <t>2021-07-16</t>
         </is>
       </c>
       <c r="C9" s="1" t="inlineStr">
         <is>
-          <t>CR20210603-41</t>
+          <t>CR20210716-90</t>
         </is>
       </c>
       <c r="D9" s="1" t="inlineStr">
         <is>
-          <t>DACUYCUY, LUDY</t>
+          <t>VILLANUEVA, JHENALYNE</t>
         </is>
       </c>
       <c r="E9" s="1" t="inlineStr">
         <is>
-          <t>41</t>
+          <t>90</t>
         </is>
       </c>
       <c r="F9" s="1" t="inlineStr">
         <is>
-          <t>20210603</t>
+          <t>20210716</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="10">
       <c r="A10" s="1" t="inlineStr">
         <is>
-          <t>81</t>
+          <t>140</t>
         </is>
       </c>
       <c r="B10" s="1" t="inlineStr">
         <is>
-          <t>2021-06-03</t>
+          <t>2021-07-16</t>
         </is>
       </c>
       <c r="C10" s="1" t="inlineStr">
         <is>
-          <t>CR20210603-40</t>
+          <t>CR20210716-89</t>
         </is>
       </c>
       <c r="D10" s="1" t="inlineStr">
         <is>
-          <t>DACUYCUY, LUDY</t>
+          <t>VILLANUEVA, JHENALYNE</t>
         </is>
       </c>
       <c r="E10" s="1" t="inlineStr">
         <is>
-          <t>40</t>
+          <t>89</t>
         </is>
       </c>
       <c r="F10" s="1" t="inlineStr">
         <is>
-          <t>20210603</t>
+          <t>20210716</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="11">
       <c r="A11" s="1" t="inlineStr">
         <is>
-          <t>80</t>
+          <t>139</t>
         </is>
       </c>
       <c r="B11" s="1" t="inlineStr">
         <is>
-          <t>2021-06-03</t>
+          <t>2021-07-16</t>
         </is>
       </c>
       <c r="C11" s="1" t="inlineStr">
         <is>
-          <t>CR20210603-39</t>
+          <t>CR20210716-88</t>
         </is>
       </c>
       <c r="D11" s="1" t="inlineStr">
         <is>
-          <t>DACUYCUY, LUDY</t>
+          <t>VILLANUEVA, JHENALYNE</t>
         </is>
       </c>
       <c r="E11" s="1" t="inlineStr">
         <is>
-          <t>39</t>
+          <t>88</t>
         </is>
       </c>
       <c r="F11" s="1" t="inlineStr">
         <is>
-          <t>20210603</t>
+          <t>20210716</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="12">
       <c r="A12" s="1" t="inlineStr">
         <is>
-          <t>79</t>
+          <t>138</t>
         </is>
       </c>
       <c r="B12" s="1" t="inlineStr">
         <is>
-          <t>2021-06-03</t>
+          <t>2021-07-16</t>
         </is>
       </c>
       <c r="C12" s="1" t="inlineStr">
         <is>
-          <t>CR20210603-38</t>
+          <t>CR20210716-87</t>
         </is>
       </c>
       <c r="D12" s="1" t="inlineStr">
         <is>
-          <t>DACUYCUY, LUDY</t>
+          <t>VILLANUEVA, JHENALYNE</t>
         </is>
       </c>
       <c r="E12" s="1" t="inlineStr">
         <is>
-          <t>38</t>
+          <t>87</t>
         </is>
       </c>
       <c r="F12" s="1" t="inlineStr">
         <is>
-          <t>20210603</t>
+          <t>20210716</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="13">
       <c r="A13" s="1" t="inlineStr">
         <is>
-          <t>78</t>
+          <t>136</t>
         </is>
       </c>
       <c r="B13" s="1" t="inlineStr">
         <is>
-          <t>2021-06-03</t>
+          <t>2021-07-08</t>
         </is>
       </c>
       <c r="C13" s="1" t="inlineStr">
         <is>
-          <t>CR20210603-37</t>
+          <t>CR20210708-86</t>
         </is>
       </c>
       <c r="D13" s="1" t="inlineStr">
         <is>
-          <t>NUCUP, MICHELLE</t>
+          <t>PAGDILAO, MINERVA</t>
         </is>
       </c>
       <c r="E13" s="1" t="inlineStr">
         <is>
-          <t>37</t>
+          <t>86</t>
         </is>
       </c>
       <c r="F13" s="1" t="inlineStr">
         <is>
-          <t>20210603</t>
+          <t>20210708</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="14">
       <c r="A14" s="1" t="inlineStr">
         <is>
-          <t>77</t>
+          <t>135</t>
         </is>
       </c>
       <c r="B14" s="1" t="inlineStr">
         <is>
-          <t>2021-06-03</t>
+          <t>2021-07-08</t>
         </is>
       </c>
       <c r="C14" s="1" t="inlineStr">
         <is>
-          <t>CR20210603-36</t>
+          <t>CR20210708-85</t>
         </is>
       </c>
       <c r="D14" s="1" t="inlineStr">
         <is>
           <t>NUCUP, MICHELLE</t>
         </is>
       </c>
       <c r="E14" s="1" t="inlineStr">
         <is>
-          <t>36</t>
+          <t>85</t>
         </is>
       </c>
       <c r="F14" s="1" t="inlineStr">
         <is>
-          <t>20210603</t>
+          <t>20210708</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="15">
       <c r="A15" s="1" t="inlineStr">
         <is>
-          <t>76</t>
+          <t>134</t>
         </is>
       </c>
       <c r="B15" s="1" t="inlineStr">
         <is>
-          <t>2021-05-29</t>
+          <t>2021-07-08</t>
         </is>
       </c>
       <c r="C15" s="1" t="inlineStr">
         <is>
-          <t>CR20210529-35</t>
+          <t>CR20210706-84</t>
         </is>
       </c>
       <c r="D15" s="1" t="inlineStr">
         <is>
-          <t>TANGYAB, RONALISA</t>
+          <t>BAUZON, CHERYL</t>
         </is>
       </c>
       <c r="E15" s="1" t="inlineStr">
         <is>
-          <t>35</t>
+          <t>84</t>
         </is>
       </c>
       <c r="F15" s="1" t="inlineStr">
         <is>
-          <t>20210529</t>
+          <t>20210706</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="16">
       <c r="A16" s="1" t="inlineStr">
         <is>
-          <t>75</t>
+          <t>133</t>
         </is>
       </c>
       <c r="B16" s="1" t="inlineStr">
         <is>
-          <t>2021-05-29</t>
+          <t>2021-07-08</t>
         </is>
       </c>
       <c r="C16" s="1" t="inlineStr">
         <is>
-          <t>CR20210529-34</t>
+          <t>CR20210706-83</t>
         </is>
       </c>
       <c r="D16" s="1" t="inlineStr">
         <is>
-          <t>ABADILLA, LAMAR</t>
+          <t>BAUZON, CHERYL</t>
         </is>
       </c>
       <c r="E16" s="1" t="inlineStr">
         <is>
-          <t>34</t>
+          <t>83</t>
         </is>
       </c>
       <c r="F16" s="1" t="inlineStr">
         <is>
-          <t>20210529</t>
+          <t>20210706</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="17">
       <c r="A17" s="1" t="inlineStr">
         <is>
-          <t>74</t>
+          <t>132</t>
         </is>
       </c>
       <c r="B17" s="1" t="inlineStr">
         <is>
-          <t>2021-05-29</t>
+          <t>2021-07-08</t>
         </is>
       </c>
       <c r="C17" s="1" t="inlineStr">
         <is>
-          <t>CR20210529-33</t>
+          <t>CR20210706-82</t>
         </is>
       </c>
       <c r="D17" s="1" t="inlineStr">
         <is>
-          <t>ABADILLA, LAMAR</t>
+          <t>BAUZON, CHERYL</t>
         </is>
       </c>
       <c r="E17" s="1" t="inlineStr">
         <is>
-          <t>33</t>
+          <t>82</t>
         </is>
       </c>
       <c r="F17" s="1" t="inlineStr">
         <is>
-          <t>20210529</t>
+          <t>20210706</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="18">
       <c r="A18" s="1" t="inlineStr">
         <is>
-          <t>73</t>
+          <t>131</t>
         </is>
       </c>
       <c r="B18" s="1" t="inlineStr">
         <is>
-          <t>2021-05-29</t>
+          <t>2021-07-08</t>
         </is>
       </c>
       <c r="C18" s="1" t="inlineStr">
         <is>
-          <t>CR20210529-32</t>
+          <t>CR20210706-81</t>
         </is>
       </c>
       <c r="D18" s="1" t="inlineStr">
         <is>
-          <t>ABADILLA, LAMAR</t>
+          <t>BAUZON, CHERYL</t>
         </is>
       </c>
       <c r="E18" s="1" t="inlineStr">
         <is>
-          <t>32</t>
+          <t>81</t>
         </is>
       </c>
       <c r="F18" s="1" t="inlineStr">
         <is>
-          <t>20210529</t>
+          <t>20210706</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="19">
       <c r="A19" s="1" t="inlineStr">
         <is>
-          <t>71</t>
+          <t>130</t>
         </is>
       </c>
       <c r="B19" s="1" t="inlineStr">
         <is>
-          <t>2021-05-29</t>
+          <t>2021-07-02</t>
         </is>
       </c>
       <c r="C19" s="1" t="inlineStr">
         <is>
-          <t>CR20210529-31</t>
+          <t>CR20210702-80</t>
         </is>
       </c>
       <c r="D19" s="1" t="inlineStr">
         <is>
-          <t>ABADILLA, LAMAR</t>
+          <t>DACUYCUY, LUDY</t>
         </is>
       </c>
       <c r="E19" s="1" t="inlineStr">
         <is>
-          <t>31</t>
+          <t>80</t>
         </is>
       </c>
       <c r="F19" s="1" t="inlineStr">
         <is>
-          <t>20210529</t>
+          <t>20210702</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="20">
       <c r="A20" s="1" t="inlineStr">
         <is>
-          <t>64</t>
+          <t>129</t>
         </is>
       </c>
       <c r="B20" s="1" t="inlineStr">
         <is>
-          <t>2021-05-29</t>
+          <t>2021-07-02</t>
         </is>
       </c>
       <c r="C20" s="1" t="inlineStr">
         <is>
-          <t>CR20210529-30</t>
+          <t>CR20210702-79</t>
         </is>
       </c>
       <c r="D20" s="1" t="inlineStr">
         <is>
-          <t>ABADILLA, LAMAR</t>
+          <t>DACUYCUY, LUDY</t>
         </is>
       </c>
       <c r="E20" s="1" t="inlineStr">
         <is>
-          <t>30</t>
+          <t>79</t>
         </is>
       </c>
       <c r="F20" s="1" t="inlineStr">
         <is>
-          <t>20210529</t>
+          <t>20210702</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="21">
       <c r="A21" s="1" t="inlineStr">
         <is>
-          <t>58</t>
+          <t>128</t>
         </is>
       </c>
       <c r="B21" s="1" t="inlineStr">
         <is>
-          <t>2021-05-29</t>
+          <t>2021-07-02</t>
         </is>
       </c>
       <c r="C21" s="1" t="inlineStr">
         <is>
-          <t>CR20210529-29</t>
+          <t>CR20210702-78</t>
         </is>
       </c>
       <c r="D21" s="1" t="inlineStr">
         <is>
-          <t>DOMENDEN, JOVELYN</t>
+          <t>DACUYCUY, LUDY</t>
         </is>
       </c>
       <c r="E21" s="1" t="inlineStr">
         <is>
-          <t>29</t>
+          <t>78</t>
         </is>
       </c>
       <c r="F21" s="1" t="inlineStr">
         <is>
-          <t>20210529</t>
+          <t>20210702</t>
         </is>
       </c>
     </row>
   </sheetData>
   <printOptions headings="false" gridLines="false" gridLinesSet="true" horizontalCentered="false" verticalCentered="false"/>
   <pageMargins left="0.5" right="0.5" top="1.0" bottom="1.0" header="0.5" footer="0.5"/>
   <pageSetup blackAndWhite="false" cellComments="none" copies="1" draft="false" firstPageNumber="1" fitToHeight="1" fitToWidth="1" horizontalDpi="300" orientation="portrait" pageOrder="downThenOver" paperSize="1" scale="100" useFirstPageNumber="true" usePrinterDefaults="false" verticalDpi="300"/>
   <headerFooter differentFirst="false" differentOddEven="false">
     <oddHeader>&amp;C&amp;"Times New Roman,Regular"&amp;12&amp;A</oddHeader>
     <oddFooter>&amp;C&amp;"Times New Roman,Regular"&amp;12Page &amp;P</oddFooter>
   </headerFooter>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <TotalTime></TotalTime>
   <Company/>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcmitype="http://purl.org/dc/dcmitype/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dc:title/>