--- v0 (2026-04-21)
+++ v1 (2026-06-06)
@@ -157,684 +157,684 @@
       </c>
       <c r="C1" s="1" t="inlineStr">
         <is>
           <t>cr_no</t>
         </is>
       </c>
       <c r="D1" s="1" t="inlineStr">
         <is>
           <t>consultant</t>
         </is>
       </c>
       <c r="E1" s="1" t="inlineStr">
         <is>
           <t>increment</t>
         </is>
       </c>
       <c r="F1" s="1" t="inlineStr">
         <is>
           <t>inc_date</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="2">
       <c r="A2" s="1" t="inlineStr">
         <is>
-          <t>2086</t>
+          <t>2138</t>
         </is>
       </c>
       <c r="B2" s="1" t="inlineStr">
         <is>
-          <t>2025-10-01</t>
+          <t>2025-10-30</t>
         </is>
       </c>
       <c r="C2" s="1" t="inlineStr">
         <is>
-          <t>CR20251001-1901</t>
+          <t>CR20251030-1952</t>
         </is>
       </c>
       <c r="D2" s="1" t="inlineStr">
         <is>
-          <t>CORNELIO, CLAIROL</t>
+          <t>VILLACORTA, LORY</t>
         </is>
       </c>
       <c r="E2" s="1" t="inlineStr">
         <is>
-          <t>1901</t>
+          <t>1952</t>
         </is>
       </c>
       <c r="F2" s="1" t="inlineStr">
         <is>
-          <t>20251001</t>
+          <t>20251030</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="3">
       <c r="A3" s="1" t="inlineStr">
         <is>
-          <t>2085</t>
+          <t>2137</t>
         </is>
       </c>
       <c r="B3" s="1" t="inlineStr">
         <is>
-          <t>2025-10-01</t>
+          <t>2025-10-30</t>
         </is>
       </c>
       <c r="C3" s="1" t="inlineStr">
         <is>
-          <t>CR20251001-1900</t>
+          <t>CR20251030-1951</t>
         </is>
       </c>
       <c r="D3" s="1" t="inlineStr">
         <is>
-          <t>CALIJA, VILMA MAY</t>
+          <t>TOLENTINO, LIZA</t>
         </is>
       </c>
       <c r="E3" s="1" t="inlineStr">
         <is>
-          <t>1900</t>
+          <t>1951</t>
         </is>
       </c>
       <c r="F3" s="1" t="inlineStr">
         <is>
-          <t>20251001</t>
+          <t>20251030</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="4">
       <c r="A4" s="1" t="inlineStr">
         <is>
-          <t>2084</t>
+          <t>2136</t>
         </is>
       </c>
       <c r="B4" s="1" t="inlineStr">
         <is>
-          <t>2025-10-01</t>
+          <t>2025-10-30</t>
         </is>
       </c>
       <c r="C4" s="1" t="inlineStr">
         <is>
-          <t>CR20251001-1899</t>
+          <t>CR20251030-1950</t>
         </is>
       </c>
       <c r="D4" s="1" t="inlineStr">
         <is>
-          <t>BAUZON, BABY CHERYL</t>
+          <t>SANCHEZ, MARICRIS</t>
         </is>
       </c>
       <c r="E4" s="1" t="inlineStr">
         <is>
-          <t>1899</t>
+          <t>1950</t>
         </is>
       </c>
       <c r="F4" s="1" t="inlineStr">
         <is>
-          <t>20251001</t>
+          <t>20251030</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="5">
       <c r="A5" s="1" t="inlineStr">
         <is>
-          <t>2083</t>
+          <t>2135</t>
         </is>
       </c>
       <c r="B5" s="1" t="inlineStr">
         <is>
-          <t>2025-10-01</t>
+          <t>2025-10-30</t>
         </is>
       </c>
       <c r="C5" s="1" t="inlineStr">
         <is>
-          <t>CR20251001-1898</t>
+          <t>CR20251030-1949</t>
         </is>
       </c>
       <c r="D5" s="1" t="inlineStr">
         <is>
-          <t>BAUZON, BABY CHERYL</t>
+          <t>RODRIGUEZ, ROMANSITA</t>
         </is>
       </c>
       <c r="E5" s="1" t="inlineStr">
         <is>
-          <t>1898</t>
+          <t>1949</t>
         </is>
       </c>
       <c r="F5" s="1" t="inlineStr">
         <is>
-          <t>20251001</t>
+          <t>20251030</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="6">
       <c r="A6" s="1" t="inlineStr">
         <is>
-          <t>2082</t>
+          <t>2134</t>
         </is>
       </c>
       <c r="B6" s="1" t="inlineStr">
         <is>
-          <t>2025-10-01</t>
+          <t>2025-10-30</t>
         </is>
       </c>
       <c r="C6" s="1" t="inlineStr">
         <is>
-          <t>CR20251001-1897</t>
+          <t>CR20251030-1948</t>
         </is>
       </c>
       <c r="D6" s="1" t="inlineStr">
         <is>
-          <t>BALLESTEROS, SUSANA JENELYN</t>
+          <t>REBURON, JEFF LEIGH</t>
         </is>
       </c>
       <c r="E6" s="1" t="inlineStr">
         <is>
-          <t>1897</t>
+          <t>1948</t>
         </is>
       </c>
       <c r="F6" s="1" t="inlineStr">
         <is>
-          <t>20251001</t>
+          <t>20251030</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="7">
       <c r="A7" s="1" t="inlineStr">
         <is>
-          <t>2081</t>
+          <t>2133</t>
         </is>
       </c>
       <c r="B7" s="1" t="inlineStr">
         <is>
-          <t>2025-10-01</t>
+          <t>2025-10-30</t>
         </is>
       </c>
       <c r="C7" s="1" t="inlineStr">
         <is>
-          <t>CR20251001-1896</t>
+          <t>CR20251030-1947</t>
         </is>
       </c>
       <c r="D7" s="1" t="inlineStr">
         <is>
-          <t>AGCAOILI, REMALYN</t>
+          <t>RAZOTE, CLARE ANN ENGELINE</t>
         </is>
       </c>
       <c r="E7" s="1" t="inlineStr">
         <is>
-          <t>1896</t>
+          <t>1947</t>
         </is>
       </c>
       <c r="F7" s="1" t="inlineStr">
         <is>
-          <t>20251001</t>
+          <t>20251030</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="8">
       <c r="A8" s="1" t="inlineStr">
         <is>
-          <t>2080</t>
+          <t>2132</t>
         </is>
       </c>
       <c r="B8" s="1" t="inlineStr">
         <is>
-          <t>2025-10-01</t>
+          <t>2025-10-30</t>
         </is>
       </c>
       <c r="C8" s="1" t="inlineStr">
         <is>
-          <t>CR20251001-1895</t>
+          <t>CR20251030-1946</t>
         </is>
       </c>
       <c r="D8" s="1" t="inlineStr">
         <is>
-          <t>ACAB, MARY ROSE</t>
+          <t>RAMOS, MA EDITHA H.</t>
         </is>
       </c>
       <c r="E8" s="1" t="inlineStr">
         <is>
-          <t>1895</t>
+          <t>1946</t>
         </is>
       </c>
       <c r="F8" s="1" t="inlineStr">
         <is>
-          <t>20251001</t>
+          <t>20251030</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="9">
       <c r="A9" s="1" t="inlineStr">
         <is>
-          <t>2079</t>
+          <t>2131</t>
         </is>
       </c>
       <c r="B9" s="1" t="inlineStr">
         <is>
-          <t>2025-10-01</t>
+          <t>2025-10-30</t>
         </is>
       </c>
       <c r="C9" s="1" t="inlineStr">
         <is>
-          <t>CR20251001-1894</t>
+          <t>CR20251030-1945</t>
         </is>
       </c>
       <c r="D9" s="1" t="inlineStr">
         <is>
-          <t>ABADILLA, LAMAR</t>
+          <t>DOMINGO, EVELYN</t>
         </is>
       </c>
       <c r="E9" s="1" t="inlineStr">
         <is>
-          <t>1894</t>
+          <t>1945</t>
         </is>
       </c>
       <c r="F9" s="1" t="inlineStr">
         <is>
-          <t>20251001</t>
+          <t>20251030</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="10">
       <c r="A10" s="1" t="inlineStr">
         <is>
-          <t>2078</t>
+          <t>2130</t>
         </is>
       </c>
       <c r="B10" s="1" t="inlineStr">
         <is>
-          <t>2025-09-06</t>
+          <t>2025-10-29</t>
         </is>
       </c>
       <c r="C10" s="1" t="inlineStr">
         <is>
-          <t>CR20250906-1893</t>
+          <t>CR20251029-1944</t>
         </is>
       </c>
       <c r="D10" s="1" t="inlineStr">
         <is>
-          <t>MONTENEGRO, LILIBETH</t>
+          <t>GUTIERREZ, CHRISTINE</t>
         </is>
       </c>
       <c r="E10" s="1" t="inlineStr">
         <is>
-          <t>1893</t>
+          <t>1944</t>
         </is>
       </c>
       <c r="F10" s="1" t="inlineStr">
         <is>
-          <t>20250906</t>
+          <t>20251029</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="11">
       <c r="A11" s="1" t="inlineStr">
         <is>
-          <t>2077</t>
+          <t>2129</t>
         </is>
       </c>
       <c r="B11" s="1" t="inlineStr">
         <is>
-          <t>2025-09-06</t>
+          <t>2025-10-29</t>
         </is>
       </c>
       <c r="C11" s="1" t="inlineStr">
         <is>
-          <t>CR20250906-1892</t>
+          <t>CR20251029-1943</t>
         </is>
       </c>
       <c r="D11" s="1" t="inlineStr">
         <is>
-          <t>DOMENDEN, JOVELYN (100$)</t>
+          <t>GUTIERREZ, CHRISTINE</t>
         </is>
       </c>
       <c r="E11" s="1" t="inlineStr">
         <is>
-          <t>1892</t>
+          <t>1943</t>
         </is>
       </c>
       <c r="F11" s="1" t="inlineStr">
         <is>
-          <t>20250906</t>
+          <t>20251029</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="12">
       <c r="A12" s="1" t="inlineStr">
         <is>
-          <t>2076</t>
+          <t>2128</t>
         </is>
       </c>
       <c r="B12" s="1" t="inlineStr">
         <is>
-          <t>2025-09-06</t>
+          <t>2025-10-29</t>
         </is>
       </c>
       <c r="C12" s="1" t="inlineStr">
         <is>
-          <t>CR20250906-1891</t>
+          <t>CR20251029-1942</t>
         </is>
       </c>
       <c r="D12" s="1" t="inlineStr">
         <is>
-          <t>ABADILLA, LAMAR (100$)</t>
+          <t>DOMENDEN, JOVELYN</t>
         </is>
       </c>
       <c r="E12" s="1" t="inlineStr">
         <is>
-          <t>1891</t>
+          <t>1942</t>
         </is>
       </c>
       <c r="F12" s="1" t="inlineStr">
         <is>
-          <t>20250906</t>
+          <t>20251029</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="13">
       <c r="A13" s="1" t="inlineStr">
         <is>
-          <t>2075</t>
+          <t>2127</t>
         </is>
       </c>
       <c r="B13" s="1" t="inlineStr">
         <is>
-          <t>2025-09-06</t>
+          <t>2025-10-29</t>
         </is>
       </c>
       <c r="C13" s="1" t="inlineStr">
         <is>
-          <t>CR20250906-1890</t>
+          <t>CR20251029-1941</t>
         </is>
       </c>
       <c r="D13" s="1" t="inlineStr">
         <is>
-          <t>DOMENDEN, JOVELYN (100$)</t>
+          <t>DOMENDEN, JOVELYN</t>
         </is>
       </c>
       <c r="E13" s="1" t="inlineStr">
         <is>
-          <t>1890</t>
+          <t>1941</t>
         </is>
       </c>
       <c r="F13" s="1" t="inlineStr">
         <is>
-          <t>20250906</t>
+          <t>20251029</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="14">
       <c r="A14" s="1" t="inlineStr">
         <is>
-          <t>2074</t>
+          <t>2126</t>
         </is>
       </c>
       <c r="B14" s="1" t="inlineStr">
         <is>
-          <t>2025-09-06</t>
+          <t>2025-10-29</t>
         </is>
       </c>
       <c r="C14" s="1" t="inlineStr">
         <is>
-          <t>CR20250906-1889</t>
+          <t>CR20251029-1940</t>
         </is>
       </c>
       <c r="D14" s="1" t="inlineStr">
         <is>
-          <t>ORGANO, KRYSTAL (100$)</t>
+          <t>BAUZON, BABY CHERYL</t>
         </is>
       </c>
       <c r="E14" s="1" t="inlineStr">
         <is>
-          <t>1889</t>
+          <t>1940</t>
         </is>
       </c>
       <c r="F14" s="1" t="inlineStr">
         <is>
-          <t>20250906</t>
+          <t>20251029</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="15">
       <c r="A15" s="1" t="inlineStr">
         <is>
-          <t>2073</t>
+          <t>2125</t>
         </is>
       </c>
       <c r="B15" s="1" t="inlineStr">
         <is>
-          <t>2025-09-06</t>
+          <t>2025-10-29</t>
         </is>
       </c>
       <c r="C15" s="1" t="inlineStr">
         <is>
-          <t>CR20250906-1888</t>
+          <t>CR20251029-1939</t>
         </is>
       </c>
       <c r="D15" s="1" t="inlineStr">
         <is>
-          <t>LAROYA, CRISTINE ANNE</t>
+          <t>BAUZON, BABY CHERYL</t>
         </is>
       </c>
       <c r="E15" s="1" t="inlineStr">
         <is>
-          <t>1888</t>
+          <t>1939</t>
         </is>
       </c>
       <c r="F15" s="1" t="inlineStr">
         <is>
-          <t>20250906</t>
+          <t>20251029</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="16">
       <c r="A16" s="1" t="inlineStr">
         <is>
-          <t>2072</t>
+          <t>2124</t>
         </is>
       </c>
       <c r="B16" s="1" t="inlineStr">
         <is>
-          <t>2025-09-06</t>
+          <t>2025-10-28</t>
         </is>
       </c>
       <c r="C16" s="1" t="inlineStr">
         <is>
-          <t>CR20250906-1887</t>
+          <t>CR20251028-1938</t>
         </is>
       </c>
       <c r="D16" s="1" t="inlineStr">
         <is>
-          <t>GABAON, DANIELLA</t>
+          <t>ACAB, MARY ROSE</t>
         </is>
       </c>
       <c r="E16" s="1" t="inlineStr">
         <is>
-          <t>1887</t>
+          <t>1938</t>
         </is>
       </c>
       <c r="F16" s="1" t="inlineStr">
         <is>
-          <t>20250906</t>
+          <t>20251028</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="17">
       <c r="A17" s="1" t="inlineStr">
         <is>
-          <t>2071</t>
+          <t>2123</t>
         </is>
       </c>
       <c r="B17" s="1" t="inlineStr">
         <is>
-          <t>2025-09-06</t>
+          <t>2025-10-28</t>
         </is>
       </c>
       <c r="C17" s="1" t="inlineStr">
         <is>
-          <t>CR20250906-1886</t>
+          <t>CR20251028-1937</t>
         </is>
       </c>
       <c r="D17" s="1" t="inlineStr">
         <is>
-          <t>TAQUEBAN, SHIELA PAZ LORAINE</t>
+          <t>ABADILLA, LAMAR</t>
         </is>
       </c>
       <c r="E17" s="1" t="inlineStr">
         <is>
-          <t>1886</t>
+          <t>1937</t>
         </is>
       </c>
       <c r="F17" s="1" t="inlineStr">
         <is>
-          <t>20250906</t>
+          <t>20251028</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="18">
       <c r="A18" s="1" t="inlineStr">
         <is>
-          <t>2070</t>
+          <t>2122</t>
         </is>
       </c>
       <c r="B18" s="1" t="inlineStr">
         <is>
-          <t>2025-09-06</t>
+          <t>2025-10-04</t>
         </is>
       </c>
       <c r="C18" s="1" t="inlineStr">
         <is>
-          <t>CR20250906-1885</t>
+          <t>CR20251004-1936</t>
         </is>
       </c>
       <c r="D18" s="1" t="inlineStr">
         <is>
-          <t>HANDOC, HYDEE</t>
+          <t>DOMENDEN, JOVELYN (100$)</t>
         </is>
       </c>
       <c r="E18" s="1" t="inlineStr">
         <is>
-          <t>1885</t>
+          <t>1936</t>
         </is>
       </c>
       <c r="F18" s="1" t="inlineStr">
         <is>
-          <t>20250906</t>
+          <t>20251004</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="19">
       <c r="A19" s="1" t="inlineStr">
         <is>
-          <t>2068</t>
+          <t>2121</t>
         </is>
       </c>
       <c r="B19" s="1" t="inlineStr">
         <is>
-          <t>2025-09-06</t>
+          <t>2025-10-03</t>
         </is>
       </c>
       <c r="C19" s="1" t="inlineStr">
         <is>
-          <t>CR20250906-1884</t>
+          <t>CR20251003-1935</t>
         </is>
       </c>
       <c r="D19" s="1" t="inlineStr">
         <is>
-          <t>GAPUSAN, LANIE</t>
+          <t>MONTENEGRO, LILIBETH</t>
         </is>
       </c>
       <c r="E19" s="1" t="inlineStr">
         <is>
-          <t>1884</t>
+          <t>1935</t>
         </is>
       </c>
       <c r="F19" s="1" t="inlineStr">
         <is>
-          <t>20250906</t>
+          <t>20251003</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="20">
       <c r="A20" s="1" t="inlineStr">
         <is>
-          <t>2067</t>
+          <t>2120</t>
         </is>
       </c>
       <c r="B20" s="1" t="inlineStr">
         <is>
-          <t>2025-09-06</t>
+          <t>2025-10-03</t>
         </is>
       </c>
       <c r="C20" s="1" t="inlineStr">
         <is>
-          <t>CR20250906-1883</t>
+          <t>CR20251003-1934</t>
         </is>
       </c>
       <c r="D20" s="1" t="inlineStr">
         <is>
-          <t>BAUTISTA, MARY JANE</t>
+          <t>CABANSAG, SUSAN</t>
         </is>
       </c>
       <c r="E20" s="1" t="inlineStr">
         <is>
-          <t>1883</t>
+          <t>1934</t>
         </is>
       </c>
       <c r="F20" s="1" t="inlineStr">
         <is>
-          <t>20250906</t>
+          <t>20251003</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="21">
       <c r="A21" s="1" t="inlineStr">
         <is>
-          <t>2066</t>
+          <t>2118</t>
         </is>
       </c>
       <c r="B21" s="1" t="inlineStr">
         <is>
-          <t>2025-09-06</t>
+          <t>2025-10-03</t>
         </is>
       </c>
       <c r="C21" s="1" t="inlineStr">
         <is>
-          <t>CR20250906-1882</t>
+          <t>CR20251003-1933</t>
         </is>
       </c>
       <c r="D21" s="1" t="inlineStr">
         <is>
-          <t>SIMON, NELIA </t>
+          <t>BUENO, MARY GRACE</t>
         </is>
       </c>
       <c r="E21" s="1" t="inlineStr">
         <is>
-          <t>1882</t>
+          <t>1933</t>
         </is>
       </c>
       <c r="F21" s="1" t="inlineStr">
         <is>
-          <t>20250906</t>
+          <t>20251003</t>
         </is>
       </c>
     </row>
   </sheetData>
   <printOptions headings="false" gridLines="false" gridLinesSet="true" horizontalCentered="false" verticalCentered="false"/>
   <pageMargins left="0.5" right="0.5" top="1.0" bottom="1.0" header="0.5" footer="0.5"/>
   <pageSetup blackAndWhite="false" cellComments="none" copies="1" draft="false" firstPageNumber="1" fitToHeight="1" fitToWidth="1" horizontalDpi="300" orientation="portrait" pageOrder="downThenOver" paperSize="1" scale="100" useFirstPageNumber="true" usePrinterDefaults="false" verticalDpi="300"/>
   <headerFooter differentFirst="false" differentOddEven="false">
     <oddHeader>&amp;C&amp;"Times New Roman,Regular"&amp;12&amp;A</oddHeader>
     <oddFooter>&amp;C&amp;"Times New Roman,Regular"&amp;12Page &amp;P</oddFooter>
   </headerFooter>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <TotalTime></TotalTime>
   <Company/>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcmitype="http://purl.org/dc/dcmitype/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dc:title/>