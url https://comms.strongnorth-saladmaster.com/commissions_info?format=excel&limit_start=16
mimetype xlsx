--- v0 (2026-02-27)
+++ v1 (2026-04-21)
@@ -157,684 +157,684 @@
       </c>
       <c r="C1" s="1" t="inlineStr">
         <is>
           <t>cr_no</t>
         </is>
       </c>
       <c r="D1" s="1" t="inlineStr">
         <is>
           <t>consultant</t>
         </is>
       </c>
       <c r="E1" s="1" t="inlineStr">
         <is>
           <t>increment</t>
         </is>
       </c>
       <c r="F1" s="1" t="inlineStr">
         <is>
           <t>inc_date</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="2">
       <c r="A2" s="1" t="inlineStr">
         <is>
-          <t>1997</t>
+          <t>2065</t>
         </is>
       </c>
       <c r="B2" s="1" t="inlineStr">
         <is>
-          <t>2025-08-07</t>
+          <t>2025-09-06</t>
         </is>
       </c>
       <c r="C2" s="1" t="inlineStr">
         <is>
-          <t>CR20250807-1816</t>
+          <t>CR20250906-1881</t>
         </is>
       </c>
       <c r="D2" s="1" t="inlineStr">
         <is>
-          <t>DOMAGAS, BERNADETTE</t>
+          <t>DOMINGO, EVELYN</t>
         </is>
       </c>
       <c r="E2" s="1" t="inlineStr">
         <is>
-          <t>1816</t>
+          <t>1881</t>
         </is>
       </c>
       <c r="F2" s="1" t="inlineStr">
         <is>
-          <t>20250807</t>
+          <t>20250906</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="3">
       <c r="A3" s="1" t="inlineStr">
         <is>
-          <t>1996</t>
+          <t>2064</t>
         </is>
       </c>
       <c r="B3" s="1" t="inlineStr">
         <is>
-          <t>2025-08-07</t>
+          <t>2025-09-06</t>
         </is>
       </c>
       <c r="C3" s="1" t="inlineStr">
         <is>
-          <t>CR20250807-1815</t>
+          <t>CR20250906-1880</t>
         </is>
       </c>
       <c r="D3" s="1" t="inlineStr">
         <is>
-          <t>MARTIN, LAILAINE CORAZON</t>
+          <t>VILLANUEVA, JHENALYNE</t>
         </is>
       </c>
       <c r="E3" s="1" t="inlineStr">
         <is>
-          <t>1815</t>
+          <t>1880</t>
         </is>
       </c>
       <c r="F3" s="1" t="inlineStr">
         <is>
-          <t>20250807</t>
+          <t>20250906</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="4">
       <c r="A4" s="1" t="inlineStr">
         <is>
-          <t>1994</t>
+          <t>2063</t>
         </is>
       </c>
       <c r="B4" s="1" t="inlineStr">
         <is>
-          <t>2025-08-07</t>
+          <t>2025-09-06</t>
         </is>
       </c>
       <c r="C4" s="1" t="inlineStr">
         <is>
-          <t>CR20250807-1814</t>
+          <t>CR20250906-1879</t>
         </is>
       </c>
       <c r="D4" s="1" t="inlineStr">
         <is>
-          <t>OFIANA, FLORENCE</t>
+          <t>RODRIGUEZ, ROMAN SITA</t>
         </is>
       </c>
       <c r="E4" s="1" t="inlineStr">
         <is>
-          <t>1814</t>
+          <t>1879</t>
         </is>
       </c>
       <c r="F4" s="1" t="inlineStr">
         <is>
-          <t>20250807</t>
+          <t>20250906</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="5">
       <c r="A5" s="1" t="inlineStr">
         <is>
-          <t>1993</t>
+          <t>2062</t>
         </is>
       </c>
       <c r="B5" s="1" t="inlineStr">
         <is>
-          <t>2025-08-07</t>
+          <t>2025-09-06</t>
         </is>
       </c>
       <c r="C5" s="1" t="inlineStr">
         <is>
-          <t>CR20250807-1813</t>
+          <t>CR20250906-1878</t>
         </is>
       </c>
       <c r="D5" s="1" t="inlineStr">
         <is>
-          <t>DOMENDEN, JOVELYN</t>
+          <t>PADRON, BERNADETTE</t>
         </is>
       </c>
       <c r="E5" s="1" t="inlineStr">
         <is>
-          <t>1813</t>
+          <t>1878</t>
         </is>
       </c>
       <c r="F5" s="1" t="inlineStr">
         <is>
-          <t>20250807</t>
+          <t>20250906</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="6">
       <c r="A6" s="1" t="inlineStr">
         <is>
-          <t>1991</t>
+          <t>2061</t>
         </is>
       </c>
       <c r="B6" s="1" t="inlineStr">
         <is>
-          <t>2025-08-07</t>
+          <t>2025-09-06</t>
         </is>
       </c>
       <c r="C6" s="1" t="inlineStr">
         <is>
-          <t>CR20250807-1812</t>
+          <t>CR20250906-1877</t>
         </is>
       </c>
       <c r="D6" s="1" t="inlineStr">
         <is>
-          <t>DOMENDEN, JOVELYN</t>
+          <t>LLANES, GRATECHEN</t>
         </is>
       </c>
       <c r="E6" s="1" t="inlineStr">
         <is>
-          <t>1812</t>
+          <t>1877</t>
         </is>
       </c>
       <c r="F6" s="1" t="inlineStr">
         <is>
-          <t>20250807</t>
+          <t>20250906</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="7">
       <c r="A7" s="1" t="inlineStr">
         <is>
-          <t>1990</t>
+          <t>2059</t>
         </is>
       </c>
       <c r="B7" s="1" t="inlineStr">
         <is>
-          <t>2025-08-07</t>
+          <t>2025-09-05</t>
         </is>
       </c>
       <c r="C7" s="1" t="inlineStr">
         <is>
-          <t>CR20250807-1811</t>
+          <t>CR20250905-1876</t>
         </is>
       </c>
       <c r="D7" s="1" t="inlineStr">
         <is>
-          <t>ABADILLA, LAMAR</t>
+          <t>SIRUNO, MARAVILLA BELINA</t>
         </is>
       </c>
       <c r="E7" s="1" t="inlineStr">
         <is>
-          <t>1811</t>
+          <t>1876</t>
         </is>
       </c>
       <c r="F7" s="1" t="inlineStr">
         <is>
-          <t>20250807</t>
+          <t>20250905</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="8">
       <c r="A8" s="1" t="inlineStr">
         <is>
-          <t>1989</t>
+          <t>2058</t>
         </is>
       </c>
       <c r="B8" s="1" t="inlineStr">
         <is>
-          <t>2025-08-07</t>
+          <t>2025-09-05</t>
         </is>
       </c>
       <c r="C8" s="1" t="inlineStr">
         <is>
-          <t>CR20250807-1810</t>
+          <t>CR20250905-1875</t>
         </is>
       </c>
       <c r="D8" s="1" t="inlineStr">
         <is>
-          <t>VILLANUEVA, MARIA THERESA</t>
+          <t>MARTIN, JULIA DIVINA</t>
         </is>
       </c>
       <c r="E8" s="1" t="inlineStr">
         <is>
-          <t>1810</t>
+          <t>1875</t>
         </is>
       </c>
       <c r="F8" s="1" t="inlineStr">
         <is>
-          <t>20250807</t>
+          <t>20250905</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="9">
       <c r="A9" s="1" t="inlineStr">
         <is>
-          <t>1988</t>
+          <t>2057</t>
         </is>
       </c>
       <c r="B9" s="1" t="inlineStr">
         <is>
-          <t>2025-08-07</t>
+          <t>2025-09-05</t>
         </is>
       </c>
       <c r="C9" s="1" t="inlineStr">
         <is>
-          <t>CR20250807-1809</t>
+          <t>CR20250905-1874</t>
         </is>
       </c>
       <c r="D9" s="1" t="inlineStr">
         <is>
-          <t>VILLANUEVA, MARIA THERESA</t>
+          <t>MARTIN, JULIA DIVINA</t>
         </is>
       </c>
       <c r="E9" s="1" t="inlineStr">
         <is>
-          <t>1809</t>
+          <t>1874</t>
         </is>
       </c>
       <c r="F9" s="1" t="inlineStr">
         <is>
-          <t>20250807</t>
+          <t>20250905</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="10">
       <c r="A10" s="1" t="inlineStr">
         <is>
-          <t>1987</t>
+          <t>2056</t>
         </is>
       </c>
       <c r="B10" s="1" t="inlineStr">
         <is>
-          <t>2025-08-07</t>
+          <t>2025-09-05</t>
         </is>
       </c>
       <c r="C10" s="1" t="inlineStr">
         <is>
-          <t>CR20250807-1808</t>
+          <t>CR20250905-1873</t>
         </is>
       </c>
       <c r="D10" s="1" t="inlineStr">
         <is>
-          <t>LLANES, GRATECHEN</t>
+          <t>PASCUA, MARCHELLE ANN</t>
         </is>
       </c>
       <c r="E10" s="1" t="inlineStr">
         <is>
-          <t>1808</t>
+          <t>1873</t>
         </is>
       </c>
       <c r="F10" s="1" t="inlineStr">
         <is>
-          <t>20250807</t>
+          <t>20250905</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="11">
       <c r="A11" s="1" t="inlineStr">
         <is>
-          <t>1986</t>
+          <t>2055</t>
         </is>
       </c>
       <c r="B11" s="1" t="inlineStr">
         <is>
-          <t>2025-08-07</t>
+          <t>2025-09-05</t>
         </is>
       </c>
       <c r="C11" s="1" t="inlineStr">
         <is>
-          <t>CR20250807-1807</t>
+          <t>CR20250905-1872</t>
         </is>
       </c>
       <c r="D11" s="1" t="inlineStr">
         <is>
-          <t>LLANES, GRATECHEN</t>
+          <t>REBURON, JEFF LEIGH</t>
         </is>
       </c>
       <c r="E11" s="1" t="inlineStr">
         <is>
-          <t>1807</t>
+          <t>1872</t>
         </is>
       </c>
       <c r="F11" s="1" t="inlineStr">
         <is>
-          <t>20250807</t>
+          <t>20250905</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="12">
       <c r="A12" s="1" t="inlineStr">
         <is>
-          <t>1985</t>
+          <t>2054</t>
         </is>
       </c>
       <c r="B12" s="1" t="inlineStr">
         <is>
-          <t>2025-08-07</t>
+          <t>2025-09-05</t>
         </is>
       </c>
       <c r="C12" s="1" t="inlineStr">
         <is>
-          <t>CR20250807-1806</t>
+          <t>CR20250905-1871</t>
         </is>
       </c>
       <c r="D12" s="1" t="inlineStr">
         <is>
-          <t>GUTIERREZ, CHRISTINE</t>
+          <t>ASUNCION, ETHELDREDA</t>
         </is>
       </c>
       <c r="E12" s="1" t="inlineStr">
         <is>
-          <t>1806</t>
+          <t>1871</t>
         </is>
       </c>
       <c r="F12" s="1" t="inlineStr">
         <is>
-          <t>20250807</t>
+          <t>20250905</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="13">
       <c r="A13" s="1" t="inlineStr">
         <is>
-          <t>1984</t>
+          <t>2052</t>
         </is>
       </c>
       <c r="B13" s="1" t="inlineStr">
         <is>
-          <t>2025-08-07</t>
+          <t>2025-09-05</t>
         </is>
       </c>
       <c r="C13" s="1" t="inlineStr">
         <is>
-          <t>CR20250807-1805</t>
+          <t>CR20250905-1870</t>
         </is>
       </c>
       <c r="D13" s="1" t="inlineStr">
         <is>
-          <t>GUTIERREZ, CHRISTINE</t>
+          <t>CAMARILLO, DARLYN</t>
         </is>
       </c>
       <c r="E13" s="1" t="inlineStr">
         <is>
-          <t>1805</t>
+          <t>1870</t>
         </is>
       </c>
       <c r="F13" s="1" t="inlineStr">
         <is>
-          <t>20250807</t>
+          <t>20250905</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="14">
       <c r="A14" s="1" t="inlineStr">
         <is>
-          <t>1983</t>
+          <t>2051</t>
         </is>
       </c>
       <c r="B14" s="1" t="inlineStr">
         <is>
-          <t>2025-08-07</t>
+          <t>2025-09-05</t>
         </is>
       </c>
       <c r="C14" s="1" t="inlineStr">
         <is>
-          <t>CR20250807-1804</t>
+          <t>CR20250905-1869</t>
         </is>
       </c>
       <c r="D14" s="1" t="inlineStr">
         <is>
-          <t>GUTIERREZ, CHRISTINE</t>
+          <t>DAQUOAG, MARIA ELOISA</t>
         </is>
       </c>
       <c r="E14" s="1" t="inlineStr">
         <is>
-          <t>1804</t>
+          <t>1869</t>
         </is>
       </c>
       <c r="F14" s="1" t="inlineStr">
         <is>
-          <t>20250807</t>
+          <t>20250905</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="15">
       <c r="A15" s="1" t="inlineStr">
         <is>
-          <t>1982</t>
+          <t>2050</t>
         </is>
       </c>
       <c r="B15" s="1" t="inlineStr">
         <is>
-          <t>2025-08-07</t>
+          <t>2025-09-05</t>
         </is>
       </c>
       <c r="C15" s="1" t="inlineStr">
         <is>
-          <t>CR20250807-1803</t>
+          <t>CR20250905-1868</t>
         </is>
       </c>
       <c r="D15" s="1" t="inlineStr">
         <is>
-          <t>GUTIERREZ, CHRISTINE</t>
+          <t>DOMINGO, SHEENA</t>
         </is>
       </c>
       <c r="E15" s="1" t="inlineStr">
         <is>
-          <t>1803</t>
+          <t>1868</t>
         </is>
       </c>
       <c r="F15" s="1" t="inlineStr">
         <is>
-          <t>20250807</t>
+          <t>20250905</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="16">
       <c r="A16" s="1" t="inlineStr">
         <is>
-          <t>1981</t>
+          <t>2049</t>
         </is>
       </c>
       <c r="B16" s="1" t="inlineStr">
         <is>
-          <t>2025-08-07</t>
+          <t>2025-09-05</t>
         </is>
       </c>
       <c r="C16" s="1" t="inlineStr">
         <is>
-          <t>CR20250807-1802</t>
+          <t>CR20250905-1867</t>
         </is>
       </c>
       <c r="D16" s="1" t="inlineStr">
         <is>
-          <t>GUTIERREZ, CHRISTINE</t>
+          <t>DOMINGO, PREMALYN</t>
         </is>
       </c>
       <c r="E16" s="1" t="inlineStr">
         <is>
-          <t>1802</t>
+          <t>1867</t>
         </is>
       </c>
       <c r="F16" s="1" t="inlineStr">
         <is>
-          <t>20250807</t>
+          <t>20250905</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="17">
       <c r="A17" s="1" t="inlineStr">
         <is>
-          <t>1980</t>
+          <t>2048</t>
         </is>
       </c>
       <c r="B17" s="1" t="inlineStr">
         <is>
-          <t>2025-08-07</t>
+          <t>2025-09-05</t>
         </is>
       </c>
       <c r="C17" s="1" t="inlineStr">
         <is>
-          <t>CR20250807-1801</t>
+          <t>CR20250905-1866</t>
         </is>
       </c>
       <c r="D17" s="1" t="inlineStr">
         <is>
-          <t>FELLIZAR, MARCIA</t>
+          <t>LLANES, JACLYNE KATE</t>
         </is>
       </c>
       <c r="E17" s="1" t="inlineStr">
         <is>
-          <t>1801</t>
+          <t>1866</t>
         </is>
       </c>
       <c r="F17" s="1" t="inlineStr">
         <is>
-          <t>20250807</t>
+          <t>20250905</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="18">
       <c r="A18" s="1" t="inlineStr">
         <is>
-          <t>1979</t>
+          <t>2047</t>
         </is>
       </c>
       <c r="B18" s="1" t="inlineStr">
         <is>
-          <t>2025-08-07</t>
+          <t>2025-09-05</t>
         </is>
       </c>
       <c r="C18" s="1" t="inlineStr">
         <is>
-          <t>CR20250807-1800</t>
+          <t>CR20250905-1865</t>
         </is>
       </c>
       <c r="D18" s="1" t="inlineStr">
         <is>
-          <t>FELLIZAR, MARCIA</t>
+          <t>TOMES, THELMA</t>
         </is>
       </c>
       <c r="E18" s="1" t="inlineStr">
         <is>
-          <t>1800</t>
+          <t>1865</t>
         </is>
       </c>
       <c r="F18" s="1" t="inlineStr">
         <is>
-          <t>20250807</t>
+          <t>20250905</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="19">
       <c r="A19" s="1" t="inlineStr">
         <is>
-          <t>1978</t>
+          <t>2046</t>
         </is>
       </c>
       <c r="B19" s="1" t="inlineStr">
         <is>
-          <t>2025-08-07</t>
+          <t>2025-09-05</t>
         </is>
       </c>
       <c r="C19" s="1" t="inlineStr">
         <is>
-          <t>CR20250807-1799</t>
+          <t>CR20250905-1864</t>
         </is>
       </c>
       <c r="D19" s="1" t="inlineStr">
         <is>
-          <t>MONTENEGRO, LILIBETH</t>
+          <t>TOMES, THELMA</t>
         </is>
       </c>
       <c r="E19" s="1" t="inlineStr">
         <is>
-          <t>1799</t>
+          <t>1864</t>
         </is>
       </c>
       <c r="F19" s="1" t="inlineStr">
         <is>
-          <t>20250807</t>
+          <t>20250905</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="20">
       <c r="A20" s="1" t="inlineStr">
         <is>
-          <t>1977</t>
+          <t>2045</t>
         </is>
       </c>
       <c r="B20" s="1" t="inlineStr">
         <is>
-          <t>2025-08-07</t>
+          <t>2025-09-05</t>
         </is>
       </c>
       <c r="C20" s="1" t="inlineStr">
         <is>
-          <t>CR20250807-1798</t>
+          <t>CR20250905-1863</t>
         </is>
       </c>
       <c r="D20" s="1" t="inlineStr">
         <is>
-          <t>MONTENEGRO, LILIBETH</t>
+          <t>DOMENDEN, JOVELYN</t>
         </is>
       </c>
       <c r="E20" s="1" t="inlineStr">
         <is>
-          <t>1798</t>
+          <t>1863</t>
         </is>
       </c>
       <c r="F20" s="1" t="inlineStr">
         <is>
-          <t>20250807</t>
+          <t>20250905</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="21">
       <c r="A21" s="1" t="inlineStr">
         <is>
-          <t>1976</t>
+          <t>2044</t>
         </is>
       </c>
       <c r="B21" s="1" t="inlineStr">
         <is>
-          <t>2025-08-07</t>
+          <t>2025-09-05</t>
         </is>
       </c>
       <c r="C21" s="1" t="inlineStr">
         <is>
-          <t>CR20250807-1797</t>
+          <t>CR20250905-1862</t>
         </is>
       </c>
       <c r="D21" s="1" t="inlineStr">
         <is>
-          <t>TOLENTINO, LIZA</t>
+          <t>DOMENDEN, JOVELYN</t>
         </is>
       </c>
       <c r="E21" s="1" t="inlineStr">
         <is>
-          <t>1797</t>
+          <t>1862</t>
         </is>
       </c>
       <c r="F21" s="1" t="inlineStr">
         <is>
-          <t>20250807</t>
+          <t>20250905</t>
         </is>
       </c>
     </row>
   </sheetData>
   <printOptions headings="false" gridLines="false" gridLinesSet="true" horizontalCentered="false" verticalCentered="false"/>
   <pageMargins left="0.5" right="0.5" top="1.0" bottom="1.0" header="0.5" footer="0.5"/>
   <pageSetup blackAndWhite="false" cellComments="none" copies="1" draft="false" firstPageNumber="1" fitToHeight="1" fitToWidth="1" horizontalDpi="300" orientation="portrait" pageOrder="downThenOver" paperSize="1" scale="100" useFirstPageNumber="true" usePrinterDefaults="false" verticalDpi="300"/>
   <headerFooter differentFirst="false" differentOddEven="false">
     <oddHeader>&amp;C&amp;"Times New Roman,Regular"&amp;12&amp;A</oddHeader>
     <oddFooter>&amp;C&amp;"Times New Roman,Regular"&amp;12Page &amp;P</oddFooter>
   </headerFooter>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <TotalTime></TotalTime>
   <Company/>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcmitype="http://purl.org/dc/dcmitype/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dc:title/>