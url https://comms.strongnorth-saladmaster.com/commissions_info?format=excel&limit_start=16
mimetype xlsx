--- v1 (2026-04-21)
+++ v2 (2026-06-06)
@@ -157,684 +157,684 @@
       </c>
       <c r="C1" s="1" t="inlineStr">
         <is>
           <t>cr_no</t>
         </is>
       </c>
       <c r="D1" s="1" t="inlineStr">
         <is>
           <t>consultant</t>
         </is>
       </c>
       <c r="E1" s="1" t="inlineStr">
         <is>
           <t>increment</t>
         </is>
       </c>
       <c r="F1" s="1" t="inlineStr">
         <is>
           <t>inc_date</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="2">
       <c r="A2" s="1" t="inlineStr">
         <is>
-          <t>2065</t>
+          <t>2117</t>
         </is>
       </c>
       <c r="B2" s="1" t="inlineStr">
         <is>
-          <t>2025-09-06</t>
+          <t>2025-10-03</t>
         </is>
       </c>
       <c r="C2" s="1" t="inlineStr">
         <is>
-          <t>CR20250906-1881</t>
+          <t>CR20251003-1932</t>
         </is>
       </c>
       <c r="D2" s="1" t="inlineStr">
         <is>
-          <t>DOMINGO, EVELYN</t>
+          <t>ASUNCION, ETHELDREDA</t>
         </is>
       </c>
       <c r="E2" s="1" t="inlineStr">
         <is>
-          <t>1881</t>
+          <t>1932</t>
         </is>
       </c>
       <c r="F2" s="1" t="inlineStr">
         <is>
-          <t>20250906</t>
+          <t>20251003</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="3">
       <c r="A3" s="1" t="inlineStr">
         <is>
-          <t>2064</t>
+          <t>2116</t>
         </is>
       </c>
       <c r="B3" s="1" t="inlineStr">
         <is>
-          <t>2025-09-06</t>
+          <t>2025-10-03</t>
         </is>
       </c>
       <c r="C3" s="1" t="inlineStr">
         <is>
-          <t>CR20250906-1880</t>
+          <t>CR20251003-1931</t>
         </is>
       </c>
       <c r="D3" s="1" t="inlineStr">
         <is>
-          <t>VILLANUEVA, JHENALYNE</t>
+          <t>TOLENTINO, LIZA</t>
         </is>
       </c>
       <c r="E3" s="1" t="inlineStr">
         <is>
-          <t>1880</t>
+          <t>1931</t>
         </is>
       </c>
       <c r="F3" s="1" t="inlineStr">
         <is>
-          <t>20250906</t>
+          <t>20251003</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="4">
       <c r="A4" s="1" t="inlineStr">
         <is>
-          <t>2063</t>
+          <t>2115</t>
         </is>
       </c>
       <c r="B4" s="1" t="inlineStr">
         <is>
-          <t>2025-09-06</t>
+          <t>2025-10-03</t>
         </is>
       </c>
       <c r="C4" s="1" t="inlineStr">
         <is>
-          <t>CR20250906-1879</t>
+          <t>CR20251003-1930</t>
         </is>
       </c>
       <c r="D4" s="1" t="inlineStr">
         <is>
-          <t>RODRIGUEZ, ROMAN SITA</t>
+          <t>HANDOC, HYDEE</t>
         </is>
       </c>
       <c r="E4" s="1" t="inlineStr">
         <is>
-          <t>1879</t>
+          <t>1930</t>
         </is>
       </c>
       <c r="F4" s="1" t="inlineStr">
         <is>
-          <t>20250906</t>
+          <t>20251003</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="5">
       <c r="A5" s="1" t="inlineStr">
         <is>
-          <t>2062</t>
+          <t>2113</t>
         </is>
       </c>
       <c r="B5" s="1" t="inlineStr">
         <is>
-          <t>2025-09-06</t>
+          <t>2025-10-02</t>
         </is>
       </c>
       <c r="C5" s="1" t="inlineStr">
         <is>
-          <t>CR20250906-1878</t>
+          <t>CR20251002-1928</t>
         </is>
       </c>
       <c r="D5" s="1" t="inlineStr">
         <is>
-          <t>PADRON, BERNADETTE</t>
+          <t>GUTIERREZ, CHRISTINE</t>
         </is>
       </c>
       <c r="E5" s="1" t="inlineStr">
         <is>
-          <t>1878</t>
+          <t>1928</t>
         </is>
       </c>
       <c r="F5" s="1" t="inlineStr">
         <is>
-          <t>20250906</t>
+          <t>20251002</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="6">
       <c r="A6" s="1" t="inlineStr">
         <is>
-          <t>2061</t>
+          <t>2112</t>
         </is>
       </c>
       <c r="B6" s="1" t="inlineStr">
         <is>
-          <t>2025-09-06</t>
+          <t>2025-10-02</t>
         </is>
       </c>
       <c r="C6" s="1" t="inlineStr">
         <is>
-          <t>CR20250906-1877</t>
+          <t>CR20251002-1927</t>
         </is>
       </c>
       <c r="D6" s="1" t="inlineStr">
         <is>
-          <t>LLANES, GRATECHEN</t>
+          <t>GUTIERREZ, CHRISTINE</t>
         </is>
       </c>
       <c r="E6" s="1" t="inlineStr">
         <is>
-          <t>1877</t>
+          <t>1927</t>
         </is>
       </c>
       <c r="F6" s="1" t="inlineStr">
         <is>
-          <t>20250906</t>
+          <t>20251002</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="7">
       <c r="A7" s="1" t="inlineStr">
         <is>
-          <t>2059</t>
+          <t>2110</t>
         </is>
       </c>
       <c r="B7" s="1" t="inlineStr">
         <is>
-          <t>2025-09-05</t>
+          <t>2025-10-02</t>
         </is>
       </c>
       <c r="C7" s="1" t="inlineStr">
         <is>
-          <t>CR20250905-1876</t>
+          <t>CR20251002-1925</t>
         </is>
       </c>
       <c r="D7" s="1" t="inlineStr">
         <is>
-          <t>SIRUNO, MARAVILLA BELINA</t>
+          <t>GUTIERREZ, CHRISTINE</t>
         </is>
       </c>
       <c r="E7" s="1" t="inlineStr">
         <is>
-          <t>1876</t>
+          <t>1925</t>
         </is>
       </c>
       <c r="F7" s="1" t="inlineStr">
         <is>
-          <t>20250905</t>
+          <t>20251002</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="8">
       <c r="A8" s="1" t="inlineStr">
         <is>
-          <t>2058</t>
+          <t>2109</t>
         </is>
       </c>
       <c r="B8" s="1" t="inlineStr">
         <is>
-          <t>2025-09-05</t>
+          <t>2025-10-02</t>
         </is>
       </c>
       <c r="C8" s="1" t="inlineStr">
         <is>
-          <t>CR20250905-1875</t>
+          <t>CR20251002-1924</t>
         </is>
       </c>
       <c r="D8" s="1" t="inlineStr">
         <is>
-          <t>MARTIN, JULIA DIVINA</t>
+          <t>LLANES, GRATECHEN</t>
         </is>
       </c>
       <c r="E8" s="1" t="inlineStr">
         <is>
-          <t>1875</t>
+          <t>1924</t>
         </is>
       </c>
       <c r="F8" s="1" t="inlineStr">
         <is>
-          <t>20250905</t>
+          <t>20251002</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="9">
       <c r="A9" s="1" t="inlineStr">
         <is>
-          <t>2057</t>
+          <t>2108</t>
         </is>
       </c>
       <c r="B9" s="1" t="inlineStr">
         <is>
-          <t>2025-09-05</t>
+          <t>2025-10-02</t>
         </is>
       </c>
       <c r="C9" s="1" t="inlineStr">
         <is>
-          <t>CR20250905-1874</t>
+          <t>CR20251002-1923</t>
         </is>
       </c>
       <c r="D9" s="1" t="inlineStr">
         <is>
-          <t>MARTIN, JULIA DIVINA</t>
+          <t>LLANES, GRATECHEN</t>
         </is>
       </c>
       <c r="E9" s="1" t="inlineStr">
         <is>
-          <t>1874</t>
+          <t>1923</t>
         </is>
       </c>
       <c r="F9" s="1" t="inlineStr">
         <is>
-          <t>20250905</t>
+          <t>20251002</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="10">
       <c r="A10" s="1" t="inlineStr">
         <is>
-          <t>2056</t>
+          <t>2107</t>
         </is>
       </c>
       <c r="B10" s="1" t="inlineStr">
         <is>
-          <t>2025-09-05</t>
+          <t>2025-10-02</t>
         </is>
       </c>
       <c r="C10" s="1" t="inlineStr">
         <is>
-          <t>CR20250905-1873</t>
+          <t>CR20251002-1922</t>
         </is>
       </c>
       <c r="D10" s="1" t="inlineStr">
         <is>
-          <t>PASCUA, MARCHELLE ANN</t>
+          <t>LLANES, GRATECHEN</t>
         </is>
       </c>
       <c r="E10" s="1" t="inlineStr">
         <is>
-          <t>1873</t>
+          <t>1922</t>
         </is>
       </c>
       <c r="F10" s="1" t="inlineStr">
         <is>
-          <t>20250905</t>
+          <t>20251002</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="11">
       <c r="A11" s="1" t="inlineStr">
         <is>
-          <t>2055</t>
+          <t>2106</t>
         </is>
       </c>
       <c r="B11" s="1" t="inlineStr">
         <is>
-          <t>2025-09-05</t>
+          <t>2025-10-02</t>
         </is>
       </c>
       <c r="C11" s="1" t="inlineStr">
         <is>
-          <t>CR20250905-1872</t>
+          <t>CR20251002-1921</t>
         </is>
       </c>
       <c r="D11" s="1" t="inlineStr">
         <is>
-          <t>REBURON, JEFF LEIGH</t>
+          <t>LLANES, GRATECHEN</t>
         </is>
       </c>
       <c r="E11" s="1" t="inlineStr">
         <is>
-          <t>1872</t>
+          <t>1921</t>
         </is>
       </c>
       <c r="F11" s="1" t="inlineStr">
         <is>
-          <t>20250905</t>
+          <t>20251002</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="12">
       <c r="A12" s="1" t="inlineStr">
         <is>
-          <t>2054</t>
+          <t>2105</t>
         </is>
       </c>
       <c r="B12" s="1" t="inlineStr">
         <is>
-          <t>2025-09-05</t>
+          <t>2025-10-02</t>
         </is>
       </c>
       <c r="C12" s="1" t="inlineStr">
         <is>
-          <t>CR20250905-1871</t>
+          <t>CR20251002-1920</t>
         </is>
       </c>
       <c r="D12" s="1" t="inlineStr">
         <is>
-          <t>ASUNCION, ETHELDREDA</t>
+          <t>VILLANUEVA, MARIA THERESA</t>
         </is>
       </c>
       <c r="E12" s="1" t="inlineStr">
         <is>
-          <t>1871</t>
+          <t>1920</t>
         </is>
       </c>
       <c r="F12" s="1" t="inlineStr">
         <is>
-          <t>20250905</t>
+          <t>20251002</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="13">
       <c r="A13" s="1" t="inlineStr">
         <is>
-          <t>2052</t>
+          <t>2104</t>
         </is>
       </c>
       <c r="B13" s="1" t="inlineStr">
         <is>
-          <t>2025-09-05</t>
+          <t>2025-10-02</t>
         </is>
       </c>
       <c r="C13" s="1" t="inlineStr">
         <is>
-          <t>CR20250905-1870</t>
+          <t>CR20251002-1919</t>
         </is>
       </c>
       <c r="D13" s="1" t="inlineStr">
         <is>
-          <t>CAMARILLO, DARLYN</t>
+          <t>VILLANUEVA, MARIA THERESA</t>
         </is>
       </c>
       <c r="E13" s="1" t="inlineStr">
         <is>
-          <t>1870</t>
+          <t>1919</t>
         </is>
       </c>
       <c r="F13" s="1" t="inlineStr">
         <is>
-          <t>20250905</t>
+          <t>20251002</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="14">
       <c r="A14" s="1" t="inlineStr">
         <is>
-          <t>2051</t>
+          <t>2103</t>
         </is>
       </c>
       <c r="B14" s="1" t="inlineStr">
         <is>
-          <t>2025-09-05</t>
+          <t>2025-10-02</t>
         </is>
       </c>
       <c r="C14" s="1" t="inlineStr">
         <is>
-          <t>CR20250905-1869</t>
+          <t>CR20251002-1918</t>
         </is>
       </c>
       <c r="D14" s="1" t="inlineStr">
         <is>
-          <t>DAQUOAG, MARIA ELOISA</t>
+          <t>VILLANUEVA, MARIA THERESA</t>
         </is>
       </c>
       <c r="E14" s="1" t="inlineStr">
         <is>
-          <t>1869</t>
+          <t>1918</t>
         </is>
       </c>
       <c r="F14" s="1" t="inlineStr">
         <is>
-          <t>20250905</t>
+          <t>20251002</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="15">
       <c r="A15" s="1" t="inlineStr">
         <is>
-          <t>2050</t>
+          <t>2102</t>
         </is>
       </c>
       <c r="B15" s="1" t="inlineStr">
         <is>
-          <t>2025-09-05</t>
+          <t>2025-10-02</t>
         </is>
       </c>
       <c r="C15" s="1" t="inlineStr">
         <is>
-          <t>CR20250905-1868</t>
+          <t>CR20251002-1917</t>
         </is>
       </c>
       <c r="D15" s="1" t="inlineStr">
         <is>
-          <t>DOMINGO, SHEENA</t>
+          <t>VILLANUEVA, MARIA THERESA</t>
         </is>
       </c>
       <c r="E15" s="1" t="inlineStr">
         <is>
-          <t>1868</t>
+          <t>1917</t>
         </is>
       </c>
       <c r="F15" s="1" t="inlineStr">
         <is>
-          <t>20250905</t>
+          <t>20251002</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="16">
       <c r="A16" s="1" t="inlineStr">
         <is>
-          <t>2049</t>
+          <t>2101</t>
         </is>
       </c>
       <c r="B16" s="1" t="inlineStr">
         <is>
-          <t>2025-09-05</t>
+          <t>2025-10-02</t>
         </is>
       </c>
       <c r="C16" s="1" t="inlineStr">
         <is>
-          <t>CR20250905-1867</t>
+          <t>CR20251002-1916</t>
         </is>
       </c>
       <c r="D16" s="1" t="inlineStr">
         <is>
-          <t>DOMINGO, PREMALYN</t>
+          <t>VILLACORTA, LORY</t>
         </is>
       </c>
       <c r="E16" s="1" t="inlineStr">
         <is>
-          <t>1867</t>
+          <t>1916</t>
         </is>
       </c>
       <c r="F16" s="1" t="inlineStr">
         <is>
-          <t>20250905</t>
+          <t>20251002</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="17">
       <c r="A17" s="1" t="inlineStr">
         <is>
-          <t>2048</t>
+          <t>2100</t>
         </is>
       </c>
       <c r="B17" s="1" t="inlineStr">
         <is>
-          <t>2025-09-05</t>
+          <t>2025-10-02</t>
         </is>
       </c>
       <c r="C17" s="1" t="inlineStr">
         <is>
-          <t>CR20250905-1866</t>
+          <t>CR20251002-1915</t>
         </is>
       </c>
       <c r="D17" s="1" t="inlineStr">
         <is>
-          <t>LLANES, JACLYNE KATE</t>
+          <t>VILLACORTA, LORY</t>
         </is>
       </c>
       <c r="E17" s="1" t="inlineStr">
         <is>
-          <t>1866</t>
+          <t>1915</t>
         </is>
       </c>
       <c r="F17" s="1" t="inlineStr">
         <is>
-          <t>20250905</t>
+          <t>20251002</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="18">
       <c r="A18" s="1" t="inlineStr">
         <is>
-          <t>2047</t>
+          <t>2099</t>
         </is>
       </c>
       <c r="B18" s="1" t="inlineStr">
         <is>
-          <t>2025-09-05</t>
+          <t>2025-10-01</t>
         </is>
       </c>
       <c r="C18" s="1" t="inlineStr">
         <is>
-          <t>CR20250905-1865</t>
+          <t>CR20251001-1914</t>
         </is>
       </c>
       <c r="D18" s="1" t="inlineStr">
         <is>
-          <t>TOMES, THELMA</t>
+          <t>SIMON, NELIA</t>
         </is>
       </c>
       <c r="E18" s="1" t="inlineStr">
         <is>
-          <t>1865</t>
+          <t>1914</t>
         </is>
       </c>
       <c r="F18" s="1" t="inlineStr">
         <is>
-          <t>20250905</t>
+          <t>20251001</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="19">
       <c r="A19" s="1" t="inlineStr">
         <is>
-          <t>2046</t>
+          <t>2098</t>
         </is>
       </c>
       <c r="B19" s="1" t="inlineStr">
         <is>
-          <t>2025-09-05</t>
+          <t>2025-10-01</t>
         </is>
       </c>
       <c r="C19" s="1" t="inlineStr">
         <is>
-          <t>CR20250905-1864</t>
+          <t>CR20251001-1913</t>
         </is>
       </c>
       <c r="D19" s="1" t="inlineStr">
         <is>
-          <t>TOMES, THELMA</t>
+          <t>SANCHEZ, MARICRIS</t>
         </is>
       </c>
       <c r="E19" s="1" t="inlineStr">
         <is>
-          <t>1864</t>
+          <t>1913</t>
         </is>
       </c>
       <c r="F19" s="1" t="inlineStr">
         <is>
-          <t>20250905</t>
+          <t>20251001</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="20">
       <c r="A20" s="1" t="inlineStr">
         <is>
-          <t>2045</t>
+          <t>2097</t>
         </is>
       </c>
       <c r="B20" s="1" t="inlineStr">
         <is>
-          <t>2025-09-05</t>
+          <t>2025-10-01</t>
         </is>
       </c>
       <c r="C20" s="1" t="inlineStr">
         <is>
-          <t>CR20250905-1863</t>
+          <t>CR20251001-1912</t>
         </is>
       </c>
       <c r="D20" s="1" t="inlineStr">
         <is>
-          <t>DOMENDEN, JOVELYN</t>
+          <t>RODRIGUEZ, ROMANSITA</t>
         </is>
       </c>
       <c r="E20" s="1" t="inlineStr">
         <is>
-          <t>1863</t>
+          <t>1912</t>
         </is>
       </c>
       <c r="F20" s="1" t="inlineStr">
         <is>
-          <t>20250905</t>
+          <t>20251001</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="21">
       <c r="A21" s="1" t="inlineStr">
         <is>
-          <t>2044</t>
+          <t>2096</t>
         </is>
       </c>
       <c r="B21" s="1" t="inlineStr">
         <is>
-          <t>2025-09-05</t>
+          <t>2025-10-01</t>
         </is>
       </c>
       <c r="C21" s="1" t="inlineStr">
         <is>
-          <t>CR20250905-1862</t>
+          <t>CR20251001-1911</t>
         </is>
       </c>
       <c r="D21" s="1" t="inlineStr">
         <is>
-          <t>DOMENDEN, JOVELYN</t>
+          <t>REBURON, JEFF LEIGH</t>
         </is>
       </c>
       <c r="E21" s="1" t="inlineStr">
         <is>
-          <t>1862</t>
+          <t>1911</t>
         </is>
       </c>
       <c r="F21" s="1" t="inlineStr">
         <is>
-          <t>20250905</t>
+          <t>20251001</t>
         </is>
       </c>
     </row>
   </sheetData>
   <printOptions headings="false" gridLines="false" gridLinesSet="true" horizontalCentered="false" verticalCentered="false"/>
   <pageMargins left="0.5" right="0.5" top="1.0" bottom="1.0" header="0.5" footer="0.5"/>
   <pageSetup blackAndWhite="false" cellComments="none" copies="1" draft="false" firstPageNumber="1" fitToHeight="1" fitToWidth="1" horizontalDpi="300" orientation="portrait" pageOrder="downThenOver" paperSize="1" scale="100" useFirstPageNumber="true" usePrinterDefaults="false" verticalDpi="300"/>
   <headerFooter differentFirst="false" differentOddEven="false">
     <oddHeader>&amp;C&amp;"Times New Roman,Regular"&amp;12&amp;A</oddHeader>
     <oddFooter>&amp;C&amp;"Times New Roman,Regular"&amp;12Page &amp;P</oddFooter>
   </headerFooter>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <TotalTime></TotalTime>
   <Company/>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcmitype="http://purl.org/dc/dcmitype/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dc:title/>