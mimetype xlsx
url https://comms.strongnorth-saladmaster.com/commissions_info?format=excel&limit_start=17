--- v0 (2026-02-26)
+++ v1 (2026-04-21)
@@ -157,684 +157,684 @@
       </c>
       <c r="C1" s="1" t="inlineStr">
         <is>
           <t>cr_no</t>
         </is>
       </c>
       <c r="D1" s="1" t="inlineStr">
         <is>
           <t>consultant</t>
         </is>
       </c>
       <c r="E1" s="1" t="inlineStr">
         <is>
           <t>increment</t>
         </is>
       </c>
       <c r="F1" s="1" t="inlineStr">
         <is>
           <t>inc_date</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="2">
       <c r="A2" s="1" t="inlineStr">
         <is>
-          <t>1975</t>
+          <t>2043</t>
         </is>
       </c>
       <c r="B2" s="1" t="inlineStr">
         <is>
-          <t>2025-08-07</t>
+          <t>2025-09-05</t>
         </is>
       </c>
       <c r="C2" s="1" t="inlineStr">
         <is>
-          <t>CR20250807-1796</t>
+          <t>CR20250905-1861</t>
         </is>
       </c>
       <c r="D2" s="1" t="inlineStr">
         <is>
-          <t>BAUZON, BABY CHERYL</t>
+          <t>DOMENDEN, JOVELYN</t>
         </is>
       </c>
       <c r="E2" s="1" t="inlineStr">
         <is>
-          <t>1796</t>
+          <t>1861</t>
         </is>
       </c>
       <c r="F2" s="1" t="inlineStr">
         <is>
-          <t>20250807</t>
+          <t>20250905</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="3">
       <c r="A3" s="1" t="inlineStr">
         <is>
-          <t>1974</t>
+          <t>2042</t>
         </is>
       </c>
       <c r="B3" s="1" t="inlineStr">
         <is>
-          <t>2025-08-07</t>
+          <t>2025-09-05</t>
         </is>
       </c>
       <c r="C3" s="1" t="inlineStr">
         <is>
-          <t>CR20250807-1795</t>
+          <t>CR20250905-1860</t>
         </is>
       </c>
       <c r="D3" s="1" t="inlineStr">
         <is>
-          <t>BAUZON, BABY CHERYL</t>
+          <t>DOMENDEN, JOVELYN</t>
         </is>
       </c>
       <c r="E3" s="1" t="inlineStr">
         <is>
-          <t>1795</t>
+          <t>1860</t>
         </is>
       </c>
       <c r="F3" s="1" t="inlineStr">
         <is>
-          <t>20250807</t>
+          <t>20250905</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="4">
       <c r="A4" s="1" t="inlineStr">
         <is>
-          <t>1973</t>
+          <t>2041</t>
         </is>
       </c>
       <c r="B4" s="1" t="inlineStr">
         <is>
-          <t>2025-08-05</t>
+          <t>2025-09-05</t>
         </is>
       </c>
       <c r="C4" s="1" t="inlineStr">
         <is>
-          <t>CR20250805-1794</t>
+          <t>CR20250905-1859</t>
         </is>
       </c>
       <c r="D4" s="1" t="inlineStr">
         <is>
-          <t>ACAB, MARY ROSE</t>
+          <t>VILLANUEVA, MARIA THERESA</t>
         </is>
       </c>
       <c r="E4" s="1" t="inlineStr">
         <is>
-          <t>1794</t>
+          <t>1859</t>
         </is>
       </c>
       <c r="F4" s="1" t="inlineStr">
         <is>
-          <t>20250805</t>
+          <t>20250905</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="5">
       <c r="A5" s="1" t="inlineStr">
         <is>
-          <t>1972</t>
+          <t>2040</t>
         </is>
       </c>
       <c r="B5" s="1" t="inlineStr">
         <is>
-          <t>2025-08-05</t>
+          <t>2025-09-05</t>
         </is>
       </c>
       <c r="C5" s="1" t="inlineStr">
         <is>
-          <t>CR20250805-1793</t>
+          <t>CR20250905-1858</t>
         </is>
       </c>
       <c r="D5" s="1" t="inlineStr">
         <is>
-          <t>ACAB, MARY ROSE</t>
+          <t>VILLANUEVA, MARIA THERESA</t>
         </is>
       </c>
       <c r="E5" s="1" t="inlineStr">
         <is>
-          <t>1793</t>
+          <t>1858</t>
         </is>
       </c>
       <c r="F5" s="1" t="inlineStr">
         <is>
-          <t>20250805</t>
+          <t>20250905</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="6">
       <c r="A6" s="1" t="inlineStr">
         <is>
-          <t>1971</t>
+          <t>2039</t>
         </is>
       </c>
       <c r="B6" s="1" t="inlineStr">
         <is>
-          <t>2025-08-05</t>
+          <t>2025-09-05</t>
         </is>
       </c>
       <c r="C6" s="1" t="inlineStr">
         <is>
-          <t>CR20250805-1792</t>
+          <t>CR20250905-1857</t>
         </is>
       </c>
       <c r="D6" s="1" t="inlineStr">
         <is>
-          <t>VILLACORTA, LORY</t>
+          <t>VILLANUEVA, MARIA THERESA</t>
         </is>
       </c>
       <c r="E6" s="1" t="inlineStr">
         <is>
-          <t>1792</t>
+          <t>1857</t>
         </is>
       </c>
       <c r="F6" s="1" t="inlineStr">
         <is>
-          <t>20250805</t>
+          <t>20250905</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="7">
       <c r="A7" s="1" t="inlineStr">
         <is>
-          <t>1969</t>
+          <t>2038</t>
         </is>
       </c>
       <c r="B7" s="1" t="inlineStr">
         <is>
-          <t>2025-08-05</t>
+          <t>2025-09-05</t>
         </is>
       </c>
       <c r="C7" s="1" t="inlineStr">
         <is>
-          <t>CR20250805-1791</t>
+          <t>CR20250905-1856</t>
         </is>
       </c>
       <c r="D7" s="1" t="inlineStr">
         <is>
-          <t>ORGANO, KRYSTAL KAY</t>
+          <t>VILLANUEVA, MARIA THERESA</t>
         </is>
       </c>
       <c r="E7" s="1" t="inlineStr">
         <is>
-          <t>1791</t>
+          <t>1856</t>
         </is>
       </c>
       <c r="F7" s="1" t="inlineStr">
         <is>
-          <t>20250805</t>
+          <t>20250905</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="8">
       <c r="A8" s="1" t="inlineStr">
         <is>
-          <t>1968</t>
+          <t>2037</t>
         </is>
       </c>
       <c r="B8" s="1" t="inlineStr">
         <is>
-          <t>2025-07-12</t>
+          <t>2025-09-05</t>
         </is>
       </c>
       <c r="C8" s="1" t="inlineStr">
         <is>
-          <t>CR20250712-1790</t>
+          <t>CR20250905-1855</t>
         </is>
       </c>
       <c r="D8" s="1" t="inlineStr">
         <is>
-          <t>DOMAGAS, BERNADETTE</t>
+          <t>GUTIERREZ, CHRISTINE</t>
         </is>
       </c>
       <c r="E8" s="1" t="inlineStr">
         <is>
-          <t>1790</t>
+          <t>1855</t>
         </is>
       </c>
       <c r="F8" s="1" t="inlineStr">
         <is>
-          <t>20250712</t>
+          <t>20250905</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="9">
       <c r="A9" s="1" t="inlineStr">
         <is>
-          <t>1966</t>
+          <t>2036</t>
         </is>
       </c>
       <c r="B9" s="1" t="inlineStr">
         <is>
-          <t>2025-07-11</t>
+          <t>2025-09-05</t>
         </is>
       </c>
       <c r="C9" s="1" t="inlineStr">
         <is>
-          <t>CR20250711-1789</t>
+          <t>CR20250905-1854</t>
         </is>
       </c>
       <c r="D9" s="1" t="inlineStr">
         <is>
-          <t>MONTENEGRO, LILIBETH</t>
+          <t>GUTIERREZ, CHRISTINE</t>
         </is>
       </c>
       <c r="E9" s="1" t="inlineStr">
         <is>
-          <t>1789</t>
+          <t>1854</t>
         </is>
       </c>
       <c r="F9" s="1" t="inlineStr">
         <is>
-          <t>20250711</t>
+          <t>20250905</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="10">
       <c r="A10" s="1" t="inlineStr">
         <is>
-          <t>1965</t>
+          <t>2035</t>
         </is>
       </c>
       <c r="B10" s="1" t="inlineStr">
         <is>
-          <t>2025-07-11</t>
+          <t>2025-09-05</t>
         </is>
       </c>
       <c r="C10" s="1" t="inlineStr">
         <is>
-          <t>CR20250711-1788</t>
+          <t>CR20250905-1853</t>
         </is>
       </c>
       <c r="D10" s="1" t="inlineStr">
         <is>
-          <t> JAVIER, LENIDITA</t>
+          <t>GUTIERREZ, CHRISTINE</t>
         </is>
       </c>
       <c r="E10" s="1" t="inlineStr">
         <is>
-          <t>1788</t>
+          <t>1853</t>
         </is>
       </c>
       <c r="F10" s="1" t="inlineStr">
         <is>
-          <t>20250711</t>
+          <t>20250905</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="11">
       <c r="A11" s="1" t="inlineStr">
         <is>
-          <t>1964</t>
+          <t>2034</t>
         </is>
       </c>
       <c r="B11" s="1" t="inlineStr">
         <is>
-          <t>2025-07-11</t>
+          <t>2025-09-05</t>
         </is>
       </c>
       <c r="C11" s="1" t="inlineStr">
         <is>
-          <t>CR20250711-1787</t>
+          <t>CR20250905-1852</t>
         </is>
       </c>
       <c r="D11" s="1" t="inlineStr">
         <is>
-          <t>CORNELIO, CLAIROL</t>
+          <t>GUTIERREZ, CHRISTINE</t>
         </is>
       </c>
       <c r="E11" s="1" t="inlineStr">
         <is>
-          <t>1787</t>
+          <t>1852</t>
         </is>
       </c>
       <c r="F11" s="1" t="inlineStr">
         <is>
-          <t>20250711</t>
+          <t>20250905</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="12">
       <c r="A12" s="1" t="inlineStr">
         <is>
-          <t>1963</t>
+          <t>2033</t>
         </is>
       </c>
       <c r="B12" s="1" t="inlineStr">
         <is>
-          <t>2025-07-11</t>
+          <t>2025-09-05</t>
         </is>
       </c>
       <c r="C12" s="1" t="inlineStr">
         <is>
-          <t>CR20250711-1786</t>
+          <t>CR20250905-1851</t>
         </is>
       </c>
       <c r="D12" s="1" t="inlineStr">
         <is>
-          <t>VILLANUEVA, MARIA THERESA</t>
+          <t>GUTIERREZ, CHRISTINE</t>
         </is>
       </c>
       <c r="E12" s="1" t="inlineStr">
         <is>
-          <t>1786</t>
+          <t>1851</t>
         </is>
       </c>
       <c r="F12" s="1" t="inlineStr">
         <is>
-          <t>20250711</t>
+          <t>20250905</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="13">
       <c r="A13" s="1" t="inlineStr">
         <is>
-          <t>1962</t>
+          <t>2032</t>
         </is>
       </c>
       <c r="B13" s="1" t="inlineStr">
         <is>
-          <t>2025-07-11</t>
+          <t>2025-09-05</t>
         </is>
       </c>
       <c r="C13" s="1" t="inlineStr">
         <is>
-          <t>CR20250711-1785</t>
+          <t>CR20250905-1850</t>
         </is>
       </c>
       <c r="D13" s="1" t="inlineStr">
         <is>
-          <t>VILLANUEVA, MARIA THERESA</t>
+          <t>GUTIERREZ, CHRISTINE</t>
         </is>
       </c>
       <c r="E13" s="1" t="inlineStr">
         <is>
-          <t>1785</t>
+          <t>1850</t>
         </is>
       </c>
       <c r="F13" s="1" t="inlineStr">
         <is>
-          <t>20250711</t>
+          <t>20250905</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="14">
       <c r="A14" s="1" t="inlineStr">
         <is>
-          <t>1961</t>
+          <t>2031</t>
         </is>
       </c>
       <c r="B14" s="1" t="inlineStr">
         <is>
-          <t>2025-07-11</t>
+          <t>2025-09-05</t>
         </is>
       </c>
       <c r="C14" s="1" t="inlineStr">
         <is>
-          <t>CR20250711-1784</t>
+          <t>CR20250905-1849</t>
         </is>
       </c>
       <c r="D14" s="1" t="inlineStr">
         <is>
-          <t>VILLANUEVA, MARIA THERESA</t>
+          <t>FELLIZAR, MARCIA</t>
         </is>
       </c>
       <c r="E14" s="1" t="inlineStr">
         <is>
-          <t>1784</t>
+          <t>1849</t>
         </is>
       </c>
       <c r="F14" s="1" t="inlineStr">
         <is>
-          <t>20250711</t>
+          <t>20250905</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="15">
       <c r="A15" s="1" t="inlineStr">
         <is>
-          <t>1960</t>
+          <t>2030</t>
         </is>
       </c>
       <c r="B15" s="1" t="inlineStr">
         <is>
-          <t>2025-07-11</t>
+          <t>2025-09-05</t>
         </is>
       </c>
       <c r="C15" s="1" t="inlineStr">
         <is>
-          <t>CR20250711-1783</t>
+          <t>CR20250905-1848</t>
         </is>
       </c>
       <c r="D15" s="1" t="inlineStr">
         <is>
-          <t>VILLANUEVA, MARIA THERESA</t>
+          <t>FELLIZAR, MARCIA</t>
         </is>
       </c>
       <c r="E15" s="1" t="inlineStr">
         <is>
-          <t>1783</t>
+          <t>1848</t>
         </is>
       </c>
       <c r="F15" s="1" t="inlineStr">
         <is>
-          <t>20250711</t>
+          <t>20250905</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="16">
       <c r="A16" s="1" t="inlineStr">
         <is>
-          <t>1959</t>
+          <t>2029</t>
         </is>
       </c>
       <c r="B16" s="1" t="inlineStr">
         <is>
-          <t>2025-07-11</t>
+          <t>2025-09-05</t>
         </is>
       </c>
       <c r="C16" s="1" t="inlineStr">
         <is>
-          <t>CR20250711-1782</t>
+          <t>CR20250905-1847</t>
         </is>
       </c>
       <c r="D16" s="1" t="inlineStr">
         <is>
-          <t> FELLIZAR, MARCI</t>
+          <t>ORGANO, KRYSTAL KAY</t>
         </is>
       </c>
       <c r="E16" s="1" t="inlineStr">
         <is>
-          <t>1782</t>
+          <t>1847</t>
         </is>
       </c>
       <c r="F16" s="1" t="inlineStr">
         <is>
-          <t>20250711</t>
+          <t>20250905</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="17">
       <c r="A17" s="1" t="inlineStr">
         <is>
-          <t>1958</t>
+          <t>2028</t>
         </is>
       </c>
       <c r="B17" s="1" t="inlineStr">
         <is>
-          <t>2025-07-11</t>
+          <t>2025-09-05</t>
         </is>
       </c>
       <c r="C17" s="1" t="inlineStr">
         <is>
-          <t>CR20250711-1781</t>
+          <t>CR20250905-1846</t>
         </is>
       </c>
       <c r="D17" s="1" t="inlineStr">
         <is>
-          <t>FELLIZAR, MARCIA</t>
+          <t>ORGANO, KRYSTAL KAY</t>
         </is>
       </c>
       <c r="E17" s="1" t="inlineStr">
         <is>
-          <t>1781</t>
+          <t>1846</t>
         </is>
       </c>
       <c r="F17" s="1" t="inlineStr">
         <is>
-          <t>20250711</t>
+          <t>20250905</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="18">
       <c r="A18" s="1" t="inlineStr">
         <is>
-          <t>1957</t>
+          <t>2027</t>
         </is>
       </c>
       <c r="B18" s="1" t="inlineStr">
         <is>
-          <t>2025-07-11</t>
+          <t>2025-09-05</t>
         </is>
       </c>
       <c r="C18" s="1" t="inlineStr">
         <is>
-          <t>CR20250711-1780</t>
+          <t>CR20250905-1845</t>
         </is>
       </c>
       <c r="D18" s="1" t="inlineStr">
         <is>
-          <t>SERRANO, MARIETA</t>
+          <t>ABADILLA, LAMAR</t>
         </is>
       </c>
       <c r="E18" s="1" t="inlineStr">
         <is>
-          <t>1780</t>
+          <t>1845</t>
         </is>
       </c>
       <c r="F18" s="1" t="inlineStr">
         <is>
-          <t>20250711</t>
+          <t>20250905</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="19">
       <c r="A19" s="1" t="inlineStr">
         <is>
-          <t>1956</t>
+          <t>2026</t>
         </is>
       </c>
       <c r="B19" s="1" t="inlineStr">
         <is>
-          <t>2025-07-11</t>
+          <t>2025-09-04</t>
         </is>
       </c>
       <c r="C19" s="1" t="inlineStr">
         <is>
-          <t>CR20250711-1779</t>
+          <t>CR20250904-1844</t>
         </is>
       </c>
       <c r="D19" s="1" t="inlineStr">
         <is>
-          <t>RODRIGUEZ, ROMANSITA</t>
+          <t>LLANES, GRATECHEN</t>
         </is>
       </c>
       <c r="E19" s="1" t="inlineStr">
         <is>
-          <t>1779</t>
+          <t>1844</t>
         </is>
       </c>
       <c r="F19" s="1" t="inlineStr">
         <is>
-          <t>20250711</t>
+          <t>20250904</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="20">
       <c r="A20" s="1" t="inlineStr">
         <is>
-          <t>1955</t>
+          <t>2025</t>
         </is>
       </c>
       <c r="B20" s="1" t="inlineStr">
         <is>
-          <t>2025-07-11</t>
+          <t>2025-09-04</t>
         </is>
       </c>
       <c r="C20" s="1" t="inlineStr">
         <is>
-          <t>CR20250711-1778</t>
+          <t>CR20250904-1843</t>
         </is>
       </c>
       <c r="D20" s="1" t="inlineStr">
         <is>
-          <t>LAGMAY, NADIAN REA JOY</t>
+          <t>LLANES, GRATECHEN</t>
         </is>
       </c>
       <c r="E20" s="1" t="inlineStr">
         <is>
-          <t>1778</t>
+          <t>1843</t>
         </is>
       </c>
       <c r="F20" s="1" t="inlineStr">
         <is>
-          <t>20250711</t>
+          <t>20250904</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="21">
       <c r="A21" s="1" t="inlineStr">
         <is>
-          <t>1954</t>
+          <t>2024</t>
         </is>
       </c>
       <c r="B21" s="1" t="inlineStr">
         <is>
-          <t>2025-07-11</t>
+          <t>2025-09-04</t>
         </is>
       </c>
       <c r="C21" s="1" t="inlineStr">
         <is>
-          <t>CR20250711-1777</t>
+          <t>CR20250904-1842</t>
         </is>
       </c>
       <c r="D21" s="1" t="inlineStr">
         <is>
-          <t>CALIJA, VILMA MAY</t>
+          <t>CORNELIO, CLAIROL</t>
         </is>
       </c>
       <c r="E21" s="1" t="inlineStr">
         <is>
-          <t>1777</t>
+          <t>1842</t>
         </is>
       </c>
       <c r="F21" s="1" t="inlineStr">
         <is>
-          <t>20250711</t>
+          <t>20250904</t>
         </is>
       </c>
     </row>
   </sheetData>
   <printOptions headings="false" gridLines="false" gridLinesSet="true" horizontalCentered="false" verticalCentered="false"/>
   <pageMargins left="0.5" right="0.5" top="1.0" bottom="1.0" header="0.5" footer="0.5"/>
   <pageSetup blackAndWhite="false" cellComments="none" copies="1" draft="false" firstPageNumber="1" fitToHeight="1" fitToWidth="1" horizontalDpi="300" orientation="portrait" pageOrder="downThenOver" paperSize="1" scale="100" useFirstPageNumber="true" usePrinterDefaults="false" verticalDpi="300"/>
   <headerFooter differentFirst="false" differentOddEven="false">
     <oddHeader>&amp;C&amp;"Times New Roman,Regular"&amp;12&amp;A</oddHeader>
     <oddFooter>&amp;C&amp;"Times New Roman,Regular"&amp;12Page &amp;P</oddFooter>
   </headerFooter>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <TotalTime></TotalTime>
   <Company/>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcmitype="http://purl.org/dc/dcmitype/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dc:title/>