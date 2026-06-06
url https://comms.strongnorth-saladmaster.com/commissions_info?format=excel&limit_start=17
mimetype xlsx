--- v1 (2026-04-21)
+++ v2 (2026-06-06)
@@ -157,684 +157,684 @@
       </c>
       <c r="C1" s="1" t="inlineStr">
         <is>
           <t>cr_no</t>
         </is>
       </c>
       <c r="D1" s="1" t="inlineStr">
         <is>
           <t>consultant</t>
         </is>
       </c>
       <c r="E1" s="1" t="inlineStr">
         <is>
           <t>increment</t>
         </is>
       </c>
       <c r="F1" s="1" t="inlineStr">
         <is>
           <t>inc_date</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="2">
       <c r="A2" s="1" t="inlineStr">
         <is>
-          <t>2043</t>
+          <t>2095</t>
         </is>
       </c>
       <c r="B2" s="1" t="inlineStr">
         <is>
-          <t>2025-09-05</t>
+          <t>2025-10-01</t>
         </is>
       </c>
       <c r="C2" s="1" t="inlineStr">
         <is>
-          <t>CR20250905-1861</t>
+          <t>CR20251001-1910</t>
         </is>
       </c>
       <c r="D2" s="1" t="inlineStr">
         <is>
-          <t>DOMENDEN, JOVELYN</t>
+          <t>ORGANO, KRYSTAL KAY</t>
         </is>
       </c>
       <c r="E2" s="1" t="inlineStr">
         <is>
-          <t>1861</t>
+          <t>1910</t>
         </is>
       </c>
       <c r="F2" s="1" t="inlineStr">
         <is>
-          <t>20250905</t>
+          <t>20251001</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="3">
       <c r="A3" s="1" t="inlineStr">
         <is>
-          <t>2042</t>
+          <t>2094</t>
         </is>
       </c>
       <c r="B3" s="1" t="inlineStr">
         <is>
-          <t>2025-09-05</t>
+          <t>2025-10-01</t>
         </is>
       </c>
       <c r="C3" s="1" t="inlineStr">
         <is>
-          <t>CR20250905-1860</t>
+          <t>CR20251001-1909</t>
         </is>
       </c>
       <c r="D3" s="1" t="inlineStr">
         <is>
-          <t>DOMENDEN, JOVELYN</t>
+          <t>OFIANA, FLORENCE</t>
         </is>
       </c>
       <c r="E3" s="1" t="inlineStr">
         <is>
-          <t>1860</t>
+          <t>1909</t>
         </is>
       </c>
       <c r="F3" s="1" t="inlineStr">
         <is>
-          <t>20250905</t>
+          <t>20251001</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="4">
       <c r="A4" s="1" t="inlineStr">
         <is>
-          <t>2041</t>
+          <t>2093</t>
         </is>
       </c>
       <c r="B4" s="1" t="inlineStr">
         <is>
-          <t>2025-09-05</t>
+          <t>2025-10-01</t>
         </is>
       </c>
       <c r="C4" s="1" t="inlineStr">
         <is>
-          <t>CR20250905-1859</t>
+          <t>CR20251001-1908</t>
         </is>
       </c>
       <c r="D4" s="1" t="inlineStr">
         <is>
-          <t>VILLANUEVA, MARIA THERESA</t>
+          <t>LLANES, JACLYNE KATE</t>
         </is>
       </c>
       <c r="E4" s="1" t="inlineStr">
         <is>
-          <t>1859</t>
+          <t>1908</t>
         </is>
       </c>
       <c r="F4" s="1" t="inlineStr">
         <is>
-          <t>20250905</t>
+          <t>20251001</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="5">
       <c r="A5" s="1" t="inlineStr">
         <is>
-          <t>2040</t>
+          <t>2092</t>
         </is>
       </c>
       <c r="B5" s="1" t="inlineStr">
         <is>
-          <t>2025-09-05</t>
+          <t>2025-10-01</t>
         </is>
       </c>
       <c r="C5" s="1" t="inlineStr">
         <is>
-          <t>CR20250905-1858</t>
+          <t>CR20251001-1907</t>
         </is>
       </c>
       <c r="D5" s="1" t="inlineStr">
         <is>
-          <t>VILLANUEVA, MARIA THERESA</t>
+          <t>FELLIZAR, MARCIA</t>
         </is>
       </c>
       <c r="E5" s="1" t="inlineStr">
         <is>
-          <t>1858</t>
+          <t>1907</t>
         </is>
       </c>
       <c r="F5" s="1" t="inlineStr">
         <is>
-          <t>20250905</t>
+          <t>20251001</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="6">
       <c r="A6" s="1" t="inlineStr">
         <is>
-          <t>2039</t>
+          <t>2091</t>
         </is>
       </c>
       <c r="B6" s="1" t="inlineStr">
         <is>
-          <t>2025-09-05</t>
+          <t>2025-10-01</t>
         </is>
       </c>
       <c r="C6" s="1" t="inlineStr">
         <is>
-          <t>CR20250905-1857</t>
+          <t>CR20251001-1906</t>
         </is>
       </c>
       <c r="D6" s="1" t="inlineStr">
         <is>
-          <t>VILLANUEVA, MARIA THERESA</t>
+          <t>FELLIZAR, MARCIA</t>
         </is>
       </c>
       <c r="E6" s="1" t="inlineStr">
         <is>
-          <t>1857</t>
+          <t>1906</t>
         </is>
       </c>
       <c r="F6" s="1" t="inlineStr">
         <is>
-          <t>20250905</t>
+          <t>20251001</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="7">
       <c r="A7" s="1" t="inlineStr">
         <is>
-          <t>2038</t>
+          <t>2090</t>
         </is>
       </c>
       <c r="B7" s="1" t="inlineStr">
         <is>
-          <t>2025-09-05</t>
+          <t>2025-10-01</t>
         </is>
       </c>
       <c r="C7" s="1" t="inlineStr">
         <is>
-          <t>CR20250905-1856</t>
+          <t>CR20251001-1905</t>
         </is>
       </c>
       <c r="D7" s="1" t="inlineStr">
         <is>
-          <t>VILLANUEVA, MARIA THERESA</t>
+          <t>DOMINGO, SHEENA</t>
         </is>
       </c>
       <c r="E7" s="1" t="inlineStr">
         <is>
-          <t>1856</t>
+          <t>1905</t>
         </is>
       </c>
       <c r="F7" s="1" t="inlineStr">
         <is>
-          <t>20250905</t>
+          <t>20251001</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="8">
       <c r="A8" s="1" t="inlineStr">
         <is>
-          <t>2037</t>
+          <t>2089</t>
         </is>
       </c>
       <c r="B8" s="1" t="inlineStr">
         <is>
-          <t>2025-09-05</t>
+          <t>2025-10-01</t>
         </is>
       </c>
       <c r="C8" s="1" t="inlineStr">
         <is>
-          <t>CR20250905-1855</t>
+          <t>CR20251001-1904</t>
         </is>
       </c>
       <c r="D8" s="1" t="inlineStr">
         <is>
-          <t>GUTIERREZ, CHRISTINE</t>
+          <t>DOMENDEN, JOVELYN</t>
         </is>
       </c>
       <c r="E8" s="1" t="inlineStr">
         <is>
-          <t>1855</t>
+          <t>1904</t>
         </is>
       </c>
       <c r="F8" s="1" t="inlineStr">
         <is>
-          <t>20250905</t>
+          <t>20251001</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="9">
       <c r="A9" s="1" t="inlineStr">
         <is>
-          <t>2036</t>
+          <t>2088</t>
         </is>
       </c>
       <c r="B9" s="1" t="inlineStr">
         <is>
-          <t>2025-09-05</t>
+          <t>2025-10-01</t>
         </is>
       </c>
       <c r="C9" s="1" t="inlineStr">
         <is>
-          <t>CR20250905-1854</t>
+          <t>CR20251001-1903</t>
         </is>
       </c>
       <c r="D9" s="1" t="inlineStr">
         <is>
-          <t>GUTIERREZ, CHRISTINE</t>
+          <t>DOMENDEN, JOVELYN</t>
         </is>
       </c>
       <c r="E9" s="1" t="inlineStr">
         <is>
-          <t>1854</t>
+          <t>1903</t>
         </is>
       </c>
       <c r="F9" s="1" t="inlineStr">
         <is>
-          <t>20250905</t>
+          <t>20251001</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="10">
       <c r="A10" s="1" t="inlineStr">
         <is>
-          <t>2035</t>
+          <t>2087</t>
         </is>
       </c>
       <c r="B10" s="1" t="inlineStr">
         <is>
-          <t>2025-09-05</t>
+          <t>2025-10-01</t>
         </is>
       </c>
       <c r="C10" s="1" t="inlineStr">
         <is>
-          <t>CR20250905-1853</t>
+          <t>CR20251001-1902</t>
         </is>
       </c>
       <c r="D10" s="1" t="inlineStr">
         <is>
-          <t>GUTIERREZ, CHRISTINE</t>
+          <t>DOMENDEN, JOVELYN</t>
         </is>
       </c>
       <c r="E10" s="1" t="inlineStr">
         <is>
-          <t>1853</t>
+          <t>1902</t>
         </is>
       </c>
       <c r="F10" s="1" t="inlineStr">
         <is>
-          <t>20250905</t>
+          <t>20251001</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="11">
       <c r="A11" s="1" t="inlineStr">
         <is>
-          <t>2034</t>
+          <t>2086</t>
         </is>
       </c>
       <c r="B11" s="1" t="inlineStr">
         <is>
-          <t>2025-09-05</t>
+          <t>2025-10-01</t>
         </is>
       </c>
       <c r="C11" s="1" t="inlineStr">
         <is>
-          <t>CR20250905-1852</t>
+          <t>CR20251001-1901</t>
         </is>
       </c>
       <c r="D11" s="1" t="inlineStr">
         <is>
-          <t>GUTIERREZ, CHRISTINE</t>
+          <t>CORNELIO, CLAIROL</t>
         </is>
       </c>
       <c r="E11" s="1" t="inlineStr">
         <is>
-          <t>1852</t>
+          <t>1901</t>
         </is>
       </c>
       <c r="F11" s="1" t="inlineStr">
         <is>
-          <t>20250905</t>
+          <t>20251001</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="12">
       <c r="A12" s="1" t="inlineStr">
         <is>
-          <t>2033</t>
+          <t>2085</t>
         </is>
       </c>
       <c r="B12" s="1" t="inlineStr">
         <is>
-          <t>2025-09-05</t>
+          <t>2025-10-01</t>
         </is>
       </c>
       <c r="C12" s="1" t="inlineStr">
         <is>
-          <t>CR20250905-1851</t>
+          <t>CR20251001-1900</t>
         </is>
       </c>
       <c r="D12" s="1" t="inlineStr">
         <is>
-          <t>GUTIERREZ, CHRISTINE</t>
+          <t>CALIJA, VILMA MAY</t>
         </is>
       </c>
       <c r="E12" s="1" t="inlineStr">
         <is>
-          <t>1851</t>
+          <t>1900</t>
         </is>
       </c>
       <c r="F12" s="1" t="inlineStr">
         <is>
-          <t>20250905</t>
+          <t>20251001</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="13">
       <c r="A13" s="1" t="inlineStr">
         <is>
-          <t>2032</t>
+          <t>2084</t>
         </is>
       </c>
       <c r="B13" s="1" t="inlineStr">
         <is>
-          <t>2025-09-05</t>
+          <t>2025-10-01</t>
         </is>
       </c>
       <c r="C13" s="1" t="inlineStr">
         <is>
-          <t>CR20250905-1850</t>
+          <t>CR20251001-1899</t>
         </is>
       </c>
       <c r="D13" s="1" t="inlineStr">
         <is>
-          <t>GUTIERREZ, CHRISTINE</t>
+          <t>BAUZON, BABY CHERYL</t>
         </is>
       </c>
       <c r="E13" s="1" t="inlineStr">
         <is>
-          <t>1850</t>
+          <t>1899</t>
         </is>
       </c>
       <c r="F13" s="1" t="inlineStr">
         <is>
-          <t>20250905</t>
+          <t>20251001</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="14">
       <c r="A14" s="1" t="inlineStr">
         <is>
-          <t>2031</t>
+          <t>2083</t>
         </is>
       </c>
       <c r="B14" s="1" t="inlineStr">
         <is>
-          <t>2025-09-05</t>
+          <t>2025-10-01</t>
         </is>
       </c>
       <c r="C14" s="1" t="inlineStr">
         <is>
-          <t>CR20250905-1849</t>
+          <t>CR20251001-1898</t>
         </is>
       </c>
       <c r="D14" s="1" t="inlineStr">
         <is>
-          <t>FELLIZAR, MARCIA</t>
+          <t>BAUZON, BABY CHERYL</t>
         </is>
       </c>
       <c r="E14" s="1" t="inlineStr">
         <is>
-          <t>1849</t>
+          <t>1898</t>
         </is>
       </c>
       <c r="F14" s="1" t="inlineStr">
         <is>
-          <t>20250905</t>
+          <t>20251001</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="15">
       <c r="A15" s="1" t="inlineStr">
         <is>
-          <t>2030</t>
+          <t>2082</t>
         </is>
       </c>
       <c r="B15" s="1" t="inlineStr">
         <is>
-          <t>2025-09-05</t>
+          <t>2025-10-01</t>
         </is>
       </c>
       <c r="C15" s="1" t="inlineStr">
         <is>
-          <t>CR20250905-1848</t>
+          <t>CR20251001-1897</t>
         </is>
       </c>
       <c r="D15" s="1" t="inlineStr">
         <is>
-          <t>FELLIZAR, MARCIA</t>
+          <t>BALLESTEROS, SUSANA JENELYN</t>
         </is>
       </c>
       <c r="E15" s="1" t="inlineStr">
         <is>
-          <t>1848</t>
+          <t>1897</t>
         </is>
       </c>
       <c r="F15" s="1" t="inlineStr">
         <is>
-          <t>20250905</t>
+          <t>20251001</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="16">
       <c r="A16" s="1" t="inlineStr">
         <is>
-          <t>2029</t>
+          <t>2081</t>
         </is>
       </c>
       <c r="B16" s="1" t="inlineStr">
         <is>
-          <t>2025-09-05</t>
+          <t>2025-10-01</t>
         </is>
       </c>
       <c r="C16" s="1" t="inlineStr">
         <is>
-          <t>CR20250905-1847</t>
+          <t>CR20251001-1896</t>
         </is>
       </c>
       <c r="D16" s="1" t="inlineStr">
         <is>
-          <t>ORGANO, KRYSTAL KAY</t>
+          <t>AGCAOILI, REMALYN</t>
         </is>
       </c>
       <c r="E16" s="1" t="inlineStr">
         <is>
-          <t>1847</t>
+          <t>1896</t>
         </is>
       </c>
       <c r="F16" s="1" t="inlineStr">
         <is>
-          <t>20250905</t>
+          <t>20251001</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="17">
       <c r="A17" s="1" t="inlineStr">
         <is>
-          <t>2028</t>
+          <t>2080</t>
         </is>
       </c>
       <c r="B17" s="1" t="inlineStr">
         <is>
-          <t>2025-09-05</t>
+          <t>2025-10-01</t>
         </is>
       </c>
       <c r="C17" s="1" t="inlineStr">
         <is>
-          <t>CR20250905-1846</t>
+          <t>CR20251001-1895</t>
         </is>
       </c>
       <c r="D17" s="1" t="inlineStr">
         <is>
-          <t>ORGANO, KRYSTAL KAY</t>
+          <t>ACAB, MARY ROSE</t>
         </is>
       </c>
       <c r="E17" s="1" t="inlineStr">
         <is>
-          <t>1846</t>
+          <t>1895</t>
         </is>
       </c>
       <c r="F17" s="1" t="inlineStr">
         <is>
-          <t>20250905</t>
+          <t>20251001</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="18">
       <c r="A18" s="1" t="inlineStr">
         <is>
-          <t>2027</t>
+          <t>2079</t>
         </is>
       </c>
       <c r="B18" s="1" t="inlineStr">
         <is>
-          <t>2025-09-05</t>
+          <t>2025-10-01</t>
         </is>
       </c>
       <c r="C18" s="1" t="inlineStr">
         <is>
-          <t>CR20250905-1845</t>
+          <t>CR20251001-1894</t>
         </is>
       </c>
       <c r="D18" s="1" t="inlineStr">
         <is>
           <t>ABADILLA, LAMAR</t>
         </is>
       </c>
       <c r="E18" s="1" t="inlineStr">
         <is>
-          <t>1845</t>
+          <t>1894</t>
         </is>
       </c>
       <c r="F18" s="1" t="inlineStr">
         <is>
-          <t>20250905</t>
+          <t>20251001</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="19">
       <c r="A19" s="1" t="inlineStr">
         <is>
-          <t>2026</t>
+          <t>2078</t>
         </is>
       </c>
       <c r="B19" s="1" t="inlineStr">
         <is>
-          <t>2025-09-04</t>
+          <t>2025-09-06</t>
         </is>
       </c>
       <c r="C19" s="1" t="inlineStr">
         <is>
-          <t>CR20250904-1844</t>
+          <t>CR20250906-1893</t>
         </is>
       </c>
       <c r="D19" s="1" t="inlineStr">
         <is>
-          <t>LLANES, GRATECHEN</t>
+          <t>MONTENEGRO, LILIBETH</t>
         </is>
       </c>
       <c r="E19" s="1" t="inlineStr">
         <is>
-          <t>1844</t>
+          <t>1893</t>
         </is>
       </c>
       <c r="F19" s="1" t="inlineStr">
         <is>
-          <t>20250904</t>
+          <t>20250906</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="20">
       <c r="A20" s="1" t="inlineStr">
         <is>
-          <t>2025</t>
+          <t>2077</t>
         </is>
       </c>
       <c r="B20" s="1" t="inlineStr">
         <is>
-          <t>2025-09-04</t>
+          <t>2025-09-06</t>
         </is>
       </c>
       <c r="C20" s="1" t="inlineStr">
         <is>
-          <t>CR20250904-1843</t>
+          <t>CR20250906-1892</t>
         </is>
       </c>
       <c r="D20" s="1" t="inlineStr">
         <is>
-          <t>LLANES, GRATECHEN</t>
+          <t>DOMENDEN, JOVELYN (100$)</t>
         </is>
       </c>
       <c r="E20" s="1" t="inlineStr">
         <is>
-          <t>1843</t>
+          <t>1892</t>
         </is>
       </c>
       <c r="F20" s="1" t="inlineStr">
         <is>
-          <t>20250904</t>
+          <t>20250906</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="21">
       <c r="A21" s="1" t="inlineStr">
         <is>
-          <t>2024</t>
+          <t>2076</t>
         </is>
       </c>
       <c r="B21" s="1" t="inlineStr">
         <is>
-          <t>2025-09-04</t>
+          <t>2025-09-06</t>
         </is>
       </c>
       <c r="C21" s="1" t="inlineStr">
         <is>
-          <t>CR20250904-1842</t>
+          <t>CR20250906-1891</t>
         </is>
       </c>
       <c r="D21" s="1" t="inlineStr">
         <is>
-          <t>CORNELIO, CLAIROL</t>
+          <t>ABADILLA, LAMAR (100$)</t>
         </is>
       </c>
       <c r="E21" s="1" t="inlineStr">
         <is>
-          <t>1842</t>
+          <t>1891</t>
         </is>
       </c>
       <c r="F21" s="1" t="inlineStr">
         <is>
-          <t>20250904</t>
+          <t>20250906</t>
         </is>
       </c>
     </row>
   </sheetData>
   <printOptions headings="false" gridLines="false" gridLinesSet="true" horizontalCentered="false" verticalCentered="false"/>
   <pageMargins left="0.5" right="0.5" top="1.0" bottom="1.0" header="0.5" footer="0.5"/>
   <pageSetup blackAndWhite="false" cellComments="none" copies="1" draft="false" firstPageNumber="1" fitToHeight="1" fitToWidth="1" horizontalDpi="300" orientation="portrait" pageOrder="downThenOver" paperSize="1" scale="100" useFirstPageNumber="true" usePrinterDefaults="false" verticalDpi="300"/>
   <headerFooter differentFirst="false" differentOddEven="false">
     <oddHeader>&amp;C&amp;"Times New Roman,Regular"&amp;12&amp;A</oddHeader>
     <oddFooter>&amp;C&amp;"Times New Roman,Regular"&amp;12Page &amp;P</oddFooter>
   </headerFooter>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <TotalTime></TotalTime>
   <Company/>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcmitype="http://purl.org/dc/dcmitype/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dc:title/>