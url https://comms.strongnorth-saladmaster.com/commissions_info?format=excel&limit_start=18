--- v0 (2026-02-26)
+++ v1 (2026-04-21)
@@ -157,684 +157,684 @@
       </c>
       <c r="C1" s="1" t="inlineStr">
         <is>
           <t>cr_no</t>
         </is>
       </c>
       <c r="D1" s="1" t="inlineStr">
         <is>
           <t>consultant</t>
         </is>
       </c>
       <c r="E1" s="1" t="inlineStr">
         <is>
           <t>increment</t>
         </is>
       </c>
       <c r="F1" s="1" t="inlineStr">
         <is>
           <t>inc_date</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="2">
       <c r="A2" s="1" t="inlineStr">
         <is>
-          <t>1953</t>
+          <t>2023</t>
         </is>
       </c>
       <c r="B2" s="1" t="inlineStr">
         <is>
-          <t>2025-07-11</t>
+          <t>2025-09-04</t>
         </is>
       </c>
       <c r="C2" s="1" t="inlineStr">
         <is>
-          <t>CR20250711-1776</t>
+          <t>CR20250904-1841</t>
         </is>
       </c>
       <c r="D2" s="1" t="inlineStr">
         <is>
-          <t>GUTIERREZ, CHRISTINE</t>
+          <t>RAZOTE, CLARE ANN ENGELINE</t>
         </is>
       </c>
       <c r="E2" s="1" t="inlineStr">
         <is>
-          <t>1776</t>
+          <t>1841</t>
         </is>
       </c>
       <c r="F2" s="1" t="inlineStr">
         <is>
-          <t>20250711</t>
+          <t>20250904</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="3">
       <c r="A3" s="1" t="inlineStr">
         <is>
-          <t>1952</t>
+          <t>2022</t>
         </is>
       </c>
       <c r="B3" s="1" t="inlineStr">
         <is>
-          <t>2025-07-11</t>
+          <t>2025-09-04</t>
         </is>
       </c>
       <c r="C3" s="1" t="inlineStr">
         <is>
-          <t>CR20250711-1775</t>
+          <t>CR20250904-1840</t>
         </is>
       </c>
       <c r="D3" s="1" t="inlineStr">
         <is>
-          <t>GUTIERREZ, CHRISTINE</t>
+          <t>JAVIER, LENIDITA</t>
         </is>
       </c>
       <c r="E3" s="1" t="inlineStr">
         <is>
-          <t>1775</t>
+          <t>1840</t>
         </is>
       </c>
       <c r="F3" s="1" t="inlineStr">
         <is>
-          <t>20250711</t>
+          <t>20250904</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="4">
       <c r="A4" s="1" t="inlineStr">
         <is>
-          <t>1951</t>
+          <t>2021</t>
         </is>
       </c>
       <c r="B4" s="1" t="inlineStr">
         <is>
-          <t>2025-07-11</t>
+          <t>2025-09-04</t>
         </is>
       </c>
       <c r="C4" s="1" t="inlineStr">
         <is>
-          <t>CR20250711-1774</t>
+          <t>CR20250904-1839</t>
         </is>
       </c>
       <c r="D4" s="1" t="inlineStr">
         <is>
-          <t>GUTIERREZ, CHRISTINE</t>
+          <t>CALIJA, VILMA MAY</t>
         </is>
       </c>
       <c r="E4" s="1" t="inlineStr">
         <is>
-          <t>1774</t>
+          <t>1839</t>
         </is>
       </c>
       <c r="F4" s="1" t="inlineStr">
         <is>
-          <t>20250711</t>
+          <t>20250904</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="5">
       <c r="A5" s="1" t="inlineStr">
         <is>
-          <t>1950</t>
+          <t>2020</t>
         </is>
       </c>
       <c r="B5" s="1" t="inlineStr">
         <is>
-          <t>2025-07-11</t>
+          <t>2025-09-04</t>
         </is>
       </c>
       <c r="C5" s="1" t="inlineStr">
         <is>
-          <t>CR20250711-1773</t>
+          <t>CR20250904-1838</t>
         </is>
       </c>
       <c r="D5" s="1" t="inlineStr">
         <is>
-          <t>GUTIERREZ, CHRISTINE</t>
+          <t>OFIANA, FLORENCE</t>
         </is>
       </c>
       <c r="E5" s="1" t="inlineStr">
         <is>
-          <t>1773</t>
+          <t>1838</t>
         </is>
       </c>
       <c r="F5" s="1" t="inlineStr">
         <is>
-          <t>20250711</t>
+          <t>20250904</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="6">
       <c r="A6" s="1" t="inlineStr">
         <is>
-          <t>1949</t>
+          <t>2019</t>
         </is>
       </c>
       <c r="B6" s="1" t="inlineStr">
         <is>
-          <t>2025-07-11</t>
+          <t>2025-09-04</t>
         </is>
       </c>
       <c r="C6" s="1" t="inlineStr">
         <is>
-          <t>CR20250711-1772</t>
+          <t>CR20250904-1837</t>
         </is>
       </c>
       <c r="D6" s="1" t="inlineStr">
         <is>
-          <t>GUTIERREZ, CHRISTINE</t>
+          <t>BAUZON, BABY CHERYL</t>
         </is>
       </c>
       <c r="E6" s="1" t="inlineStr">
         <is>
-          <t>1772</t>
+          <t>1837</t>
         </is>
       </c>
       <c r="F6" s="1" t="inlineStr">
         <is>
-          <t>20250711</t>
+          <t>20250904</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="7">
       <c r="A7" s="1" t="inlineStr">
         <is>
-          <t>1948</t>
+          <t>2018</t>
         </is>
       </c>
       <c r="B7" s="1" t="inlineStr">
         <is>
-          <t>2025-07-11</t>
+          <t>2025-09-04</t>
         </is>
       </c>
       <c r="C7" s="1" t="inlineStr">
         <is>
-          <t>CR20250711-1771</t>
+          <t>CR20250904-1836</t>
         </is>
       </c>
       <c r="D7" s="1" t="inlineStr">
         <is>
-          <t>GUTIERREZ, CHRISTINE</t>
+          <t>BAUZON, BABY CHERYL</t>
         </is>
       </c>
       <c r="E7" s="1" t="inlineStr">
         <is>
-          <t>1771</t>
+          <t>1836</t>
         </is>
       </c>
       <c r="F7" s="1" t="inlineStr">
         <is>
-          <t>20250711</t>
+          <t>20250904</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="8">
       <c r="A8" s="1" t="inlineStr">
         <is>
-          <t>1947</t>
+          <t>2017</t>
         </is>
       </c>
       <c r="B8" s="1" t="inlineStr">
         <is>
-          <t>2025-07-11</t>
+          <t>2025-09-04</t>
         </is>
       </c>
       <c r="C8" s="1" t="inlineStr">
         <is>
-          <t>CR20250711-1770</t>
+          <t>CR20250904-1835</t>
         </is>
       </c>
       <c r="D8" s="1" t="inlineStr">
         <is>
-          <t>GUTIERREZ, CHRISTINE</t>
+          <t>VILLACORTA, LORY</t>
         </is>
       </c>
       <c r="E8" s="1" t="inlineStr">
         <is>
-          <t>1770</t>
+          <t>1835</t>
         </is>
       </c>
       <c r="F8" s="1" t="inlineStr">
         <is>
-          <t>20250711</t>
+          <t>20250904</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="9">
       <c r="A9" s="1" t="inlineStr">
         <is>
-          <t>1946</t>
+          <t>2015</t>
         </is>
       </c>
       <c r="B9" s="1" t="inlineStr">
         <is>
-          <t>2025-07-11</t>
+          <t>2025-09-04</t>
         </is>
       </c>
       <c r="C9" s="1" t="inlineStr">
         <is>
-          <t>CR20250711-1769</t>
+          <t>CR20250904-1834</t>
         </is>
       </c>
       <c r="D9" s="1" t="inlineStr">
         <is>
-          <t>SANCHEZ, MARICRIS</t>
+          <t>VILLACORTA, LORY</t>
         </is>
       </c>
       <c r="E9" s="1" t="inlineStr">
         <is>
-          <t>1769</t>
+          <t>1834</t>
         </is>
       </c>
       <c r="F9" s="1" t="inlineStr">
         <is>
-          <t>20250711</t>
+          <t>20250904</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="10">
       <c r="A10" s="1" t="inlineStr">
         <is>
-          <t>1945</t>
+          <t>2014</t>
         </is>
       </c>
       <c r="B10" s="1" t="inlineStr">
         <is>
-          <t>2025-07-11</t>
+          <t>2025-09-04</t>
         </is>
       </c>
       <c r="C10" s="1" t="inlineStr">
         <is>
-          <t>CR20250711-1768</t>
+          <t>CR20250904-1833</t>
         </is>
       </c>
       <c r="D10" s="1" t="inlineStr">
         <is>
-          <t>BAUZON, BABY CHERYL</t>
+          <t>SANCHEZ, MARICRIS</t>
         </is>
       </c>
       <c r="E10" s="1" t="inlineStr">
         <is>
-          <t>1768</t>
+          <t>1833</t>
         </is>
       </c>
       <c r="F10" s="1" t="inlineStr">
         <is>
-          <t>20250711</t>
+          <t>20250904</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="11">
       <c r="A11" s="1" t="inlineStr">
         <is>
-          <t>1944</t>
+          <t>2013</t>
         </is>
       </c>
       <c r="B11" s="1" t="inlineStr">
         <is>
-          <t>2025-07-11</t>
+          <t>2025-09-04</t>
         </is>
       </c>
       <c r="C11" s="1" t="inlineStr">
         <is>
-          <t>CR20250711-1767</t>
+          <t>CR20250904-1832</t>
         </is>
       </c>
       <c r="D11" s="1" t="inlineStr">
         <is>
-          <t>BAUZON, BABY CHERYL</t>
+          <t>ACAB, MARY ROSE</t>
         </is>
       </c>
       <c r="E11" s="1" t="inlineStr">
         <is>
-          <t>1767</t>
+          <t>1832</t>
         </is>
       </c>
       <c r="F11" s="1" t="inlineStr">
         <is>
-          <t>20250711</t>
+          <t>20250904</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="12">
       <c r="A12" s="1" t="inlineStr">
         <is>
-          <t>1943</t>
+          <t>2012</t>
         </is>
       </c>
       <c r="B12" s="1" t="inlineStr">
         <is>
-          <t>2025-07-11</t>
+          <t>2025-09-04</t>
         </is>
       </c>
       <c r="C12" s="1" t="inlineStr">
         <is>
-          <t>CR20250711-1766</t>
+          <t>CR20250904-1831</t>
         </is>
       </c>
       <c r="D12" s="1" t="inlineStr">
         <is>
-          <t>VILLACORTA, LORY</t>
+          <t>ACAB, MARY ROSE</t>
         </is>
       </c>
       <c r="E12" s="1" t="inlineStr">
         <is>
-          <t>1766</t>
+          <t>1831</t>
         </is>
       </c>
       <c r="F12" s="1" t="inlineStr">
         <is>
-          <t>20250711</t>
+          <t>20250904</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="13">
       <c r="A13" s="1" t="inlineStr">
         <is>
-          <t>1942</t>
+          <t>2011</t>
         </is>
       </c>
       <c r="B13" s="1" t="inlineStr">
         <is>
-          <t>2025-07-11</t>
+          <t>2025-09-04</t>
         </is>
       </c>
       <c r="C13" s="1" t="inlineStr">
         <is>
-          <t>CR20250711-1765</t>
+          <t>CR20250904-1830</t>
         </is>
       </c>
       <c r="D13" s="1" t="inlineStr">
         <is>
-          <t>VILLACORTA, LORY</t>
+          <t>TOLENTINO, LIZA</t>
         </is>
       </c>
       <c r="E13" s="1" t="inlineStr">
         <is>
-          <t>1765</t>
+          <t>1830</t>
         </is>
       </c>
       <c r="F13" s="1" t="inlineStr">
         <is>
-          <t>20250711</t>
+          <t>20250904</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="14">
       <c r="A14" s="1" t="inlineStr">
         <is>
-          <t>1941</t>
+          <t>2010</t>
         </is>
       </c>
       <c r="B14" s="1" t="inlineStr">
         <is>
-          <t>2025-07-11</t>
+          <t>2025-09-04</t>
         </is>
       </c>
       <c r="C14" s="1" t="inlineStr">
         <is>
-          <t>CR20250711-1764</t>
+          <t>CR20250904-1829</t>
         </is>
       </c>
       <c r="D14" s="1" t="inlineStr">
         <is>
-          <t>DOCELEN, EVELYN</t>
+          <t>AGCAOILI, REMALYN</t>
         </is>
       </c>
       <c r="E14" s="1" t="inlineStr">
         <is>
-          <t>1764</t>
+          <t>1829</t>
         </is>
       </c>
       <c r="F14" s="1" t="inlineStr">
         <is>
-          <t>20250711</t>
+          <t>20250904</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="15">
       <c r="A15" s="1" t="inlineStr">
         <is>
-          <t>1940</t>
+          <t>2009</t>
         </is>
       </c>
       <c r="B15" s="1" t="inlineStr">
         <is>
-          <t>2025-07-11</t>
+          <t>2025-08-09</t>
         </is>
       </c>
       <c r="C15" s="1" t="inlineStr">
         <is>
-          <t>CR20250711-1763</t>
+          <t>CR20250809-1828</t>
         </is>
       </c>
       <c r="D15" s="1" t="inlineStr">
         <is>
-          <t>ORGANO, KRYSTAL KAY</t>
+          <t>BAUZON, BABY CHERYL (100$)</t>
         </is>
       </c>
       <c r="E15" s="1" t="inlineStr">
         <is>
-          <t>1763</t>
+          <t>1828</t>
         </is>
       </c>
       <c r="F15" s="1" t="inlineStr">
         <is>
-          <t>20250711</t>
+          <t>20250809</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="16">
       <c r="A16" s="1" t="inlineStr">
         <is>
-          <t>1939</t>
+          <t>2008</t>
         </is>
       </c>
       <c r="B16" s="1" t="inlineStr">
         <is>
-          <t>2025-07-11</t>
+          <t>2025-08-09</t>
         </is>
       </c>
       <c r="C16" s="1" t="inlineStr">
         <is>
-          <t>CR20250711-1762</t>
+          <t>CR20250809-1827</t>
         </is>
       </c>
       <c r="D16" s="1" t="inlineStr">
         <is>
-          <t>DOMINGO, EVELYN</t>
+          <t>VILLANUEVA, JHENALYNE (100$)</t>
         </is>
       </c>
       <c r="E16" s="1" t="inlineStr">
         <is>
-          <t>1762</t>
+          <t>1827</t>
         </is>
       </c>
       <c r="F16" s="1" t="inlineStr">
         <is>
-          <t>20250711</t>
+          <t>20250809</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="17">
       <c r="A17" s="1" t="inlineStr">
         <is>
-          <t>1938</t>
+          <t>2007</t>
         </is>
       </c>
       <c r="B17" s="1" t="inlineStr">
         <is>
-          <t>2025-07-11</t>
+          <t>2025-08-09</t>
         </is>
       </c>
       <c r="C17" s="1" t="inlineStr">
         <is>
-          <t>CR20250711-1761</t>
+          <t>CR20250809-1826</t>
         </is>
       </c>
       <c r="D17" s="1" t="inlineStr">
         <is>
-          <t>CORPUZ, JOYCE ANN</t>
+          <t>LLANES, GRATECHEN (100$)</t>
         </is>
       </c>
       <c r="E17" s="1" t="inlineStr">
         <is>
-          <t>1761</t>
+          <t>1826</t>
         </is>
       </c>
       <c r="F17" s="1" t="inlineStr">
         <is>
-          <t>20250711</t>
+          <t>20250809</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="18">
       <c r="A18" s="1" t="inlineStr">
         <is>
-          <t>1937</t>
+          <t>2006</t>
         </is>
       </c>
       <c r="B18" s="1" t="inlineStr">
         <is>
-          <t>2025-07-11</t>
+          <t>2025-08-09</t>
         </is>
       </c>
       <c r="C18" s="1" t="inlineStr">
         <is>
-          <t>CR20250711-1760</t>
+          <t>CR20250809-1825</t>
         </is>
       </c>
       <c r="D18" s="1" t="inlineStr">
         <is>
-          <t>RAZOTE, CLARE ANN ENGELINE</t>
+          <t>DOMENDEN, JOVELYN (100$)</t>
         </is>
       </c>
       <c r="E18" s="1" t="inlineStr">
         <is>
-          <t>1760</t>
+          <t>1825</t>
         </is>
       </c>
       <c r="F18" s="1" t="inlineStr">
         <is>
-          <t>20250711</t>
+          <t>20250809</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="19">
       <c r="A19" s="1" t="inlineStr">
         <is>
-          <t>1936</t>
+          <t>2005</t>
         </is>
       </c>
       <c r="B19" s="1" t="inlineStr">
         <is>
-          <t>2025-07-11</t>
+          <t>2025-08-09</t>
         </is>
       </c>
       <c r="C19" s="1" t="inlineStr">
         <is>
-          <t>CR20250711-1759</t>
+          <t>CR20250809-1824</t>
         </is>
       </c>
       <c r="D19" s="1" t="inlineStr">
         <is>
-          <t>RAZOTE, CLARE ANN ENGELINE</t>
+          <t>ORGANO, KRYSTAL (100$)</t>
         </is>
       </c>
       <c r="E19" s="1" t="inlineStr">
         <is>
-          <t>1759</t>
+          <t>1824</t>
         </is>
       </c>
       <c r="F19" s="1" t="inlineStr">
         <is>
-          <t>20250711</t>
+          <t>20250809</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="20">
       <c r="A20" s="1" t="inlineStr">
         <is>
-          <t>1935</t>
+          <t>2004</t>
         </is>
       </c>
       <c r="B20" s="1" t="inlineStr">
         <is>
-          <t>2025-07-11</t>
+          <t>2025-08-09</t>
         </is>
       </c>
       <c r="C20" s="1" t="inlineStr">
         <is>
-          <t>CR20250711-1758</t>
+          <t>CR20250809-1823</t>
         </is>
       </c>
       <c r="D20" s="1" t="inlineStr">
         <is>
-          <t>ACAB, MARY ROSE</t>
+          <t>ACAB, MARY ROSE (100$)</t>
         </is>
       </c>
       <c r="E20" s="1" t="inlineStr">
         <is>
-          <t>1758</t>
+          <t>1823</t>
         </is>
       </c>
       <c r="F20" s="1" t="inlineStr">
         <is>
-          <t>20250711</t>
+          <t>20250809</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="21">
       <c r="A21" s="1" t="inlineStr">
         <is>
-          <t>1934</t>
+          <t>2003</t>
         </is>
       </c>
       <c r="B21" s="1" t="inlineStr">
         <is>
-          <t>2025-07-11</t>
+          <t>2025-08-09</t>
         </is>
       </c>
       <c r="C21" s="1" t="inlineStr">
         <is>
-          <t>CR20250711-1757</t>
+          <t>CR20250809-1822</t>
         </is>
       </c>
       <c r="D21" s="1" t="inlineStr">
         <is>
-          <t>LLANES, GRATECHEN</t>
+          <t>TOLENTINO, LIZA (100$)</t>
         </is>
       </c>
       <c r="E21" s="1" t="inlineStr">
         <is>
-          <t>1757</t>
+          <t>1822</t>
         </is>
       </c>
       <c r="F21" s="1" t="inlineStr">
         <is>
-          <t>20250711</t>
+          <t>20250809</t>
         </is>
       </c>
     </row>
   </sheetData>
   <printOptions headings="false" gridLines="false" gridLinesSet="true" horizontalCentered="false" verticalCentered="false"/>
   <pageMargins left="0.5" right="0.5" top="1.0" bottom="1.0" header="0.5" footer="0.5"/>
   <pageSetup blackAndWhite="false" cellComments="none" copies="1" draft="false" firstPageNumber="1" fitToHeight="1" fitToWidth="1" horizontalDpi="300" orientation="portrait" pageOrder="downThenOver" paperSize="1" scale="100" useFirstPageNumber="true" usePrinterDefaults="false" verticalDpi="300"/>
   <headerFooter differentFirst="false" differentOddEven="false">
     <oddHeader>&amp;C&amp;"Times New Roman,Regular"&amp;12&amp;A</oddHeader>
     <oddFooter>&amp;C&amp;"Times New Roman,Regular"&amp;12Page &amp;P</oddFooter>
   </headerFooter>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <TotalTime></TotalTime>
   <Company/>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcmitype="http://purl.org/dc/dcmitype/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dc:title/>