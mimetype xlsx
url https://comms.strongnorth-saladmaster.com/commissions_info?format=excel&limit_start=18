--- v1 (2026-04-21)
+++ v2 (2026-06-06)
@@ -157,684 +157,684 @@
       </c>
       <c r="C1" s="1" t="inlineStr">
         <is>
           <t>cr_no</t>
         </is>
       </c>
       <c r="D1" s="1" t="inlineStr">
         <is>
           <t>consultant</t>
         </is>
       </c>
       <c r="E1" s="1" t="inlineStr">
         <is>
           <t>increment</t>
         </is>
       </c>
       <c r="F1" s="1" t="inlineStr">
         <is>
           <t>inc_date</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="2">
       <c r="A2" s="1" t="inlineStr">
         <is>
-          <t>2023</t>
+          <t>2075</t>
         </is>
       </c>
       <c r="B2" s="1" t="inlineStr">
         <is>
-          <t>2025-09-04</t>
+          <t>2025-09-06</t>
         </is>
       </c>
       <c r="C2" s="1" t="inlineStr">
         <is>
-          <t>CR20250904-1841</t>
+          <t>CR20250906-1890</t>
         </is>
       </c>
       <c r="D2" s="1" t="inlineStr">
         <is>
-          <t>RAZOTE, CLARE ANN ENGELINE</t>
+          <t>DOMENDEN, JOVELYN (100$)</t>
         </is>
       </c>
       <c r="E2" s="1" t="inlineStr">
         <is>
-          <t>1841</t>
+          <t>1890</t>
         </is>
       </c>
       <c r="F2" s="1" t="inlineStr">
         <is>
-          <t>20250904</t>
+          <t>20250906</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="3">
       <c r="A3" s="1" t="inlineStr">
         <is>
-          <t>2022</t>
+          <t>2074</t>
         </is>
       </c>
       <c r="B3" s="1" t="inlineStr">
         <is>
-          <t>2025-09-04</t>
+          <t>2025-09-06</t>
         </is>
       </c>
       <c r="C3" s="1" t="inlineStr">
         <is>
-          <t>CR20250904-1840</t>
+          <t>CR20250906-1889</t>
         </is>
       </c>
       <c r="D3" s="1" t="inlineStr">
         <is>
-          <t>JAVIER, LENIDITA</t>
+          <t>ORGANO, KRYSTAL (100$)</t>
         </is>
       </c>
       <c r="E3" s="1" t="inlineStr">
         <is>
-          <t>1840</t>
+          <t>1889</t>
         </is>
       </c>
       <c r="F3" s="1" t="inlineStr">
         <is>
-          <t>20250904</t>
+          <t>20250906</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="4">
       <c r="A4" s="1" t="inlineStr">
         <is>
-          <t>2021</t>
+          <t>2073</t>
         </is>
       </c>
       <c r="B4" s="1" t="inlineStr">
         <is>
-          <t>2025-09-04</t>
+          <t>2025-09-06</t>
         </is>
       </c>
       <c r="C4" s="1" t="inlineStr">
         <is>
-          <t>CR20250904-1839</t>
+          <t>CR20250906-1888</t>
         </is>
       </c>
       <c r="D4" s="1" t="inlineStr">
         <is>
-          <t>CALIJA, VILMA MAY</t>
+          <t>LAROYA, CRISTINE ANNE</t>
         </is>
       </c>
       <c r="E4" s="1" t="inlineStr">
         <is>
-          <t>1839</t>
+          <t>1888</t>
         </is>
       </c>
       <c r="F4" s="1" t="inlineStr">
         <is>
-          <t>20250904</t>
+          <t>20250906</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="5">
       <c r="A5" s="1" t="inlineStr">
         <is>
-          <t>2020</t>
+          <t>2072</t>
         </is>
       </c>
       <c r="B5" s="1" t="inlineStr">
         <is>
-          <t>2025-09-04</t>
+          <t>2025-09-06</t>
         </is>
       </c>
       <c r="C5" s="1" t="inlineStr">
         <is>
-          <t>CR20250904-1838</t>
+          <t>CR20250906-1887</t>
         </is>
       </c>
       <c r="D5" s="1" t="inlineStr">
         <is>
-          <t>OFIANA, FLORENCE</t>
+          <t>GABAON, DANIELLA</t>
         </is>
       </c>
       <c r="E5" s="1" t="inlineStr">
         <is>
-          <t>1838</t>
+          <t>1887</t>
         </is>
       </c>
       <c r="F5" s="1" t="inlineStr">
         <is>
-          <t>20250904</t>
+          <t>20250906</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="6">
       <c r="A6" s="1" t="inlineStr">
         <is>
-          <t>2019</t>
+          <t>2071</t>
         </is>
       </c>
       <c r="B6" s="1" t="inlineStr">
         <is>
-          <t>2025-09-04</t>
+          <t>2025-09-06</t>
         </is>
       </c>
       <c r="C6" s="1" t="inlineStr">
         <is>
-          <t>CR20250904-1837</t>
+          <t>CR20250906-1886</t>
         </is>
       </c>
       <c r="D6" s="1" t="inlineStr">
         <is>
-          <t>BAUZON, BABY CHERYL</t>
+          <t>TAQUEBAN, SHIELA PAZ LORAINE</t>
         </is>
       </c>
       <c r="E6" s="1" t="inlineStr">
         <is>
-          <t>1837</t>
+          <t>1886</t>
         </is>
       </c>
       <c r="F6" s="1" t="inlineStr">
         <is>
-          <t>20250904</t>
+          <t>20250906</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="7">
       <c r="A7" s="1" t="inlineStr">
         <is>
-          <t>2018</t>
+          <t>2070</t>
         </is>
       </c>
       <c r="B7" s="1" t="inlineStr">
         <is>
-          <t>2025-09-04</t>
+          <t>2025-09-06</t>
         </is>
       </c>
       <c r="C7" s="1" t="inlineStr">
         <is>
-          <t>CR20250904-1836</t>
+          <t>CR20250906-1885</t>
         </is>
       </c>
       <c r="D7" s="1" t="inlineStr">
         <is>
-          <t>BAUZON, BABY CHERYL</t>
+          <t>HANDOC, HYDEE</t>
         </is>
       </c>
       <c r="E7" s="1" t="inlineStr">
         <is>
-          <t>1836</t>
+          <t>1885</t>
         </is>
       </c>
       <c r="F7" s="1" t="inlineStr">
         <is>
-          <t>20250904</t>
+          <t>20250906</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="8">
       <c r="A8" s="1" t="inlineStr">
         <is>
-          <t>2017</t>
+          <t>2068</t>
         </is>
       </c>
       <c r="B8" s="1" t="inlineStr">
         <is>
-          <t>2025-09-04</t>
+          <t>2025-09-06</t>
         </is>
       </c>
       <c r="C8" s="1" t="inlineStr">
         <is>
-          <t>CR20250904-1835</t>
+          <t>CR20250906-1884</t>
         </is>
       </c>
       <c r="D8" s="1" t="inlineStr">
         <is>
-          <t>VILLACORTA, LORY</t>
+          <t>GAPUSAN, LANIE</t>
         </is>
       </c>
       <c r="E8" s="1" t="inlineStr">
         <is>
-          <t>1835</t>
+          <t>1884</t>
         </is>
       </c>
       <c r="F8" s="1" t="inlineStr">
         <is>
-          <t>20250904</t>
+          <t>20250906</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="9">
       <c r="A9" s="1" t="inlineStr">
         <is>
-          <t>2015</t>
+          <t>2067</t>
         </is>
       </c>
       <c r="B9" s="1" t="inlineStr">
         <is>
-          <t>2025-09-04</t>
+          <t>2025-09-06</t>
         </is>
       </c>
       <c r="C9" s="1" t="inlineStr">
         <is>
-          <t>CR20250904-1834</t>
+          <t>CR20250906-1883</t>
         </is>
       </c>
       <c r="D9" s="1" t="inlineStr">
         <is>
-          <t>VILLACORTA, LORY</t>
+          <t>BAUTISTA, MARY JANE</t>
         </is>
       </c>
       <c r="E9" s="1" t="inlineStr">
         <is>
-          <t>1834</t>
+          <t>1883</t>
         </is>
       </c>
       <c r="F9" s="1" t="inlineStr">
         <is>
-          <t>20250904</t>
+          <t>20250906</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="10">
       <c r="A10" s="1" t="inlineStr">
         <is>
-          <t>2014</t>
+          <t>2066</t>
         </is>
       </c>
       <c r="B10" s="1" t="inlineStr">
         <is>
-          <t>2025-09-04</t>
+          <t>2025-09-06</t>
         </is>
       </c>
       <c r="C10" s="1" t="inlineStr">
         <is>
-          <t>CR20250904-1833</t>
+          <t>CR20250906-1882</t>
         </is>
       </c>
       <c r="D10" s="1" t="inlineStr">
         <is>
-          <t>SANCHEZ, MARICRIS</t>
+          <t>SIMON, NELIA </t>
         </is>
       </c>
       <c r="E10" s="1" t="inlineStr">
         <is>
-          <t>1833</t>
+          <t>1882</t>
         </is>
       </c>
       <c r="F10" s="1" t="inlineStr">
         <is>
-          <t>20250904</t>
+          <t>20250906</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="11">
       <c r="A11" s="1" t="inlineStr">
         <is>
-          <t>2013</t>
+          <t>2065</t>
         </is>
       </c>
       <c r="B11" s="1" t="inlineStr">
         <is>
-          <t>2025-09-04</t>
+          <t>2025-09-06</t>
         </is>
       </c>
       <c r="C11" s="1" t="inlineStr">
         <is>
-          <t>CR20250904-1832</t>
+          <t>CR20250906-1881</t>
         </is>
       </c>
       <c r="D11" s="1" t="inlineStr">
         <is>
-          <t>ACAB, MARY ROSE</t>
+          <t>DOMINGO, EVELYN</t>
         </is>
       </c>
       <c r="E11" s="1" t="inlineStr">
         <is>
-          <t>1832</t>
+          <t>1881</t>
         </is>
       </c>
       <c r="F11" s="1" t="inlineStr">
         <is>
-          <t>20250904</t>
+          <t>20250906</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="12">
       <c r="A12" s="1" t="inlineStr">
         <is>
-          <t>2012</t>
+          <t>2064</t>
         </is>
       </c>
       <c r="B12" s="1" t="inlineStr">
         <is>
-          <t>2025-09-04</t>
+          <t>2025-09-06</t>
         </is>
       </c>
       <c r="C12" s="1" t="inlineStr">
         <is>
-          <t>CR20250904-1831</t>
+          <t>CR20250906-1880</t>
         </is>
       </c>
       <c r="D12" s="1" t="inlineStr">
         <is>
-          <t>ACAB, MARY ROSE</t>
+          <t>VILLANUEVA, JHENALYNE</t>
         </is>
       </c>
       <c r="E12" s="1" t="inlineStr">
         <is>
-          <t>1831</t>
+          <t>1880</t>
         </is>
       </c>
       <c r="F12" s="1" t="inlineStr">
         <is>
-          <t>20250904</t>
+          <t>20250906</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="13">
       <c r="A13" s="1" t="inlineStr">
         <is>
-          <t>2011</t>
+          <t>2063</t>
         </is>
       </c>
       <c r="B13" s="1" t="inlineStr">
         <is>
-          <t>2025-09-04</t>
+          <t>2025-09-06</t>
         </is>
       </c>
       <c r="C13" s="1" t="inlineStr">
         <is>
-          <t>CR20250904-1830</t>
+          <t>CR20250906-1879</t>
         </is>
       </c>
       <c r="D13" s="1" t="inlineStr">
         <is>
-          <t>TOLENTINO, LIZA</t>
+          <t>RODRIGUEZ, ROMAN SITA</t>
         </is>
       </c>
       <c r="E13" s="1" t="inlineStr">
         <is>
-          <t>1830</t>
+          <t>1879</t>
         </is>
       </c>
       <c r="F13" s="1" t="inlineStr">
         <is>
-          <t>20250904</t>
+          <t>20250906</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="14">
       <c r="A14" s="1" t="inlineStr">
         <is>
-          <t>2010</t>
+          <t>2062</t>
         </is>
       </c>
       <c r="B14" s="1" t="inlineStr">
         <is>
-          <t>2025-09-04</t>
+          <t>2025-09-06</t>
         </is>
       </c>
       <c r="C14" s="1" t="inlineStr">
         <is>
-          <t>CR20250904-1829</t>
+          <t>CR20250906-1878</t>
         </is>
       </c>
       <c r="D14" s="1" t="inlineStr">
         <is>
-          <t>AGCAOILI, REMALYN</t>
+          <t>PADRON, BERNADETTE</t>
         </is>
       </c>
       <c r="E14" s="1" t="inlineStr">
         <is>
-          <t>1829</t>
+          <t>1878</t>
         </is>
       </c>
       <c r="F14" s="1" t="inlineStr">
         <is>
-          <t>20250904</t>
+          <t>20250906</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="15">
       <c r="A15" s="1" t="inlineStr">
         <is>
-          <t>2009</t>
+          <t>2061</t>
         </is>
       </c>
       <c r="B15" s="1" t="inlineStr">
         <is>
-          <t>2025-08-09</t>
+          <t>2025-09-06</t>
         </is>
       </c>
       <c r="C15" s="1" t="inlineStr">
         <is>
-          <t>CR20250809-1828</t>
+          <t>CR20250906-1877</t>
         </is>
       </c>
       <c r="D15" s="1" t="inlineStr">
         <is>
-          <t>BAUZON, BABY CHERYL (100$)</t>
+          <t>LLANES, GRATECHEN</t>
         </is>
       </c>
       <c r="E15" s="1" t="inlineStr">
         <is>
-          <t>1828</t>
+          <t>1877</t>
         </is>
       </c>
       <c r="F15" s="1" t="inlineStr">
         <is>
-          <t>20250809</t>
+          <t>20250906</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="16">
       <c r="A16" s="1" t="inlineStr">
         <is>
-          <t>2008</t>
+          <t>2059</t>
         </is>
       </c>
       <c r="B16" s="1" t="inlineStr">
         <is>
-          <t>2025-08-09</t>
+          <t>2025-09-05</t>
         </is>
       </c>
       <c r="C16" s="1" t="inlineStr">
         <is>
-          <t>CR20250809-1827</t>
+          <t>CR20250905-1876</t>
         </is>
       </c>
       <c r="D16" s="1" t="inlineStr">
         <is>
-          <t>VILLANUEVA, JHENALYNE (100$)</t>
+          <t>SIRUNO, MARAVILLA BELINA</t>
         </is>
       </c>
       <c r="E16" s="1" t="inlineStr">
         <is>
-          <t>1827</t>
+          <t>1876</t>
         </is>
       </c>
       <c r="F16" s="1" t="inlineStr">
         <is>
-          <t>20250809</t>
+          <t>20250905</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="17">
       <c r="A17" s="1" t="inlineStr">
         <is>
-          <t>2007</t>
+          <t>2058</t>
         </is>
       </c>
       <c r="B17" s="1" t="inlineStr">
         <is>
-          <t>2025-08-09</t>
+          <t>2025-09-05</t>
         </is>
       </c>
       <c r="C17" s="1" t="inlineStr">
         <is>
-          <t>CR20250809-1826</t>
+          <t>CR20250905-1875</t>
         </is>
       </c>
       <c r="D17" s="1" t="inlineStr">
         <is>
-          <t>LLANES, GRATECHEN (100$)</t>
+          <t>MARTIN, JULIA DIVINA</t>
         </is>
       </c>
       <c r="E17" s="1" t="inlineStr">
         <is>
-          <t>1826</t>
+          <t>1875</t>
         </is>
       </c>
       <c r="F17" s="1" t="inlineStr">
         <is>
-          <t>20250809</t>
+          <t>20250905</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="18">
       <c r="A18" s="1" t="inlineStr">
         <is>
-          <t>2006</t>
+          <t>2057</t>
         </is>
       </c>
       <c r="B18" s="1" t="inlineStr">
         <is>
-          <t>2025-08-09</t>
+          <t>2025-09-05</t>
         </is>
       </c>
       <c r="C18" s="1" t="inlineStr">
         <is>
-          <t>CR20250809-1825</t>
+          <t>CR20250905-1874</t>
         </is>
       </c>
       <c r="D18" s="1" t="inlineStr">
         <is>
-          <t>DOMENDEN, JOVELYN (100$)</t>
+          <t>MARTIN, JULIA DIVINA</t>
         </is>
       </c>
       <c r="E18" s="1" t="inlineStr">
         <is>
-          <t>1825</t>
+          <t>1874</t>
         </is>
       </c>
       <c r="F18" s="1" t="inlineStr">
         <is>
-          <t>20250809</t>
+          <t>20250905</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="19">
       <c r="A19" s="1" t="inlineStr">
         <is>
-          <t>2005</t>
+          <t>2056</t>
         </is>
       </c>
       <c r="B19" s="1" t="inlineStr">
         <is>
-          <t>2025-08-09</t>
+          <t>2025-09-05</t>
         </is>
       </c>
       <c r="C19" s="1" t="inlineStr">
         <is>
-          <t>CR20250809-1824</t>
+          <t>CR20250905-1873</t>
         </is>
       </c>
       <c r="D19" s="1" t="inlineStr">
         <is>
-          <t>ORGANO, KRYSTAL (100$)</t>
+          <t>PASCUA, MARCHELLE ANN</t>
         </is>
       </c>
       <c r="E19" s="1" t="inlineStr">
         <is>
-          <t>1824</t>
+          <t>1873</t>
         </is>
       </c>
       <c r="F19" s="1" t="inlineStr">
         <is>
-          <t>20250809</t>
+          <t>20250905</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="20">
       <c r="A20" s="1" t="inlineStr">
         <is>
-          <t>2004</t>
+          <t>2055</t>
         </is>
       </c>
       <c r="B20" s="1" t="inlineStr">
         <is>
-          <t>2025-08-09</t>
+          <t>2025-09-05</t>
         </is>
       </c>
       <c r="C20" s="1" t="inlineStr">
         <is>
-          <t>CR20250809-1823</t>
+          <t>CR20250905-1872</t>
         </is>
       </c>
       <c r="D20" s="1" t="inlineStr">
         <is>
-          <t>ACAB, MARY ROSE (100$)</t>
+          <t>REBURON, JEFF LEIGH</t>
         </is>
       </c>
       <c r="E20" s="1" t="inlineStr">
         <is>
-          <t>1823</t>
+          <t>1872</t>
         </is>
       </c>
       <c r="F20" s="1" t="inlineStr">
         <is>
-          <t>20250809</t>
+          <t>20250905</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="21">
       <c r="A21" s="1" t="inlineStr">
         <is>
-          <t>2003</t>
+          <t>2054</t>
         </is>
       </c>
       <c r="B21" s="1" t="inlineStr">
         <is>
-          <t>2025-08-09</t>
+          <t>2025-09-05</t>
         </is>
       </c>
       <c r="C21" s="1" t="inlineStr">
         <is>
-          <t>CR20250809-1822</t>
+          <t>CR20250905-1871</t>
         </is>
       </c>
       <c r="D21" s="1" t="inlineStr">
         <is>
-          <t>TOLENTINO, LIZA (100$)</t>
+          <t>ASUNCION, ETHELDREDA</t>
         </is>
       </c>
       <c r="E21" s="1" t="inlineStr">
         <is>
-          <t>1822</t>
+          <t>1871</t>
         </is>
       </c>
       <c r="F21" s="1" t="inlineStr">
         <is>
-          <t>20250809</t>
+          <t>20250905</t>
         </is>
       </c>
     </row>
   </sheetData>
   <printOptions headings="false" gridLines="false" gridLinesSet="true" horizontalCentered="false" verticalCentered="false"/>
   <pageMargins left="0.5" right="0.5" top="1.0" bottom="1.0" header="0.5" footer="0.5"/>
   <pageSetup blackAndWhite="false" cellComments="none" copies="1" draft="false" firstPageNumber="1" fitToHeight="1" fitToWidth="1" horizontalDpi="300" orientation="portrait" pageOrder="downThenOver" paperSize="1" scale="100" useFirstPageNumber="true" usePrinterDefaults="false" verticalDpi="300"/>
   <headerFooter differentFirst="false" differentOddEven="false">
     <oddHeader>&amp;C&amp;"Times New Roman,Regular"&amp;12&amp;A</oddHeader>
     <oddFooter>&amp;C&amp;"Times New Roman,Regular"&amp;12Page &amp;P</oddFooter>
   </headerFooter>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <TotalTime></TotalTime>
   <Company/>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcmitype="http://purl.org/dc/dcmitype/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dc:title/>