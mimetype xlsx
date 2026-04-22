--- v0 (2026-02-26)
+++ v1 (2026-04-22)
@@ -157,684 +157,684 @@
       </c>
       <c r="C1" s="1" t="inlineStr">
         <is>
           <t>cr_no</t>
         </is>
       </c>
       <c r="D1" s="1" t="inlineStr">
         <is>
           <t>consultant</t>
         </is>
       </c>
       <c r="E1" s="1" t="inlineStr">
         <is>
           <t>increment</t>
         </is>
       </c>
       <c r="F1" s="1" t="inlineStr">
         <is>
           <t>inc_date</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="2">
       <c r="A2" s="1" t="inlineStr">
         <is>
-          <t>1853</t>
+          <t>1918</t>
         </is>
       </c>
       <c r="B2" s="1" t="inlineStr">
         <is>
-          <t>2025-05-08</t>
+          <t>2025-07-11</t>
         </is>
       </c>
       <c r="C2" s="1" t="inlineStr">
         <is>
-          <t>CR20250508-1676</t>
+          <t>CR20250711-1741</t>
         </is>
       </c>
       <c r="D2" s="1" t="inlineStr">
         <is>
-          <t>DAQUIOAG, MARIA ELOISA</t>
+          <t>BAUTISTA, MARY JANE</t>
         </is>
       </c>
       <c r="E2" s="1" t="inlineStr">
         <is>
-          <t>1676</t>
+          <t>1741</t>
         </is>
       </c>
       <c r="F2" s="1" t="inlineStr">
         <is>
-          <t>20250508</t>
+          <t>20250711</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="3">
       <c r="A3" s="1" t="inlineStr">
         <is>
-          <t>1852</t>
+          <t>1917</t>
         </is>
       </c>
       <c r="B3" s="1" t="inlineStr">
         <is>
-          <t>2025-05-08</t>
+          <t>2025-07-11</t>
         </is>
       </c>
       <c r="C3" s="1" t="inlineStr">
         <is>
-          <t>CR20250508-1675</t>
+          <t>CR20250711-1740</t>
         </is>
       </c>
       <c r="D3" s="1" t="inlineStr">
         <is>
-          <t>MONTENEGRO, LILIBETH</t>
+          <t>DOMINGO, SHEENA</t>
         </is>
       </c>
       <c r="E3" s="1" t="inlineStr">
         <is>
-          <t>1675</t>
+          <t>1740</t>
         </is>
       </c>
       <c r="F3" s="1" t="inlineStr">
         <is>
-          <t>20250508</t>
+          <t>20250711</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="4">
       <c r="A4" s="1" t="inlineStr">
         <is>
-          <t>1851</t>
+          <t>1916</t>
         </is>
       </c>
       <c r="B4" s="1" t="inlineStr">
         <is>
-          <t>2025-05-08</t>
+          <t>2025-07-11</t>
         </is>
       </c>
       <c r="C4" s="1" t="inlineStr">
         <is>
-          <t>CR20250508-1674</t>
+          <t>CR20250711-1739</t>
         </is>
       </c>
       <c r="D4" s="1" t="inlineStr">
         <is>
-          <t>MONTENEGRO, LILIBETH</t>
+          <t>TOLENTINO, LIZA</t>
         </is>
       </c>
       <c r="E4" s="1" t="inlineStr">
         <is>
-          <t>1674</t>
+          <t>1739</t>
         </is>
       </c>
       <c r="F4" s="1" t="inlineStr">
         <is>
-          <t>20250508</t>
+          <t>20250711</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="5">
       <c r="A5" s="1" t="inlineStr">
         <is>
-          <t>1850</t>
+          <t>1915</t>
         </is>
       </c>
       <c r="B5" s="1" t="inlineStr">
         <is>
-          <t>2025-05-08</t>
+          <t>2025-07-11</t>
         </is>
       </c>
       <c r="C5" s="1" t="inlineStr">
         <is>
-          <t>CR20250508-1673</t>
+          <t>CR20250711-1738</t>
         </is>
       </c>
       <c r="D5" s="1" t="inlineStr">
         <is>
-          <t>ARQUITOLA, CLAIRE ANN</t>
+          <t>OFIANA, FLORENCE</t>
         </is>
       </c>
       <c r="E5" s="1" t="inlineStr">
         <is>
-          <t>1673</t>
+          <t>1738</t>
         </is>
       </c>
       <c r="F5" s="1" t="inlineStr">
         <is>
-          <t>20250508</t>
+          <t>20250711</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="6">
       <c r="A6" s="1" t="inlineStr">
         <is>
-          <t>1849</t>
+          <t>1914</t>
         </is>
       </c>
       <c r="B6" s="1" t="inlineStr">
         <is>
-          <t>2025-05-08</t>
+          <t>2025-06-13</t>
         </is>
       </c>
       <c r="C6" s="1" t="inlineStr">
         <is>
-          <t>CR20250508-1672</t>
+          <t>CR20250613-1737</t>
         </is>
       </c>
       <c r="D6" s="1" t="inlineStr">
         <is>
-          <t>DOMINGO, EVELYN</t>
+          <t>PASABING, JANET			</t>
         </is>
       </c>
       <c r="E6" s="1" t="inlineStr">
         <is>
-          <t>1672</t>
+          <t>1737</t>
         </is>
       </c>
       <c r="F6" s="1" t="inlineStr">
         <is>
-          <t>20250508</t>
+          <t>20250613</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="7">
       <c r="A7" s="1" t="inlineStr">
         <is>
-          <t>1848</t>
+          <t>1913</t>
         </is>
       </c>
       <c r="B7" s="1" t="inlineStr">
         <is>
-          <t>2025-05-08</t>
+          <t>2025-06-13</t>
         </is>
       </c>
       <c r="C7" s="1" t="inlineStr">
         <is>
-          <t>CR20250508-1671</t>
+          <t>CR20250613-1736</t>
         </is>
       </c>
       <c r="D7" s="1" t="inlineStr">
         <is>
-          <t>DOMINGO, EVELYN</t>
+          <t>RODRIQUEZ, ROMANSITA</t>
         </is>
       </c>
       <c r="E7" s="1" t="inlineStr">
         <is>
-          <t>1671</t>
+          <t>1736</t>
         </is>
       </c>
       <c r="F7" s="1" t="inlineStr">
         <is>
-          <t>20250508</t>
+          <t>20250613</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="8">
       <c r="A8" s="1" t="inlineStr">
         <is>
-          <t>1847</t>
+          <t>1912</t>
         </is>
       </c>
       <c r="B8" s="1" t="inlineStr">
         <is>
-          <t>2025-05-08</t>
+          <t>2025-05-31</t>
         </is>
       </c>
       <c r="C8" s="1" t="inlineStr">
         <is>
-          <t>CR20250508-1670</t>
+          <t>CR20250531-1735</t>
         </is>
       </c>
       <c r="D8" s="1" t="inlineStr">
         <is>
-          <t>DOMINGO, EVELYN</t>
+          <t>VILLANUEVA, JHENALYNE</t>
         </is>
       </c>
       <c r="E8" s="1" t="inlineStr">
         <is>
-          <t>1670</t>
+          <t>1735</t>
         </is>
       </c>
       <c r="F8" s="1" t="inlineStr">
         <is>
-          <t>20250508</t>
+          <t>20250531</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="9">
       <c r="A9" s="1" t="inlineStr">
         <is>
-          <t>1846</t>
+          <t>1911</t>
         </is>
       </c>
       <c r="B9" s="1" t="inlineStr">
         <is>
-          <t>2025-05-08</t>
+          <t>2025-05-31</t>
         </is>
       </c>
       <c r="C9" s="1" t="inlineStr">
         <is>
-          <t>CR20250508-1669</t>
+          <t>CR20250531-1734</t>
         </is>
       </c>
       <c r="D9" s="1" t="inlineStr">
         <is>
-          <t>ABADILLA, LAMAR</t>
+          <t>VILLANUEVA, JHENALYNE</t>
         </is>
       </c>
       <c r="E9" s="1" t="inlineStr">
         <is>
-          <t>1669</t>
+          <t>1734</t>
         </is>
       </c>
       <c r="F9" s="1" t="inlineStr">
         <is>
-          <t>20250508</t>
+          <t>20250531</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="10">
       <c r="A10" s="1" t="inlineStr">
         <is>
-          <t>1845</t>
+          <t>1910</t>
         </is>
       </c>
       <c r="B10" s="1" t="inlineStr">
         <is>
-          <t>2025-05-08</t>
+          <t>2025-05-31</t>
         </is>
       </c>
       <c r="C10" s="1" t="inlineStr">
         <is>
-          <t>CR20250508-1668</t>
+          <t>CR20250531-1733</t>
         </is>
       </c>
       <c r="D10" s="1" t="inlineStr">
         <is>
-          <t>ABADILLA, LAMAR</t>
+          <t>DOMENDEN, JOVELYN</t>
         </is>
       </c>
       <c r="E10" s="1" t="inlineStr">
         <is>
-          <t>1668</t>
+          <t>1733</t>
         </is>
       </c>
       <c r="F10" s="1" t="inlineStr">
         <is>
-          <t>20250508</t>
+          <t>20250531</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="11">
       <c r="A11" s="1" t="inlineStr">
         <is>
-          <t>1844</t>
+          <t>1909</t>
         </is>
       </c>
       <c r="B11" s="1" t="inlineStr">
         <is>
-          <t>2025-05-08</t>
+          <t>2025-05-31</t>
         </is>
       </c>
       <c r="C11" s="1" t="inlineStr">
         <is>
-          <t>CR20250508-1667</t>
+          <t>CR20250531-1732</t>
         </is>
       </c>
       <c r="D11" s="1" t="inlineStr">
         <is>
-          <t>MARTIN, LALAINE CORAZON</t>
+          <t> DOMENDEN, JOVELYN</t>
         </is>
       </c>
       <c r="E11" s="1" t="inlineStr">
         <is>
-          <t>1667</t>
+          <t>1732</t>
         </is>
       </c>
       <c r="F11" s="1" t="inlineStr">
         <is>
-          <t>20250508</t>
+          <t>20250531</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="12">
       <c r="A12" s="1" t="inlineStr">
         <is>
-          <t>1843</t>
+          <t>1908</t>
         </is>
       </c>
       <c r="B12" s="1" t="inlineStr">
         <is>
-          <t>2025-05-08</t>
+          <t>2025-05-31</t>
         </is>
       </c>
       <c r="C12" s="1" t="inlineStr">
         <is>
-          <t>CR20250508-1666</t>
+          <t>CR20250531-1731</t>
         </is>
       </c>
       <c r="D12" s="1" t="inlineStr">
         <is>
-          <t>VILLACORTA, LORY</t>
+          <t>DOMENDEN, JOVELYN</t>
         </is>
       </c>
       <c r="E12" s="1" t="inlineStr">
         <is>
-          <t>1666</t>
+          <t>1731</t>
         </is>
       </c>
       <c r="F12" s="1" t="inlineStr">
         <is>
-          <t>20250508</t>
+          <t>20250531</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="13">
       <c r="A13" s="1" t="inlineStr">
         <is>
-          <t>1842</t>
+          <t>1907</t>
         </is>
       </c>
       <c r="B13" s="1" t="inlineStr">
         <is>
-          <t>2025-05-08</t>
+          <t>2025-05-31</t>
         </is>
       </c>
       <c r="C13" s="1" t="inlineStr">
         <is>
-          <t>CR20250508-1665</t>
+          <t>CR20250531-1730</t>
         </is>
       </c>
       <c r="D13" s="1" t="inlineStr">
         <is>
-          <t>VILLANUEVA, MARIA THERESA</t>
+          <t>ORGANO, KRYSTAL KAY</t>
         </is>
       </c>
       <c r="E13" s="1" t="inlineStr">
         <is>
-          <t>1665</t>
+          <t>1730</t>
         </is>
       </c>
       <c r="F13" s="1" t="inlineStr">
         <is>
-          <t>20250508</t>
+          <t>20250531</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="14">
       <c r="A14" s="1" t="inlineStr">
         <is>
-          <t>1841</t>
+          <t>1906</t>
         </is>
       </c>
       <c r="B14" s="1" t="inlineStr">
         <is>
-          <t>2025-05-08</t>
+          <t>2025-05-31</t>
         </is>
       </c>
       <c r="C14" s="1" t="inlineStr">
         <is>
-          <t>CR20250508-1664</t>
+          <t>CR20250531-1729</t>
         </is>
       </c>
       <c r="D14" s="1" t="inlineStr">
         <is>
-          <t>VILLANUEVA, MARIA THERESA</t>
+          <t>JAVIER, LENIDITA</t>
         </is>
       </c>
       <c r="E14" s="1" t="inlineStr">
         <is>
-          <t>1664</t>
+          <t>1729</t>
         </is>
       </c>
       <c r="F14" s="1" t="inlineStr">
         <is>
-          <t>20250508</t>
+          <t>20250531</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="15">
       <c r="A15" s="1" t="inlineStr">
         <is>
-          <t>1840</t>
+          <t>1905</t>
         </is>
       </c>
       <c r="B15" s="1" t="inlineStr">
         <is>
-          <t>2025-05-08</t>
+          <t>2025-05-31</t>
         </is>
       </c>
       <c r="C15" s="1" t="inlineStr">
         <is>
-          <t>CR20250508-1663</t>
+          <t>CR20250531-1728</t>
         </is>
       </c>
       <c r="D15" s="1" t="inlineStr">
         <is>
           <t>VILLANUEVA, MARIA THERESA</t>
         </is>
       </c>
       <c r="E15" s="1" t="inlineStr">
         <is>
-          <t>1663</t>
+          <t>1728</t>
         </is>
       </c>
       <c r="F15" s="1" t="inlineStr">
         <is>
-          <t>20250508</t>
+          <t>20250531</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="16">
       <c r="A16" s="1" t="inlineStr">
         <is>
-          <t>1839</t>
+          <t>1904</t>
         </is>
       </c>
       <c r="B16" s="1" t="inlineStr">
         <is>
-          <t>2025-05-08</t>
+          <t>2025-05-31</t>
         </is>
       </c>
       <c r="C16" s="1" t="inlineStr">
         <is>
-          <t>CR20250508-1662</t>
+          <t>CR20250531-1727</t>
         </is>
       </c>
       <c r="D16" s="1" t="inlineStr">
         <is>
           <t>VILLANUEVA, MARIA THERESA</t>
         </is>
       </c>
       <c r="E16" s="1" t="inlineStr">
         <is>
-          <t>1662</t>
+          <t>1727</t>
         </is>
       </c>
       <c r="F16" s="1" t="inlineStr">
         <is>
-          <t>20250508</t>
+          <t>20250531</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="17">
       <c r="A17" s="1" t="inlineStr">
         <is>
-          <t>1838</t>
+          <t>1903</t>
         </is>
       </c>
       <c r="B17" s="1" t="inlineStr">
         <is>
-          <t>2025-05-08</t>
+          <t>2025-05-31</t>
         </is>
       </c>
       <c r="C17" s="1" t="inlineStr">
         <is>
-          <t>CR20250508-1661</t>
+          <t>CR20250531-1726</t>
         </is>
       </c>
       <c r="D17" s="1" t="inlineStr">
         <is>
-          <t>OFIANA, FLORENCE</t>
+          <t>VILLANUEVA, MARIA THERESA</t>
         </is>
       </c>
       <c r="E17" s="1" t="inlineStr">
         <is>
-          <t>1661</t>
+          <t>1726</t>
         </is>
       </c>
       <c r="F17" s="1" t="inlineStr">
         <is>
-          <t>20250508</t>
+          <t>20250531</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="18">
       <c r="A18" s="1" t="inlineStr">
         <is>
-          <t>1837</t>
+          <t>1902</t>
         </is>
       </c>
       <c r="B18" s="1" t="inlineStr">
         <is>
-          <t>2025-05-08</t>
+          <t>2025-05-31</t>
         </is>
       </c>
       <c r="C18" s="1" t="inlineStr">
         <is>
-          <t>CR20250508-1660</t>
+          <t>CR20250531-1725</t>
         </is>
       </c>
       <c r="D18" s="1" t="inlineStr">
         <is>
-          <t>JULIAN, MERCY ELOISA</t>
+          <t>VILLANUEVA, MARIA THERESA</t>
         </is>
       </c>
       <c r="E18" s="1" t="inlineStr">
         <is>
-          <t>1660</t>
+          <t>1725</t>
         </is>
       </c>
       <c r="F18" s="1" t="inlineStr">
         <is>
-          <t>20250508</t>
+          <t>20250531</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="19">
       <c r="A19" s="1" t="inlineStr">
         <is>
-          <t>1836</t>
+          <t>1901</t>
         </is>
       </c>
       <c r="B19" s="1" t="inlineStr">
         <is>
-          <t>2025-05-08</t>
+          <t>2025-05-31</t>
         </is>
       </c>
       <c r="C19" s="1" t="inlineStr">
         <is>
-          <t>CR20250508-1659</t>
+          <t>CR20250531-1724</t>
         </is>
       </c>
       <c r="D19" s="1" t="inlineStr">
         <is>
-          <t>DOMINGO, SHEENA</t>
+          <t>SANCHEZ, MARICRIS</t>
         </is>
       </c>
       <c r="E19" s="1" t="inlineStr">
         <is>
-          <t>1659</t>
+          <t>1724</t>
         </is>
       </c>
       <c r="F19" s="1" t="inlineStr">
         <is>
-          <t>20250508</t>
+          <t>20250531</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="20">
       <c r="A20" s="1" t="inlineStr">
         <is>
-          <t>1835</t>
+          <t>1900</t>
         </is>
       </c>
       <c r="B20" s="1" t="inlineStr">
         <is>
-          <t>2025-05-08</t>
+          <t>2025-05-31</t>
         </is>
       </c>
       <c r="C20" s="1" t="inlineStr">
         <is>
-          <t>CR20250508-1658</t>
+          <t>CR20250531-1723</t>
         </is>
       </c>
       <c r="D20" s="1" t="inlineStr">
         <is>
-          <t>TOLENTINO, LIZA</t>
+          <t>GUTIERREZ, CHRISTINE</t>
         </is>
       </c>
       <c r="E20" s="1" t="inlineStr">
         <is>
-          <t>1658</t>
+          <t>1723</t>
         </is>
       </c>
       <c r="F20" s="1" t="inlineStr">
         <is>
-          <t>20250508</t>
+          <t>20250531</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="21">
       <c r="A21" s="1" t="inlineStr">
         <is>
-          <t>1834</t>
+          <t>1899</t>
         </is>
       </c>
       <c r="B21" s="1" t="inlineStr">
         <is>
-          <t>2025-05-08</t>
+          <t>2025-05-31</t>
         </is>
       </c>
       <c r="C21" s="1" t="inlineStr">
         <is>
-          <t>CR20250508-1657</t>
+          <t>CR20250531-1722</t>
         </is>
       </c>
       <c r="D21" s="1" t="inlineStr">
         <is>
-          <t>CORNELIO, CLAIROL</t>
+          <t>GUTIERREZ, CHRISTINE</t>
         </is>
       </c>
       <c r="E21" s="1" t="inlineStr">
         <is>
-          <t>1657</t>
+          <t>1722</t>
         </is>
       </c>
       <c r="F21" s="1" t="inlineStr">
         <is>
-          <t>20250508</t>
+          <t>20250531</t>
         </is>
       </c>
     </row>
   </sheetData>
   <printOptions headings="false" gridLines="false" gridLinesSet="true" horizontalCentered="false" verticalCentered="false"/>
   <pageMargins left="0.5" right="0.5" top="1.0" bottom="1.0" header="0.5" footer="0.5"/>
   <pageSetup blackAndWhite="false" cellComments="none" copies="1" draft="false" firstPageNumber="1" fitToHeight="1" fitToWidth="1" horizontalDpi="300" orientation="portrait" pageOrder="downThenOver" paperSize="1" scale="100" useFirstPageNumber="true" usePrinterDefaults="false" verticalDpi="300"/>
   <headerFooter differentFirst="false" differentOddEven="false">
     <oddHeader>&amp;C&amp;"Times New Roman,Regular"&amp;12&amp;A</oddHeader>
     <oddFooter>&amp;C&amp;"Times New Roman,Regular"&amp;12Page &amp;P</oddFooter>
   </headerFooter>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <TotalTime></TotalTime>
   <Company/>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcmitype="http://purl.org/dc/dcmitype/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dc:title/>