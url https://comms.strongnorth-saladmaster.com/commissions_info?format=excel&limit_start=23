--- v1 (2026-04-22)
+++ v2 (2026-06-06)
@@ -157,684 +157,684 @@
       </c>
       <c r="C1" s="1" t="inlineStr">
         <is>
           <t>cr_no</t>
         </is>
       </c>
       <c r="D1" s="1" t="inlineStr">
         <is>
           <t>consultant</t>
         </is>
       </c>
       <c r="E1" s="1" t="inlineStr">
         <is>
           <t>increment</t>
         </is>
       </c>
       <c r="F1" s="1" t="inlineStr">
         <is>
           <t>inc_date</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="2">
       <c r="A2" s="1" t="inlineStr">
         <is>
-          <t>1918</t>
+          <t>1968</t>
         </is>
       </c>
       <c r="B2" s="1" t="inlineStr">
         <is>
-          <t>2025-07-11</t>
+          <t>2025-07-12</t>
         </is>
       </c>
       <c r="C2" s="1" t="inlineStr">
         <is>
-          <t>CR20250711-1741</t>
+          <t>CR20250712-1790</t>
         </is>
       </c>
       <c r="D2" s="1" t="inlineStr">
         <is>
-          <t>BAUTISTA, MARY JANE</t>
+          <t>DOMAGAS, BERNADETTE</t>
         </is>
       </c>
       <c r="E2" s="1" t="inlineStr">
         <is>
-          <t>1741</t>
+          <t>1790</t>
         </is>
       </c>
       <c r="F2" s="1" t="inlineStr">
         <is>
-          <t>20250711</t>
+          <t>20250712</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="3">
       <c r="A3" s="1" t="inlineStr">
         <is>
-          <t>1917</t>
+          <t>1966</t>
         </is>
       </c>
       <c r="B3" s="1" t="inlineStr">
         <is>
           <t>2025-07-11</t>
         </is>
       </c>
       <c r="C3" s="1" t="inlineStr">
         <is>
-          <t>CR20250711-1740</t>
+          <t>CR20250711-1789</t>
         </is>
       </c>
       <c r="D3" s="1" t="inlineStr">
         <is>
-          <t>DOMINGO, SHEENA</t>
+          <t>MONTENEGRO, LILIBETH</t>
         </is>
       </c>
       <c r="E3" s="1" t="inlineStr">
         <is>
-          <t>1740</t>
+          <t>1789</t>
         </is>
       </c>
       <c r="F3" s="1" t="inlineStr">
         <is>
           <t>20250711</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="4">
       <c r="A4" s="1" t="inlineStr">
         <is>
-          <t>1916</t>
+          <t>1965</t>
         </is>
       </c>
       <c r="B4" s="1" t="inlineStr">
         <is>
           <t>2025-07-11</t>
         </is>
       </c>
       <c r="C4" s="1" t="inlineStr">
         <is>
-          <t>CR20250711-1739</t>
+          <t>CR20250711-1788</t>
         </is>
       </c>
       <c r="D4" s="1" t="inlineStr">
         <is>
-          <t>TOLENTINO, LIZA</t>
+          <t> JAVIER, LENIDITA</t>
         </is>
       </c>
       <c r="E4" s="1" t="inlineStr">
         <is>
-          <t>1739</t>
+          <t>1788</t>
         </is>
       </c>
       <c r="F4" s="1" t="inlineStr">
         <is>
           <t>20250711</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="5">
       <c r="A5" s="1" t="inlineStr">
         <is>
-          <t>1915</t>
+          <t>1964</t>
         </is>
       </c>
       <c r="B5" s="1" t="inlineStr">
         <is>
           <t>2025-07-11</t>
         </is>
       </c>
       <c r="C5" s="1" t="inlineStr">
         <is>
-          <t>CR20250711-1738</t>
+          <t>CR20250711-1787</t>
         </is>
       </c>
       <c r="D5" s="1" t="inlineStr">
         <is>
-          <t>OFIANA, FLORENCE</t>
+          <t>CORNELIO, CLAIROL</t>
         </is>
       </c>
       <c r="E5" s="1" t="inlineStr">
         <is>
-          <t>1738</t>
+          <t>1787</t>
         </is>
       </c>
       <c r="F5" s="1" t="inlineStr">
         <is>
           <t>20250711</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="6">
       <c r="A6" s="1" t="inlineStr">
         <is>
-          <t>1914</t>
+          <t>1963</t>
         </is>
       </c>
       <c r="B6" s="1" t="inlineStr">
         <is>
-          <t>2025-06-13</t>
+          <t>2025-07-11</t>
         </is>
       </c>
       <c r="C6" s="1" t="inlineStr">
         <is>
-          <t>CR20250613-1737</t>
+          <t>CR20250711-1786</t>
         </is>
       </c>
       <c r="D6" s="1" t="inlineStr">
         <is>
-          <t>PASABING, JANET			</t>
+          <t>VILLANUEVA, MARIA THERESA</t>
         </is>
       </c>
       <c r="E6" s="1" t="inlineStr">
         <is>
-          <t>1737</t>
+          <t>1786</t>
         </is>
       </c>
       <c r="F6" s="1" t="inlineStr">
         <is>
-          <t>20250613</t>
+          <t>20250711</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="7">
       <c r="A7" s="1" t="inlineStr">
         <is>
-          <t>1913</t>
+          <t>1962</t>
         </is>
       </c>
       <c r="B7" s="1" t="inlineStr">
         <is>
-          <t>2025-06-13</t>
+          <t>2025-07-11</t>
         </is>
       </c>
       <c r="C7" s="1" t="inlineStr">
         <is>
-          <t>CR20250613-1736</t>
+          <t>CR20250711-1785</t>
         </is>
       </c>
       <c r="D7" s="1" t="inlineStr">
         <is>
-          <t>RODRIQUEZ, ROMANSITA</t>
+          <t>VILLANUEVA, MARIA THERESA</t>
         </is>
       </c>
       <c r="E7" s="1" t="inlineStr">
         <is>
-          <t>1736</t>
+          <t>1785</t>
         </is>
       </c>
       <c r="F7" s="1" t="inlineStr">
         <is>
-          <t>20250613</t>
+          <t>20250711</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="8">
       <c r="A8" s="1" t="inlineStr">
         <is>
-          <t>1912</t>
+          <t>1961</t>
         </is>
       </c>
       <c r="B8" s="1" t="inlineStr">
         <is>
-          <t>2025-05-31</t>
+          <t>2025-07-11</t>
         </is>
       </c>
       <c r="C8" s="1" t="inlineStr">
         <is>
-          <t>CR20250531-1735</t>
+          <t>CR20250711-1784</t>
         </is>
       </c>
       <c r="D8" s="1" t="inlineStr">
         <is>
-          <t>VILLANUEVA, JHENALYNE</t>
+          <t>VILLANUEVA, MARIA THERESA</t>
         </is>
       </c>
       <c r="E8" s="1" t="inlineStr">
         <is>
-          <t>1735</t>
+          <t>1784</t>
         </is>
       </c>
       <c r="F8" s="1" t="inlineStr">
         <is>
-          <t>20250531</t>
+          <t>20250711</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="9">
       <c r="A9" s="1" t="inlineStr">
         <is>
-          <t>1911</t>
+          <t>1960</t>
         </is>
       </c>
       <c r="B9" s="1" t="inlineStr">
         <is>
-          <t>2025-05-31</t>
+          <t>2025-07-11</t>
         </is>
       </c>
       <c r="C9" s="1" t="inlineStr">
         <is>
-          <t>CR20250531-1734</t>
+          <t>CR20250711-1783</t>
         </is>
       </c>
       <c r="D9" s="1" t="inlineStr">
         <is>
-          <t>VILLANUEVA, JHENALYNE</t>
+          <t>VILLANUEVA, MARIA THERESA</t>
         </is>
       </c>
       <c r="E9" s="1" t="inlineStr">
         <is>
-          <t>1734</t>
+          <t>1783</t>
         </is>
       </c>
       <c r="F9" s="1" t="inlineStr">
         <is>
-          <t>20250531</t>
+          <t>20250711</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="10">
       <c r="A10" s="1" t="inlineStr">
         <is>
-          <t>1910</t>
+          <t>1959</t>
         </is>
       </c>
       <c r="B10" s="1" t="inlineStr">
         <is>
-          <t>2025-05-31</t>
+          <t>2025-07-11</t>
         </is>
       </c>
       <c r="C10" s="1" t="inlineStr">
         <is>
-          <t>CR20250531-1733</t>
+          <t>CR20250711-1782</t>
         </is>
       </c>
       <c r="D10" s="1" t="inlineStr">
         <is>
-          <t>DOMENDEN, JOVELYN</t>
+          <t> FELLIZAR, MARCI</t>
         </is>
       </c>
       <c r="E10" s="1" t="inlineStr">
         <is>
-          <t>1733</t>
+          <t>1782</t>
         </is>
       </c>
       <c r="F10" s="1" t="inlineStr">
         <is>
-          <t>20250531</t>
+          <t>20250711</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="11">
       <c r="A11" s="1" t="inlineStr">
         <is>
-          <t>1909</t>
+          <t>1958</t>
         </is>
       </c>
       <c r="B11" s="1" t="inlineStr">
         <is>
-          <t>2025-05-31</t>
+          <t>2025-07-11</t>
         </is>
       </c>
       <c r="C11" s="1" t="inlineStr">
         <is>
-          <t>CR20250531-1732</t>
+          <t>CR20250711-1781</t>
         </is>
       </c>
       <c r="D11" s="1" t="inlineStr">
         <is>
-          <t> DOMENDEN, JOVELYN</t>
+          <t>FELLIZAR, MARCIA</t>
         </is>
       </c>
       <c r="E11" s="1" t="inlineStr">
         <is>
-          <t>1732</t>
+          <t>1781</t>
         </is>
       </c>
       <c r="F11" s="1" t="inlineStr">
         <is>
-          <t>20250531</t>
+          <t>20250711</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="12">
       <c r="A12" s="1" t="inlineStr">
         <is>
-          <t>1908</t>
+          <t>1957</t>
         </is>
       </c>
       <c r="B12" s="1" t="inlineStr">
         <is>
-          <t>2025-05-31</t>
+          <t>2025-07-11</t>
         </is>
       </c>
       <c r="C12" s="1" t="inlineStr">
         <is>
-          <t>CR20250531-1731</t>
+          <t>CR20250711-1780</t>
         </is>
       </c>
       <c r="D12" s="1" t="inlineStr">
         <is>
-          <t>DOMENDEN, JOVELYN</t>
+          <t>SERRANO, MARIETA</t>
         </is>
       </c>
       <c r="E12" s="1" t="inlineStr">
         <is>
-          <t>1731</t>
+          <t>1780</t>
         </is>
       </c>
       <c r="F12" s="1" t="inlineStr">
         <is>
-          <t>20250531</t>
+          <t>20250711</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="13">
       <c r="A13" s="1" t="inlineStr">
         <is>
-          <t>1907</t>
+          <t>1956</t>
         </is>
       </c>
       <c r="B13" s="1" t="inlineStr">
         <is>
-          <t>2025-05-31</t>
+          <t>2025-07-11</t>
         </is>
       </c>
       <c r="C13" s="1" t="inlineStr">
         <is>
-          <t>CR20250531-1730</t>
+          <t>CR20250711-1779</t>
         </is>
       </c>
       <c r="D13" s="1" t="inlineStr">
         <is>
-          <t>ORGANO, KRYSTAL KAY</t>
+          <t>RODRIGUEZ, ROMANSITA</t>
         </is>
       </c>
       <c r="E13" s="1" t="inlineStr">
         <is>
-          <t>1730</t>
+          <t>1779</t>
         </is>
       </c>
       <c r="F13" s="1" t="inlineStr">
         <is>
-          <t>20250531</t>
+          <t>20250711</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="14">
       <c r="A14" s="1" t="inlineStr">
         <is>
-          <t>1906</t>
+          <t>1955</t>
         </is>
       </c>
       <c r="B14" s="1" t="inlineStr">
         <is>
-          <t>2025-05-31</t>
+          <t>2025-07-11</t>
         </is>
       </c>
       <c r="C14" s="1" t="inlineStr">
         <is>
-          <t>CR20250531-1729</t>
+          <t>CR20250711-1778</t>
         </is>
       </c>
       <c r="D14" s="1" t="inlineStr">
         <is>
-          <t>JAVIER, LENIDITA</t>
+          <t>LAGMAY, NADIAN REA JOY</t>
         </is>
       </c>
       <c r="E14" s="1" t="inlineStr">
         <is>
-          <t>1729</t>
+          <t>1778</t>
         </is>
       </c>
       <c r="F14" s="1" t="inlineStr">
         <is>
-          <t>20250531</t>
+          <t>20250711</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="15">
       <c r="A15" s="1" t="inlineStr">
         <is>
-          <t>1905</t>
+          <t>1954</t>
         </is>
       </c>
       <c r="B15" s="1" t="inlineStr">
         <is>
-          <t>2025-05-31</t>
+          <t>2025-07-11</t>
         </is>
       </c>
       <c r="C15" s="1" t="inlineStr">
         <is>
-          <t>CR20250531-1728</t>
+          <t>CR20250711-1777</t>
         </is>
       </c>
       <c r="D15" s="1" t="inlineStr">
         <is>
-          <t>VILLANUEVA, MARIA THERESA</t>
+          <t>CALIJA, VILMA MAY</t>
         </is>
       </c>
       <c r="E15" s="1" t="inlineStr">
         <is>
-          <t>1728</t>
+          <t>1777</t>
         </is>
       </c>
       <c r="F15" s="1" t="inlineStr">
         <is>
-          <t>20250531</t>
+          <t>20250711</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="16">
       <c r="A16" s="1" t="inlineStr">
         <is>
-          <t>1904</t>
+          <t>1953</t>
         </is>
       </c>
       <c r="B16" s="1" t="inlineStr">
         <is>
-          <t>2025-05-31</t>
+          <t>2025-07-11</t>
         </is>
       </c>
       <c r="C16" s="1" t="inlineStr">
         <is>
-          <t>CR20250531-1727</t>
+          <t>CR20250711-1776</t>
         </is>
       </c>
       <c r="D16" s="1" t="inlineStr">
         <is>
-          <t>VILLANUEVA, MARIA THERESA</t>
+          <t>GUTIERREZ, CHRISTINE</t>
         </is>
       </c>
       <c r="E16" s="1" t="inlineStr">
         <is>
-          <t>1727</t>
+          <t>1776</t>
         </is>
       </c>
       <c r="F16" s="1" t="inlineStr">
         <is>
-          <t>20250531</t>
+          <t>20250711</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="17">
       <c r="A17" s="1" t="inlineStr">
         <is>
-          <t>1903</t>
+          <t>1952</t>
         </is>
       </c>
       <c r="B17" s="1" t="inlineStr">
         <is>
-          <t>2025-05-31</t>
+          <t>2025-07-11</t>
         </is>
       </c>
       <c r="C17" s="1" t="inlineStr">
         <is>
-          <t>CR20250531-1726</t>
+          <t>CR20250711-1775</t>
         </is>
       </c>
       <c r="D17" s="1" t="inlineStr">
         <is>
-          <t>VILLANUEVA, MARIA THERESA</t>
+          <t>GUTIERREZ, CHRISTINE</t>
         </is>
       </c>
       <c r="E17" s="1" t="inlineStr">
         <is>
-          <t>1726</t>
+          <t>1775</t>
         </is>
       </c>
       <c r="F17" s="1" t="inlineStr">
         <is>
-          <t>20250531</t>
+          <t>20250711</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="18">
       <c r="A18" s="1" t="inlineStr">
         <is>
-          <t>1902</t>
+          <t>1951</t>
         </is>
       </c>
       <c r="B18" s="1" t="inlineStr">
         <is>
-          <t>2025-05-31</t>
+          <t>2025-07-11</t>
         </is>
       </c>
       <c r="C18" s="1" t="inlineStr">
         <is>
-          <t>CR20250531-1725</t>
+          <t>CR20250711-1774</t>
         </is>
       </c>
       <c r="D18" s="1" t="inlineStr">
         <is>
-          <t>VILLANUEVA, MARIA THERESA</t>
+          <t>GUTIERREZ, CHRISTINE</t>
         </is>
       </c>
       <c r="E18" s="1" t="inlineStr">
         <is>
-          <t>1725</t>
+          <t>1774</t>
         </is>
       </c>
       <c r="F18" s="1" t="inlineStr">
         <is>
-          <t>20250531</t>
+          <t>20250711</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="19">
       <c r="A19" s="1" t="inlineStr">
         <is>
-          <t>1901</t>
+          <t>1950</t>
         </is>
       </c>
       <c r="B19" s="1" t="inlineStr">
         <is>
-          <t>2025-05-31</t>
+          <t>2025-07-11</t>
         </is>
       </c>
       <c r="C19" s="1" t="inlineStr">
         <is>
-          <t>CR20250531-1724</t>
+          <t>CR20250711-1773</t>
         </is>
       </c>
       <c r="D19" s="1" t="inlineStr">
         <is>
-          <t>SANCHEZ, MARICRIS</t>
+          <t>GUTIERREZ, CHRISTINE</t>
         </is>
       </c>
       <c r="E19" s="1" t="inlineStr">
         <is>
-          <t>1724</t>
+          <t>1773</t>
         </is>
       </c>
       <c r="F19" s="1" t="inlineStr">
         <is>
-          <t>20250531</t>
+          <t>20250711</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="20">
       <c r="A20" s="1" t="inlineStr">
         <is>
-          <t>1900</t>
+          <t>1949</t>
         </is>
       </c>
       <c r="B20" s="1" t="inlineStr">
         <is>
-          <t>2025-05-31</t>
+          <t>2025-07-11</t>
         </is>
       </c>
       <c r="C20" s="1" t="inlineStr">
         <is>
-          <t>CR20250531-1723</t>
+          <t>CR20250711-1772</t>
         </is>
       </c>
       <c r="D20" s="1" t="inlineStr">
         <is>
           <t>GUTIERREZ, CHRISTINE</t>
         </is>
       </c>
       <c r="E20" s="1" t="inlineStr">
         <is>
-          <t>1723</t>
+          <t>1772</t>
         </is>
       </c>
       <c r="F20" s="1" t="inlineStr">
         <is>
-          <t>20250531</t>
+          <t>20250711</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="21">
       <c r="A21" s="1" t="inlineStr">
         <is>
-          <t>1899</t>
+          <t>1948</t>
         </is>
       </c>
       <c r="B21" s="1" t="inlineStr">
         <is>
-          <t>2025-05-31</t>
+          <t>2025-07-11</t>
         </is>
       </c>
       <c r="C21" s="1" t="inlineStr">
         <is>
-          <t>CR20250531-1722</t>
+          <t>CR20250711-1771</t>
         </is>
       </c>
       <c r="D21" s="1" t="inlineStr">
         <is>
           <t>GUTIERREZ, CHRISTINE</t>
         </is>
       </c>
       <c r="E21" s="1" t="inlineStr">
         <is>
-          <t>1722</t>
+          <t>1771</t>
         </is>
       </c>
       <c r="F21" s="1" t="inlineStr">
         <is>
-          <t>20250531</t>
+          <t>20250711</t>
         </is>
       </c>
     </row>
   </sheetData>
   <printOptions headings="false" gridLines="false" gridLinesSet="true" horizontalCentered="false" verticalCentered="false"/>
   <pageMargins left="0.5" right="0.5" top="1.0" bottom="1.0" header="0.5" footer="0.5"/>
   <pageSetup blackAndWhite="false" cellComments="none" copies="1" draft="false" firstPageNumber="1" fitToHeight="1" fitToWidth="1" horizontalDpi="300" orientation="portrait" pageOrder="downThenOver" paperSize="1" scale="100" useFirstPageNumber="true" usePrinterDefaults="false" verticalDpi="300"/>
   <headerFooter differentFirst="false" differentOddEven="false">
     <oddHeader>&amp;C&amp;"Times New Roman,Regular"&amp;12&amp;A</oddHeader>
     <oddFooter>&amp;C&amp;"Times New Roman,Regular"&amp;12Page &amp;P</oddFooter>
   </headerFooter>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <TotalTime></TotalTime>
   <Company/>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcmitype="http://purl.org/dc/dcmitype/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dc:title/>