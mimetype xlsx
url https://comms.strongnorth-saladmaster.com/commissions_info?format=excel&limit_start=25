--- v0 (2026-02-26)
+++ v1 (2026-04-22)
@@ -157,684 +157,684 @@
       </c>
       <c r="C1" s="1" t="inlineStr">
         <is>
           <t>cr_no</t>
         </is>
       </c>
       <c r="D1" s="1" t="inlineStr">
         <is>
           <t>consultant</t>
         </is>
       </c>
       <c r="E1" s="1" t="inlineStr">
         <is>
           <t>increment</t>
         </is>
       </c>
       <c r="F1" s="1" t="inlineStr">
         <is>
           <t>inc_date</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="2">
       <c r="A2" s="1" t="inlineStr">
         <is>
-          <t>1812</t>
+          <t>1878</t>
         </is>
       </c>
       <c r="B2" s="1" t="inlineStr">
         <is>
-          <t>2025-05-07</t>
+          <t>2025-05-31</t>
         </is>
       </c>
       <c r="C2" s="1" t="inlineStr">
         <is>
-          <t>CR20250507-1636</t>
+          <t>CR20250531-1701</t>
         </is>
       </c>
       <c r="D2" s="1" t="inlineStr">
         <is>
-          <t>GUTIERREZ, CHRISTINE</t>
+          <t>FELLIZAR, MARCIA</t>
         </is>
       </c>
       <c r="E2" s="1" t="inlineStr">
         <is>
-          <t>1636</t>
+          <t>1701</t>
         </is>
       </c>
       <c r="F2" s="1" t="inlineStr">
         <is>
-          <t>20250507</t>
+          <t>20250531</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="3">
       <c r="A3" s="1" t="inlineStr">
         <is>
-          <t>1811</t>
+          <t>1877</t>
         </is>
       </c>
       <c r="B3" s="1" t="inlineStr">
         <is>
-          <t>2025-05-07</t>
+          <t>2025-05-31</t>
         </is>
       </c>
       <c r="C3" s="1" t="inlineStr">
         <is>
-          <t>CR20250507-1635</t>
+          <t>CR20250531-1700</t>
         </is>
       </c>
       <c r="D3" s="1" t="inlineStr">
         <is>
-          <t>GUTIERREZ, CHRISTINE</t>
+          <t>FELLIZAR, MARCIA</t>
         </is>
       </c>
       <c r="E3" s="1" t="inlineStr">
         <is>
-          <t>1635</t>
+          <t>1700</t>
         </is>
       </c>
       <c r="F3" s="1" t="inlineStr">
         <is>
-          <t>20250507</t>
+          <t>20250531</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="4">
       <c r="A4" s="1" t="inlineStr">
         <is>
-          <t>1809</t>
+          <t>1876</t>
         </is>
       </c>
       <c r="B4" s="1" t="inlineStr">
         <is>
-          <t>2025-05-07</t>
+          <t>2025-05-31</t>
         </is>
       </c>
       <c r="C4" s="1" t="inlineStr">
         <is>
-          <t>CR20250507-1634</t>
+          <t>CR20250531-1699</t>
         </is>
       </c>
       <c r="D4" s="1" t="inlineStr">
         <is>
-          <t>GUTIERREZ, CHRISTINE</t>
+          <t>FELLIZAR, MARCIA</t>
         </is>
       </c>
       <c r="E4" s="1" t="inlineStr">
         <is>
-          <t>1634</t>
+          <t>1699</t>
         </is>
       </c>
       <c r="F4" s="1" t="inlineStr">
         <is>
-          <t>20250507</t>
+          <t>20250531</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="5">
       <c r="A5" s="1" t="inlineStr">
         <is>
-          <t>1808</t>
+          <t>1875</t>
         </is>
       </c>
       <c r="B5" s="1" t="inlineStr">
         <is>
-          <t>2025-05-07</t>
+          <t>2025-05-31</t>
         </is>
       </c>
       <c r="C5" s="1" t="inlineStr">
         <is>
-          <t>CR20250507-1633</t>
+          <t>CR20250531-1698</t>
         </is>
       </c>
       <c r="D5" s="1" t="inlineStr">
         <is>
-          <t>SANCHEZ, MARICRIS</t>
+          <t>FELLIZAR, MARCIA</t>
         </is>
       </c>
       <c r="E5" s="1" t="inlineStr">
         <is>
-          <t>1633</t>
+          <t>1698</t>
         </is>
       </c>
       <c r="F5" s="1" t="inlineStr">
         <is>
-          <t>20250507</t>
+          <t>20250531</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="6">
       <c r="A6" s="1" t="inlineStr">
         <is>
-          <t>1806</t>
+          <t>1874</t>
         </is>
       </c>
       <c r="B6" s="1" t="inlineStr">
         <is>
-          <t>2025-03-29</t>
+          <t>2025-05-31</t>
         </is>
       </c>
       <c r="C6" s="1" t="inlineStr">
         <is>
-          <t>CR20250329-1632</t>
+          <t>CR20250531-1697</t>
         </is>
       </c>
       <c r="D6" s="1" t="inlineStr">
         <is>
-          <t>BALLESTEROS, JENELYN (100$)</t>
+          <t>FELLIZAR, MARCIA</t>
         </is>
       </c>
       <c r="E6" s="1" t="inlineStr">
         <is>
-          <t>1632</t>
+          <t>1697</t>
         </is>
       </c>
       <c r="F6" s="1" t="inlineStr">
         <is>
-          <t>20250329</t>
+          <t>20250531</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="7">
       <c r="A7" s="1" t="inlineStr">
         <is>
-          <t>1805</t>
+          <t>1873</t>
         </is>
       </c>
       <c r="B7" s="1" t="inlineStr">
         <is>
-          <t>2025-03-29</t>
+          <t>2025-05-31</t>
         </is>
       </c>
       <c r="C7" s="1" t="inlineStr">
         <is>
-          <t>CR20250329-1631</t>
+          <t>CR20250531-1696</t>
         </is>
       </c>
       <c r="D7" s="1" t="inlineStr">
         <is>
-          <t>ABADILLA, LAMAR (100$)</t>
+          <t>FELLIZAR, MARCIA</t>
         </is>
       </c>
       <c r="E7" s="1" t="inlineStr">
         <is>
-          <t>1631</t>
+          <t>1696</t>
         </is>
       </c>
       <c r="F7" s="1" t="inlineStr">
         <is>
-          <t>20250329</t>
+          <t>20250531</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="8">
       <c r="A8" s="1" t="inlineStr">
         <is>
-          <t>1804</t>
+          <t>1872</t>
         </is>
       </c>
       <c r="B8" s="1" t="inlineStr">
         <is>
-          <t>2025-03-29</t>
+          <t>2025-05-31</t>
         </is>
       </c>
       <c r="C8" s="1" t="inlineStr">
         <is>
-          <t>CR20250329-1630</t>
+          <t>CR20250531-1695</t>
         </is>
       </c>
       <c r="D8" s="1" t="inlineStr">
         <is>
-          <t>BAUZON, BABY CHERYL (100$)</t>
+          <t>FELLIZAR, MARCIA</t>
         </is>
       </c>
       <c r="E8" s="1" t="inlineStr">
         <is>
-          <t>1630</t>
+          <t>1695</t>
         </is>
       </c>
       <c r="F8" s="1" t="inlineStr">
         <is>
-          <t>20250329</t>
+          <t>20250531</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="9">
       <c r="A9" s="1" t="inlineStr">
         <is>
-          <t>1803</t>
+          <t>1871</t>
         </is>
       </c>
       <c r="B9" s="1" t="inlineStr">
         <is>
-          <t>2025-03-29</t>
+          <t>2025-05-31</t>
         </is>
       </c>
       <c r="C9" s="1" t="inlineStr">
         <is>
-          <t>CR20250329-1629</t>
+          <t>CR20250531-1694</t>
         </is>
       </c>
       <c r="D9" s="1" t="inlineStr">
         <is>
-          <t>ORGANO, KRYSTAL (100$)</t>
+          <t>BODINO, SHIRLEY MARILOU</t>
         </is>
       </c>
       <c r="E9" s="1" t="inlineStr">
         <is>
-          <t>1629</t>
+          <t>1694</t>
         </is>
       </c>
       <c r="F9" s="1" t="inlineStr">
         <is>
-          <t>20250329</t>
+          <t>20250531</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="10">
       <c r="A10" s="1" t="inlineStr">
         <is>
-          <t>1802</t>
+          <t>1870</t>
         </is>
       </c>
       <c r="B10" s="1" t="inlineStr">
         <is>
-          <t>2025-03-29</t>
+          <t>2025-05-31</t>
         </is>
       </c>
       <c r="C10" s="1" t="inlineStr">
         <is>
-          <t>CR20250329-1628</t>
+          <t>CR20250531-1693</t>
         </is>
       </c>
       <c r="D10" s="1" t="inlineStr">
         <is>
-          <t>GUTIERREZ, CHRISTINE</t>
+          <t>BODINO, SHIRLEY MARILOU</t>
         </is>
       </c>
       <c r="E10" s="1" t="inlineStr">
         <is>
-          <t>1628</t>
+          <t>1693</t>
         </is>
       </c>
       <c r="F10" s="1" t="inlineStr">
         <is>
-          <t>20250329</t>
+          <t>20250531</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="11">
       <c r="A11" s="1" t="inlineStr">
         <is>
-          <t>1801</t>
+          <t>1869</t>
         </is>
       </c>
       <c r="B11" s="1" t="inlineStr">
         <is>
-          <t>2025-03-29</t>
+          <t>2025-05-31</t>
         </is>
       </c>
       <c r="C11" s="1" t="inlineStr">
         <is>
-          <t>CR20250329-1627</t>
+          <t>CR20250531-1692</t>
         </is>
       </c>
       <c r="D11" s="1" t="inlineStr">
         <is>
-          <t>LLANES, GRATECHEN</t>
+          <t>SIMON, MAY</t>
         </is>
       </c>
       <c r="E11" s="1" t="inlineStr">
         <is>
-          <t>1627</t>
+          <t>1692</t>
         </is>
       </c>
       <c r="F11" s="1" t="inlineStr">
         <is>
-          <t>20250329</t>
+          <t>20250531</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="12">
       <c r="A12" s="1" t="inlineStr">
         <is>
-          <t>1800</t>
+          <t>1868</t>
         </is>
       </c>
       <c r="B12" s="1" t="inlineStr">
         <is>
-          <t>2025-03-28</t>
+          <t>2025-05-31</t>
         </is>
       </c>
       <c r="C12" s="1" t="inlineStr">
         <is>
-          <t>CR20250328-1626</t>
+          <t>CR20250531-1691</t>
         </is>
       </c>
       <c r="D12" s="1" t="inlineStr">
         <is>
-          <t>MARTIN, JULIA DIVINA</t>
+          <t>SIMON, MAY</t>
         </is>
       </c>
       <c r="E12" s="1" t="inlineStr">
         <is>
-          <t>1626</t>
+          <t>1691</t>
         </is>
       </c>
       <c r="F12" s="1" t="inlineStr">
         <is>
-          <t>20250328</t>
+          <t>20250531</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="13">
       <c r="A13" s="1" t="inlineStr">
         <is>
-          <t>1799</t>
+          <t>1867</t>
         </is>
       </c>
       <c r="B13" s="1" t="inlineStr">
         <is>
-          <t>2025-03-28</t>
+          <t>2025-05-08</t>
         </is>
       </c>
       <c r="C13" s="1" t="inlineStr">
         <is>
-          <t>CR20250328-1625</t>
+          <t>CR20250508-1690</t>
         </is>
       </c>
       <c r="D13" s="1" t="inlineStr">
         <is>
-          <t>CORPUZ, JOYCE ANNE</t>
+          <t>BAUZON, BABY CHERYL</t>
         </is>
       </c>
       <c r="E13" s="1" t="inlineStr">
         <is>
-          <t>1625</t>
+          <t>1690</t>
         </is>
       </c>
       <c r="F13" s="1" t="inlineStr">
         <is>
-          <t>20250328</t>
+          <t>20250508</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="14">
       <c r="A14" s="1" t="inlineStr">
         <is>
-          <t>1798</t>
+          <t>1866</t>
         </is>
       </c>
       <c r="B14" s="1" t="inlineStr">
         <is>
-          <t>2025-03-28</t>
+          <t>2025-05-08</t>
         </is>
       </c>
       <c r="C14" s="1" t="inlineStr">
         <is>
-          <t>CR20250328-1624</t>
+          <t>CR20250508-1689</t>
         </is>
       </c>
       <c r="D14" s="1" t="inlineStr">
         <is>
-          <t>JAVIER, LENIDITA</t>
+          <t>BAUZON, BABY CHERYL</t>
         </is>
       </c>
       <c r="E14" s="1" t="inlineStr">
         <is>
-          <t>1624</t>
+          <t>1689</t>
         </is>
       </c>
       <c r="F14" s="1" t="inlineStr">
         <is>
-          <t>20250328</t>
+          <t>20250508</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="15">
       <c r="A15" s="1" t="inlineStr">
         <is>
-          <t>1797</t>
+          <t>1865</t>
         </is>
       </c>
       <c r="B15" s="1" t="inlineStr">
         <is>
-          <t>2025-03-26</t>
+          <t>2025-05-08</t>
         </is>
       </c>
       <c r="C15" s="1" t="inlineStr">
         <is>
-          <t>CR20250326-1623</t>
+          <t>CR20250508-1688</t>
         </is>
       </c>
       <c r="D15" s="1" t="inlineStr">
         <is>
-          <t>LLANES, GRATECHEN</t>
+          <t>BAUZON, BABY CHERYL</t>
         </is>
       </c>
       <c r="E15" s="1" t="inlineStr">
         <is>
-          <t>1623</t>
+          <t>1688</t>
         </is>
       </c>
       <c r="F15" s="1" t="inlineStr">
         <is>
-          <t>20250326</t>
+          <t>20250508</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="16">
       <c r="A16" s="1" t="inlineStr">
         <is>
-          <t>1796</t>
+          <t>1864</t>
         </is>
       </c>
       <c r="B16" s="1" t="inlineStr">
         <is>
-          <t>2025-03-26</t>
+          <t>2025-05-08</t>
         </is>
       </c>
       <c r="C16" s="1" t="inlineStr">
         <is>
-          <t>CR20250326-1622</t>
+          <t>CR20250508-1687</t>
         </is>
       </c>
       <c r="D16" s="1" t="inlineStr">
         <is>
-          <t>LLANES, GRATECHEN</t>
+          <t>BAUZON, BABY CHERYL</t>
         </is>
       </c>
       <c r="E16" s="1" t="inlineStr">
         <is>
-          <t>1622</t>
+          <t>1687</t>
         </is>
       </c>
       <c r="F16" s="1" t="inlineStr">
         <is>
-          <t>20250326</t>
+          <t>20250508</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="17">
       <c r="A17" s="1" t="inlineStr">
         <is>
-          <t>1795</t>
+          <t>1863</t>
         </is>
       </c>
       <c r="B17" s="1" t="inlineStr">
         <is>
-          <t>2025-03-26</t>
+          <t>2025-05-08</t>
         </is>
       </c>
       <c r="C17" s="1" t="inlineStr">
         <is>
-          <t>CR20250326-1621</t>
+          <t>CR20250508-1686</t>
         </is>
       </c>
       <c r="D17" s="1" t="inlineStr">
         <is>
-          <t>BALLESTEROS, SUSANA JENELYN</t>
+          <t>LLANES, GRATECHEN</t>
         </is>
       </c>
       <c r="E17" s="1" t="inlineStr">
         <is>
-          <t>1621</t>
+          <t>1686</t>
         </is>
       </c>
       <c r="F17" s="1" t="inlineStr">
         <is>
-          <t>20250326</t>
+          <t>20250508</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="18">
       <c r="A18" s="1" t="inlineStr">
         <is>
-          <t>1794</t>
+          <t>1862</t>
         </is>
       </c>
       <c r="B18" s="1" t="inlineStr">
         <is>
-          <t>2025-03-26</t>
+          <t>2025-05-08</t>
         </is>
       </c>
       <c r="C18" s="1" t="inlineStr">
         <is>
-          <t>CR20250326-1620</t>
+          <t>CR20250508-1685</t>
         </is>
       </c>
       <c r="D18" s="1" t="inlineStr">
         <is>
-          <t>DOMENDEN, JOVELYN</t>
+          <t>LLANES, GRATECHEN</t>
         </is>
       </c>
       <c r="E18" s="1" t="inlineStr">
         <is>
-          <t>1620</t>
+          <t>1685</t>
         </is>
       </c>
       <c r="F18" s="1" t="inlineStr">
         <is>
-          <t>20250326</t>
+          <t>20250508</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="19">
       <c r="A19" s="1" t="inlineStr">
         <is>
-          <t>1793</t>
+          <t>1861</t>
         </is>
       </c>
       <c r="B19" s="1" t="inlineStr">
         <is>
-          <t>2025-03-26</t>
+          <t>2025-05-08</t>
         </is>
       </c>
       <c r="C19" s="1" t="inlineStr">
         <is>
-          <t>CR20250326-1619</t>
+          <t>CR20250508-1684</t>
         </is>
       </c>
       <c r="D19" s="1" t="inlineStr">
         <is>
-          <t>DOMENDEN, JOVELYN</t>
+          <t>LLANES, GRATECHEN</t>
         </is>
       </c>
       <c r="E19" s="1" t="inlineStr">
         <is>
-          <t>1619</t>
+          <t>1684</t>
         </is>
       </c>
       <c r="F19" s="1" t="inlineStr">
         <is>
-          <t>20250326</t>
+          <t>20250508</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="20">
       <c r="A20" s="1" t="inlineStr">
         <is>
-          <t>1792</t>
+          <t>1860</t>
         </is>
       </c>
       <c r="B20" s="1" t="inlineStr">
         <is>
-          <t>2025-03-26</t>
+          <t>2025-05-08</t>
         </is>
       </c>
       <c r="C20" s="1" t="inlineStr">
         <is>
-          <t>CR20250326-1618</t>
+          <t>CR20250508-1683</t>
         </is>
       </c>
       <c r="D20" s="1" t="inlineStr">
         <is>
-          <t>DOMENDEN, JOVELYN</t>
+          <t>LLANES, GRATECHEN</t>
         </is>
       </c>
       <c r="E20" s="1" t="inlineStr">
         <is>
-          <t>1618</t>
+          <t>1683</t>
         </is>
       </c>
       <c r="F20" s="1" t="inlineStr">
         <is>
-          <t>20250326</t>
+          <t>20250508</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="21">
       <c r="A21" s="1" t="inlineStr">
         <is>
-          <t>1791</t>
+          <t>1859</t>
         </is>
       </c>
       <c r="B21" s="1" t="inlineStr">
         <is>
-          <t>2025-03-26</t>
+          <t>2025-05-08</t>
         </is>
       </c>
       <c r="C21" s="1" t="inlineStr">
         <is>
-          <t>CR20250326-1617</t>
+          <t>CR20250508-1682</t>
         </is>
       </c>
       <c r="D21" s="1" t="inlineStr">
         <is>
-          <t>ACAB, MARY ROSE</t>
+          <t>LLANES, GRATECHEN</t>
         </is>
       </c>
       <c r="E21" s="1" t="inlineStr">
         <is>
-          <t>1617</t>
+          <t>1682</t>
         </is>
       </c>
       <c r="F21" s="1" t="inlineStr">
         <is>
-          <t>20250326</t>
+          <t>20250508</t>
         </is>
       </c>
     </row>
   </sheetData>
   <printOptions headings="false" gridLines="false" gridLinesSet="true" horizontalCentered="false" verticalCentered="false"/>
   <pageMargins left="0.5" right="0.5" top="1.0" bottom="1.0" header="0.5" footer="0.5"/>
   <pageSetup blackAndWhite="false" cellComments="none" copies="1" draft="false" firstPageNumber="1" fitToHeight="1" fitToWidth="1" horizontalDpi="300" orientation="portrait" pageOrder="downThenOver" paperSize="1" scale="100" useFirstPageNumber="true" usePrinterDefaults="false" verticalDpi="300"/>
   <headerFooter differentFirst="false" differentOddEven="false">
     <oddHeader>&amp;C&amp;"Times New Roman,Regular"&amp;12&amp;A</oddHeader>
     <oddFooter>&amp;C&amp;"Times New Roman,Regular"&amp;12Page &amp;P</oddFooter>
   </headerFooter>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <TotalTime></TotalTime>
   <Company/>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcmitype="http://purl.org/dc/dcmitype/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dc:title/>