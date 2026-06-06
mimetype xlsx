--- v1 (2026-04-22)
+++ v2 (2026-06-06)
@@ -157,684 +157,684 @@
       </c>
       <c r="C1" s="1" t="inlineStr">
         <is>
           <t>cr_no</t>
         </is>
       </c>
       <c r="D1" s="1" t="inlineStr">
         <is>
           <t>consultant</t>
         </is>
       </c>
       <c r="E1" s="1" t="inlineStr">
         <is>
           <t>increment</t>
         </is>
       </c>
       <c r="F1" s="1" t="inlineStr">
         <is>
           <t>inc_date</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="2">
       <c r="A2" s="1" t="inlineStr">
         <is>
-          <t>1878</t>
+          <t>1927</t>
         </is>
       </c>
       <c r="B2" s="1" t="inlineStr">
         <is>
-          <t>2025-05-31</t>
+          <t>2025-07-11</t>
         </is>
       </c>
       <c r="C2" s="1" t="inlineStr">
         <is>
-          <t>CR20250531-1701</t>
+          <t>CR20250711-1750</t>
         </is>
       </c>
       <c r="D2" s="1" t="inlineStr">
         <is>
-          <t>FELLIZAR, MARCIA</t>
+          <t>VILLANUEVA, JHENALYNE</t>
         </is>
       </c>
       <c r="E2" s="1" t="inlineStr">
         <is>
-          <t>1701</t>
+          <t>1750</t>
         </is>
       </c>
       <c r="F2" s="1" t="inlineStr">
         <is>
-          <t>20250531</t>
+          <t>20250711</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="3">
       <c r="A3" s="1" t="inlineStr">
         <is>
-          <t>1877</t>
+          <t>1926</t>
         </is>
       </c>
       <c r="B3" s="1" t="inlineStr">
         <is>
-          <t>2025-05-31</t>
+          <t>2025-07-11</t>
         </is>
       </c>
       <c r="C3" s="1" t="inlineStr">
         <is>
-          <t>CR20250531-1700</t>
+          <t>CR20250711-1749</t>
         </is>
       </c>
       <c r="D3" s="1" t="inlineStr">
         <is>
-          <t>FELLIZAR, MARCIA</t>
+          <t>VILLANUEVA, JHENALYNE</t>
         </is>
       </c>
       <c r="E3" s="1" t="inlineStr">
         <is>
-          <t>1700</t>
+          <t>1749</t>
         </is>
       </c>
       <c r="F3" s="1" t="inlineStr">
         <is>
-          <t>20250531</t>
+          <t>20250711</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="4">
       <c r="A4" s="1" t="inlineStr">
         <is>
-          <t>1876</t>
+          <t>1925</t>
         </is>
       </c>
       <c r="B4" s="1" t="inlineStr">
         <is>
-          <t>2025-05-31</t>
+          <t>2025-07-11</t>
         </is>
       </c>
       <c r="C4" s="1" t="inlineStr">
         <is>
-          <t>CR20250531-1699</t>
+          <t>CR20250711-1748</t>
         </is>
       </c>
       <c r="D4" s="1" t="inlineStr">
         <is>
-          <t>FELLIZAR, MARCIA</t>
+          <t>DOMENDEN, JOVELYN</t>
         </is>
       </c>
       <c r="E4" s="1" t="inlineStr">
         <is>
-          <t>1699</t>
+          <t>1748</t>
         </is>
       </c>
       <c r="F4" s="1" t="inlineStr">
         <is>
-          <t>20250531</t>
+          <t>20250711</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="5">
       <c r="A5" s="1" t="inlineStr">
         <is>
-          <t>1875</t>
+          <t>1924</t>
         </is>
       </c>
       <c r="B5" s="1" t="inlineStr">
         <is>
-          <t>2025-05-31</t>
+          <t>2025-07-11</t>
         </is>
       </c>
       <c r="C5" s="1" t="inlineStr">
         <is>
-          <t>CR20250531-1698</t>
+          <t>CR20250711-1747</t>
         </is>
       </c>
       <c r="D5" s="1" t="inlineStr">
         <is>
-          <t>FELLIZAR, MARCIA</t>
+          <t>DOMENDEN, JOVELYN</t>
         </is>
       </c>
       <c r="E5" s="1" t="inlineStr">
         <is>
-          <t>1698</t>
+          <t>1747</t>
         </is>
       </c>
       <c r="F5" s="1" t="inlineStr">
         <is>
-          <t>20250531</t>
+          <t>20250711</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="6">
       <c r="A6" s="1" t="inlineStr">
         <is>
-          <t>1874</t>
+          <t>1923</t>
         </is>
       </c>
       <c r="B6" s="1" t="inlineStr">
         <is>
-          <t>2025-05-31</t>
+          <t>2025-07-11</t>
         </is>
       </c>
       <c r="C6" s="1" t="inlineStr">
         <is>
-          <t>CR20250531-1697</t>
+          <t>CR20250711-1746</t>
         </is>
       </c>
       <c r="D6" s="1" t="inlineStr">
         <is>
-          <t>FELLIZAR, MARCIA</t>
+          <t>DOMENDEN, JOVELYN</t>
         </is>
       </c>
       <c r="E6" s="1" t="inlineStr">
         <is>
-          <t>1697</t>
+          <t>1746</t>
         </is>
       </c>
       <c r="F6" s="1" t="inlineStr">
         <is>
-          <t>20250531</t>
+          <t>20250711</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="7">
       <c r="A7" s="1" t="inlineStr">
         <is>
-          <t>1873</t>
+          <t>1922</t>
         </is>
       </c>
       <c r="B7" s="1" t="inlineStr">
         <is>
-          <t>2025-05-31</t>
+          <t>2025-07-11</t>
         </is>
       </c>
       <c r="C7" s="1" t="inlineStr">
         <is>
-          <t>CR20250531-1696</t>
+          <t>CR20250711-1745</t>
         </is>
       </c>
       <c r="D7" s="1" t="inlineStr">
         <is>
-          <t>FELLIZAR, MARCIA</t>
+          <t>DOMENDEN, JOVELYN</t>
         </is>
       </c>
       <c r="E7" s="1" t="inlineStr">
         <is>
-          <t>1696</t>
+          <t>1745</t>
         </is>
       </c>
       <c r="F7" s="1" t="inlineStr">
         <is>
-          <t>20250531</t>
+          <t>20250711</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="8">
       <c r="A8" s="1" t="inlineStr">
         <is>
-          <t>1872</t>
+          <t>1921</t>
         </is>
       </c>
       <c r="B8" s="1" t="inlineStr">
         <is>
-          <t>2025-05-31</t>
+          <t>2025-07-11</t>
         </is>
       </c>
       <c r="C8" s="1" t="inlineStr">
         <is>
-          <t>CR20250531-1695</t>
+          <t>CR20250711-1744</t>
         </is>
       </c>
       <c r="D8" s="1" t="inlineStr">
         <is>
-          <t>FELLIZAR, MARCIA</t>
+          <t>DOMENDEN, JOVELYN</t>
         </is>
       </c>
       <c r="E8" s="1" t="inlineStr">
         <is>
-          <t>1695</t>
+          <t>1744</t>
         </is>
       </c>
       <c r="F8" s="1" t="inlineStr">
         <is>
-          <t>20250531</t>
+          <t>20250711</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="9">
       <c r="A9" s="1" t="inlineStr">
         <is>
-          <t>1871</t>
+          <t>1920</t>
         </is>
       </c>
       <c r="B9" s="1" t="inlineStr">
         <is>
-          <t>2025-05-31</t>
+          <t>2025-07-11</t>
         </is>
       </c>
       <c r="C9" s="1" t="inlineStr">
         <is>
-          <t>CR20250531-1694</t>
+          <t>CR20250711-1743</t>
         </is>
       </c>
       <c r="D9" s="1" t="inlineStr">
         <is>
-          <t>BODINO, SHIRLEY MARILOU</t>
+          <t>BAUTISTA, MARY JANE</t>
         </is>
       </c>
       <c r="E9" s="1" t="inlineStr">
         <is>
-          <t>1694</t>
+          <t>1743</t>
         </is>
       </c>
       <c r="F9" s="1" t="inlineStr">
         <is>
-          <t>20250531</t>
+          <t>20250711</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="10">
       <c r="A10" s="1" t="inlineStr">
         <is>
-          <t>1870</t>
+          <t>1919</t>
         </is>
       </c>
       <c r="B10" s="1" t="inlineStr">
         <is>
-          <t>2025-05-31</t>
+          <t>2025-07-11</t>
         </is>
       </c>
       <c r="C10" s="1" t="inlineStr">
         <is>
-          <t>CR20250531-1693</t>
+          <t>CR20250711-1742</t>
         </is>
       </c>
       <c r="D10" s="1" t="inlineStr">
         <is>
-          <t>BODINO, SHIRLEY MARILOU</t>
+          <t>BAUTISTA, MARY JANE</t>
         </is>
       </c>
       <c r="E10" s="1" t="inlineStr">
         <is>
-          <t>1693</t>
+          <t>1742</t>
         </is>
       </c>
       <c r="F10" s="1" t="inlineStr">
         <is>
-          <t>20250531</t>
+          <t>20250711</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="11">
       <c r="A11" s="1" t="inlineStr">
         <is>
-          <t>1869</t>
+          <t>1918</t>
         </is>
       </c>
       <c r="B11" s="1" t="inlineStr">
         <is>
-          <t>2025-05-31</t>
+          <t>2025-07-11</t>
         </is>
       </c>
       <c r="C11" s="1" t="inlineStr">
         <is>
-          <t>CR20250531-1692</t>
+          <t>CR20250711-1741</t>
         </is>
       </c>
       <c r="D11" s="1" t="inlineStr">
         <is>
-          <t>SIMON, MAY</t>
+          <t>BAUTISTA, MARY JANE</t>
         </is>
       </c>
       <c r="E11" s="1" t="inlineStr">
         <is>
-          <t>1692</t>
+          <t>1741</t>
         </is>
       </c>
       <c r="F11" s="1" t="inlineStr">
         <is>
-          <t>20250531</t>
+          <t>20250711</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="12">
       <c r="A12" s="1" t="inlineStr">
         <is>
-          <t>1868</t>
+          <t>1917</t>
         </is>
       </c>
       <c r="B12" s="1" t="inlineStr">
         <is>
-          <t>2025-05-31</t>
+          <t>2025-07-11</t>
         </is>
       </c>
       <c r="C12" s="1" t="inlineStr">
         <is>
-          <t>CR20250531-1691</t>
+          <t>CR20250711-1740</t>
         </is>
       </c>
       <c r="D12" s="1" t="inlineStr">
         <is>
-          <t>SIMON, MAY</t>
+          <t>DOMINGO, SHEENA</t>
         </is>
       </c>
       <c r="E12" s="1" t="inlineStr">
         <is>
-          <t>1691</t>
+          <t>1740</t>
         </is>
       </c>
       <c r="F12" s="1" t="inlineStr">
         <is>
-          <t>20250531</t>
+          <t>20250711</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="13">
       <c r="A13" s="1" t="inlineStr">
         <is>
-          <t>1867</t>
+          <t>1916</t>
         </is>
       </c>
       <c r="B13" s="1" t="inlineStr">
         <is>
-          <t>2025-05-08</t>
+          <t>2025-07-11</t>
         </is>
       </c>
       <c r="C13" s="1" t="inlineStr">
         <is>
-          <t>CR20250508-1690</t>
+          <t>CR20250711-1739</t>
         </is>
       </c>
       <c r="D13" s="1" t="inlineStr">
         <is>
-          <t>BAUZON, BABY CHERYL</t>
+          <t>TOLENTINO, LIZA</t>
         </is>
       </c>
       <c r="E13" s="1" t="inlineStr">
         <is>
-          <t>1690</t>
+          <t>1739</t>
         </is>
       </c>
       <c r="F13" s="1" t="inlineStr">
         <is>
-          <t>20250508</t>
+          <t>20250711</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="14">
       <c r="A14" s="1" t="inlineStr">
         <is>
-          <t>1866</t>
+          <t>1915</t>
         </is>
       </c>
       <c r="B14" s="1" t="inlineStr">
         <is>
-          <t>2025-05-08</t>
+          <t>2025-07-11</t>
         </is>
       </c>
       <c r="C14" s="1" t="inlineStr">
         <is>
-          <t>CR20250508-1689</t>
+          <t>CR20250711-1738</t>
         </is>
       </c>
       <c r="D14" s="1" t="inlineStr">
         <is>
-          <t>BAUZON, BABY CHERYL</t>
+          <t>OFIANA, FLORENCE</t>
         </is>
       </c>
       <c r="E14" s="1" t="inlineStr">
         <is>
-          <t>1689</t>
+          <t>1738</t>
         </is>
       </c>
       <c r="F14" s="1" t="inlineStr">
         <is>
-          <t>20250508</t>
+          <t>20250711</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="15">
       <c r="A15" s="1" t="inlineStr">
         <is>
-          <t>1865</t>
+          <t>1914</t>
         </is>
       </c>
       <c r="B15" s="1" t="inlineStr">
         <is>
-          <t>2025-05-08</t>
+          <t>2025-06-13</t>
         </is>
       </c>
       <c r="C15" s="1" t="inlineStr">
         <is>
-          <t>CR20250508-1688</t>
+          <t>CR20250613-1737</t>
         </is>
       </c>
       <c r="D15" s="1" t="inlineStr">
         <is>
-          <t>BAUZON, BABY CHERYL</t>
+          <t>PASABING, JANET			</t>
         </is>
       </c>
       <c r="E15" s="1" t="inlineStr">
         <is>
-          <t>1688</t>
+          <t>1737</t>
         </is>
       </c>
       <c r="F15" s="1" t="inlineStr">
         <is>
-          <t>20250508</t>
+          <t>20250613</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="16">
       <c r="A16" s="1" t="inlineStr">
         <is>
-          <t>1864</t>
+          <t>1913</t>
         </is>
       </c>
       <c r="B16" s="1" t="inlineStr">
         <is>
-          <t>2025-05-08</t>
+          <t>2025-06-13</t>
         </is>
       </c>
       <c r="C16" s="1" t="inlineStr">
         <is>
-          <t>CR20250508-1687</t>
+          <t>CR20250613-1736</t>
         </is>
       </c>
       <c r="D16" s="1" t="inlineStr">
         <is>
-          <t>BAUZON, BABY CHERYL</t>
+          <t>RODRIQUEZ, ROMANSITA</t>
         </is>
       </c>
       <c r="E16" s="1" t="inlineStr">
         <is>
-          <t>1687</t>
+          <t>1736</t>
         </is>
       </c>
       <c r="F16" s="1" t="inlineStr">
         <is>
-          <t>20250508</t>
+          <t>20250613</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="17">
       <c r="A17" s="1" t="inlineStr">
         <is>
-          <t>1863</t>
+          <t>1912</t>
         </is>
       </c>
       <c r="B17" s="1" t="inlineStr">
         <is>
-          <t>2025-05-08</t>
+          <t>2025-05-31</t>
         </is>
       </c>
       <c r="C17" s="1" t="inlineStr">
         <is>
-          <t>CR20250508-1686</t>
+          <t>CR20250531-1735</t>
         </is>
       </c>
       <c r="D17" s="1" t="inlineStr">
         <is>
-          <t>LLANES, GRATECHEN</t>
+          <t>VILLANUEVA, JHENALYNE</t>
         </is>
       </c>
       <c r="E17" s="1" t="inlineStr">
         <is>
-          <t>1686</t>
+          <t>1735</t>
         </is>
       </c>
       <c r="F17" s="1" t="inlineStr">
         <is>
-          <t>20250508</t>
+          <t>20250531</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="18">
       <c r="A18" s="1" t="inlineStr">
         <is>
-          <t>1862</t>
+          <t>1911</t>
         </is>
       </c>
       <c r="B18" s="1" t="inlineStr">
         <is>
-          <t>2025-05-08</t>
+          <t>2025-05-31</t>
         </is>
       </c>
       <c r="C18" s="1" t="inlineStr">
         <is>
-          <t>CR20250508-1685</t>
+          <t>CR20250531-1734</t>
         </is>
       </c>
       <c r="D18" s="1" t="inlineStr">
         <is>
-          <t>LLANES, GRATECHEN</t>
+          <t>VILLANUEVA, JHENALYNE</t>
         </is>
       </c>
       <c r="E18" s="1" t="inlineStr">
         <is>
-          <t>1685</t>
+          <t>1734</t>
         </is>
       </c>
       <c r="F18" s="1" t="inlineStr">
         <is>
-          <t>20250508</t>
+          <t>20250531</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="19">
       <c r="A19" s="1" t="inlineStr">
         <is>
-          <t>1861</t>
+          <t>1910</t>
         </is>
       </c>
       <c r="B19" s="1" t="inlineStr">
         <is>
-          <t>2025-05-08</t>
+          <t>2025-05-31</t>
         </is>
       </c>
       <c r="C19" s="1" t="inlineStr">
         <is>
-          <t>CR20250508-1684</t>
+          <t>CR20250531-1733</t>
         </is>
       </c>
       <c r="D19" s="1" t="inlineStr">
         <is>
-          <t>LLANES, GRATECHEN</t>
+          <t>DOMENDEN, JOVELYN</t>
         </is>
       </c>
       <c r="E19" s="1" t="inlineStr">
         <is>
-          <t>1684</t>
+          <t>1733</t>
         </is>
       </c>
       <c r="F19" s="1" t="inlineStr">
         <is>
-          <t>20250508</t>
+          <t>20250531</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="20">
       <c r="A20" s="1" t="inlineStr">
         <is>
-          <t>1860</t>
+          <t>1909</t>
         </is>
       </c>
       <c r="B20" s="1" t="inlineStr">
         <is>
-          <t>2025-05-08</t>
+          <t>2025-05-31</t>
         </is>
       </c>
       <c r="C20" s="1" t="inlineStr">
         <is>
-          <t>CR20250508-1683</t>
+          <t>CR20250531-1732</t>
         </is>
       </c>
       <c r="D20" s="1" t="inlineStr">
         <is>
-          <t>LLANES, GRATECHEN</t>
+          <t> DOMENDEN, JOVELYN</t>
         </is>
       </c>
       <c r="E20" s="1" t="inlineStr">
         <is>
-          <t>1683</t>
+          <t>1732</t>
         </is>
       </c>
       <c r="F20" s="1" t="inlineStr">
         <is>
-          <t>20250508</t>
+          <t>20250531</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="21">
       <c r="A21" s="1" t="inlineStr">
         <is>
-          <t>1859</t>
+          <t>1908</t>
         </is>
       </c>
       <c r="B21" s="1" t="inlineStr">
         <is>
-          <t>2025-05-08</t>
+          <t>2025-05-31</t>
         </is>
       </c>
       <c r="C21" s="1" t="inlineStr">
         <is>
-          <t>CR20250508-1682</t>
+          <t>CR20250531-1731</t>
         </is>
       </c>
       <c r="D21" s="1" t="inlineStr">
         <is>
-          <t>LLANES, GRATECHEN</t>
+          <t>DOMENDEN, JOVELYN</t>
         </is>
       </c>
       <c r="E21" s="1" t="inlineStr">
         <is>
-          <t>1682</t>
+          <t>1731</t>
         </is>
       </c>
       <c r="F21" s="1" t="inlineStr">
         <is>
-          <t>20250508</t>
+          <t>20250531</t>
         </is>
       </c>
     </row>
   </sheetData>
   <printOptions headings="false" gridLines="false" gridLinesSet="true" horizontalCentered="false" verticalCentered="false"/>
   <pageMargins left="0.5" right="0.5" top="1.0" bottom="1.0" header="0.5" footer="0.5"/>
   <pageSetup blackAndWhite="false" cellComments="none" copies="1" draft="false" firstPageNumber="1" fitToHeight="1" fitToWidth="1" horizontalDpi="300" orientation="portrait" pageOrder="downThenOver" paperSize="1" scale="100" useFirstPageNumber="true" usePrinterDefaults="false" verticalDpi="300"/>
   <headerFooter differentFirst="false" differentOddEven="false">
     <oddHeader>&amp;C&amp;"Times New Roman,Regular"&amp;12&amp;A</oddHeader>
     <oddFooter>&amp;C&amp;"Times New Roman,Regular"&amp;12Page &amp;P</oddFooter>
   </headerFooter>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <TotalTime></TotalTime>
   <Company/>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcmitype="http://purl.org/dc/dcmitype/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dc:title/>