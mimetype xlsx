--- v0 (2026-02-24)
+++ v1 (2026-04-17)
@@ -157,684 +157,684 @@
       </c>
       <c r="C1" s="1" t="inlineStr">
         <is>
           <t>cr_no</t>
         </is>
       </c>
       <c r="D1" s="1" t="inlineStr">
         <is>
           <t>consultant</t>
         </is>
       </c>
       <c r="E1" s="1" t="inlineStr">
         <is>
           <t>increment</t>
         </is>
       </c>
       <c r="F1" s="1" t="inlineStr">
         <is>
           <t>inc_date</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="2">
       <c r="A2" s="1" t="inlineStr">
         <is>
-          <t>2275</t>
+          <t>2341</t>
         </is>
       </c>
       <c r="B2" s="1" t="inlineStr">
         <is>
-          <t>2026-02-18</t>
+          <t>2026-04-08</t>
         </is>
       </c>
       <c r="C2" s="1" t="inlineStr">
         <is>
-          <t>CR20260218-2079</t>
+          <t>CR20260408-2144</t>
         </is>
       </c>
       <c r="D2" s="1" t="inlineStr">
         <is>
-          <t>LLANES, GRATECHEN</t>
+          <t>ORGANO, KRYSTAL KAY</t>
         </is>
       </c>
       <c r="E2" s="1" t="inlineStr">
         <is>
-          <t>2079</t>
+          <t>2144</t>
         </is>
       </c>
       <c r="F2" s="1" t="inlineStr">
         <is>
-          <t>20260218</t>
+          <t>20260408</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="3">
       <c r="A3" s="1" t="inlineStr">
         <is>
-          <t>2274</t>
+          <t>2340</t>
         </is>
       </c>
       <c r="B3" s="1" t="inlineStr">
         <is>
-          <t>2026-02-18</t>
+          <t>2026-04-08</t>
         </is>
       </c>
       <c r="C3" s="1" t="inlineStr">
         <is>
-          <t>CR20260218-2078</t>
+          <t>CR20260408-2143</t>
         </is>
       </c>
       <c r="D3" s="1" t="inlineStr">
         <is>
-          <t>REBURON, JEFF LEIGH</t>
+          <t>JAVIER, LENIDITA</t>
         </is>
       </c>
       <c r="E3" s="1" t="inlineStr">
         <is>
-          <t>2078</t>
+          <t>2143</t>
         </is>
       </c>
       <c r="F3" s="1" t="inlineStr">
         <is>
-          <t>20260218</t>
+          <t>20260408</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="4">
       <c r="A4" s="1" t="inlineStr">
         <is>
-          <t>2273</t>
+          <t>2339</t>
         </is>
       </c>
       <c r="B4" s="1" t="inlineStr">
         <is>
-          <t>2026-02-18</t>
+          <t>2026-04-08</t>
         </is>
       </c>
       <c r="C4" s="1" t="inlineStr">
         <is>
-          <t>CR20260218-2077</t>
+          <t>CR20260408-2142</t>
         </is>
       </c>
       <c r="D4" s="1" t="inlineStr">
         <is>
-          <t>CABANSAG, SUSAN</t>
+          <t>JAVIER, LENIDITA</t>
         </is>
       </c>
       <c r="E4" s="1" t="inlineStr">
         <is>
-          <t>2077</t>
+          <t>2142</t>
         </is>
       </c>
       <c r="F4" s="1" t="inlineStr">
         <is>
-          <t>20260218</t>
+          <t>20260408</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="5">
       <c r="A5" s="1" t="inlineStr">
         <is>
-          <t>2272</t>
+          <t>2338</t>
         </is>
       </c>
       <c r="B5" s="1" t="inlineStr">
         <is>
-          <t>2026-02-18</t>
+          <t>2026-03-28</t>
         </is>
       </c>
       <c r="C5" s="1" t="inlineStr">
         <is>
-          <t>CR20260218-2076</t>
+          <t>CR20260328-2141</t>
         </is>
       </c>
       <c r="D5" s="1" t="inlineStr">
         <is>
-          <t>LLANES, JACLYNE KATE</t>
+          <t>BAUZON, BABY CHERYL</t>
         </is>
       </c>
       <c r="E5" s="1" t="inlineStr">
         <is>
-          <t>2076</t>
+          <t>2141</t>
         </is>
       </c>
       <c r="F5" s="1" t="inlineStr">
         <is>
-          <t>20260218</t>
+          <t>20260328</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="6">
       <c r="A6" s="1" t="inlineStr">
         <is>
-          <t>2271</t>
+          <t>2337</t>
         </is>
       </c>
       <c r="B6" s="1" t="inlineStr">
         <is>
-          <t>2026-01-28</t>
+          <t>2026-03-28</t>
         </is>
       </c>
       <c r="C6" s="1" t="inlineStr">
         <is>
-          <t>CR20260128-2075</t>
+          <t>CR20260328-2140</t>
         </is>
       </c>
       <c r="D6" s="1" t="inlineStr">
         <is>
-          <t>MARCOS, IMELDA</t>
+          <t>BAUZON, BABY CHERYL</t>
         </is>
       </c>
       <c r="E6" s="1" t="inlineStr">
         <is>
-          <t>2075</t>
+          <t>2140</t>
         </is>
       </c>
       <c r="F6" s="1" t="inlineStr">
         <is>
-          <t>20260128</t>
+          <t>20260328</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="7">
       <c r="A7" s="1" t="inlineStr">
         <is>
-          <t>2270</t>
+          <t>2336</t>
         </is>
       </c>
       <c r="B7" s="1" t="inlineStr">
         <is>
-          <t>2026-01-27</t>
+          <t>2026-03-28</t>
         </is>
       </c>
       <c r="C7" s="1" t="inlineStr">
         <is>
-          <t>CR20260127-2074</t>
+          <t>CR20260328-2139</t>
         </is>
       </c>
       <c r="D7" s="1" t="inlineStr">
         <is>
-          <t>PERALTA, EDNA</t>
+          <t>BAUZON, BABY CHERYL</t>
         </is>
       </c>
       <c r="E7" s="1" t="inlineStr">
         <is>
-          <t>2074</t>
+          <t>2139</t>
         </is>
       </c>
       <c r="F7" s="1" t="inlineStr">
         <is>
-          <t>20260127</t>
+          <t>20260328</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="8">
       <c r="A8" s="1" t="inlineStr">
         <is>
-          <t>2269</t>
+          <t>2335</t>
         </is>
       </c>
       <c r="B8" s="1" t="inlineStr">
         <is>
-          <t>2026-01-24</t>
+          <t>2026-03-28</t>
         </is>
       </c>
       <c r="C8" s="1" t="inlineStr">
         <is>
-          <t>CR20260124-2073</t>
+          <t>CR20260328-2138</t>
         </is>
       </c>
       <c r="D8" s="1" t="inlineStr">
         <is>
-          <t>VILLANUEVA, JHENALYNE</t>
+          <t>SANCHEZ, MARICRIS</t>
         </is>
       </c>
       <c r="E8" s="1" t="inlineStr">
         <is>
-          <t>2073</t>
+          <t>2138</t>
         </is>
       </c>
       <c r="F8" s="1" t="inlineStr">
         <is>
-          <t>20260124</t>
+          <t>20260328</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="9">
       <c r="A9" s="1" t="inlineStr">
         <is>
-          <t>2267</t>
+          <t>2334</t>
         </is>
       </c>
       <c r="B9" s="1" t="inlineStr">
         <is>
-          <t>2026-01-24</t>
+          <t>2026-03-28</t>
         </is>
       </c>
       <c r="C9" s="1" t="inlineStr">
         <is>
-          <t>CR20260124-2072</t>
+          <t>CR20260328-2137</t>
         </is>
       </c>
       <c r="D9" s="1" t="inlineStr">
         <is>
-          <t>VILLANUEVA, MARIA THERESA</t>
+          <t>SANCHEZ, MARICRIS</t>
         </is>
       </c>
       <c r="E9" s="1" t="inlineStr">
         <is>
-          <t>2072</t>
+          <t>2137</t>
         </is>
       </c>
       <c r="F9" s="1" t="inlineStr">
         <is>
-          <t>20260124</t>
+          <t>20260328</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="10">
       <c r="A10" s="1" t="inlineStr">
         <is>
-          <t>2266</t>
+          <t>2333</t>
         </is>
       </c>
       <c r="B10" s="1" t="inlineStr">
         <is>
-          <t>2026-01-24</t>
+          <t>2026-03-28</t>
         </is>
       </c>
       <c r="C10" s="1" t="inlineStr">
         <is>
-          <t>CR20260124-2071</t>
+          <t>CR20260328-2136</t>
         </is>
       </c>
       <c r="D10" s="1" t="inlineStr">
         <is>
-          <t>VILLANUEVA, MARIA THERESA</t>
+          <t>CALIJA, VILMA MAY</t>
         </is>
       </c>
       <c r="E10" s="1" t="inlineStr">
         <is>
-          <t>2071</t>
+          <t>2136</t>
         </is>
       </c>
       <c r="F10" s="1" t="inlineStr">
         <is>
-          <t>20260124</t>
+          <t>20260328</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="11">
       <c r="A11" s="1" t="inlineStr">
         <is>
-          <t>2265</t>
+          <t>2332</t>
         </is>
       </c>
       <c r="B11" s="1" t="inlineStr">
         <is>
-          <t>2026-01-24</t>
+          <t>2026-03-28</t>
         </is>
       </c>
       <c r="C11" s="1" t="inlineStr">
         <is>
-          <t>CR20260124-2070</t>
+          <t>CR20260328-2135</t>
         </is>
       </c>
       <c r="D11" s="1" t="inlineStr">
         <is>
-          <t>VILLANUEVA, MARIA THERESA</t>
+          <t>CALIJA, VILMA MAY</t>
         </is>
       </c>
       <c r="E11" s="1" t="inlineStr">
         <is>
-          <t>2070</t>
+          <t>2135</t>
         </is>
       </c>
       <c r="F11" s="1" t="inlineStr">
         <is>
-          <t>20260124</t>
+          <t>20260328</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="12">
       <c r="A12" s="1" t="inlineStr">
         <is>
-          <t>2264</t>
+          <t>2331</t>
         </is>
       </c>
       <c r="B12" s="1" t="inlineStr">
         <is>
-          <t>2026-01-24</t>
+          <t>2026-03-28</t>
         </is>
       </c>
       <c r="C12" s="1" t="inlineStr">
         <is>
-          <t>CR20260124-2069</t>
+          <t>CR20260328-2134</t>
         </is>
       </c>
       <c r="D12" s="1" t="inlineStr">
         <is>
-          <t>DOMINGO, SHEENA</t>
+          <t>OFIANA, FLORENCE</t>
         </is>
       </c>
       <c r="E12" s="1" t="inlineStr">
         <is>
-          <t>2069</t>
+          <t>2134</t>
         </is>
       </c>
       <c r="F12" s="1" t="inlineStr">
         <is>
-          <t>20260124</t>
+          <t>20260328</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="13">
       <c r="A13" s="1" t="inlineStr">
         <is>
-          <t>2263</t>
+          <t>2330</t>
         </is>
       </c>
       <c r="B13" s="1" t="inlineStr">
         <is>
-          <t>2026-01-23</t>
+          <t>2026-03-28</t>
         </is>
       </c>
       <c r="C13" s="1" t="inlineStr">
         <is>
-          <t>CR20260123-2068</t>
+          <t>CR20260328-2133</t>
         </is>
       </c>
       <c r="D13" s="1" t="inlineStr">
         <is>
-          <t>ORGANO, KRYSTAL KAY</t>
+          <t>SIMON, NELIA</t>
         </is>
       </c>
       <c r="E13" s="1" t="inlineStr">
         <is>
-          <t>2068</t>
+          <t>2133</t>
         </is>
       </c>
       <c r="F13" s="1" t="inlineStr">
         <is>
-          <t>20260123</t>
+          <t>20260328</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="14">
       <c r="A14" s="1" t="inlineStr">
         <is>
-          <t>2262</t>
+          <t>2329</t>
         </is>
       </c>
       <c r="B14" s="1" t="inlineStr">
         <is>
-          <t>2026-01-23</t>
+          <t>2026-03-28</t>
         </is>
       </c>
       <c r="C14" s="1" t="inlineStr">
         <is>
-          <t>CR20260123-2067</t>
+          <t>CR20260328-2132</t>
         </is>
       </c>
       <c r="D14" s="1" t="inlineStr">
         <is>
-          <t>OFIANA, FLORENCE</t>
+          <t>CABANSAG, SUSAN</t>
         </is>
       </c>
       <c r="E14" s="1" t="inlineStr">
         <is>
-          <t>2067</t>
+          <t>2132</t>
         </is>
       </c>
       <c r="F14" s="1" t="inlineStr">
         <is>
-          <t>20260123</t>
+          <t>20260328</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="15">
       <c r="A15" s="1" t="inlineStr">
         <is>
-          <t>2261</t>
+          <t>2328</t>
         </is>
       </c>
       <c r="B15" s="1" t="inlineStr">
         <is>
-          <t>2026-01-23</t>
+          <t>2026-03-28</t>
         </is>
       </c>
       <c r="C15" s="1" t="inlineStr">
         <is>
-          <t>CR20260123-2066</t>
+          <t>CR20260328-2131</t>
         </is>
       </c>
       <c r="D15" s="1" t="inlineStr">
         <is>
-          <t>BUENO, MARY GRACE</t>
+          <t>RODRIGUEZ, ROMANSITA</t>
         </is>
       </c>
       <c r="E15" s="1" t="inlineStr">
         <is>
-          <t>2066</t>
+          <t>2131</t>
         </is>
       </c>
       <c r="F15" s="1" t="inlineStr">
         <is>
-          <t>20260123</t>
+          <t>20260328</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="16">
       <c r="A16" s="1" t="inlineStr">
         <is>
-          <t>2260</t>
+          <t>2327</t>
         </is>
       </c>
       <c r="B16" s="1" t="inlineStr">
         <is>
-          <t>2026-01-23</t>
+          <t>2026-03-28</t>
         </is>
       </c>
       <c r="C16" s="1" t="inlineStr">
         <is>
-          <t>CR20260123-2065</t>
+          <t>CR20260328-2130</t>
         </is>
       </c>
       <c r="D16" s="1" t="inlineStr">
         <is>
-          <t>JAVIER, LENIDITA</t>
+          <t>LLANES, JACLYNE KATE</t>
         </is>
       </c>
       <c r="E16" s="1" t="inlineStr">
         <is>
-          <t>2065</t>
+          <t>2130</t>
         </is>
       </c>
       <c r="F16" s="1" t="inlineStr">
         <is>
-          <t>20260123</t>
+          <t>20260328</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="17">
       <c r="A17" s="1" t="inlineStr">
         <is>
-          <t>2259</t>
+          <t>2326</t>
         </is>
       </c>
       <c r="B17" s="1" t="inlineStr">
         <is>
-          <t>2026-01-23</t>
+          <t>2026-03-28</t>
         </is>
       </c>
       <c r="C17" s="1" t="inlineStr">
         <is>
-          <t>CR20260123-2064</t>
+          <t>CR20260328-2129</t>
         </is>
       </c>
       <c r="D17" s="1" t="inlineStr">
         <is>
-          <t>JAVIER, LENIDITA</t>
+          <t>DOMINGO, PREMALYN</t>
         </is>
       </c>
       <c r="E17" s="1" t="inlineStr">
         <is>
-          <t>2064</t>
+          <t>2129</t>
         </is>
       </c>
       <c r="F17" s="1" t="inlineStr">
         <is>
-          <t>20260123</t>
+          <t>20260328</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="18">
       <c r="A18" s="1" t="inlineStr">
         <is>
-          <t>2258</t>
+          <t>2325</t>
         </is>
       </c>
       <c r="B18" s="1" t="inlineStr">
         <is>
-          <t>2026-01-23</t>
+          <t>2026-03-28</t>
         </is>
       </c>
       <c r="C18" s="1" t="inlineStr">
         <is>
-          <t>CR20260123-2063</t>
+          <t>CR20260328-2128</t>
         </is>
       </c>
       <c r="D18" s="1" t="inlineStr">
         <is>
-          <t>DOMENDEN, JOVELYN</t>
+          <t>DOMINGO, PREMALYN</t>
         </is>
       </c>
       <c r="E18" s="1" t="inlineStr">
         <is>
-          <t>2063</t>
+          <t>2128</t>
         </is>
       </c>
       <c r="F18" s="1" t="inlineStr">
         <is>
-          <t>20260123</t>
+          <t>20260328</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="19">
       <c r="A19" s="1" t="inlineStr">
         <is>
-          <t>2257</t>
+          <t>2324</t>
         </is>
       </c>
       <c r="B19" s="1" t="inlineStr">
         <is>
-          <t>2026-01-23</t>
+          <t>2026-03-28</t>
         </is>
       </c>
       <c r="C19" s="1" t="inlineStr">
         <is>
-          <t>CR20260123-2062</t>
+          <t>CR20260328-2127</t>
         </is>
       </c>
       <c r="D19" s="1" t="inlineStr">
         <is>
-          <t>DOMENDEN, JOVELYN</t>
+          <t>ASUNCION, ETHELDREDA</t>
         </is>
       </c>
       <c r="E19" s="1" t="inlineStr">
         <is>
-          <t>2062</t>
+          <t>2127</t>
         </is>
       </c>
       <c r="F19" s="1" t="inlineStr">
         <is>
-          <t>20260123</t>
+          <t>20260328</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="20">
       <c r="A20" s="1" t="inlineStr">
         <is>
-          <t>2256</t>
+          <t>2323</t>
         </is>
       </c>
       <c r="B20" s="1" t="inlineStr">
         <is>
-          <t>2026-01-23</t>
+          <t>2026-03-28</t>
         </is>
       </c>
       <c r="C20" s="1" t="inlineStr">
         <is>
-          <t>CR20260123-2061</t>
+          <t>CR20260328-2126</t>
         </is>
       </c>
       <c r="D20" s="1" t="inlineStr">
         <is>
-          <t>DOMENDEN, JOVELYN</t>
+          <t>ASUNCION, ETHELDREDA</t>
         </is>
       </c>
       <c r="E20" s="1" t="inlineStr">
         <is>
-          <t>2061</t>
+          <t>2126</t>
         </is>
       </c>
       <c r="F20" s="1" t="inlineStr">
         <is>
-          <t>20260123</t>
+          <t>20260328</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="21">
       <c r="A21" s="1" t="inlineStr">
         <is>
-          <t>2255</t>
+          <t>2322</t>
         </is>
       </c>
       <c r="B21" s="1" t="inlineStr">
         <is>
-          <t>2026-01-23</t>
+          <t>2026-03-28</t>
         </is>
       </c>
       <c r="C21" s="1" t="inlineStr">
         <is>
-          <t>CR20260123-2060</t>
+          <t>CR20260328-2125</t>
         </is>
       </c>
       <c r="D21" s="1" t="inlineStr">
         <is>
-          <t>DOMENDEN, JOVELYN</t>
+          <t>SIMON, MAY</t>
         </is>
       </c>
       <c r="E21" s="1" t="inlineStr">
         <is>
-          <t>2060</t>
+          <t>2125</t>
         </is>
       </c>
       <c r="F21" s="1" t="inlineStr">
         <is>
-          <t>20260123</t>
+          <t>20260328</t>
         </is>
       </c>
     </row>
   </sheetData>
   <printOptions headings="false" gridLines="false" gridLinesSet="true" horizontalCentered="false" verticalCentered="false"/>
   <pageMargins left="0.5" right="0.5" top="1.0" bottom="1.0" header="0.5" footer="0.5"/>
   <pageSetup blackAndWhite="false" cellComments="none" copies="1" draft="false" firstPageNumber="1" fitToHeight="1" fitToWidth="1" horizontalDpi="300" orientation="portrait" pageOrder="downThenOver" paperSize="1" scale="100" useFirstPageNumber="true" usePrinterDefaults="false" verticalDpi="300"/>
   <headerFooter differentFirst="false" differentOddEven="false">
     <oddHeader>&amp;C&amp;"Times New Roman,Regular"&amp;12&amp;A</oddHeader>
     <oddFooter>&amp;C&amp;"Times New Roman,Regular"&amp;12Page &amp;P</oddFooter>
   </headerFooter>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <TotalTime></TotalTime>
   <Company/>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcmitype="http://purl.org/dc/dcmitype/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dc:title/>