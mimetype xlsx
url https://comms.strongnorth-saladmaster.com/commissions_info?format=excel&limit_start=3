--- v1 (2026-04-17)
+++ v2 (2026-06-06)
@@ -157,684 +157,684 @@
       </c>
       <c r="C1" s="1" t="inlineStr">
         <is>
           <t>cr_no</t>
         </is>
       </c>
       <c r="D1" s="1" t="inlineStr">
         <is>
           <t>consultant</t>
         </is>
       </c>
       <c r="E1" s="1" t="inlineStr">
         <is>
           <t>increment</t>
         </is>
       </c>
       <c r="F1" s="1" t="inlineStr">
         <is>
           <t>inc_date</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="2">
       <c r="A2" s="1" t="inlineStr">
         <is>
-          <t>2341</t>
+          <t>2392</t>
         </is>
       </c>
       <c r="B2" s="1" t="inlineStr">
         <is>
-          <t>2026-04-08</t>
+          <t>2026-05-05</t>
         </is>
       </c>
       <c r="C2" s="1" t="inlineStr">
         <is>
-          <t>CR20260408-2144</t>
+          <t>CR20260505-2193</t>
         </is>
       </c>
       <c r="D2" s="1" t="inlineStr">
         <is>
-          <t>ORGANO, KRYSTAL KAY</t>
+          <t>BAUZON, BABY CHERYL</t>
         </is>
       </c>
       <c r="E2" s="1" t="inlineStr">
         <is>
-          <t>2144</t>
+          <t>2193</t>
         </is>
       </c>
       <c r="F2" s="1" t="inlineStr">
         <is>
-          <t>20260408</t>
+          <t>20260505</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="3">
       <c r="A3" s="1" t="inlineStr">
         <is>
-          <t>2340</t>
+          <t>2391</t>
         </is>
       </c>
       <c r="B3" s="1" t="inlineStr">
         <is>
-          <t>2026-04-08</t>
+          <t>2026-05-05</t>
         </is>
       </c>
       <c r="C3" s="1" t="inlineStr">
         <is>
-          <t>CR20260408-2143</t>
+          <t>CR20260505-2192</t>
         </is>
       </c>
       <c r="D3" s="1" t="inlineStr">
         <is>
-          <t>JAVIER, LENIDITA</t>
+          <t>BAUZON, BABY CHERYL</t>
         </is>
       </c>
       <c r="E3" s="1" t="inlineStr">
         <is>
-          <t>2143</t>
+          <t>2192</t>
         </is>
       </c>
       <c r="F3" s="1" t="inlineStr">
         <is>
-          <t>20260408</t>
+          <t>20260505</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="4">
       <c r="A4" s="1" t="inlineStr">
         <is>
-          <t>2339</t>
+          <t>2390</t>
         </is>
       </c>
       <c r="B4" s="1" t="inlineStr">
         <is>
-          <t>2026-04-08</t>
+          <t>2026-05-05</t>
         </is>
       </c>
       <c r="C4" s="1" t="inlineStr">
         <is>
-          <t>CR20260408-2142</t>
+          <t>CR20260505-2191</t>
         </is>
       </c>
       <c r="D4" s="1" t="inlineStr">
         <is>
-          <t>JAVIER, LENIDITA</t>
+          <t>GUTIERREZ, OLIVIA</t>
         </is>
       </c>
       <c r="E4" s="1" t="inlineStr">
         <is>
-          <t>2142</t>
+          <t>2191</t>
         </is>
       </c>
       <c r="F4" s="1" t="inlineStr">
         <is>
-          <t>20260408</t>
+          <t>20260505</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="5">
       <c r="A5" s="1" t="inlineStr">
         <is>
-          <t>2338</t>
+          <t>2389</t>
         </is>
       </c>
       <c r="B5" s="1" t="inlineStr">
         <is>
-          <t>2026-03-28</t>
+          <t>2026-05-04</t>
         </is>
       </c>
       <c r="C5" s="1" t="inlineStr">
         <is>
-          <t>CR20260328-2141</t>
+          <t>CR20260504-2190</t>
         </is>
       </c>
       <c r="D5" s="1" t="inlineStr">
         <is>
-          <t>BAUZON, BABY CHERYL</t>
+          <t>TOLENTINO, LIZA</t>
         </is>
       </c>
       <c r="E5" s="1" t="inlineStr">
         <is>
-          <t>2141</t>
+          <t>2190</t>
         </is>
       </c>
       <c r="F5" s="1" t="inlineStr">
         <is>
-          <t>20260328</t>
+          <t>20260504</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="6">
       <c r="A6" s="1" t="inlineStr">
         <is>
-          <t>2337</t>
+          <t>2388</t>
         </is>
       </c>
       <c r="B6" s="1" t="inlineStr">
         <is>
-          <t>2026-03-28</t>
+          <t>2026-05-04</t>
         </is>
       </c>
       <c r="C6" s="1" t="inlineStr">
         <is>
-          <t>CR20260328-2140</t>
+          <t>CR20260504-2189</t>
         </is>
       </c>
       <c r="D6" s="1" t="inlineStr">
         <is>
-          <t>BAUZON, BABY CHERYL</t>
+          <t>JAVIER, LENIDITA</t>
         </is>
       </c>
       <c r="E6" s="1" t="inlineStr">
         <is>
-          <t>2140</t>
+          <t>2189</t>
         </is>
       </c>
       <c r="F6" s="1" t="inlineStr">
         <is>
-          <t>20260328</t>
+          <t>20260504</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="7">
       <c r="A7" s="1" t="inlineStr">
         <is>
-          <t>2336</t>
+          <t>2387</t>
         </is>
       </c>
       <c r="B7" s="1" t="inlineStr">
         <is>
-          <t>2026-03-28</t>
+          <t>2026-05-04</t>
         </is>
       </c>
       <c r="C7" s="1" t="inlineStr">
         <is>
-          <t>CR20260328-2139</t>
+          <t>CR20260504-2188</t>
         </is>
       </c>
       <c r="D7" s="1" t="inlineStr">
         <is>
-          <t>BAUZON, BABY CHERYL</t>
+          <t>JAVIER, LENIDITA</t>
         </is>
       </c>
       <c r="E7" s="1" t="inlineStr">
         <is>
-          <t>2139</t>
+          <t>2188</t>
         </is>
       </c>
       <c r="F7" s="1" t="inlineStr">
         <is>
-          <t>20260328</t>
+          <t>20260504</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="8">
       <c r="A8" s="1" t="inlineStr">
         <is>
-          <t>2335</t>
+          <t>2386</t>
         </is>
       </c>
       <c r="B8" s="1" t="inlineStr">
         <is>
-          <t>2026-03-28</t>
+          <t>2026-05-04</t>
         </is>
       </c>
       <c r="C8" s="1" t="inlineStr">
         <is>
-          <t>CR20260328-2138</t>
+          <t>CR20260504-2187</t>
         </is>
       </c>
       <c r="D8" s="1" t="inlineStr">
         <is>
-          <t>SANCHEZ, MARICRIS</t>
+          <t>LLANES, JACLYNE KATE</t>
         </is>
       </c>
       <c r="E8" s="1" t="inlineStr">
         <is>
-          <t>2138</t>
+          <t>2187</t>
         </is>
       </c>
       <c r="F8" s="1" t="inlineStr">
         <is>
-          <t>20260328</t>
+          <t>20260504</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="9">
       <c r="A9" s="1" t="inlineStr">
         <is>
-          <t>2334</t>
+          <t>2385</t>
         </is>
       </c>
       <c r="B9" s="1" t="inlineStr">
         <is>
-          <t>2026-03-28</t>
+          <t>2026-05-04</t>
         </is>
       </c>
       <c r="C9" s="1" t="inlineStr">
         <is>
-          <t>CR20260328-2137</t>
+          <t>CR20260504-2186</t>
         </is>
       </c>
       <c r="D9" s="1" t="inlineStr">
         <is>
-          <t>SANCHEZ, MARICRIS</t>
+          <t>LLANES, JACLYNE KATE</t>
         </is>
       </c>
       <c r="E9" s="1" t="inlineStr">
         <is>
-          <t>2137</t>
+          <t>2186</t>
         </is>
       </c>
       <c r="F9" s="1" t="inlineStr">
         <is>
-          <t>20260328</t>
+          <t>20260504</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="10">
       <c r="A10" s="1" t="inlineStr">
         <is>
-          <t>2333</t>
+          <t>2384</t>
         </is>
       </c>
       <c r="B10" s="1" t="inlineStr">
         <is>
-          <t>2026-03-28</t>
+          <t>2026-05-04</t>
         </is>
       </c>
       <c r="C10" s="1" t="inlineStr">
         <is>
-          <t>CR20260328-2136</t>
+          <t>CR20260504-2185</t>
         </is>
       </c>
       <c r="D10" s="1" t="inlineStr">
         <is>
-          <t>CALIJA, VILMA MAY</t>
+          <t>SANCHEZ, MARICRIS</t>
         </is>
       </c>
       <c r="E10" s="1" t="inlineStr">
         <is>
-          <t>2136</t>
+          <t>2185</t>
         </is>
       </c>
       <c r="F10" s="1" t="inlineStr">
         <is>
-          <t>20260328</t>
+          <t>20260504</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="11">
       <c r="A11" s="1" t="inlineStr">
         <is>
-          <t>2332</t>
+          <t>2383</t>
         </is>
       </c>
       <c r="B11" s="1" t="inlineStr">
         <is>
-          <t>2026-03-28</t>
+          <t>2026-04-10</t>
         </is>
       </c>
       <c r="C11" s="1" t="inlineStr">
         <is>
-          <t>CR20260328-2135</t>
+          <t>CR20260410-2184</t>
         </is>
       </c>
       <c r="D11" s="1" t="inlineStr">
         <is>
-          <t>CALIJA, VILMA MAY</t>
+          <t>BAUZON, BABY CHERYL (100$)</t>
         </is>
       </c>
       <c r="E11" s="1" t="inlineStr">
         <is>
-          <t>2135</t>
+          <t>2184</t>
         </is>
       </c>
       <c r="F11" s="1" t="inlineStr">
         <is>
-          <t>20260328</t>
+          <t>20260410</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="12">
       <c r="A12" s="1" t="inlineStr">
         <is>
-          <t>2331</t>
+          <t>2381</t>
         </is>
       </c>
       <c r="B12" s="1" t="inlineStr">
         <is>
-          <t>2026-03-28</t>
+          <t>2026-04-10</t>
         </is>
       </c>
       <c r="C12" s="1" t="inlineStr">
         <is>
-          <t>CR20260328-2134</t>
+          <t>CR20260410-2183</t>
         </is>
       </c>
       <c r="D12" s="1" t="inlineStr">
         <is>
-          <t>OFIANA, FLORENCE</t>
+          <t>GUTIERREZ, CHRISINE ($100)</t>
         </is>
       </c>
       <c r="E12" s="1" t="inlineStr">
         <is>
-          <t>2134</t>
+          <t>2183</t>
         </is>
       </c>
       <c r="F12" s="1" t="inlineStr">
         <is>
-          <t>20260328</t>
+          <t>20260410</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="13">
       <c r="A13" s="1" t="inlineStr">
         <is>
-          <t>2330</t>
+          <t>2380</t>
         </is>
       </c>
       <c r="B13" s="1" t="inlineStr">
         <is>
-          <t>2026-03-28</t>
+          <t>2026-04-10</t>
         </is>
       </c>
       <c r="C13" s="1" t="inlineStr">
         <is>
-          <t>CR20260328-2133</t>
+          <t>CR20260410-2182</t>
         </is>
       </c>
       <c r="D13" s="1" t="inlineStr">
         <is>
-          <t>SIMON, NELIA</t>
+          <t>DOMENDEN, JOVELYN (100$)</t>
         </is>
       </c>
       <c r="E13" s="1" t="inlineStr">
         <is>
-          <t>2133</t>
+          <t>2182</t>
         </is>
       </c>
       <c r="F13" s="1" t="inlineStr">
         <is>
-          <t>20260328</t>
+          <t>20260410</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="14">
       <c r="A14" s="1" t="inlineStr">
         <is>
-          <t>2329</t>
+          <t>2379</t>
         </is>
       </c>
       <c r="B14" s="1" t="inlineStr">
         <is>
-          <t>2026-03-28</t>
+          <t>2026-04-10</t>
         </is>
       </c>
       <c r="C14" s="1" t="inlineStr">
         <is>
-          <t>CR20260328-2132</t>
+          <t>CR20260410-2181</t>
         </is>
       </c>
       <c r="D14" s="1" t="inlineStr">
         <is>
-          <t>CABANSAG, SUSAN</t>
+          <t>IDIA, JACKIELOU</t>
         </is>
       </c>
       <c r="E14" s="1" t="inlineStr">
         <is>
-          <t>2132</t>
+          <t>2181</t>
         </is>
       </c>
       <c r="F14" s="1" t="inlineStr">
         <is>
-          <t>20260328</t>
+          <t>20260410</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="15">
       <c r="A15" s="1" t="inlineStr">
         <is>
-          <t>2328</t>
+          <t>2378</t>
         </is>
       </c>
       <c r="B15" s="1" t="inlineStr">
         <is>
-          <t>2026-03-28</t>
+          <t>2026-04-10</t>
         </is>
       </c>
       <c r="C15" s="1" t="inlineStr">
         <is>
-          <t>CR20260328-2131</t>
+          <t>CR20260410-2180</t>
         </is>
       </c>
       <c r="D15" s="1" t="inlineStr">
         <is>
-          <t>RODRIGUEZ, ROMANSITA</t>
+          <t>DAQUIOAG, MARIA ELOISA</t>
         </is>
       </c>
       <c r="E15" s="1" t="inlineStr">
         <is>
-          <t>2131</t>
+          <t>2180</t>
         </is>
       </c>
       <c r="F15" s="1" t="inlineStr">
         <is>
-          <t>20260328</t>
+          <t>20260410</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="16">
       <c r="A16" s="1" t="inlineStr">
         <is>
-          <t>2327</t>
+          <t>2377</t>
         </is>
       </c>
       <c r="B16" s="1" t="inlineStr">
         <is>
-          <t>2026-03-28</t>
+          <t>2026-04-10</t>
         </is>
       </c>
       <c r="C16" s="1" t="inlineStr">
         <is>
-          <t>CR20260328-2130</t>
+          <t>CR20260410-2179</t>
         </is>
       </c>
       <c r="D16" s="1" t="inlineStr">
         <is>
-          <t>LLANES, JACLYNE KATE</t>
+          <t>TOLENTINO, LIZA</t>
         </is>
       </c>
       <c r="E16" s="1" t="inlineStr">
         <is>
-          <t>2130</t>
+          <t>2179</t>
         </is>
       </c>
       <c r="F16" s="1" t="inlineStr">
         <is>
-          <t>20260328</t>
+          <t>20260410</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="17">
       <c r="A17" s="1" t="inlineStr">
         <is>
-          <t>2326</t>
+          <t>2376</t>
         </is>
       </c>
       <c r="B17" s="1" t="inlineStr">
         <is>
-          <t>2026-03-28</t>
+          <t>2026-04-10</t>
         </is>
       </c>
       <c r="C17" s="1" t="inlineStr">
         <is>
-          <t>CR20260328-2129</t>
+          <t>CR20260410-2178</t>
         </is>
       </c>
       <c r="D17" s="1" t="inlineStr">
         <is>
-          <t>DOMINGO, PREMALYN</t>
+          <t>MARTIN, JULIA DIVINA</t>
         </is>
       </c>
       <c r="E17" s="1" t="inlineStr">
         <is>
-          <t>2129</t>
+          <t>2178</t>
         </is>
       </c>
       <c r="F17" s="1" t="inlineStr">
         <is>
-          <t>20260328</t>
+          <t>20260410</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="18">
       <c r="A18" s="1" t="inlineStr">
         <is>
-          <t>2325</t>
+          <t>2375</t>
         </is>
       </c>
       <c r="B18" s="1" t="inlineStr">
         <is>
-          <t>2026-03-28</t>
+          <t>2026-04-10</t>
         </is>
       </c>
       <c r="C18" s="1" t="inlineStr">
         <is>
-          <t>CR20260328-2128</t>
+          <t>CR20260410-2177</t>
         </is>
       </c>
       <c r="D18" s="1" t="inlineStr">
         <is>
-          <t>DOMINGO, PREMALYN</t>
+          <t>DAMASO, ELISA LUISA</t>
         </is>
       </c>
       <c r="E18" s="1" t="inlineStr">
         <is>
-          <t>2128</t>
+          <t>2177</t>
         </is>
       </c>
       <c r="F18" s="1" t="inlineStr">
         <is>
-          <t>20260328</t>
+          <t>20260410</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="19">
       <c r="A19" s="1" t="inlineStr">
         <is>
-          <t>2324</t>
+          <t>2374</t>
         </is>
       </c>
       <c r="B19" s="1" t="inlineStr">
         <is>
-          <t>2026-03-28</t>
+          <t>2026-04-10</t>
         </is>
       </c>
       <c r="C19" s="1" t="inlineStr">
         <is>
-          <t>CR20260328-2127</t>
+          <t>CR20260410-2176</t>
         </is>
       </c>
       <c r="D19" s="1" t="inlineStr">
         <is>
-          <t>ASUNCION, ETHELDREDA</t>
+          <t>MARCOS, IMELDA</t>
         </is>
       </c>
       <c r="E19" s="1" t="inlineStr">
         <is>
-          <t>2127</t>
+          <t>2176</t>
         </is>
       </c>
       <c r="F19" s="1" t="inlineStr">
         <is>
-          <t>20260328</t>
+          <t>20260410</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="20">
       <c r="A20" s="1" t="inlineStr">
         <is>
-          <t>2323</t>
+          <t>2373</t>
         </is>
       </c>
       <c r="B20" s="1" t="inlineStr">
         <is>
-          <t>2026-03-28</t>
+          <t>2026-04-10</t>
         </is>
       </c>
       <c r="C20" s="1" t="inlineStr">
         <is>
-          <t>CR20260328-2126</t>
+          <t>CR20260410-2175</t>
         </is>
       </c>
       <c r="D20" s="1" t="inlineStr">
         <is>
-          <t>ASUNCION, ETHELDREDA</t>
+          <t>QUINTOS, MILICENT</t>
         </is>
       </c>
       <c r="E20" s="1" t="inlineStr">
         <is>
-          <t>2126</t>
+          <t>2175</t>
         </is>
       </c>
       <c r="F20" s="1" t="inlineStr">
         <is>
-          <t>20260328</t>
+          <t>20260410</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="21">
       <c r="A21" s="1" t="inlineStr">
         <is>
-          <t>2322</t>
+          <t>2372</t>
         </is>
       </c>
       <c r="B21" s="1" t="inlineStr">
         <is>
-          <t>2026-03-28</t>
+          <t>2026-04-10</t>
         </is>
       </c>
       <c r="C21" s="1" t="inlineStr">
         <is>
-          <t>CR20260328-2125</t>
+          <t>CR20260410-2174</t>
         </is>
       </c>
       <c r="D21" s="1" t="inlineStr">
         <is>
-          <t>SIMON, MAY</t>
+          <t>LLANES, GRATECHEN</t>
         </is>
       </c>
       <c r="E21" s="1" t="inlineStr">
         <is>
-          <t>2125</t>
+          <t>2174</t>
         </is>
       </c>
       <c r="F21" s="1" t="inlineStr">
         <is>
-          <t>20260328</t>
+          <t>20260410</t>
         </is>
       </c>
     </row>
   </sheetData>
   <printOptions headings="false" gridLines="false" gridLinesSet="true" horizontalCentered="false" verticalCentered="false"/>
   <pageMargins left="0.5" right="0.5" top="1.0" bottom="1.0" header="0.5" footer="0.5"/>
   <pageSetup blackAndWhite="false" cellComments="none" copies="1" draft="false" firstPageNumber="1" fitToHeight="1" fitToWidth="1" horizontalDpi="300" orientation="portrait" pageOrder="downThenOver" paperSize="1" scale="100" useFirstPageNumber="true" usePrinterDefaults="false" verticalDpi="300"/>
   <headerFooter differentFirst="false" differentOddEven="false">
     <oddHeader>&amp;C&amp;"Times New Roman,Regular"&amp;12&amp;A</oddHeader>
     <oddFooter>&amp;C&amp;"Times New Roman,Regular"&amp;12Page &amp;P</oddFooter>
   </headerFooter>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <TotalTime></TotalTime>
   <Company/>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcmitype="http://purl.org/dc/dcmitype/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dc:title/>