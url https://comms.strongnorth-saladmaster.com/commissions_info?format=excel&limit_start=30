--- v0 (2026-02-26)
+++ v1 (2026-04-22)
@@ -157,684 +157,684 @@
       </c>
       <c r="C1" s="1" t="inlineStr">
         <is>
           <t>cr_no</t>
         </is>
       </c>
       <c r="D1" s="1" t="inlineStr">
         <is>
           <t>consultant</t>
         </is>
       </c>
       <c r="E1" s="1" t="inlineStr">
         <is>
           <t>increment</t>
         </is>
       </c>
       <c r="F1" s="1" t="inlineStr">
         <is>
           <t>inc_date</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="2">
       <c r="A2" s="1" t="inlineStr">
         <is>
-          <t>1701</t>
+          <t>1774</t>
         </is>
       </c>
       <c r="B2" s="1" t="inlineStr">
         <is>
-          <t>2025-01-30</t>
+          <t>2025-03-25</t>
         </is>
       </c>
       <c r="C2" s="1" t="inlineStr">
         <is>
-          <t>CR20250130-1536</t>
+          <t>CR20250325-1601</t>
         </is>
       </c>
       <c r="D2" s="1" t="inlineStr">
         <is>
-          <t>RAZOTE, CLARE ANN ENGELINE</t>
+          <t>DECOLEN, EVELYN</t>
         </is>
       </c>
       <c r="E2" s="1" t="inlineStr">
         <is>
-          <t>1536</t>
+          <t>1601</t>
         </is>
       </c>
       <c r="F2" s="1" t="inlineStr">
         <is>
-          <t>20250130</t>
+          <t>20250325</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="3">
       <c r="A3" s="1" t="inlineStr">
         <is>
-          <t>1700</t>
+          <t>1773</t>
         </is>
       </c>
       <c r="B3" s="1" t="inlineStr">
         <is>
-          <t>2025-01-30</t>
+          <t>2025-03-25</t>
         </is>
       </c>
       <c r="C3" s="1" t="inlineStr">
         <is>
-          <t>CR20250130-1535</t>
+          <t>CR20250325-1600</t>
         </is>
       </c>
       <c r="D3" s="1" t="inlineStr">
         <is>
-          <t>SIMON, MAY</t>
+          <t>TOLENTINO, LIZA</t>
         </is>
       </c>
       <c r="E3" s="1" t="inlineStr">
         <is>
-          <t>1535</t>
+          <t>1600</t>
         </is>
       </c>
       <c r="F3" s="1" t="inlineStr">
         <is>
-          <t>20250130</t>
+          <t>20250325</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="4">
       <c r="A4" s="1" t="inlineStr">
         <is>
-          <t>1699</t>
+          <t>1772</t>
         </is>
       </c>
       <c r="B4" s="1" t="inlineStr">
         <is>
-          <t>2025-01-30</t>
+          <t>2025-03-25</t>
         </is>
       </c>
       <c r="C4" s="1" t="inlineStr">
         <is>
-          <t>CR20250130-1534</t>
+          <t>CR20250325-1599</t>
         </is>
       </c>
       <c r="D4" s="1" t="inlineStr">
         <is>
-          <t>SIMON, NELIA</t>
+          <t>TOMES, THELMA</t>
         </is>
       </c>
       <c r="E4" s="1" t="inlineStr">
         <is>
-          <t>1534</t>
+          <t>1599</t>
         </is>
       </c>
       <c r="F4" s="1" t="inlineStr">
         <is>
-          <t>20250130</t>
+          <t>20250325</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="5">
       <c r="A5" s="1" t="inlineStr">
         <is>
-          <t>1698</t>
+          <t>1771</t>
         </is>
       </c>
       <c r="B5" s="1" t="inlineStr">
         <is>
-          <t>2025-01-30</t>
+          <t>2025-03-25</t>
         </is>
       </c>
       <c r="C5" s="1" t="inlineStr">
         <is>
-          <t>CR20250130-1533</t>
+          <t>CR20250325-1598</t>
         </is>
       </c>
       <c r="D5" s="1" t="inlineStr">
         <is>
-          <t>ORGANO, KRYSTAL KAY</t>
+          <t>GUTIERREZ, CHRISTINE</t>
         </is>
       </c>
       <c r="E5" s="1" t="inlineStr">
         <is>
-          <t>1533</t>
+          <t>1598</t>
         </is>
       </c>
       <c r="F5" s="1" t="inlineStr">
         <is>
-          <t>20250130</t>
+          <t>20250325</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="6">
       <c r="A6" s="1" t="inlineStr">
         <is>
-          <t>1697</t>
+          <t>1770</t>
         </is>
       </c>
       <c r="B6" s="1" t="inlineStr">
         <is>
-          <t>2025-01-30</t>
+          <t>2025-03-25</t>
         </is>
       </c>
       <c r="C6" s="1" t="inlineStr">
         <is>
-          <t>CR20250130-1532</t>
+          <t>CR20250325-1597</t>
         </is>
       </c>
       <c r="D6" s="1" t="inlineStr">
         <is>
-          <t>OFIANA, FLORENCE</t>
+          <t>GUTIERREZ, CHRISTINE</t>
         </is>
       </c>
       <c r="E6" s="1" t="inlineStr">
         <is>
-          <t>1532</t>
+          <t>1597</t>
         </is>
       </c>
       <c r="F6" s="1" t="inlineStr">
         <is>
-          <t>20250130</t>
+          <t>20250325</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="7">
       <c r="A7" s="1" t="inlineStr">
         <is>
-          <t>1696</t>
+          <t>1769</t>
         </is>
       </c>
       <c r="B7" s="1" t="inlineStr">
         <is>
-          <t>2025-01-30</t>
+          <t>2025-03-25</t>
         </is>
       </c>
       <c r="C7" s="1" t="inlineStr">
         <is>
-          <t>CR20250130-1531</t>
+          <t>CR20250325-1596</t>
         </is>
       </c>
       <c r="D7" s="1" t="inlineStr">
         <is>
-          <t>NODORA, LENI GRACE</t>
+          <t>GUTIERREZ, CHRISTINE</t>
         </is>
       </c>
       <c r="E7" s="1" t="inlineStr">
         <is>
-          <t>1531</t>
+          <t>1596</t>
         </is>
       </c>
       <c r="F7" s="1" t="inlineStr">
         <is>
-          <t>20250130</t>
+          <t>20250325</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="8">
       <c r="A8" s="1" t="inlineStr">
         <is>
-          <t>1695</t>
+          <t>1768</t>
         </is>
       </c>
       <c r="B8" s="1" t="inlineStr">
         <is>
-          <t>2025-01-30</t>
+          <t>2025-03-25</t>
         </is>
       </c>
       <c r="C8" s="1" t="inlineStr">
         <is>
-          <t>CR20250130-1530</t>
+          <t>CR20250325-1595</t>
         </is>
       </c>
       <c r="D8" s="1" t="inlineStr">
         <is>
-          <t>MARTIN, LALAINE CORAZON</t>
+          <t>GUTIERREZ, CHRISTINE</t>
         </is>
       </c>
       <c r="E8" s="1" t="inlineStr">
         <is>
-          <t>1530</t>
+          <t>1595</t>
         </is>
       </c>
       <c r="F8" s="1" t="inlineStr">
         <is>
-          <t>20250130</t>
+          <t>20250325</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="9">
       <c r="A9" s="1" t="inlineStr">
         <is>
-          <t>1694</t>
+          <t>1767</t>
         </is>
       </c>
       <c r="B9" s="1" t="inlineStr">
         <is>
-          <t>2025-01-30</t>
+          <t>2025-03-25</t>
         </is>
       </c>
       <c r="C9" s="1" t="inlineStr">
         <is>
-          <t>CR20250130-1529</t>
+          <t>CR20250325-1594</t>
         </is>
       </c>
       <c r="D9" s="1" t="inlineStr">
         <is>
-          <t>LLANES, GRATECHEN</t>
+          <t>RAZOTE, CLARE ANN ENGELINE</t>
         </is>
       </c>
       <c r="E9" s="1" t="inlineStr">
         <is>
-          <t>1529</t>
+          <t>1594</t>
         </is>
       </c>
       <c r="F9" s="1" t="inlineStr">
         <is>
-          <t>20250130</t>
+          <t>20250325</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="10">
       <c r="A10" s="1" t="inlineStr">
         <is>
-          <t>1693</t>
+          <t>1766</t>
         </is>
       </c>
       <c r="B10" s="1" t="inlineStr">
         <is>
-          <t>2025-01-30</t>
+          <t>2025-03-25</t>
         </is>
       </c>
       <c r="C10" s="1" t="inlineStr">
         <is>
-          <t>CR20250130-1528</t>
+          <t>CR20250325-1593</t>
         </is>
       </c>
       <c r="D10" s="1" t="inlineStr">
         <is>
-          <t>LLANES, GRATECHEN</t>
+          <t>DAQUIOAG, MARIA ELOISA</t>
         </is>
       </c>
       <c r="E10" s="1" t="inlineStr">
         <is>
-          <t>1528</t>
+          <t>1593</t>
         </is>
       </c>
       <c r="F10" s="1" t="inlineStr">
         <is>
-          <t>20250130</t>
+          <t>20250325</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="11">
       <c r="A11" s="1" t="inlineStr">
         <is>
-          <t>1692</t>
+          <t>1765</t>
         </is>
       </c>
       <c r="B11" s="1" t="inlineStr">
         <is>
-          <t>2025-01-30</t>
+          <t>2025-03-25</t>
         </is>
       </c>
       <c r="C11" s="1" t="inlineStr">
         <is>
-          <t>CR20250130-1527</t>
+          <t>CR20250325-1592</t>
         </is>
       </c>
       <c r="D11" s="1" t="inlineStr">
         <is>
-          <t>VILLANUEVA, MARIA THERESA</t>
+          <t>ASUNCION, ETHELDREDA</t>
         </is>
       </c>
       <c r="E11" s="1" t="inlineStr">
         <is>
-          <t>1527</t>
+          <t>1592</t>
         </is>
       </c>
       <c r="F11" s="1" t="inlineStr">
         <is>
-          <t>20250130</t>
+          <t>20250325</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="12">
       <c r="A12" s="1" t="inlineStr">
         <is>
-          <t>1691</t>
+          <t>1764</t>
         </is>
       </c>
       <c r="B12" s="1" t="inlineStr">
         <is>
-          <t>2025-01-30</t>
+          <t>2025-03-25</t>
         </is>
       </c>
       <c r="C12" s="1" t="inlineStr">
         <is>
-          <t>CR20250130-1526</t>
+          <t>CR20250325-1591</t>
         </is>
       </c>
       <c r="D12" s="1" t="inlineStr">
         <is>
-          <t>VILLANUEVA, MARIA THERESA</t>
+          <t>CALIJA, VILMA MAY</t>
         </is>
       </c>
       <c r="E12" s="1" t="inlineStr">
         <is>
-          <t>1526</t>
+          <t>1591</t>
         </is>
       </c>
       <c r="F12" s="1" t="inlineStr">
         <is>
-          <t>20250130</t>
+          <t>20250325</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="13">
       <c r="A13" s="1" t="inlineStr">
         <is>
-          <t>1690</t>
+          <t>1763</t>
         </is>
       </c>
       <c r="B13" s="1" t="inlineStr">
         <is>
-          <t>2025-01-30</t>
+          <t>2025-03-25</t>
         </is>
       </c>
       <c r="C13" s="1" t="inlineStr">
         <is>
-          <t>CR20250130-1525</t>
+          <t>CR20250325-1590</t>
         </is>
       </c>
       <c r="D13" s="1" t="inlineStr">
         <is>
-          <t>VILLANUEVA, MARIA THERESA</t>
+          <t>SIMON, NELIA</t>
         </is>
       </c>
       <c r="E13" s="1" t="inlineStr">
         <is>
-          <t>1525</t>
+          <t>1590</t>
         </is>
       </c>
       <c r="F13" s="1" t="inlineStr">
         <is>
-          <t>20250130</t>
+          <t>20250325</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="14">
       <c r="A14" s="1" t="inlineStr">
         <is>
-          <t>1689</t>
+          <t>1762</t>
         </is>
       </c>
       <c r="B14" s="1" t="inlineStr">
         <is>
-          <t>2025-01-30</t>
+          <t>2025-03-25</t>
         </is>
       </c>
       <c r="C14" s="1" t="inlineStr">
         <is>
-          <t>CR20250130-1524</t>
+          <t>CR20250325-1589</t>
         </is>
       </c>
       <c r="D14" s="1" t="inlineStr">
         <is>
-          <t>DOMENDEN, JOVELYN</t>
+          <t>BALLESTEROS, SUSANA JENELYN</t>
         </is>
       </c>
       <c r="E14" s="1" t="inlineStr">
         <is>
-          <t>1524</t>
+          <t>1589</t>
         </is>
       </c>
       <c r="F14" s="1" t="inlineStr">
         <is>
-          <t>20250130</t>
+          <t>20250325</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="15">
       <c r="A15" s="1" t="inlineStr">
         <is>
-          <t>1688</t>
+          <t>1761</t>
         </is>
       </c>
       <c r="B15" s="1" t="inlineStr">
         <is>
-          <t>2025-01-30</t>
+          <t>2025-03-25</t>
         </is>
       </c>
       <c r="C15" s="1" t="inlineStr">
         <is>
-          <t>CR20250130-1523</t>
+          <t>CR20250325-1588</t>
         </is>
       </c>
       <c r="D15" s="1" t="inlineStr">
         <is>
-          <t>DOMENDEN, JOVELYN</t>
+          <t>CORNELIO, CLAIROL</t>
         </is>
       </c>
       <c r="E15" s="1" t="inlineStr">
         <is>
-          <t>1523</t>
+          <t>1588</t>
         </is>
       </c>
       <c r="F15" s="1" t="inlineStr">
         <is>
-          <t>20250130</t>
+          <t>20250325</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="16">
       <c r="A16" s="1" t="inlineStr">
         <is>
-          <t>1687</t>
+          <t>1760</t>
         </is>
       </c>
       <c r="B16" s="1" t="inlineStr">
         <is>
-          <t>2025-01-30</t>
+          <t>2025-03-25</t>
         </is>
       </c>
       <c r="C16" s="1" t="inlineStr">
         <is>
-          <t>CR20250130-1522</t>
+          <t>CR20250325-1587</t>
         </is>
       </c>
       <c r="D16" s="1" t="inlineStr">
         <is>
-          <t>GUTIERREZ, CHRISTINE</t>
+          <t>ABADILLA, LAMAR</t>
         </is>
       </c>
       <c r="E16" s="1" t="inlineStr">
         <is>
-          <t>1522</t>
+          <t>1587</t>
         </is>
       </c>
       <c r="F16" s="1" t="inlineStr">
         <is>
-          <t>20250130</t>
+          <t>20250325</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="17">
       <c r="A17" s="1" t="inlineStr">
         <is>
-          <t>1686</t>
+          <t>1759</t>
         </is>
       </c>
       <c r="B17" s="1" t="inlineStr">
         <is>
-          <t>2025-01-30</t>
+          <t>2025-02-26</t>
         </is>
       </c>
       <c r="C17" s="1" t="inlineStr">
         <is>
-          <t>CR20250130-1521</t>
+          <t>CR20250226-1586</t>
         </is>
       </c>
       <c r="D17" s="1" t="inlineStr">
         <is>
-          <t>GUTIERREZ, CHRISTINE</t>
+          <t>LAGMAY, KATHLEEN/SHERWIN</t>
         </is>
       </c>
       <c r="E17" s="1" t="inlineStr">
         <is>
-          <t>1521</t>
+          <t>1586</t>
         </is>
       </c>
       <c r="F17" s="1" t="inlineStr">
         <is>
-          <t>20250130</t>
+          <t>20250226</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="18">
       <c r="A18" s="1" t="inlineStr">
         <is>
-          <t>1685</t>
+          <t>1758</t>
         </is>
       </c>
       <c r="B18" s="1" t="inlineStr">
         <is>
-          <t>2025-01-30</t>
+          <t>2025-02-26</t>
         </is>
       </c>
       <c r="C18" s="1" t="inlineStr">
         <is>
-          <t>CR20250130-1520</t>
+          <t>CR20250226-1585</t>
         </is>
       </c>
       <c r="D18" s="1" t="inlineStr">
         <is>
-          <t>GUTIERREZ, CHRISTINE</t>
+          <t>ABADILLA, LAMAR (100$)</t>
         </is>
       </c>
       <c r="E18" s="1" t="inlineStr">
         <is>
-          <t>1520</t>
+          <t>1585</t>
         </is>
       </c>
       <c r="F18" s="1" t="inlineStr">
         <is>
-          <t>20250130</t>
+          <t>20250226</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="19">
       <c r="A19" s="1" t="inlineStr">
         <is>
-          <t>1684</t>
+          <t>1757</t>
         </is>
       </c>
       <c r="B19" s="1" t="inlineStr">
         <is>
-          <t>2025-01-30</t>
+          <t>2025-02-26</t>
         </is>
       </c>
       <c r="C19" s="1" t="inlineStr">
         <is>
-          <t>CR20250130-1519</t>
+          <t>CR20250226-1584</t>
         </is>
       </c>
       <c r="D19" s="1" t="inlineStr">
         <is>
-          <t>GUTIERREZ, CHRISTINE</t>
+          <t>BAUZON, BABY CHERYL (100$)</t>
         </is>
       </c>
       <c r="E19" s="1" t="inlineStr">
         <is>
-          <t>1519</t>
+          <t>1584</t>
         </is>
       </c>
       <c r="F19" s="1" t="inlineStr">
         <is>
-          <t>20250130</t>
+          <t>20250226</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="20">
       <c r="A20" s="1" t="inlineStr">
         <is>
-          <t>1683</t>
+          <t>1756</t>
         </is>
       </c>
       <c r="B20" s="1" t="inlineStr">
         <is>
-          <t>2025-01-30</t>
+          <t>2025-02-26</t>
         </is>
       </c>
       <c r="C20" s="1" t="inlineStr">
         <is>
-          <t>CR20250130-1518</t>
+          <t>CR20250226-1583</t>
         </is>
       </c>
       <c r="D20" s="1" t="inlineStr">
         <is>
-          <t>FELLIZAR, MARCIA</t>
+          <t>VILLANUEVA, JHENALYNE (100$)</t>
         </is>
       </c>
       <c r="E20" s="1" t="inlineStr">
         <is>
-          <t>1518</t>
+          <t>1583</t>
         </is>
       </c>
       <c r="F20" s="1" t="inlineStr">
         <is>
-          <t>20250130</t>
+          <t>20250226</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="21">
       <c r="A21" s="1" t="inlineStr">
         <is>
-          <t>1682</t>
+          <t>1755</t>
         </is>
       </c>
       <c r="B21" s="1" t="inlineStr">
         <is>
-          <t>2025-01-28</t>
+          <t>2025-02-26</t>
         </is>
       </c>
       <c r="C21" s="1" t="inlineStr">
         <is>
-          <t>CR20250128-1517</t>
+          <t>CR20250226-1582</t>
         </is>
       </c>
       <c r="D21" s="1" t="inlineStr">
         <is>
-          <t>DOMINGO, SHEENA</t>
+          <t>ORGANO, KRYSTAL (100$)</t>
         </is>
       </c>
       <c r="E21" s="1" t="inlineStr">
         <is>
-          <t>1517</t>
+          <t>1582</t>
         </is>
       </c>
       <c r="F21" s="1" t="inlineStr">
         <is>
-          <t>20250128</t>
+          <t>20250226</t>
         </is>
       </c>
     </row>
   </sheetData>
   <printOptions headings="false" gridLines="false" gridLinesSet="true" horizontalCentered="false" verticalCentered="false"/>
   <pageMargins left="0.5" right="0.5" top="1.0" bottom="1.0" header="0.5" footer="0.5"/>
   <pageSetup blackAndWhite="false" cellComments="none" copies="1" draft="false" firstPageNumber="1" fitToHeight="1" fitToWidth="1" horizontalDpi="300" orientation="portrait" pageOrder="downThenOver" paperSize="1" scale="100" useFirstPageNumber="true" usePrinterDefaults="false" verticalDpi="300"/>
   <headerFooter differentFirst="false" differentOddEven="false">
     <oddHeader>&amp;C&amp;"Times New Roman,Regular"&amp;12&amp;A</oddHeader>
     <oddFooter>&amp;C&amp;"Times New Roman,Regular"&amp;12Page &amp;P</oddFooter>
   </headerFooter>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <TotalTime></TotalTime>
   <Company/>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcmitype="http://purl.org/dc/dcmitype/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dc:title/>