--- v1 (2026-04-22)
+++ v2 (2026-06-19)
@@ -157,684 +157,684 @@
       </c>
       <c r="C1" s="1" t="inlineStr">
         <is>
           <t>cr_no</t>
         </is>
       </c>
       <c r="D1" s="1" t="inlineStr">
         <is>
           <t>consultant</t>
         </is>
       </c>
       <c r="E1" s="1" t="inlineStr">
         <is>
           <t>increment</t>
         </is>
       </c>
       <c r="F1" s="1" t="inlineStr">
         <is>
           <t>inc_date</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="2">
       <c r="A2" s="1" t="inlineStr">
         <is>
-          <t>1774</t>
+          <t>1904</t>
         </is>
       </c>
       <c r="B2" s="1" t="inlineStr">
         <is>
-          <t>2025-03-25</t>
+          <t>2025-05-31</t>
         </is>
       </c>
       <c r="C2" s="1" t="inlineStr">
         <is>
-          <t>CR20250325-1601</t>
+          <t>CR20250531-1727</t>
         </is>
       </c>
       <c r="D2" s="1" t="inlineStr">
         <is>
-          <t>DECOLEN, EVELYN</t>
+          <t>VILLANUEVA, MARIA THERESA</t>
         </is>
       </c>
       <c r="E2" s="1" t="inlineStr">
         <is>
-          <t>1601</t>
+          <t>1727</t>
         </is>
       </c>
       <c r="F2" s="1" t="inlineStr">
         <is>
-          <t>20250325</t>
+          <t>20250531</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="3">
       <c r="A3" s="1" t="inlineStr">
         <is>
-          <t>1773</t>
+          <t>1903</t>
         </is>
       </c>
       <c r="B3" s="1" t="inlineStr">
         <is>
-          <t>2025-03-25</t>
+          <t>2025-05-31</t>
         </is>
       </c>
       <c r="C3" s="1" t="inlineStr">
         <is>
-          <t>CR20250325-1600</t>
+          <t>CR20250531-1726</t>
         </is>
       </c>
       <c r="D3" s="1" t="inlineStr">
         <is>
-          <t>TOLENTINO, LIZA</t>
+          <t>VILLANUEVA, MARIA THERESA</t>
         </is>
       </c>
       <c r="E3" s="1" t="inlineStr">
         <is>
-          <t>1600</t>
+          <t>1726</t>
         </is>
       </c>
       <c r="F3" s="1" t="inlineStr">
         <is>
-          <t>20250325</t>
+          <t>20250531</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="4">
       <c r="A4" s="1" t="inlineStr">
         <is>
-          <t>1772</t>
+          <t>1902</t>
         </is>
       </c>
       <c r="B4" s="1" t="inlineStr">
         <is>
-          <t>2025-03-25</t>
+          <t>2025-05-31</t>
         </is>
       </c>
       <c r="C4" s="1" t="inlineStr">
         <is>
-          <t>CR20250325-1599</t>
+          <t>CR20250531-1725</t>
         </is>
       </c>
       <c r="D4" s="1" t="inlineStr">
         <is>
-          <t>TOMES, THELMA</t>
+          <t>VILLANUEVA, MARIA THERESA</t>
         </is>
       </c>
       <c r="E4" s="1" t="inlineStr">
         <is>
-          <t>1599</t>
+          <t>1725</t>
         </is>
       </c>
       <c r="F4" s="1" t="inlineStr">
         <is>
-          <t>20250325</t>
+          <t>20250531</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="5">
       <c r="A5" s="1" t="inlineStr">
         <is>
-          <t>1771</t>
+          <t>1901</t>
         </is>
       </c>
       <c r="B5" s="1" t="inlineStr">
         <is>
-          <t>2025-03-25</t>
+          <t>2025-05-31</t>
         </is>
       </c>
       <c r="C5" s="1" t="inlineStr">
         <is>
-          <t>CR20250325-1598</t>
+          <t>CR20250531-1724</t>
         </is>
       </c>
       <c r="D5" s="1" t="inlineStr">
         <is>
-          <t>GUTIERREZ, CHRISTINE</t>
+          <t>SANCHEZ, MARICRIS</t>
         </is>
       </c>
       <c r="E5" s="1" t="inlineStr">
         <is>
-          <t>1598</t>
+          <t>1724</t>
         </is>
       </c>
       <c r="F5" s="1" t="inlineStr">
         <is>
-          <t>20250325</t>
+          <t>20250531</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="6">
       <c r="A6" s="1" t="inlineStr">
         <is>
-          <t>1770</t>
+          <t>1900</t>
         </is>
       </c>
       <c r="B6" s="1" t="inlineStr">
         <is>
-          <t>2025-03-25</t>
+          <t>2025-05-31</t>
         </is>
       </c>
       <c r="C6" s="1" t="inlineStr">
         <is>
-          <t>CR20250325-1597</t>
+          <t>CR20250531-1723</t>
         </is>
       </c>
       <c r="D6" s="1" t="inlineStr">
         <is>
           <t>GUTIERREZ, CHRISTINE</t>
         </is>
       </c>
       <c r="E6" s="1" t="inlineStr">
         <is>
-          <t>1597</t>
+          <t>1723</t>
         </is>
       </c>
       <c r="F6" s="1" t="inlineStr">
         <is>
-          <t>20250325</t>
+          <t>20250531</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="7">
       <c r="A7" s="1" t="inlineStr">
         <is>
-          <t>1769</t>
+          <t>1899</t>
         </is>
       </c>
       <c r="B7" s="1" t="inlineStr">
         <is>
-          <t>2025-03-25</t>
+          <t>2025-05-31</t>
         </is>
       </c>
       <c r="C7" s="1" t="inlineStr">
         <is>
-          <t>CR20250325-1596</t>
+          <t>CR20250531-1722</t>
         </is>
       </c>
       <c r="D7" s="1" t="inlineStr">
         <is>
           <t>GUTIERREZ, CHRISTINE</t>
         </is>
       </c>
       <c r="E7" s="1" t="inlineStr">
         <is>
-          <t>1596</t>
+          <t>1722</t>
         </is>
       </c>
       <c r="F7" s="1" t="inlineStr">
         <is>
-          <t>20250325</t>
+          <t>20250531</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="8">
       <c r="A8" s="1" t="inlineStr">
         <is>
-          <t>1768</t>
+          <t>1898</t>
         </is>
       </c>
       <c r="B8" s="1" t="inlineStr">
         <is>
-          <t>2025-03-25</t>
+          <t>2025-05-31</t>
         </is>
       </c>
       <c r="C8" s="1" t="inlineStr">
         <is>
-          <t>CR20250325-1595</t>
+          <t>CR20250531-1721</t>
         </is>
       </c>
       <c r="D8" s="1" t="inlineStr">
         <is>
           <t>GUTIERREZ, CHRISTINE</t>
         </is>
       </c>
       <c r="E8" s="1" t="inlineStr">
         <is>
-          <t>1595</t>
+          <t>1721</t>
         </is>
       </c>
       <c r="F8" s="1" t="inlineStr">
         <is>
-          <t>20250325</t>
+          <t>20250531</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="9">
       <c r="A9" s="1" t="inlineStr">
         <is>
-          <t>1767</t>
+          <t>1897</t>
         </is>
       </c>
       <c r="B9" s="1" t="inlineStr">
         <is>
-          <t>2025-03-25</t>
+          <t>2025-05-31</t>
         </is>
       </c>
       <c r="C9" s="1" t="inlineStr">
         <is>
-          <t>CR20250325-1594</t>
+          <t>CR20250531-1720</t>
         </is>
       </c>
       <c r="D9" s="1" t="inlineStr">
         <is>
-          <t>RAZOTE, CLARE ANN ENGELINE</t>
+          <t>GUTIERREZ, CHRISTINE</t>
         </is>
       </c>
       <c r="E9" s="1" t="inlineStr">
         <is>
-          <t>1594</t>
+          <t>1720</t>
         </is>
       </c>
       <c r="F9" s="1" t="inlineStr">
         <is>
-          <t>20250325</t>
+          <t>20250531</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="10">
       <c r="A10" s="1" t="inlineStr">
         <is>
-          <t>1766</t>
+          <t>1896</t>
         </is>
       </c>
       <c r="B10" s="1" t="inlineStr">
         <is>
-          <t>2025-03-25</t>
+          <t>2025-05-31</t>
         </is>
       </c>
       <c r="C10" s="1" t="inlineStr">
         <is>
-          <t>CR20250325-1593</t>
+          <t>CR20250531-1719</t>
         </is>
       </c>
       <c r="D10" s="1" t="inlineStr">
         <is>
-          <t>DAQUIOAG, MARIA ELOISA</t>
+          <t>GUTIERREZ, CHRISTINE</t>
         </is>
       </c>
       <c r="E10" s="1" t="inlineStr">
         <is>
-          <t>1593</t>
+          <t>1719</t>
         </is>
       </c>
       <c r="F10" s="1" t="inlineStr">
         <is>
-          <t>20250325</t>
+          <t>20250531</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="11">
       <c r="A11" s="1" t="inlineStr">
         <is>
-          <t>1765</t>
+          <t>1895</t>
         </is>
       </c>
       <c r="B11" s="1" t="inlineStr">
         <is>
-          <t>2025-03-25</t>
+          <t>2025-05-31</t>
         </is>
       </c>
       <c r="C11" s="1" t="inlineStr">
         <is>
-          <t>CR20250325-1592</t>
+          <t>CR20250531-1718</t>
         </is>
       </c>
       <c r="D11" s="1" t="inlineStr">
         <is>
-          <t>ASUNCION, ETHELDREDA</t>
+          <t>BAUZON, BABY CHERYL</t>
         </is>
       </c>
       <c r="E11" s="1" t="inlineStr">
         <is>
-          <t>1592</t>
+          <t>1718</t>
         </is>
       </c>
       <c r="F11" s="1" t="inlineStr">
         <is>
-          <t>20250325</t>
+          <t>20250531</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="12">
       <c r="A12" s="1" t="inlineStr">
         <is>
-          <t>1764</t>
+          <t>1894</t>
         </is>
       </c>
       <c r="B12" s="1" t="inlineStr">
         <is>
-          <t>2025-03-25</t>
+          <t>2025-05-31</t>
         </is>
       </c>
       <c r="C12" s="1" t="inlineStr">
         <is>
-          <t>CR20250325-1591</t>
+          <t>CR20250531-1717</t>
         </is>
       </c>
       <c r="D12" s="1" t="inlineStr">
         <is>
-          <t>CALIJA, VILMA MAY</t>
+          <t>BAUZON, BABY CHERYL</t>
         </is>
       </c>
       <c r="E12" s="1" t="inlineStr">
         <is>
-          <t>1591</t>
+          <t>1717</t>
         </is>
       </c>
       <c r="F12" s="1" t="inlineStr">
         <is>
-          <t>20250325</t>
+          <t>20250531</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="13">
       <c r="A13" s="1" t="inlineStr">
         <is>
-          <t>1763</t>
+          <t>1893</t>
         </is>
       </c>
       <c r="B13" s="1" t="inlineStr">
         <is>
-          <t>2025-03-25</t>
+          <t>2025-05-31</t>
         </is>
       </c>
       <c r="C13" s="1" t="inlineStr">
         <is>
-          <t>CR20250325-1590</t>
+          <t>CR20250531-1716</t>
         </is>
       </c>
       <c r="D13" s="1" t="inlineStr">
         <is>
-          <t>SIMON, NELIA</t>
+          <t>VILLACORTA, LORY</t>
         </is>
       </c>
       <c r="E13" s="1" t="inlineStr">
         <is>
-          <t>1590</t>
+          <t>1716</t>
         </is>
       </c>
       <c r="F13" s="1" t="inlineStr">
         <is>
-          <t>20250325</t>
+          <t>20250531</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="14">
       <c r="A14" s="1" t="inlineStr">
         <is>
-          <t>1762</t>
+          <t>1892</t>
         </is>
       </c>
       <c r="B14" s="1" t="inlineStr">
         <is>
-          <t>2025-03-25</t>
+          <t>2025-05-31</t>
         </is>
       </c>
       <c r="C14" s="1" t="inlineStr">
         <is>
-          <t>CR20250325-1589</t>
+          <t>CR20250531-1715</t>
         </is>
       </c>
       <c r="D14" s="1" t="inlineStr">
         <is>
-          <t>BALLESTEROS, SUSANA JENELYN</t>
+          <t>VILLACORTA, LORY</t>
         </is>
       </c>
       <c r="E14" s="1" t="inlineStr">
         <is>
-          <t>1589</t>
+          <t>1715</t>
         </is>
       </c>
       <c r="F14" s="1" t="inlineStr">
         <is>
-          <t>20250325</t>
+          <t>20250531</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="15">
       <c r="A15" s="1" t="inlineStr">
         <is>
-          <t>1761</t>
+          <t>1891</t>
         </is>
       </c>
       <c r="B15" s="1" t="inlineStr">
         <is>
-          <t>2025-03-25</t>
+          <t>2025-05-31</t>
         </is>
       </c>
       <c r="C15" s="1" t="inlineStr">
         <is>
-          <t>CR20250325-1588</t>
+          <t>CR20250531-1714</t>
         </is>
       </c>
       <c r="D15" s="1" t="inlineStr">
         <is>
-          <t>CORNELIO, CLAIROL</t>
+          <t>MARTIN, JULIA DIVINA</t>
         </is>
       </c>
       <c r="E15" s="1" t="inlineStr">
         <is>
-          <t>1588</t>
+          <t>1714</t>
         </is>
       </c>
       <c r="F15" s="1" t="inlineStr">
         <is>
-          <t>20250325</t>
+          <t>20250531</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="16">
       <c r="A16" s="1" t="inlineStr">
         <is>
-          <t>1760</t>
+          <t>1890</t>
         </is>
       </c>
       <c r="B16" s="1" t="inlineStr">
         <is>
-          <t>2025-03-25</t>
+          <t>2025-05-31</t>
         </is>
       </c>
       <c r="C16" s="1" t="inlineStr">
         <is>
-          <t>CR20250325-1587</t>
+          <t>CR20250531-1713</t>
         </is>
       </c>
       <c r="D16" s="1" t="inlineStr">
         <is>
-          <t>ABADILLA, LAMAR</t>
+          <t>CORNELIO, CLAIROL</t>
         </is>
       </c>
       <c r="E16" s="1" t="inlineStr">
         <is>
-          <t>1587</t>
+          <t>1713</t>
         </is>
       </c>
       <c r="F16" s="1" t="inlineStr">
         <is>
-          <t>20250325</t>
+          <t>20250531</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="17">
       <c r="A17" s="1" t="inlineStr">
         <is>
-          <t>1759</t>
+          <t>1889</t>
         </is>
       </c>
       <c r="B17" s="1" t="inlineStr">
         <is>
-          <t>2025-02-26</t>
+          <t>2025-05-31</t>
         </is>
       </c>
       <c r="C17" s="1" t="inlineStr">
         <is>
-          <t>CR20250226-1586</t>
+          <t>CR20250531-1712</t>
         </is>
       </c>
       <c r="D17" s="1" t="inlineStr">
         <is>
-          <t>LAGMAY, KATHLEEN/SHERWIN</t>
+          <t> ABADILLA, LAMAR</t>
         </is>
       </c>
       <c r="E17" s="1" t="inlineStr">
         <is>
-          <t>1586</t>
+          <t>1712</t>
         </is>
       </c>
       <c r="F17" s="1" t="inlineStr">
         <is>
-          <t>20250226</t>
+          <t>20250531</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="18">
       <c r="A18" s="1" t="inlineStr">
         <is>
-          <t>1758</t>
+          <t>1888</t>
         </is>
       </c>
       <c r="B18" s="1" t="inlineStr">
         <is>
-          <t>2025-02-26</t>
+          <t>2025-05-31</t>
         </is>
       </c>
       <c r="C18" s="1" t="inlineStr">
         <is>
-          <t>CR20250226-1585</t>
+          <t>CR20250531-1711</t>
         </is>
       </c>
       <c r="D18" s="1" t="inlineStr">
         <is>
-          <t>ABADILLA, LAMAR (100$)</t>
+          <t>MONTENEGRO, LILIBETH</t>
         </is>
       </c>
       <c r="E18" s="1" t="inlineStr">
         <is>
-          <t>1585</t>
+          <t>1711</t>
         </is>
       </c>
       <c r="F18" s="1" t="inlineStr">
         <is>
-          <t>20250226</t>
+          <t>20250531</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="19">
       <c r="A19" s="1" t="inlineStr">
         <is>
-          <t>1757</t>
+          <t>1887</t>
         </is>
       </c>
       <c r="B19" s="1" t="inlineStr">
         <is>
-          <t>2025-02-26</t>
+          <t>2025-05-31</t>
         </is>
       </c>
       <c r="C19" s="1" t="inlineStr">
         <is>
-          <t>CR20250226-1584</t>
+          <t>CR20250531-1710</t>
         </is>
       </c>
       <c r="D19" s="1" t="inlineStr">
         <is>
-          <t>BAUZON, BABY CHERYL (100$)</t>
+          <t>MONTENEGRO, LILIBETH</t>
         </is>
       </c>
       <c r="E19" s="1" t="inlineStr">
         <is>
-          <t>1584</t>
+          <t>1710</t>
         </is>
       </c>
       <c r="F19" s="1" t="inlineStr">
         <is>
-          <t>20250226</t>
+          <t>20250531</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="20">
       <c r="A20" s="1" t="inlineStr">
         <is>
-          <t>1756</t>
+          <t>1886</t>
         </is>
       </c>
       <c r="B20" s="1" t="inlineStr">
         <is>
-          <t>2025-02-26</t>
+          <t>2025-05-31</t>
         </is>
       </c>
       <c r="C20" s="1" t="inlineStr">
         <is>
-          <t>CR20250226-1583</t>
+          <t>CR20250531-1709</t>
         </is>
       </c>
       <c r="D20" s="1" t="inlineStr">
         <is>
-          <t>VILLANUEVA, JHENALYNE (100$)</t>
+          <t>CALIJA, VILMA MAY</t>
         </is>
       </c>
       <c r="E20" s="1" t="inlineStr">
         <is>
-          <t>1583</t>
+          <t>1709</t>
         </is>
       </c>
       <c r="F20" s="1" t="inlineStr">
         <is>
-          <t>20250226</t>
+          <t>20250531</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="21">
       <c r="A21" s="1" t="inlineStr">
         <is>
-          <t>1755</t>
+          <t>1885</t>
         </is>
       </c>
       <c r="B21" s="1" t="inlineStr">
         <is>
-          <t>2025-02-26</t>
+          <t>2025-05-31</t>
         </is>
       </c>
       <c r="C21" s="1" t="inlineStr">
         <is>
-          <t>CR20250226-1582</t>
+          <t>CR20250531-1708</t>
         </is>
       </c>
       <c r="D21" s="1" t="inlineStr">
         <is>
-          <t>ORGANO, KRYSTAL (100$)</t>
+          <t>ACAB, MARY ROSE</t>
         </is>
       </c>
       <c r="E21" s="1" t="inlineStr">
         <is>
-          <t>1582</t>
+          <t>1708</t>
         </is>
       </c>
       <c r="F21" s="1" t="inlineStr">
         <is>
-          <t>20250226</t>
+          <t>20250531</t>
         </is>
       </c>
     </row>
   </sheetData>
   <printOptions headings="false" gridLines="false" gridLinesSet="true" horizontalCentered="false" verticalCentered="false"/>
   <pageMargins left="0.5" right="0.5" top="1.0" bottom="1.0" header="0.5" footer="0.5"/>
   <pageSetup blackAndWhite="false" cellComments="none" copies="1" draft="false" firstPageNumber="1" fitToHeight="1" fitToWidth="1" horizontalDpi="300" orientation="portrait" pageOrder="downThenOver" paperSize="1" scale="100" useFirstPageNumber="true" usePrinterDefaults="false" verticalDpi="300"/>
   <headerFooter differentFirst="false" differentOddEven="false">
     <oddHeader>&amp;C&amp;"Times New Roman,Regular"&amp;12&amp;A</oddHeader>
     <oddFooter>&amp;C&amp;"Times New Roman,Regular"&amp;12Page &amp;P</oddFooter>
   </headerFooter>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <TotalTime></TotalTime>
   <Company/>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcmitype="http://purl.org/dc/dcmitype/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dc:title/>