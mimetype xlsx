--- v0 (2026-02-26)
+++ v1 (2026-04-22)
@@ -157,684 +157,684 @@
       </c>
       <c r="C1" s="1" t="inlineStr">
         <is>
           <t>cr_no</t>
         </is>
       </c>
       <c r="D1" s="1" t="inlineStr">
         <is>
           <t>consultant</t>
         </is>
       </c>
       <c r="E1" s="1" t="inlineStr">
         <is>
           <t>increment</t>
         </is>
       </c>
       <c r="F1" s="1" t="inlineStr">
         <is>
           <t>inc_date</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="2">
       <c r="A2" s="1" t="inlineStr">
         <is>
-          <t>1661</t>
+          <t>1729</t>
         </is>
       </c>
       <c r="B2" s="1" t="inlineStr">
         <is>
-          <t>2024-12-17</t>
+          <t>2025-02-24</t>
         </is>
       </c>
       <c r="C2" s="1" t="inlineStr">
         <is>
-          <t>CR20241217-1496</t>
+          <t>CR20250224-1561</t>
         </is>
       </c>
       <c r="D2" s="1" t="inlineStr">
         <is>
-          <t>ORGANO, KRYSTAL KAY</t>
+          <t>SIMON, NELIA</t>
         </is>
       </c>
       <c r="E2" s="1" t="inlineStr">
         <is>
-          <t>1496</t>
+          <t>1561</t>
         </is>
       </c>
       <c r="F2" s="1" t="inlineStr">
         <is>
-          <t>20241217</t>
+          <t>20250224</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="3">
       <c r="A3" s="1" t="inlineStr">
         <is>
-          <t>1660</t>
+          <t>1728</t>
         </is>
       </c>
       <c r="B3" s="1" t="inlineStr">
         <is>
-          <t>2024-12-17</t>
+          <t>2025-02-24</t>
         </is>
       </c>
       <c r="C3" s="1" t="inlineStr">
         <is>
-          <t>CR20241217-1495</t>
+          <t>CR20250224-1560</t>
         </is>
       </c>
       <c r="D3" s="1" t="inlineStr">
         <is>
-          <t>OFIANA, FLORENCE</t>
+          <t>ASUNCION, ETHELDREDA</t>
         </is>
       </c>
       <c r="E3" s="1" t="inlineStr">
         <is>
-          <t>1495</t>
+          <t>1560</t>
         </is>
       </c>
       <c r="F3" s="1" t="inlineStr">
         <is>
-          <t>20241217</t>
+          <t>20250224</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="4">
       <c r="A4" s="1" t="inlineStr">
         <is>
-          <t>1659</t>
+          <t>1727</t>
         </is>
       </c>
       <c r="B4" s="1" t="inlineStr">
         <is>
-          <t>2024-12-17</t>
+          <t>2025-02-24</t>
         </is>
       </c>
       <c r="C4" s="1" t="inlineStr">
         <is>
-          <t>CR20241217-1494</t>
+          <t>CR20250224-1559</t>
         </is>
       </c>
       <c r="D4" s="1" t="inlineStr">
         <is>
-          <t>LLANES, GRATECHEN</t>
+          <t>CALIJA, VILMA MAY</t>
         </is>
       </c>
       <c r="E4" s="1" t="inlineStr">
         <is>
-          <t>1494</t>
+          <t>1559</t>
         </is>
       </c>
       <c r="F4" s="1" t="inlineStr">
         <is>
-          <t>20241217</t>
+          <t>20250224</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="5">
       <c r="A5" s="1" t="inlineStr">
         <is>
-          <t>1658</t>
+          <t>1726</t>
         </is>
       </c>
       <c r="B5" s="1" t="inlineStr">
         <is>
-          <t>2024-12-17</t>
+          <t>2025-02-24</t>
         </is>
       </c>
       <c r="C5" s="1" t="inlineStr">
         <is>
-          <t>CR20241217-1493</t>
+          <t>CR20250224-1558</t>
         </is>
       </c>
       <c r="D5" s="1" t="inlineStr">
         <is>
-          <t>LLANES, GRATECHEN</t>
+          <t>MARTIN, LALAINE CORAZON</t>
         </is>
       </c>
       <c r="E5" s="1" t="inlineStr">
         <is>
-          <t>1493</t>
+          <t>1558</t>
         </is>
       </c>
       <c r="F5" s="1" t="inlineStr">
         <is>
-          <t>20241217</t>
+          <t>20250224</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="6">
       <c r="A6" s="1" t="inlineStr">
         <is>
-          <t>1657</t>
+          <t>1724</t>
         </is>
       </c>
       <c r="B6" s="1" t="inlineStr">
         <is>
-          <t>2024-12-17</t>
+          <t>2025-02-24</t>
         </is>
       </c>
       <c r="C6" s="1" t="inlineStr">
         <is>
-          <t>CR20241217-1492</t>
+          <t>CR20250224-1557</t>
         </is>
       </c>
       <c r="D6" s="1" t="inlineStr">
         <is>
-          <t>GUTIERREZ, CHRISTINE</t>
+          <t>LLANES, GRATECHEN</t>
         </is>
       </c>
       <c r="E6" s="1" t="inlineStr">
         <is>
-          <t>1492</t>
+          <t>1557</t>
         </is>
       </c>
       <c r="F6" s="1" t="inlineStr">
         <is>
-          <t>20241217</t>
+          <t>20250224</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="7">
       <c r="A7" s="1" t="inlineStr">
         <is>
-          <t>1656</t>
+          <t>1723</t>
         </is>
       </c>
       <c r="B7" s="1" t="inlineStr">
         <is>
-          <t>2024-12-17</t>
+          <t>2025-02-24</t>
         </is>
       </c>
       <c r="C7" s="1" t="inlineStr">
         <is>
-          <t>CR20241217-1491</t>
+          <t>CR20250224-1556</t>
         </is>
       </c>
       <c r="D7" s="1" t="inlineStr">
         <is>
-          <t>GUTIERREZ, CHRISTINE</t>
+          <t>LLANES, GRATECHEN</t>
         </is>
       </c>
       <c r="E7" s="1" t="inlineStr">
         <is>
-          <t>1491</t>
+          <t>1556</t>
         </is>
       </c>
       <c r="F7" s="1" t="inlineStr">
         <is>
-          <t>20241217</t>
+          <t>20250224</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="8">
       <c r="A8" s="1" t="inlineStr">
         <is>
-          <t>1655</t>
+          <t>1722</t>
         </is>
       </c>
       <c r="B8" s="1" t="inlineStr">
         <is>
-          <t>2024-12-17</t>
+          <t>2025-02-24</t>
         </is>
       </c>
       <c r="C8" s="1" t="inlineStr">
         <is>
-          <t>CR20241217-1490</t>
+          <t>CR20250224-1555</t>
         </is>
       </c>
       <c r="D8" s="1" t="inlineStr">
         <is>
-          <t>GUTIERREZ, CHRISTINE</t>
+          <t>ABADILLA, LAMAR</t>
         </is>
       </c>
       <c r="E8" s="1" t="inlineStr">
         <is>
-          <t>1490</t>
+          <t>1555</t>
         </is>
       </c>
       <c r="F8" s="1" t="inlineStr">
         <is>
-          <t>20241217</t>
+          <t>20250224</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="9">
       <c r="A9" s="1" t="inlineStr">
         <is>
-          <t>1651</t>
+          <t>1721</t>
         </is>
       </c>
       <c r="B9" s="1" t="inlineStr">
         <is>
-          <t>2024-12-17</t>
+          <t>2025-02-24</t>
         </is>
       </c>
       <c r="C9" s="1" t="inlineStr">
         <is>
-          <t>CR20241217-1489</t>
+          <t>CR20250224-1554</t>
         </is>
       </c>
       <c r="D9" s="1" t="inlineStr">
         <is>
-          <t>FELLIZAR, MARCIA</t>
+          <t>ABADILLA, LAMAR</t>
         </is>
       </c>
       <c r="E9" s="1" t="inlineStr">
         <is>
-          <t>1489</t>
+          <t>1554</t>
         </is>
       </c>
       <c r="F9" s="1" t="inlineStr">
         <is>
-          <t>20241217</t>
+          <t>20250224</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="10">
       <c r="A10" s="1" t="inlineStr">
         <is>
-          <t>1650</t>
+          <t>1718</t>
         </is>
       </c>
       <c r="B10" s="1" t="inlineStr">
         <is>
-          <t>2024-12-17</t>
+          <t>2025-02-22</t>
         </is>
       </c>
       <c r="C10" s="1" t="inlineStr">
         <is>
-          <t>CR20241217-1488</t>
+          <t>CR20250222-1553</t>
         </is>
       </c>
       <c r="D10" s="1" t="inlineStr">
         <is>
-          <t>DAQUIOAG, MARIA ELOISA</t>
+          <t> BAUZON, BABY CHERYL</t>
         </is>
       </c>
       <c r="E10" s="1" t="inlineStr">
         <is>
-          <t>1488</t>
+          <t>1553</t>
         </is>
       </c>
       <c r="F10" s="1" t="inlineStr">
         <is>
-          <t>20241217</t>
+          <t>20250222</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="11">
       <c r="A11" s="1" t="inlineStr">
         <is>
-          <t>1649</t>
+          <t>1717</t>
         </is>
       </c>
       <c r="B11" s="1" t="inlineStr">
         <is>
-          <t>2024-12-17</t>
+          <t>2025-02-22</t>
         </is>
       </c>
       <c r="C11" s="1" t="inlineStr">
         <is>
-          <t>CR20241217-1487</t>
+          <t>CR20250222-1552</t>
         </is>
       </c>
       <c r="D11" s="1" t="inlineStr">
         <is>
-          <t>DOMINGO, SHEENA</t>
+          <t>OFIANA, FLORENCE</t>
         </is>
       </c>
       <c r="E11" s="1" t="inlineStr">
         <is>
-          <t>1487</t>
+          <t>1552</t>
         </is>
       </c>
       <c r="F11" s="1" t="inlineStr">
         <is>
-          <t>20241217</t>
+          <t>20250222</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="12">
       <c r="A12" s="1" t="inlineStr">
         <is>
-          <t>1648</t>
+          <t>1716</t>
         </is>
       </c>
       <c r="B12" s="1" t="inlineStr">
         <is>
-          <t>2024-12-17</t>
+          <t>2025-02-22</t>
         </is>
       </c>
       <c r="C12" s="1" t="inlineStr">
         <is>
-          <t>CR20241217-1486</t>
+          <t>CR20250222-1551</t>
         </is>
       </c>
       <c r="D12" s="1" t="inlineStr">
         <is>
-          <t>CAMARILLO, DARLYN</t>
+          <t>ORGANO, KRYSTAL KAY</t>
         </is>
       </c>
       <c r="E12" s="1" t="inlineStr">
         <is>
-          <t>1486</t>
+          <t>1551</t>
         </is>
       </c>
       <c r="F12" s="1" t="inlineStr">
         <is>
-          <t>20241217</t>
+          <t>20250222</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="13">
       <c r="A13" s="1" t="inlineStr">
         <is>
-          <t>1647</t>
+          <t>1715</t>
         </is>
       </c>
       <c r="B13" s="1" t="inlineStr">
         <is>
-          <t>2024-12-17</t>
+          <t>2025-02-22</t>
         </is>
       </c>
       <c r="C13" s="1" t="inlineStr">
         <is>
-          <t>CR20241217-1485</t>
+          <t>CR20250222-1550</t>
         </is>
       </c>
       <c r="D13" s="1" t="inlineStr">
         <is>
-          <t>ACAB, MARY ROSE</t>
+          <t>TOLENTINO, LIZA</t>
         </is>
       </c>
       <c r="E13" s="1" t="inlineStr">
         <is>
-          <t>1485</t>
+          <t>1550</t>
         </is>
       </c>
       <c r="F13" s="1" t="inlineStr">
         <is>
-          <t>20241217</t>
+          <t>20250222</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="14">
       <c r="A14" s="1" t="inlineStr">
         <is>
-          <t>1646</t>
+          <t>1714</t>
         </is>
       </c>
       <c r="B14" s="1" t="inlineStr">
         <is>
-          <t>2024-12-17</t>
+          <t>2025-02-22</t>
         </is>
       </c>
       <c r="C14" s="1" t="inlineStr">
         <is>
-          <t>CR20241217-1484</t>
+          <t>CR20250222-1549</t>
         </is>
       </c>
       <c r="D14" s="1" t="inlineStr">
         <is>
-          <t>ABADILLA, LAMAR</t>
+          <t>DOMINGO, EVELYN</t>
         </is>
       </c>
       <c r="E14" s="1" t="inlineStr">
         <is>
-          <t>1484</t>
+          <t>1549</t>
         </is>
       </c>
       <c r="F14" s="1" t="inlineStr">
         <is>
-          <t>20241217</t>
+          <t>20250222</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="15">
       <c r="A15" s="1" t="inlineStr">
         <is>
-          <t>1645</t>
+          <t>1713</t>
         </is>
       </c>
       <c r="B15" s="1" t="inlineStr">
         <is>
-          <t>2024-12-10</t>
+          <t>2025-02-22</t>
         </is>
       </c>
       <c r="C15" s="1" t="inlineStr">
         <is>
-          <t>CR20241210-1483</t>
+          <t>CR20250222-1548</t>
         </is>
       </c>
       <c r="D15" s="1" t="inlineStr">
         <is>
-          <t>LUCERO, KAREN</t>
+          <t>SANCHEZ, MARICIRS</t>
         </is>
       </c>
       <c r="E15" s="1" t="inlineStr">
         <is>
-          <t>1483</t>
+          <t>1548</t>
         </is>
       </c>
       <c r="F15" s="1" t="inlineStr">
         <is>
-          <t>20241210</t>
+          <t>20250222</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="16">
       <c r="A16" s="1" t="inlineStr">
         <is>
-          <t>1644</t>
+          <t>1712</t>
         </is>
       </c>
       <c r="B16" s="1" t="inlineStr">
         <is>
-          <t>2024-12-05</t>
+          <t>2025-02-22</t>
         </is>
       </c>
       <c r="C16" s="1" t="inlineStr">
         <is>
-          <t>CR20241205-1482</t>
+          <t>CR20250222-1547</t>
         </is>
       </c>
       <c r="D16" s="1" t="inlineStr">
         <is>
-          <t>CALIJA, VILMA MAY (100$)</t>
+          <t>MARTIN, JULIA DIVINA</t>
         </is>
       </c>
       <c r="E16" s="1" t="inlineStr">
         <is>
-          <t>1482</t>
+          <t>1547</t>
         </is>
       </c>
       <c r="F16" s="1" t="inlineStr">
         <is>
-          <t>20241205</t>
+          <t>20250222</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="17">
       <c r="A17" s="1" t="inlineStr">
         <is>
-          <t>1643</t>
+          <t>1711</t>
         </is>
       </c>
       <c r="B17" s="1" t="inlineStr">
         <is>
-          <t>2024-12-05</t>
+          <t>2025-02-01</t>
         </is>
       </c>
       <c r="C17" s="1" t="inlineStr">
         <is>
-          <t>CR20241205-1481</t>
+          <t>CR20250201-1546</t>
         </is>
       </c>
       <c r="D17" s="1" t="inlineStr">
         <is>
-          <t>DOMINGO, EVELYN (100$)</t>
+          <t>SANCHEZ, MARICIRS</t>
         </is>
       </c>
       <c r="E17" s="1" t="inlineStr">
         <is>
-          <t>1481</t>
+          <t>1546</t>
         </is>
       </c>
       <c r="F17" s="1" t="inlineStr">
         <is>
-          <t>20241205</t>
+          <t>20250201</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="18">
       <c r="A18" s="1" t="inlineStr">
         <is>
-          <t>1642</t>
+          <t>1710</t>
         </is>
       </c>
       <c r="B18" s="1" t="inlineStr">
         <is>
-          <t>2024-12-05</t>
+          <t>2025-01-31</t>
         </is>
       </c>
       <c r="C18" s="1" t="inlineStr">
         <is>
-          <t>CR20241205-1480</t>
+          <t>CR20250131-1545</t>
         </is>
       </c>
       <c r="D18" s="1" t="inlineStr">
         <is>
-          <t>DOMENDEN, JOVELYN (100$)</t>
+          <t>ORGANO, KRYSTAL (100$)</t>
         </is>
       </c>
       <c r="E18" s="1" t="inlineStr">
         <is>
-          <t>1480</t>
+          <t>1545</t>
         </is>
       </c>
       <c r="F18" s="1" t="inlineStr">
         <is>
-          <t>20241205</t>
+          <t>20250131</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="19">
       <c r="A19" s="1" t="inlineStr">
         <is>
-          <t>1640</t>
+          <t>1709</t>
         </is>
       </c>
       <c r="B19" s="1" t="inlineStr">
         <is>
-          <t>2024-12-05</t>
+          <t>2025-01-31</t>
         </is>
       </c>
       <c r="C19" s="1" t="inlineStr">
         <is>
-          <t>CR20241205-1479</t>
+          <t>CR20250131-1544</t>
         </is>
       </c>
       <c r="D19" s="1" t="inlineStr">
         <is>
-          <t>DOMENDEN, JOVELYN</t>
+          <t>BAUZON, BABY CHERYL (100$)</t>
         </is>
       </c>
       <c r="E19" s="1" t="inlineStr">
         <is>
-          <t>1479</t>
+          <t>1544</t>
         </is>
       </c>
       <c r="F19" s="1" t="inlineStr">
         <is>
-          <t>20241205</t>
+          <t>20250131</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="20">
       <c r="A20" s="1" t="inlineStr">
         <is>
-          <t>1639</t>
+          <t>1708</t>
         </is>
       </c>
       <c r="B20" s="1" t="inlineStr">
         <is>
-          <t>2024-12-05</t>
+          <t>2025-01-31</t>
         </is>
       </c>
       <c r="C20" s="1" t="inlineStr">
         <is>
-          <t>CR20241205-1478</t>
+          <t>CR20250131-1543</t>
         </is>
       </c>
       <c r="D20" s="1" t="inlineStr">
         <is>
-          <t>VILLANUEVA, JHENALYNE</t>
+          <t>DOMENDEN, JOVELYN (OV)</t>
         </is>
       </c>
       <c r="E20" s="1" t="inlineStr">
         <is>
-          <t>1478</t>
+          <t>1543</t>
         </is>
       </c>
       <c r="F20" s="1" t="inlineStr">
         <is>
-          <t>20241205</t>
+          <t>20250131</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="21">
       <c r="A21" s="1" t="inlineStr">
         <is>
-          <t>1638</t>
+          <t>1707</t>
         </is>
       </c>
       <c r="B21" s="1" t="inlineStr">
         <is>
-          <t>2024-12-05</t>
+          <t>2025-01-31</t>
         </is>
       </c>
       <c r="C21" s="1" t="inlineStr">
         <is>
-          <t>CR20241205-1477</t>
+          <t>CR20250131-1542</t>
         </is>
       </c>
       <c r="D21" s="1" t="inlineStr">
         <is>
-          <t>VILLANUEVA, JHENALYNE</t>
+          <t>DOMENDEN, JOVELYN (OV)</t>
         </is>
       </c>
       <c r="E21" s="1" t="inlineStr">
         <is>
-          <t>1477</t>
+          <t>1542</t>
         </is>
       </c>
       <c r="F21" s="1" t="inlineStr">
         <is>
-          <t>20241205</t>
+          <t>20250131</t>
         </is>
       </c>
     </row>
   </sheetData>
   <printOptions headings="false" gridLines="false" gridLinesSet="true" horizontalCentered="false" verticalCentered="false"/>
   <pageMargins left="0.5" right="0.5" top="1.0" bottom="1.0" header="0.5" footer="0.5"/>
   <pageSetup blackAndWhite="false" cellComments="none" copies="1" draft="false" firstPageNumber="1" fitToHeight="1" fitToWidth="1" horizontalDpi="300" orientation="portrait" pageOrder="downThenOver" paperSize="1" scale="100" useFirstPageNumber="true" usePrinterDefaults="false" verticalDpi="300"/>
   <headerFooter differentFirst="false" differentOddEven="false">
     <oddHeader>&amp;C&amp;"Times New Roman,Regular"&amp;12&amp;A</oddHeader>
     <oddFooter>&amp;C&amp;"Times New Roman,Regular"&amp;12Page &amp;P</oddFooter>
   </headerFooter>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <TotalTime></TotalTime>
   <Company/>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcmitype="http://purl.org/dc/dcmitype/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dc:title/>