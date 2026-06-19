--- v1 (2026-04-22)
+++ v2 (2026-06-19)
@@ -157,684 +157,684 @@
       </c>
       <c r="C1" s="1" t="inlineStr">
         <is>
           <t>cr_no</t>
         </is>
       </c>
       <c r="D1" s="1" t="inlineStr">
         <is>
           <t>consultant</t>
         </is>
       </c>
       <c r="E1" s="1" t="inlineStr">
         <is>
           <t>increment</t>
         </is>
       </c>
       <c r="F1" s="1" t="inlineStr">
         <is>
           <t>inc_date</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="2">
       <c r="A2" s="1" t="inlineStr">
         <is>
-          <t>1729</t>
+          <t>1864</t>
         </is>
       </c>
       <c r="B2" s="1" t="inlineStr">
         <is>
-          <t>2025-02-24</t>
+          <t>2025-05-08</t>
         </is>
       </c>
       <c r="C2" s="1" t="inlineStr">
         <is>
-          <t>CR20250224-1561</t>
+          <t>CR20250508-1687</t>
         </is>
       </c>
       <c r="D2" s="1" t="inlineStr">
         <is>
-          <t>SIMON, NELIA</t>
+          <t>BAUZON, BABY CHERYL</t>
         </is>
       </c>
       <c r="E2" s="1" t="inlineStr">
         <is>
-          <t>1561</t>
+          <t>1687</t>
         </is>
       </c>
       <c r="F2" s="1" t="inlineStr">
         <is>
-          <t>20250224</t>
+          <t>20250508</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="3">
       <c r="A3" s="1" t="inlineStr">
         <is>
-          <t>1728</t>
+          <t>1863</t>
         </is>
       </c>
       <c r="B3" s="1" t="inlineStr">
         <is>
-          <t>2025-02-24</t>
+          <t>2025-05-08</t>
         </is>
       </c>
       <c r="C3" s="1" t="inlineStr">
         <is>
-          <t>CR20250224-1560</t>
+          <t>CR20250508-1686</t>
         </is>
       </c>
       <c r="D3" s="1" t="inlineStr">
         <is>
-          <t>ASUNCION, ETHELDREDA</t>
+          <t>LLANES, GRATECHEN</t>
         </is>
       </c>
       <c r="E3" s="1" t="inlineStr">
         <is>
-          <t>1560</t>
+          <t>1686</t>
         </is>
       </c>
       <c r="F3" s="1" t="inlineStr">
         <is>
-          <t>20250224</t>
+          <t>20250508</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="4">
       <c r="A4" s="1" t="inlineStr">
         <is>
-          <t>1727</t>
+          <t>1862</t>
         </is>
       </c>
       <c r="B4" s="1" t="inlineStr">
         <is>
-          <t>2025-02-24</t>
+          <t>2025-05-08</t>
         </is>
       </c>
       <c r="C4" s="1" t="inlineStr">
         <is>
-          <t>CR20250224-1559</t>
+          <t>CR20250508-1685</t>
         </is>
       </c>
       <c r="D4" s="1" t="inlineStr">
         <is>
-          <t>CALIJA, VILMA MAY</t>
+          <t>LLANES, GRATECHEN</t>
         </is>
       </c>
       <c r="E4" s="1" t="inlineStr">
         <is>
-          <t>1559</t>
+          <t>1685</t>
         </is>
       </c>
       <c r="F4" s="1" t="inlineStr">
         <is>
-          <t>20250224</t>
+          <t>20250508</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="5">
       <c r="A5" s="1" t="inlineStr">
         <is>
-          <t>1726</t>
+          <t>1861</t>
         </is>
       </c>
       <c r="B5" s="1" t="inlineStr">
         <is>
-          <t>2025-02-24</t>
+          <t>2025-05-08</t>
         </is>
       </c>
       <c r="C5" s="1" t="inlineStr">
         <is>
-          <t>CR20250224-1558</t>
+          <t>CR20250508-1684</t>
         </is>
       </c>
       <c r="D5" s="1" t="inlineStr">
         <is>
-          <t>MARTIN, LALAINE CORAZON</t>
+          <t>LLANES, GRATECHEN</t>
         </is>
       </c>
       <c r="E5" s="1" t="inlineStr">
         <is>
-          <t>1558</t>
+          <t>1684</t>
         </is>
       </c>
       <c r="F5" s="1" t="inlineStr">
         <is>
-          <t>20250224</t>
+          <t>20250508</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="6">
       <c r="A6" s="1" t="inlineStr">
         <is>
-          <t>1724</t>
+          <t>1860</t>
         </is>
       </c>
       <c r="B6" s="1" t="inlineStr">
         <is>
-          <t>2025-02-24</t>
+          <t>2025-05-08</t>
         </is>
       </c>
       <c r="C6" s="1" t="inlineStr">
         <is>
-          <t>CR20250224-1557</t>
+          <t>CR20250508-1683</t>
         </is>
       </c>
       <c r="D6" s="1" t="inlineStr">
         <is>
           <t>LLANES, GRATECHEN</t>
         </is>
       </c>
       <c r="E6" s="1" t="inlineStr">
         <is>
-          <t>1557</t>
+          <t>1683</t>
         </is>
       </c>
       <c r="F6" s="1" t="inlineStr">
         <is>
-          <t>20250224</t>
+          <t>20250508</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="7">
       <c r="A7" s="1" t="inlineStr">
         <is>
-          <t>1723</t>
+          <t>1859</t>
         </is>
       </c>
       <c r="B7" s="1" t="inlineStr">
         <is>
-          <t>2025-02-24</t>
+          <t>2025-05-08</t>
         </is>
       </c>
       <c r="C7" s="1" t="inlineStr">
         <is>
-          <t>CR20250224-1556</t>
+          <t>CR20250508-1682</t>
         </is>
       </c>
       <c r="D7" s="1" t="inlineStr">
         <is>
           <t>LLANES, GRATECHEN</t>
         </is>
       </c>
       <c r="E7" s="1" t="inlineStr">
         <is>
-          <t>1556</t>
+          <t>1682</t>
         </is>
       </c>
       <c r="F7" s="1" t="inlineStr">
         <is>
-          <t>20250224</t>
+          <t>20250508</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="8">
       <c r="A8" s="1" t="inlineStr">
         <is>
-          <t>1722</t>
+          <t>1858</t>
         </is>
       </c>
       <c r="B8" s="1" t="inlineStr">
         <is>
-          <t>2025-02-24</t>
+          <t>2025-05-08</t>
         </is>
       </c>
       <c r="C8" s="1" t="inlineStr">
         <is>
-          <t>CR20250224-1555</t>
+          <t>CR20250508-1681</t>
         </is>
       </c>
       <c r="D8" s="1" t="inlineStr">
         <is>
-          <t>ABADILLA, LAMAR</t>
+          <t>LLANES, GRATECHEN</t>
         </is>
       </c>
       <c r="E8" s="1" t="inlineStr">
         <is>
-          <t>1555</t>
+          <t>1681</t>
         </is>
       </c>
       <c r="F8" s="1" t="inlineStr">
         <is>
-          <t>20250224</t>
+          <t>20250508</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="9">
       <c r="A9" s="1" t="inlineStr">
         <is>
-          <t>1721</t>
+          <t>1857</t>
         </is>
       </c>
       <c r="B9" s="1" t="inlineStr">
         <is>
-          <t>2025-02-24</t>
+          <t>2025-05-08</t>
         </is>
       </c>
       <c r="C9" s="1" t="inlineStr">
         <is>
-          <t>CR20250224-1554</t>
+          <t>CR20250508-1680</t>
         </is>
       </c>
       <c r="D9" s="1" t="inlineStr">
         <is>
-          <t>ABADILLA, LAMAR</t>
+          <t>DOMENDEN, JOVELYN</t>
         </is>
       </c>
       <c r="E9" s="1" t="inlineStr">
         <is>
-          <t>1554</t>
+          <t>1680</t>
         </is>
       </c>
       <c r="F9" s="1" t="inlineStr">
         <is>
-          <t>20250224</t>
+          <t>20250508</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="10">
       <c r="A10" s="1" t="inlineStr">
         <is>
-          <t>1718</t>
+          <t>1856</t>
         </is>
       </c>
       <c r="B10" s="1" t="inlineStr">
         <is>
-          <t>2025-02-22</t>
+          <t>2025-05-08</t>
         </is>
       </c>
       <c r="C10" s="1" t="inlineStr">
         <is>
-          <t>CR20250222-1553</t>
+          <t>CR20250508-1679</t>
         </is>
       </c>
       <c r="D10" s="1" t="inlineStr">
         <is>
-          <t> BAUZON, BABY CHERYL</t>
+          <t>DOMENDEN, JOVELYN</t>
         </is>
       </c>
       <c r="E10" s="1" t="inlineStr">
         <is>
-          <t>1553</t>
+          <t>1679</t>
         </is>
       </c>
       <c r="F10" s="1" t="inlineStr">
         <is>
-          <t>20250222</t>
+          <t>20250508</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="11">
       <c r="A11" s="1" t="inlineStr">
         <is>
-          <t>1717</t>
+          <t>1855</t>
         </is>
       </c>
       <c r="B11" s="1" t="inlineStr">
         <is>
-          <t>2025-02-22</t>
+          <t>2025-05-08</t>
         </is>
       </c>
       <c r="C11" s="1" t="inlineStr">
         <is>
-          <t>CR20250222-1552</t>
+          <t>CR20250508-1678</t>
         </is>
       </c>
       <c r="D11" s="1" t="inlineStr">
         <is>
-          <t>OFIANA, FLORENCE</t>
+          <t>DOMENDEN, JOVELYN</t>
         </is>
       </c>
       <c r="E11" s="1" t="inlineStr">
         <is>
-          <t>1552</t>
+          <t>1678</t>
         </is>
       </c>
       <c r="F11" s="1" t="inlineStr">
         <is>
-          <t>20250222</t>
+          <t>20250508</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="12">
       <c r="A12" s="1" t="inlineStr">
         <is>
-          <t>1716</t>
+          <t>1854</t>
         </is>
       </c>
       <c r="B12" s="1" t="inlineStr">
         <is>
-          <t>2025-02-22</t>
+          <t>2025-05-08</t>
         </is>
       </c>
       <c r="C12" s="1" t="inlineStr">
         <is>
-          <t>CR20250222-1551</t>
+          <t>CR20250508-1677</t>
         </is>
       </c>
       <c r="D12" s="1" t="inlineStr">
         <is>
-          <t>ORGANO, KRYSTAL KAY</t>
+          <t>DAQUIOAG, MARIA ELOISA</t>
         </is>
       </c>
       <c r="E12" s="1" t="inlineStr">
         <is>
-          <t>1551</t>
+          <t>1677</t>
         </is>
       </c>
       <c r="F12" s="1" t="inlineStr">
         <is>
-          <t>20250222</t>
+          <t>20250508</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="13">
       <c r="A13" s="1" t="inlineStr">
         <is>
-          <t>1715</t>
+          <t>1853</t>
         </is>
       </c>
       <c r="B13" s="1" t="inlineStr">
         <is>
-          <t>2025-02-22</t>
+          <t>2025-05-08</t>
         </is>
       </c>
       <c r="C13" s="1" t="inlineStr">
         <is>
-          <t>CR20250222-1550</t>
+          <t>CR20250508-1676</t>
         </is>
       </c>
       <c r="D13" s="1" t="inlineStr">
         <is>
-          <t>TOLENTINO, LIZA</t>
+          <t>DAQUIOAG, MARIA ELOISA</t>
         </is>
       </c>
       <c r="E13" s="1" t="inlineStr">
         <is>
-          <t>1550</t>
+          <t>1676</t>
         </is>
       </c>
       <c r="F13" s="1" t="inlineStr">
         <is>
-          <t>20250222</t>
+          <t>20250508</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="14">
       <c r="A14" s="1" t="inlineStr">
         <is>
-          <t>1714</t>
+          <t>1852</t>
         </is>
       </c>
       <c r="B14" s="1" t="inlineStr">
         <is>
-          <t>2025-02-22</t>
+          <t>2025-05-08</t>
         </is>
       </c>
       <c r="C14" s="1" t="inlineStr">
         <is>
-          <t>CR20250222-1549</t>
+          <t>CR20250508-1675</t>
         </is>
       </c>
       <c r="D14" s="1" t="inlineStr">
         <is>
-          <t>DOMINGO, EVELYN</t>
+          <t>MONTENEGRO, LILIBETH</t>
         </is>
       </c>
       <c r="E14" s="1" t="inlineStr">
         <is>
-          <t>1549</t>
+          <t>1675</t>
         </is>
       </c>
       <c r="F14" s="1" t="inlineStr">
         <is>
-          <t>20250222</t>
+          <t>20250508</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="15">
       <c r="A15" s="1" t="inlineStr">
         <is>
-          <t>1713</t>
+          <t>1851</t>
         </is>
       </c>
       <c r="B15" s="1" t="inlineStr">
         <is>
-          <t>2025-02-22</t>
+          <t>2025-05-08</t>
         </is>
       </c>
       <c r="C15" s="1" t="inlineStr">
         <is>
-          <t>CR20250222-1548</t>
+          <t>CR20250508-1674</t>
         </is>
       </c>
       <c r="D15" s="1" t="inlineStr">
         <is>
-          <t>SANCHEZ, MARICIRS</t>
+          <t>MONTENEGRO, LILIBETH</t>
         </is>
       </c>
       <c r="E15" s="1" t="inlineStr">
         <is>
-          <t>1548</t>
+          <t>1674</t>
         </is>
       </c>
       <c r="F15" s="1" t="inlineStr">
         <is>
-          <t>20250222</t>
+          <t>20250508</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="16">
       <c r="A16" s="1" t="inlineStr">
         <is>
-          <t>1712</t>
+          <t>1850</t>
         </is>
       </c>
       <c r="B16" s="1" t="inlineStr">
         <is>
-          <t>2025-02-22</t>
+          <t>2025-05-08</t>
         </is>
       </c>
       <c r="C16" s="1" t="inlineStr">
         <is>
-          <t>CR20250222-1547</t>
+          <t>CR20250508-1673</t>
         </is>
       </c>
       <c r="D16" s="1" t="inlineStr">
         <is>
-          <t>MARTIN, JULIA DIVINA</t>
+          <t>ARQUITOLA, CLAIRE ANN</t>
         </is>
       </c>
       <c r="E16" s="1" t="inlineStr">
         <is>
-          <t>1547</t>
+          <t>1673</t>
         </is>
       </c>
       <c r="F16" s="1" t="inlineStr">
         <is>
-          <t>20250222</t>
+          <t>20250508</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="17">
       <c r="A17" s="1" t="inlineStr">
         <is>
-          <t>1711</t>
+          <t>1849</t>
         </is>
       </c>
       <c r="B17" s="1" t="inlineStr">
         <is>
-          <t>2025-02-01</t>
+          <t>2025-05-08</t>
         </is>
       </c>
       <c r="C17" s="1" t="inlineStr">
         <is>
-          <t>CR20250201-1546</t>
+          <t>CR20250508-1672</t>
         </is>
       </c>
       <c r="D17" s="1" t="inlineStr">
         <is>
-          <t>SANCHEZ, MARICIRS</t>
+          <t>DOMINGO, EVELYN</t>
         </is>
       </c>
       <c r="E17" s="1" t="inlineStr">
         <is>
-          <t>1546</t>
+          <t>1672</t>
         </is>
       </c>
       <c r="F17" s="1" t="inlineStr">
         <is>
-          <t>20250201</t>
+          <t>20250508</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="18">
       <c r="A18" s="1" t="inlineStr">
         <is>
-          <t>1710</t>
+          <t>1848</t>
         </is>
       </c>
       <c r="B18" s="1" t="inlineStr">
         <is>
-          <t>2025-01-31</t>
+          <t>2025-05-08</t>
         </is>
       </c>
       <c r="C18" s="1" t="inlineStr">
         <is>
-          <t>CR20250131-1545</t>
+          <t>CR20250508-1671</t>
         </is>
       </c>
       <c r="D18" s="1" t="inlineStr">
         <is>
-          <t>ORGANO, KRYSTAL (100$)</t>
+          <t>DOMINGO, EVELYN</t>
         </is>
       </c>
       <c r="E18" s="1" t="inlineStr">
         <is>
-          <t>1545</t>
+          <t>1671</t>
         </is>
       </c>
       <c r="F18" s="1" t="inlineStr">
         <is>
-          <t>20250131</t>
+          <t>20250508</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="19">
       <c r="A19" s="1" t="inlineStr">
         <is>
-          <t>1709</t>
+          <t>1847</t>
         </is>
       </c>
       <c r="B19" s="1" t="inlineStr">
         <is>
-          <t>2025-01-31</t>
+          <t>2025-05-08</t>
         </is>
       </c>
       <c r="C19" s="1" t="inlineStr">
         <is>
-          <t>CR20250131-1544</t>
+          <t>CR20250508-1670</t>
         </is>
       </c>
       <c r="D19" s="1" t="inlineStr">
         <is>
-          <t>BAUZON, BABY CHERYL (100$)</t>
+          <t>DOMINGO, EVELYN</t>
         </is>
       </c>
       <c r="E19" s="1" t="inlineStr">
         <is>
-          <t>1544</t>
+          <t>1670</t>
         </is>
       </c>
       <c r="F19" s="1" t="inlineStr">
         <is>
-          <t>20250131</t>
+          <t>20250508</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="20">
       <c r="A20" s="1" t="inlineStr">
         <is>
-          <t>1708</t>
+          <t>1846</t>
         </is>
       </c>
       <c r="B20" s="1" t="inlineStr">
         <is>
-          <t>2025-01-31</t>
+          <t>2025-05-08</t>
         </is>
       </c>
       <c r="C20" s="1" t="inlineStr">
         <is>
-          <t>CR20250131-1543</t>
+          <t>CR20250508-1669</t>
         </is>
       </c>
       <c r="D20" s="1" t="inlineStr">
         <is>
-          <t>DOMENDEN, JOVELYN (OV)</t>
+          <t>ABADILLA, LAMAR</t>
         </is>
       </c>
       <c r="E20" s="1" t="inlineStr">
         <is>
-          <t>1543</t>
+          <t>1669</t>
         </is>
       </c>
       <c r="F20" s="1" t="inlineStr">
         <is>
-          <t>20250131</t>
+          <t>20250508</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="21">
       <c r="A21" s="1" t="inlineStr">
         <is>
-          <t>1707</t>
+          <t>1845</t>
         </is>
       </c>
       <c r="B21" s="1" t="inlineStr">
         <is>
-          <t>2025-01-31</t>
+          <t>2025-05-08</t>
         </is>
       </c>
       <c r="C21" s="1" t="inlineStr">
         <is>
-          <t>CR20250131-1542</t>
+          <t>CR20250508-1668</t>
         </is>
       </c>
       <c r="D21" s="1" t="inlineStr">
         <is>
-          <t>DOMENDEN, JOVELYN (OV)</t>
+          <t>ABADILLA, LAMAR</t>
         </is>
       </c>
       <c r="E21" s="1" t="inlineStr">
         <is>
-          <t>1542</t>
+          <t>1668</t>
         </is>
       </c>
       <c r="F21" s="1" t="inlineStr">
         <is>
-          <t>20250131</t>
+          <t>20250508</t>
         </is>
       </c>
     </row>
   </sheetData>
   <printOptions headings="false" gridLines="false" gridLinesSet="true" horizontalCentered="false" verticalCentered="false"/>
   <pageMargins left="0.5" right="0.5" top="1.0" bottom="1.0" header="0.5" footer="0.5"/>
   <pageSetup blackAndWhite="false" cellComments="none" copies="1" draft="false" firstPageNumber="1" fitToHeight="1" fitToWidth="1" horizontalDpi="300" orientation="portrait" pageOrder="downThenOver" paperSize="1" scale="100" useFirstPageNumber="true" usePrinterDefaults="false" verticalDpi="300"/>
   <headerFooter differentFirst="false" differentOddEven="false">
     <oddHeader>&amp;C&amp;"Times New Roman,Regular"&amp;12&amp;A</oddHeader>
     <oddFooter>&amp;C&amp;"Times New Roman,Regular"&amp;12Page &amp;P</oddFooter>
   </headerFooter>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <TotalTime></TotalTime>
   <Company/>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcmitype="http://purl.org/dc/dcmitype/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dc:title/>