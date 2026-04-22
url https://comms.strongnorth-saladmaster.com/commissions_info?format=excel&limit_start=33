--- v0 (2026-02-26)
+++ v1 (2026-04-22)
@@ -157,684 +157,684 @@
       </c>
       <c r="C1" s="1" t="inlineStr">
         <is>
           <t>cr_no</t>
         </is>
       </c>
       <c r="D1" s="1" t="inlineStr">
         <is>
           <t>consultant</t>
         </is>
       </c>
       <c r="E1" s="1" t="inlineStr">
         <is>
           <t>increment</t>
         </is>
       </c>
       <c r="F1" s="1" t="inlineStr">
         <is>
           <t>inc_date</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="2">
       <c r="A2" s="1" t="inlineStr">
         <is>
-          <t>1637</t>
+          <t>1706</t>
         </is>
       </c>
       <c r="B2" s="1" t="inlineStr">
         <is>
-          <t>2024-12-05</t>
+          <t>2025-01-30</t>
         </is>
       </c>
       <c r="C2" s="1" t="inlineStr">
         <is>
-          <t>CR20241205-1476</t>
+          <t>CR20250130-1541</t>
         </is>
       </c>
       <c r="D2" s="1" t="inlineStr">
         <is>
-          <t>DOMENDEN, JOVELYN</t>
+          <t>VILLANUEVA, JHENALYNE</t>
         </is>
       </c>
       <c r="E2" s="1" t="inlineStr">
         <is>
-          <t>1476</t>
+          <t>1541</t>
         </is>
       </c>
       <c r="F2" s="1" t="inlineStr">
         <is>
-          <t>20241205</t>
+          <t>20250130</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="3">
       <c r="A3" s="1" t="inlineStr">
         <is>
-          <t>1636</t>
+          <t>1705</t>
         </is>
       </c>
       <c r="B3" s="1" t="inlineStr">
         <is>
-          <t>2024-12-05</t>
+          <t>2025-01-30</t>
         </is>
       </c>
       <c r="C3" s="1" t="inlineStr">
         <is>
-          <t>CR20241205-1475</t>
+          <t>CR20250130-1540</t>
         </is>
       </c>
       <c r="D3" s="1" t="inlineStr">
         <is>
-          <t>DOMENDEN, JOVELYN</t>
+          <t>VILLACORTA, LORY</t>
         </is>
       </c>
       <c r="E3" s="1" t="inlineStr">
         <is>
-          <t>1475</t>
+          <t>1540</t>
         </is>
       </c>
       <c r="F3" s="1" t="inlineStr">
         <is>
-          <t>20241205</t>
+          <t>20250130</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="4">
       <c r="A4" s="1" t="inlineStr">
         <is>
-          <t>1635</t>
+          <t>1704</t>
         </is>
       </c>
       <c r="B4" s="1" t="inlineStr">
         <is>
-          <t>2024-12-05</t>
+          <t>2025-01-30</t>
         </is>
       </c>
       <c r="C4" s="1" t="inlineStr">
         <is>
-          <t>CR20241205-1474</t>
+          <t>CR20250130-1539</t>
         </is>
       </c>
       <c r="D4" s="1" t="inlineStr">
         <is>
-          <t>DOMENDEN, JOVELYN</t>
+          <t>BALLESTEROS, SUSANA JENELYN</t>
         </is>
       </c>
       <c r="E4" s="1" t="inlineStr">
         <is>
-          <t>1474</t>
+          <t>1539</t>
         </is>
       </c>
       <c r="F4" s="1" t="inlineStr">
         <is>
-          <t>20241205</t>
+          <t>20250130</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="5">
       <c r="A5" s="1" t="inlineStr">
         <is>
-          <t>1634</t>
+          <t>1703</t>
         </is>
       </c>
       <c r="B5" s="1" t="inlineStr">
         <is>
-          <t>2024-12-04</t>
+          <t>2025-01-30</t>
         </is>
       </c>
       <c r="C5" s="1" t="inlineStr">
         <is>
-          <t>CR20241204-1473</t>
+          <t>CR20250130-1538</t>
         </is>
       </c>
       <c r="D5" s="1" t="inlineStr">
         <is>
-          <t>VILLANUEVA, MARIA THERESA</t>
+          <t>TOLENTINO, LIZA</t>
         </is>
       </c>
       <c r="E5" s="1" t="inlineStr">
         <is>
-          <t>1473</t>
+          <t>1538</t>
         </is>
       </c>
       <c r="F5" s="1" t="inlineStr">
         <is>
-          <t>20241204</t>
+          <t>20250130</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="6">
       <c r="A6" s="1" t="inlineStr">
         <is>
-          <t>1633</t>
+          <t>1702</t>
         </is>
       </c>
       <c r="B6" s="1" t="inlineStr">
         <is>
-          <t>2024-12-04</t>
+          <t>2025-01-30</t>
         </is>
       </c>
       <c r="C6" s="1" t="inlineStr">
         <is>
-          <t>CR20241204-1472</t>
+          <t>CR20250130-1537</t>
         </is>
       </c>
       <c r="D6" s="1" t="inlineStr">
         <is>
-          <t>VILLANUEVA, MARIA THERESA</t>
+          <t>TOMES, THELMA</t>
         </is>
       </c>
       <c r="E6" s="1" t="inlineStr">
         <is>
-          <t>1472</t>
+          <t>1537</t>
         </is>
       </c>
       <c r="F6" s="1" t="inlineStr">
         <is>
-          <t>20241204</t>
+          <t>20250130</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="7">
       <c r="A7" s="1" t="inlineStr">
         <is>
-          <t>1632</t>
+          <t>1701</t>
         </is>
       </c>
       <c r="B7" s="1" t="inlineStr">
         <is>
-          <t>2024-12-04</t>
+          <t>2025-01-30</t>
         </is>
       </c>
       <c r="C7" s="1" t="inlineStr">
         <is>
-          <t>CR20241204-1471</t>
+          <t>CR20250130-1536</t>
         </is>
       </c>
       <c r="D7" s="1" t="inlineStr">
         <is>
-          <t>VILLANUEVA, MARIA THERESA</t>
+          <t>RAZOTE, CLARE ANN ENGELINE</t>
         </is>
       </c>
       <c r="E7" s="1" t="inlineStr">
         <is>
-          <t>1471</t>
+          <t>1536</t>
         </is>
       </c>
       <c r="F7" s="1" t="inlineStr">
         <is>
-          <t>20241204</t>
+          <t>20250130</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="8">
       <c r="A8" s="1" t="inlineStr">
         <is>
-          <t>1631</t>
+          <t>1700</t>
         </is>
       </c>
       <c r="B8" s="1" t="inlineStr">
         <is>
-          <t>2024-12-04</t>
+          <t>2025-01-30</t>
         </is>
       </c>
       <c r="C8" s="1" t="inlineStr">
         <is>
-          <t>CR20241204-1470</t>
+          <t>CR20250130-1535</t>
         </is>
       </c>
       <c r="D8" s="1" t="inlineStr">
         <is>
-          <t>VILLACORTA, LORY</t>
+          <t>SIMON, MAY</t>
         </is>
       </c>
       <c r="E8" s="1" t="inlineStr">
         <is>
-          <t>1470</t>
+          <t>1535</t>
         </is>
       </c>
       <c r="F8" s="1" t="inlineStr">
         <is>
-          <t>20241204</t>
+          <t>20250130</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="9">
       <c r="A9" s="1" t="inlineStr">
         <is>
-          <t>1630</t>
+          <t>1699</t>
         </is>
       </c>
       <c r="B9" s="1" t="inlineStr">
         <is>
-          <t>2024-12-04</t>
+          <t>2025-01-30</t>
         </is>
       </c>
       <c r="C9" s="1" t="inlineStr">
         <is>
-          <t>CR20241204-1469</t>
+          <t>CR20250130-1534</t>
         </is>
       </c>
       <c r="D9" s="1" t="inlineStr">
         <is>
-          <t>BAUZON, BABY CHERYL</t>
+          <t>SIMON, NELIA</t>
         </is>
       </c>
       <c r="E9" s="1" t="inlineStr">
         <is>
-          <t>1469</t>
+          <t>1534</t>
         </is>
       </c>
       <c r="F9" s="1" t="inlineStr">
         <is>
-          <t>20241204</t>
+          <t>20250130</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="10">
       <c r="A10" s="1" t="inlineStr">
         <is>
-          <t>1629</t>
+          <t>1698</t>
         </is>
       </c>
       <c r="B10" s="1" t="inlineStr">
         <is>
-          <t>2024-12-04</t>
+          <t>2025-01-30</t>
         </is>
       </c>
       <c r="C10" s="1" t="inlineStr">
         <is>
-          <t>CR20241204-1468</t>
+          <t>CR20250130-1533</t>
         </is>
       </c>
       <c r="D10" s="1" t="inlineStr">
         <is>
-          <t>BAUZON, BABY CHERYL</t>
+          <t>ORGANO, KRYSTAL KAY</t>
         </is>
       </c>
       <c r="E10" s="1" t="inlineStr">
         <is>
-          <t>1468</t>
+          <t>1533</t>
         </is>
       </c>
       <c r="F10" s="1" t="inlineStr">
         <is>
-          <t>20241204</t>
+          <t>20250130</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="11">
       <c r="A11" s="1" t="inlineStr">
         <is>
-          <t>1628</t>
+          <t>1697</t>
         </is>
       </c>
       <c r="B11" s="1" t="inlineStr">
         <is>
-          <t>2024-12-04</t>
+          <t>2025-01-30</t>
         </is>
       </c>
       <c r="C11" s="1" t="inlineStr">
         <is>
-          <t>CR20241204-1467</t>
+          <t>CR20250130-1532</t>
         </is>
       </c>
       <c r="D11" s="1" t="inlineStr">
         <is>
-          <t>TOMES, THELMA</t>
+          <t>OFIANA, FLORENCE</t>
         </is>
       </c>
       <c r="E11" s="1" t="inlineStr">
         <is>
-          <t>1467</t>
+          <t>1532</t>
         </is>
       </c>
       <c r="F11" s="1" t="inlineStr">
         <is>
-          <t>20241204</t>
+          <t>20250130</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="12">
       <c r="A12" s="1" t="inlineStr">
         <is>
-          <t>1627</t>
+          <t>1696</t>
         </is>
       </c>
       <c r="B12" s="1" t="inlineStr">
         <is>
-          <t>2024-12-04</t>
+          <t>2025-01-30</t>
         </is>
       </c>
       <c r="C12" s="1" t="inlineStr">
         <is>
-          <t>CR20241204-1466</t>
+          <t>CR20250130-1531</t>
         </is>
       </c>
       <c r="D12" s="1" t="inlineStr">
         <is>
-          <t>TOLENTINO, LIZA</t>
+          <t>NODORA, LENI GRACE</t>
         </is>
       </c>
       <c r="E12" s="1" t="inlineStr">
         <is>
-          <t>1466</t>
+          <t>1531</t>
         </is>
       </c>
       <c r="F12" s="1" t="inlineStr">
         <is>
-          <t>20241204</t>
+          <t>20250130</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="13">
       <c r="A13" s="1" t="inlineStr">
         <is>
-          <t>1626</t>
+          <t>1695</t>
         </is>
       </c>
       <c r="B13" s="1" t="inlineStr">
         <is>
-          <t>2024-12-04</t>
+          <t>2025-01-30</t>
         </is>
       </c>
       <c r="C13" s="1" t="inlineStr">
         <is>
-          <t>CR20241204-1465</t>
+          <t>CR20250130-1530</t>
         </is>
       </c>
       <c r="D13" s="1" t="inlineStr">
         <is>
-          <t>SIMON, NELIA</t>
+          <t>MARTIN, LALAINE CORAZON</t>
         </is>
       </c>
       <c r="E13" s="1" t="inlineStr">
         <is>
-          <t>1465</t>
+          <t>1530</t>
         </is>
       </c>
       <c r="F13" s="1" t="inlineStr">
         <is>
-          <t>20241204</t>
+          <t>20250130</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="14">
       <c r="A14" s="1" t="inlineStr">
         <is>
-          <t>1625</t>
+          <t>1694</t>
         </is>
       </c>
       <c r="B14" s="1" t="inlineStr">
         <is>
-          <t>2024-12-04</t>
+          <t>2025-01-30</t>
         </is>
       </c>
       <c r="C14" s="1" t="inlineStr">
         <is>
-          <t>CR20241204-1464</t>
+          <t>CR20250130-1529</t>
         </is>
       </c>
       <c r="D14" s="1" t="inlineStr">
         <is>
-          <t>SANCHEZ, MARICIRS</t>
+          <t>LLANES, GRATECHEN</t>
         </is>
       </c>
       <c r="E14" s="1" t="inlineStr">
         <is>
-          <t>1464</t>
+          <t>1529</t>
         </is>
       </c>
       <c r="F14" s="1" t="inlineStr">
         <is>
-          <t>20241204</t>
+          <t>20250130</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="15">
       <c r="A15" s="1" t="inlineStr">
         <is>
-          <t>1624</t>
+          <t>1693</t>
         </is>
       </c>
       <c r="B15" s="1" t="inlineStr">
         <is>
-          <t>2024-12-03</t>
+          <t>2025-01-30</t>
         </is>
       </c>
       <c r="C15" s="1" t="inlineStr">
         <is>
-          <t>CR20241203-1463</t>
+          <t>CR20250130-1528</t>
         </is>
       </c>
       <c r="D15" s="1" t="inlineStr">
         <is>
-          <t>DOMINGO, EVELYN</t>
+          <t>LLANES, GRATECHEN</t>
         </is>
       </c>
       <c r="E15" s="1" t="inlineStr">
         <is>
-          <t>1463</t>
+          <t>1528</t>
         </is>
       </c>
       <c r="F15" s="1" t="inlineStr">
         <is>
-          <t>20241203</t>
+          <t>20250130</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="16">
       <c r="A16" s="1" t="inlineStr">
         <is>
-          <t>1623</t>
+          <t>1692</t>
         </is>
       </c>
       <c r="B16" s="1" t="inlineStr">
         <is>
-          <t>2024-12-03</t>
+          <t>2025-01-30</t>
         </is>
       </c>
       <c r="C16" s="1" t="inlineStr">
         <is>
-          <t>CR20241203-1462</t>
+          <t>CR20250130-1527</t>
         </is>
       </c>
       <c r="D16" s="1" t="inlineStr">
         <is>
-          <t>DOMINGO, EVELYN</t>
+          <t>VILLANUEVA, MARIA THERESA</t>
         </is>
       </c>
       <c r="E16" s="1" t="inlineStr">
         <is>
-          <t>1462</t>
+          <t>1527</t>
         </is>
       </c>
       <c r="F16" s="1" t="inlineStr">
         <is>
-          <t>20241203</t>
+          <t>20250130</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="17">
       <c r="A17" s="1" t="inlineStr">
         <is>
-          <t>1622</t>
+          <t>1691</t>
         </is>
       </c>
       <c r="B17" s="1" t="inlineStr">
         <is>
-          <t>2024-12-03</t>
+          <t>2025-01-30</t>
         </is>
       </c>
       <c r="C17" s="1" t="inlineStr">
         <is>
-          <t>CR20241203-1461</t>
+          <t>CR20250130-1526</t>
         </is>
       </c>
       <c r="D17" s="1" t="inlineStr">
         <is>
-          <t>DECOLEN, EVELYN</t>
+          <t>VILLANUEVA, MARIA THERESA</t>
         </is>
       </c>
       <c r="E17" s="1" t="inlineStr">
         <is>
-          <t>1461</t>
+          <t>1526</t>
         </is>
       </c>
       <c r="F17" s="1" t="inlineStr">
         <is>
-          <t>20241203</t>
+          <t>20250130</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="18">
       <c r="A18" s="1" t="inlineStr">
         <is>
-          <t>1621</t>
+          <t>1690</t>
         </is>
       </c>
       <c r="B18" s="1" t="inlineStr">
         <is>
-          <t>2024-12-03</t>
+          <t>2025-01-30</t>
         </is>
       </c>
       <c r="C18" s="1" t="inlineStr">
         <is>
-          <t>CR20241203-1460</t>
+          <t>CR20250130-1525</t>
         </is>
       </c>
       <c r="D18" s="1" t="inlineStr">
         <is>
-          <t>RAMOS, MA. EDITHA H.</t>
+          <t>VILLANUEVA, MARIA THERESA</t>
         </is>
       </c>
       <c r="E18" s="1" t="inlineStr">
         <is>
-          <t>1460</t>
+          <t>1525</t>
         </is>
       </c>
       <c r="F18" s="1" t="inlineStr">
         <is>
-          <t>20241203</t>
+          <t>20250130</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="19">
       <c r="A19" s="1" t="inlineStr">
         <is>
-          <t>1619</t>
+          <t>1689</t>
         </is>
       </c>
       <c r="B19" s="1" t="inlineStr">
         <is>
-          <t>2024-12-03</t>
+          <t>2025-01-30</t>
         </is>
       </c>
       <c r="C19" s="1" t="inlineStr">
         <is>
-          <t>CR20241203-1459</t>
+          <t>CR20250130-1524</t>
         </is>
       </c>
       <c r="D19" s="1" t="inlineStr">
         <is>
-          <t>ORGANO, KRYSTAL KAY</t>
+          <t>DOMENDEN, JOVELYN</t>
         </is>
       </c>
       <c r="E19" s="1" t="inlineStr">
         <is>
-          <t>1459</t>
+          <t>1524</t>
         </is>
       </c>
       <c r="F19" s="1" t="inlineStr">
         <is>
-          <t>20241203</t>
+          <t>20250130</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="20">
       <c r="A20" s="1" t="inlineStr">
         <is>
-          <t>1618</t>
+          <t>1688</t>
         </is>
       </c>
       <c r="B20" s="1" t="inlineStr">
         <is>
-          <t>2024-12-03</t>
+          <t>2025-01-30</t>
         </is>
       </c>
       <c r="C20" s="1" t="inlineStr">
         <is>
-          <t>CR20241203-1458</t>
+          <t>CR20250130-1523</t>
         </is>
       </c>
       <c r="D20" s="1" t="inlineStr">
         <is>
-          <t>ORGANO, KRYSTAL KAY</t>
+          <t>DOMENDEN, JOVELYN</t>
         </is>
       </c>
       <c r="E20" s="1" t="inlineStr">
         <is>
-          <t>1458</t>
+          <t>1523</t>
         </is>
       </c>
       <c r="F20" s="1" t="inlineStr">
         <is>
-          <t>20241203</t>
+          <t>20250130</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="21">
       <c r="A21" s="1" t="inlineStr">
         <is>
-          <t>1617</t>
+          <t>1687</t>
         </is>
       </c>
       <c r="B21" s="1" t="inlineStr">
         <is>
-          <t>2024-12-03</t>
+          <t>2025-01-30</t>
         </is>
       </c>
       <c r="C21" s="1" t="inlineStr">
         <is>
-          <t>CR20241203-1457</t>
+          <t>CR20250130-1522</t>
         </is>
       </c>
       <c r="D21" s="1" t="inlineStr">
         <is>
-          <t>OFIANA, FLORENCE</t>
+          <t>GUTIERREZ, CHRISTINE</t>
         </is>
       </c>
       <c r="E21" s="1" t="inlineStr">
         <is>
-          <t>1457</t>
+          <t>1522</t>
         </is>
       </c>
       <c r="F21" s="1" t="inlineStr">
         <is>
-          <t>20241203</t>
+          <t>20250130</t>
         </is>
       </c>
     </row>
   </sheetData>
   <printOptions headings="false" gridLines="false" gridLinesSet="true" horizontalCentered="false" verticalCentered="false"/>
   <pageMargins left="0.5" right="0.5" top="1.0" bottom="1.0" header="0.5" footer="0.5"/>
   <pageSetup blackAndWhite="false" cellComments="none" copies="1" draft="false" firstPageNumber="1" fitToHeight="1" fitToWidth="1" horizontalDpi="300" orientation="portrait" pageOrder="downThenOver" paperSize="1" scale="100" useFirstPageNumber="true" usePrinterDefaults="false" verticalDpi="300"/>
   <headerFooter differentFirst="false" differentOddEven="false">
     <oddHeader>&amp;C&amp;"Times New Roman,Regular"&amp;12&amp;A</oddHeader>
     <oddFooter>&amp;C&amp;"Times New Roman,Regular"&amp;12Page &amp;P</oddFooter>
   </headerFooter>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <TotalTime></TotalTime>
   <Company/>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcmitype="http://purl.org/dc/dcmitype/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dc:title/>