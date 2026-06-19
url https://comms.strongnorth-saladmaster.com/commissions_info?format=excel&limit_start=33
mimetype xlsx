--- v1 (2026-04-22)
+++ v2 (2026-06-19)
@@ -157,684 +157,684 @@
       </c>
       <c r="C1" s="1" t="inlineStr">
         <is>
           <t>cr_no</t>
         </is>
       </c>
       <c r="D1" s="1" t="inlineStr">
         <is>
           <t>consultant</t>
         </is>
       </c>
       <c r="E1" s="1" t="inlineStr">
         <is>
           <t>increment</t>
         </is>
       </c>
       <c r="F1" s="1" t="inlineStr">
         <is>
           <t>inc_date</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="2">
       <c r="A2" s="1" t="inlineStr">
         <is>
-          <t>1706</t>
+          <t>1844</t>
         </is>
       </c>
       <c r="B2" s="1" t="inlineStr">
         <is>
-          <t>2025-01-30</t>
+          <t>2025-05-08</t>
         </is>
       </c>
       <c r="C2" s="1" t="inlineStr">
         <is>
-          <t>CR20250130-1541</t>
+          <t>CR20250508-1667</t>
         </is>
       </c>
       <c r="D2" s="1" t="inlineStr">
         <is>
-          <t>VILLANUEVA, JHENALYNE</t>
+          <t>MARTIN, LALAINE CORAZON</t>
         </is>
       </c>
       <c r="E2" s="1" t="inlineStr">
         <is>
-          <t>1541</t>
+          <t>1667</t>
         </is>
       </c>
       <c r="F2" s="1" t="inlineStr">
         <is>
-          <t>20250130</t>
+          <t>20250508</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="3">
       <c r="A3" s="1" t="inlineStr">
         <is>
-          <t>1705</t>
+          <t>1843</t>
         </is>
       </c>
       <c r="B3" s="1" t="inlineStr">
         <is>
-          <t>2025-01-30</t>
+          <t>2025-05-08</t>
         </is>
       </c>
       <c r="C3" s="1" t="inlineStr">
         <is>
-          <t>CR20250130-1540</t>
+          <t>CR20250508-1666</t>
         </is>
       </c>
       <c r="D3" s="1" t="inlineStr">
         <is>
           <t>VILLACORTA, LORY</t>
         </is>
       </c>
       <c r="E3" s="1" t="inlineStr">
         <is>
-          <t>1540</t>
+          <t>1666</t>
         </is>
       </c>
       <c r="F3" s="1" t="inlineStr">
         <is>
-          <t>20250130</t>
+          <t>20250508</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="4">
       <c r="A4" s="1" t="inlineStr">
         <is>
-          <t>1704</t>
+          <t>1842</t>
         </is>
       </c>
       <c r="B4" s="1" t="inlineStr">
         <is>
-          <t>2025-01-30</t>
+          <t>2025-05-08</t>
         </is>
       </c>
       <c r="C4" s="1" t="inlineStr">
         <is>
-          <t>CR20250130-1539</t>
+          <t>CR20250508-1665</t>
         </is>
       </c>
       <c r="D4" s="1" t="inlineStr">
         <is>
-          <t>BALLESTEROS, SUSANA JENELYN</t>
+          <t>VILLANUEVA, MARIA THERESA</t>
         </is>
       </c>
       <c r="E4" s="1" t="inlineStr">
         <is>
-          <t>1539</t>
+          <t>1665</t>
         </is>
       </c>
       <c r="F4" s="1" t="inlineStr">
         <is>
-          <t>20250130</t>
+          <t>20250508</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="5">
       <c r="A5" s="1" t="inlineStr">
         <is>
-          <t>1703</t>
+          <t>1841</t>
         </is>
       </c>
       <c r="B5" s="1" t="inlineStr">
         <is>
-          <t>2025-01-30</t>
+          <t>2025-05-08</t>
         </is>
       </c>
       <c r="C5" s="1" t="inlineStr">
         <is>
-          <t>CR20250130-1538</t>
+          <t>CR20250508-1664</t>
         </is>
       </c>
       <c r="D5" s="1" t="inlineStr">
         <is>
-          <t>TOLENTINO, LIZA</t>
+          <t>VILLANUEVA, MARIA THERESA</t>
         </is>
       </c>
       <c r="E5" s="1" t="inlineStr">
         <is>
-          <t>1538</t>
+          <t>1664</t>
         </is>
       </c>
       <c r="F5" s="1" t="inlineStr">
         <is>
-          <t>20250130</t>
+          <t>20250508</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="6">
       <c r="A6" s="1" t="inlineStr">
         <is>
-          <t>1702</t>
+          <t>1840</t>
         </is>
       </c>
       <c r="B6" s="1" t="inlineStr">
         <is>
-          <t>2025-01-30</t>
+          <t>2025-05-08</t>
         </is>
       </c>
       <c r="C6" s="1" t="inlineStr">
         <is>
-          <t>CR20250130-1537</t>
+          <t>CR20250508-1663</t>
         </is>
       </c>
       <c r="D6" s="1" t="inlineStr">
         <is>
-          <t>TOMES, THELMA</t>
+          <t>VILLANUEVA, MARIA THERESA</t>
         </is>
       </c>
       <c r="E6" s="1" t="inlineStr">
         <is>
-          <t>1537</t>
+          <t>1663</t>
         </is>
       </c>
       <c r="F6" s="1" t="inlineStr">
         <is>
-          <t>20250130</t>
+          <t>20250508</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="7">
       <c r="A7" s="1" t="inlineStr">
         <is>
-          <t>1701</t>
+          <t>1839</t>
         </is>
       </c>
       <c r="B7" s="1" t="inlineStr">
         <is>
-          <t>2025-01-30</t>
+          <t>2025-05-08</t>
         </is>
       </c>
       <c r="C7" s="1" t="inlineStr">
         <is>
-          <t>CR20250130-1536</t>
+          <t>CR20250508-1662</t>
         </is>
       </c>
       <c r="D7" s="1" t="inlineStr">
         <is>
-          <t>RAZOTE, CLARE ANN ENGELINE</t>
+          <t>VILLANUEVA, MARIA THERESA</t>
         </is>
       </c>
       <c r="E7" s="1" t="inlineStr">
         <is>
-          <t>1536</t>
+          <t>1662</t>
         </is>
       </c>
       <c r="F7" s="1" t="inlineStr">
         <is>
-          <t>20250130</t>
+          <t>20250508</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="8">
       <c r="A8" s="1" t="inlineStr">
         <is>
-          <t>1700</t>
+          <t>1838</t>
         </is>
       </c>
       <c r="B8" s="1" t="inlineStr">
         <is>
-          <t>2025-01-30</t>
+          <t>2025-05-08</t>
         </is>
       </c>
       <c r="C8" s="1" t="inlineStr">
         <is>
-          <t>CR20250130-1535</t>
+          <t>CR20250508-1661</t>
         </is>
       </c>
       <c r="D8" s="1" t="inlineStr">
         <is>
-          <t>SIMON, MAY</t>
+          <t>OFIANA, FLORENCE</t>
         </is>
       </c>
       <c r="E8" s="1" t="inlineStr">
         <is>
-          <t>1535</t>
+          <t>1661</t>
         </is>
       </c>
       <c r="F8" s="1" t="inlineStr">
         <is>
-          <t>20250130</t>
+          <t>20250508</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="9">
       <c r="A9" s="1" t="inlineStr">
         <is>
-          <t>1699</t>
+          <t>1837</t>
         </is>
       </c>
       <c r="B9" s="1" t="inlineStr">
         <is>
-          <t>2025-01-30</t>
+          <t>2025-05-08</t>
         </is>
       </c>
       <c r="C9" s="1" t="inlineStr">
         <is>
-          <t>CR20250130-1534</t>
+          <t>CR20250508-1660</t>
         </is>
       </c>
       <c r="D9" s="1" t="inlineStr">
         <is>
-          <t>SIMON, NELIA</t>
+          <t>JULIAN, MERCY ELOISA</t>
         </is>
       </c>
       <c r="E9" s="1" t="inlineStr">
         <is>
-          <t>1534</t>
+          <t>1660</t>
         </is>
       </c>
       <c r="F9" s="1" t="inlineStr">
         <is>
-          <t>20250130</t>
+          <t>20250508</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="10">
       <c r="A10" s="1" t="inlineStr">
         <is>
-          <t>1698</t>
+          <t>1836</t>
         </is>
       </c>
       <c r="B10" s="1" t="inlineStr">
         <is>
-          <t>2025-01-30</t>
+          <t>2025-05-08</t>
         </is>
       </c>
       <c r="C10" s="1" t="inlineStr">
         <is>
-          <t>CR20250130-1533</t>
+          <t>CR20250508-1659</t>
         </is>
       </c>
       <c r="D10" s="1" t="inlineStr">
         <is>
-          <t>ORGANO, KRYSTAL KAY</t>
+          <t>DOMINGO, SHEENA</t>
         </is>
       </c>
       <c r="E10" s="1" t="inlineStr">
         <is>
-          <t>1533</t>
+          <t>1659</t>
         </is>
       </c>
       <c r="F10" s="1" t="inlineStr">
         <is>
-          <t>20250130</t>
+          <t>20250508</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="11">
       <c r="A11" s="1" t="inlineStr">
         <is>
-          <t>1697</t>
+          <t>1835</t>
         </is>
       </c>
       <c r="B11" s="1" t="inlineStr">
         <is>
-          <t>2025-01-30</t>
+          <t>2025-05-08</t>
         </is>
       </c>
       <c r="C11" s="1" t="inlineStr">
         <is>
-          <t>CR20250130-1532</t>
+          <t>CR20250508-1658</t>
         </is>
       </c>
       <c r="D11" s="1" t="inlineStr">
         <is>
-          <t>OFIANA, FLORENCE</t>
+          <t>TOLENTINO, LIZA</t>
         </is>
       </c>
       <c r="E11" s="1" t="inlineStr">
         <is>
-          <t>1532</t>
+          <t>1658</t>
         </is>
       </c>
       <c r="F11" s="1" t="inlineStr">
         <is>
-          <t>20250130</t>
+          <t>20250508</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="12">
       <c r="A12" s="1" t="inlineStr">
         <is>
-          <t>1696</t>
+          <t>1834</t>
         </is>
       </c>
       <c r="B12" s="1" t="inlineStr">
         <is>
-          <t>2025-01-30</t>
+          <t>2025-05-08</t>
         </is>
       </c>
       <c r="C12" s="1" t="inlineStr">
         <is>
-          <t>CR20250130-1531</t>
+          <t>CR20250508-1657</t>
         </is>
       </c>
       <c r="D12" s="1" t="inlineStr">
         <is>
-          <t>NODORA, LENI GRACE</t>
+          <t>CORNELIO, CLAIROL</t>
         </is>
       </c>
       <c r="E12" s="1" t="inlineStr">
         <is>
-          <t>1531</t>
+          <t>1657</t>
         </is>
       </c>
       <c r="F12" s="1" t="inlineStr">
         <is>
-          <t>20250130</t>
+          <t>20250508</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="13">
       <c r="A13" s="1" t="inlineStr">
         <is>
-          <t>1695</t>
+          <t>1833</t>
         </is>
       </c>
       <c r="B13" s="1" t="inlineStr">
         <is>
-          <t>2025-01-30</t>
+          <t>2025-05-08</t>
         </is>
       </c>
       <c r="C13" s="1" t="inlineStr">
         <is>
-          <t>CR20250130-1530</t>
+          <t>CR20250508-1656</t>
         </is>
       </c>
       <c r="D13" s="1" t="inlineStr">
         <is>
-          <t>MARTIN, LALAINE CORAZON</t>
+          <t>SIMON, NELIA</t>
         </is>
       </c>
       <c r="E13" s="1" t="inlineStr">
         <is>
-          <t>1530</t>
+          <t>1656</t>
         </is>
       </c>
       <c r="F13" s="1" t="inlineStr">
         <is>
-          <t>20250130</t>
+          <t>20250508</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="14">
       <c r="A14" s="1" t="inlineStr">
         <is>
-          <t>1694</t>
+          <t>1832</t>
         </is>
       </c>
       <c r="B14" s="1" t="inlineStr">
         <is>
-          <t>2025-01-30</t>
+          <t>2025-05-08</t>
         </is>
       </c>
       <c r="C14" s="1" t="inlineStr">
         <is>
-          <t>CR20250130-1529</t>
+          <t>CR20250508-1655</t>
         </is>
       </c>
       <c r="D14" s="1" t="inlineStr">
         <is>
-          <t>LLANES, GRATECHEN</t>
+          <t>SIMON, NELIA</t>
         </is>
       </c>
       <c r="E14" s="1" t="inlineStr">
         <is>
-          <t>1529</t>
+          <t>1655</t>
         </is>
       </c>
       <c r="F14" s="1" t="inlineStr">
         <is>
-          <t>20250130</t>
+          <t>20250508</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="15">
       <c r="A15" s="1" t="inlineStr">
         <is>
-          <t>1693</t>
+          <t>1831</t>
         </is>
       </c>
       <c r="B15" s="1" t="inlineStr">
         <is>
-          <t>2025-01-30</t>
+          <t>2025-05-07</t>
         </is>
       </c>
       <c r="C15" s="1" t="inlineStr">
         <is>
-          <t>CR20250130-1528</t>
+          <t>CR20250507-1654</t>
         </is>
       </c>
       <c r="D15" s="1" t="inlineStr">
         <is>
-          <t>LLANES, GRATECHEN</t>
+          <t>MARTIN, JULIA DIVINA</t>
         </is>
       </c>
       <c r="E15" s="1" t="inlineStr">
         <is>
-          <t>1528</t>
+          <t>1654</t>
         </is>
       </c>
       <c r="F15" s="1" t="inlineStr">
         <is>
-          <t>20250130</t>
+          <t>20250507</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="16">
       <c r="A16" s="1" t="inlineStr">
         <is>
-          <t>1692</t>
+          <t>1830</t>
         </is>
       </c>
       <c r="B16" s="1" t="inlineStr">
         <is>
-          <t>2025-01-30</t>
+          <t>2025-05-07</t>
         </is>
       </c>
       <c r="C16" s="1" t="inlineStr">
         <is>
-          <t>CR20250130-1527</t>
+          <t>CR20250507-1653</t>
         </is>
       </c>
       <c r="D16" s="1" t="inlineStr">
         <is>
-          <t>VILLANUEVA, MARIA THERESA</t>
+          <t>RAZOTE, CLARE ANN ENGELINE</t>
         </is>
       </c>
       <c r="E16" s="1" t="inlineStr">
         <is>
-          <t>1527</t>
+          <t>1653</t>
         </is>
       </c>
       <c r="F16" s="1" t="inlineStr">
         <is>
-          <t>20250130</t>
+          <t>20250507</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="17">
       <c r="A17" s="1" t="inlineStr">
         <is>
-          <t>1691</t>
+          <t>1829</t>
         </is>
       </c>
       <c r="B17" s="1" t="inlineStr">
         <is>
-          <t>2025-01-30</t>
+          <t>2025-05-07</t>
         </is>
       </c>
       <c r="C17" s="1" t="inlineStr">
         <is>
-          <t>CR20250130-1526</t>
+          <t>CR20250507-1652</t>
         </is>
       </c>
       <c r="D17" s="1" t="inlineStr">
         <is>
-          <t>VILLANUEVA, MARIA THERESA</t>
+          <t>JAVIER, LENIDITA</t>
         </is>
       </c>
       <c r="E17" s="1" t="inlineStr">
         <is>
-          <t>1526</t>
+          <t>1652</t>
         </is>
       </c>
       <c r="F17" s="1" t="inlineStr">
         <is>
-          <t>20250130</t>
+          <t>20250507</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="18">
       <c r="A18" s="1" t="inlineStr">
         <is>
-          <t>1690</t>
+          <t>1828</t>
         </is>
       </c>
       <c r="B18" s="1" t="inlineStr">
         <is>
-          <t>2025-01-30</t>
+          <t>2025-05-07</t>
         </is>
       </c>
       <c r="C18" s="1" t="inlineStr">
         <is>
-          <t>CR20250130-1525</t>
+          <t>CR20250507-1651</t>
         </is>
       </c>
       <c r="D18" s="1" t="inlineStr">
         <is>
-          <t>VILLANUEVA, MARIA THERESA</t>
+          <t>ORGANO, KRYSTAL KAY</t>
         </is>
       </c>
       <c r="E18" s="1" t="inlineStr">
         <is>
-          <t>1525</t>
+          <t>1651</t>
         </is>
       </c>
       <c r="F18" s="1" t="inlineStr">
         <is>
-          <t>20250130</t>
+          <t>20250507</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="19">
       <c r="A19" s="1" t="inlineStr">
         <is>
-          <t>1689</t>
+          <t>1827</t>
         </is>
       </c>
       <c r="B19" s="1" t="inlineStr">
         <is>
-          <t>2025-01-30</t>
+          <t>2025-05-07</t>
         </is>
       </c>
       <c r="C19" s="1" t="inlineStr">
         <is>
-          <t>CR20250130-1524</t>
+          <t>CR20250507-1650</t>
         </is>
       </c>
       <c r="D19" s="1" t="inlineStr">
         <is>
-          <t>DOMENDEN, JOVELYN</t>
+          <t>CALIJA, VILMA</t>
         </is>
       </c>
       <c r="E19" s="1" t="inlineStr">
         <is>
-          <t>1524</t>
+          <t>1650</t>
         </is>
       </c>
       <c r="F19" s="1" t="inlineStr">
         <is>
-          <t>20250130</t>
+          <t>20250507</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="20">
       <c r="A20" s="1" t="inlineStr">
         <is>
-          <t>1688</t>
+          <t>1826</t>
         </is>
       </c>
       <c r="B20" s="1" t="inlineStr">
         <is>
-          <t>2025-01-30</t>
+          <t>2025-05-07</t>
         </is>
       </c>
       <c r="C20" s="1" t="inlineStr">
         <is>
-          <t>CR20250130-1523</t>
+          <t>CR20250507-1649</t>
         </is>
       </c>
       <c r="D20" s="1" t="inlineStr">
         <is>
-          <t>DOMENDEN, JOVELYN</t>
+          <t>VILLANUEVA, JHENALYNE</t>
         </is>
       </c>
       <c r="E20" s="1" t="inlineStr">
         <is>
-          <t>1523</t>
+          <t>1649</t>
         </is>
       </c>
       <c r="F20" s="1" t="inlineStr">
         <is>
-          <t>20250130</t>
+          <t>20250507</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="21">
       <c r="A21" s="1" t="inlineStr">
         <is>
-          <t>1687</t>
+          <t>1825</t>
         </is>
       </c>
       <c r="B21" s="1" t="inlineStr">
         <is>
-          <t>2025-01-30</t>
+          <t>2025-05-07</t>
         </is>
       </c>
       <c r="C21" s="1" t="inlineStr">
         <is>
-          <t>CR20250130-1522</t>
+          <t>CR20250507-1648</t>
         </is>
       </c>
       <c r="D21" s="1" t="inlineStr">
         <is>
-          <t>GUTIERREZ, CHRISTINE</t>
+          <t>VILLANUEVA, JHENALYNE</t>
         </is>
       </c>
       <c r="E21" s="1" t="inlineStr">
         <is>
-          <t>1522</t>
+          <t>1648</t>
         </is>
       </c>
       <c r="F21" s="1" t="inlineStr">
         <is>
-          <t>20250130</t>
+          <t>20250507</t>
         </is>
       </c>
     </row>
   </sheetData>
   <printOptions headings="false" gridLines="false" gridLinesSet="true" horizontalCentered="false" verticalCentered="false"/>
   <pageMargins left="0.5" right="0.5" top="1.0" bottom="1.0" header="0.5" footer="0.5"/>
   <pageSetup blackAndWhite="false" cellComments="none" copies="1" draft="false" firstPageNumber="1" fitToHeight="1" fitToWidth="1" horizontalDpi="300" orientation="portrait" pageOrder="downThenOver" paperSize="1" scale="100" useFirstPageNumber="true" usePrinterDefaults="false" verticalDpi="300"/>
   <headerFooter differentFirst="false" differentOddEven="false">
     <oddHeader>&amp;C&amp;"Times New Roman,Regular"&amp;12&amp;A</oddHeader>
     <oddFooter>&amp;C&amp;"Times New Roman,Regular"&amp;12Page &amp;P</oddFooter>
   </headerFooter>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <TotalTime></TotalTime>
   <Company/>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcmitype="http://purl.org/dc/dcmitype/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dc:title/>