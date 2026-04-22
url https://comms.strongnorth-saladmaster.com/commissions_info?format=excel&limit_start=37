--- v0 (2026-02-26)
+++ v1 (2026-04-22)
@@ -157,684 +157,684 @@
       </c>
       <c r="C1" s="1" t="inlineStr">
         <is>
           <t>cr_no</t>
         </is>
       </c>
       <c r="D1" s="1" t="inlineStr">
         <is>
           <t>consultant</t>
         </is>
       </c>
       <c r="E1" s="1" t="inlineStr">
         <is>
           <t>increment</t>
         </is>
       </c>
       <c r="F1" s="1" t="inlineStr">
         <is>
           <t>inc_date</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="2">
       <c r="A2" s="1" t="inlineStr">
         <is>
-          <t>1554</t>
+          <t>1622</t>
         </is>
       </c>
       <c r="B2" s="1" t="inlineStr">
         <is>
-          <t>2024-11-05</t>
+          <t>2024-12-03</t>
         </is>
       </c>
       <c r="C2" s="1" t="inlineStr">
         <is>
-          <t>CR20241105-1396</t>
+          <t>CR20241203-1461</t>
         </is>
       </c>
       <c r="D2" s="1" t="inlineStr">
         <is>
-          <t>GUTIERREZ, CHRISTINE</t>
+          <t>DECOLEN, EVELYN</t>
         </is>
       </c>
       <c r="E2" s="1" t="inlineStr">
         <is>
-          <t>1396</t>
+          <t>1461</t>
         </is>
       </c>
       <c r="F2" s="1" t="inlineStr">
         <is>
-          <t>20241105</t>
+          <t>20241203</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="3">
       <c r="A3" s="1" t="inlineStr">
         <is>
-          <t>1553</t>
+          <t>1621</t>
         </is>
       </c>
       <c r="B3" s="1" t="inlineStr">
         <is>
-          <t>2024-10-18</t>
+          <t>2024-12-03</t>
         </is>
       </c>
       <c r="C3" s="1" t="inlineStr">
         <is>
-          <t>CR20241018-1395</t>
+          <t>CR20241203-1460</t>
         </is>
       </c>
       <c r="D3" s="1" t="inlineStr">
         <is>
-          <t>SANCHEZ, MARICIRS</t>
+          <t>RAMOS, MA. EDITHA H.</t>
         </is>
       </c>
       <c r="E3" s="1" t="inlineStr">
         <is>
-          <t>1395</t>
+          <t>1460</t>
         </is>
       </c>
       <c r="F3" s="1" t="inlineStr">
         <is>
-          <t>20241018</t>
+          <t>20241203</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="4">
       <c r="A4" s="1" t="inlineStr">
         <is>
-          <t>1552</t>
+          <t>1619</t>
         </is>
       </c>
       <c r="B4" s="1" t="inlineStr">
         <is>
-          <t>2024-10-17</t>
+          <t>2024-12-03</t>
         </is>
       </c>
       <c r="C4" s="1" t="inlineStr">
         <is>
-          <t>CR20241017-1394</t>
+          <t>CR20241203-1459</t>
         </is>
       </c>
       <c r="D4" s="1" t="inlineStr">
         <is>
-          <t>VILLANUEVA, MARIA THERESA</t>
+          <t>ORGANO, KRYSTAL KAY</t>
         </is>
       </c>
       <c r="E4" s="1" t="inlineStr">
         <is>
-          <t>1394</t>
+          <t>1459</t>
         </is>
       </c>
       <c r="F4" s="1" t="inlineStr">
         <is>
-          <t>20241017</t>
+          <t>20241203</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="5">
       <c r="A5" s="1" t="inlineStr">
         <is>
-          <t>1551</t>
+          <t>1618</t>
         </is>
       </c>
       <c r="B5" s="1" t="inlineStr">
         <is>
-          <t>2024-10-17</t>
+          <t>2024-12-03</t>
         </is>
       </c>
       <c r="C5" s="1" t="inlineStr">
         <is>
-          <t>CR20241017-1393</t>
+          <t>CR20241203-1458</t>
         </is>
       </c>
       <c r="D5" s="1" t="inlineStr">
         <is>
-          <t>ASUNCION, ETHELDREDA (100$)</t>
+          <t>ORGANO, KRYSTAL KAY</t>
         </is>
       </c>
       <c r="E5" s="1" t="inlineStr">
         <is>
-          <t>1393</t>
+          <t>1458</t>
         </is>
       </c>
       <c r="F5" s="1" t="inlineStr">
         <is>
-          <t>20241017</t>
+          <t>20241203</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="6">
       <c r="A6" s="1" t="inlineStr">
         <is>
-          <t>1550</t>
+          <t>1617</t>
         </is>
       </c>
       <c r="B6" s="1" t="inlineStr">
         <is>
-          <t>2024-10-15</t>
+          <t>2024-12-03</t>
         </is>
       </c>
       <c r="C6" s="1" t="inlineStr">
         <is>
-          <t>CR20241015-1392</t>
+          <t>CR20241203-1457</t>
         </is>
       </c>
       <c r="D6" s="1" t="inlineStr">
         <is>
-          <t>ARQUITOLA, CLAIRE ANN</t>
+          <t>OFIANA, FLORENCE</t>
         </is>
       </c>
       <c r="E6" s="1" t="inlineStr">
         <is>
-          <t>1392</t>
+          <t>1457</t>
         </is>
       </c>
       <c r="F6" s="1" t="inlineStr">
         <is>
-          <t>20241015</t>
+          <t>20241203</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="7">
       <c r="A7" s="1" t="inlineStr">
         <is>
-          <t>1549</t>
+          <t>1616</t>
         </is>
       </c>
       <c r="B7" s="1" t="inlineStr">
         <is>
-          <t>2024-10-14</t>
+          <t>2024-12-03</t>
         </is>
       </c>
       <c r="C7" s="1" t="inlineStr">
         <is>
-          <t>CR20241014-1391</t>
+          <t>CR20241203-1456</t>
         </is>
       </c>
       <c r="D7" s="1" t="inlineStr">
         <is>
-          <t>VILLANUEVA, JHENALYNE</t>
+          <t>MARTIN, LALAINE CORAZON</t>
         </is>
       </c>
       <c r="E7" s="1" t="inlineStr">
         <is>
-          <t>1391</t>
+          <t>1456</t>
         </is>
       </c>
       <c r="F7" s="1" t="inlineStr">
         <is>
-          <t>20241014</t>
+          <t>20241203</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="8">
       <c r="A8" s="1" t="inlineStr">
         <is>
-          <t>1548</t>
+          <t>1615</t>
         </is>
       </c>
       <c r="B8" s="1" t="inlineStr">
         <is>
-          <t>2024-10-14</t>
+          <t>2024-12-03</t>
         </is>
       </c>
       <c r="C8" s="1" t="inlineStr">
         <is>
-          <t>CR20241014-1390</t>
+          <t>CR20241203-1455</t>
         </is>
       </c>
       <c r="D8" s="1" t="inlineStr">
         <is>
-          <t>DOMENDEN, JOVELYN</t>
+          <t>MARTIN, JULIA DIVINA</t>
         </is>
       </c>
       <c r="E8" s="1" t="inlineStr">
         <is>
-          <t>1390</t>
+          <t>1455</t>
         </is>
       </c>
       <c r="F8" s="1" t="inlineStr">
         <is>
-          <t>20241014</t>
+          <t>20241203</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="9">
       <c r="A9" s="1" t="inlineStr">
         <is>
-          <t>1546</t>
+          <t>1614</t>
         </is>
       </c>
       <c r="B9" s="1" t="inlineStr">
         <is>
-          <t>2024-10-14</t>
+          <t>2024-12-03</t>
         </is>
       </c>
       <c r="C9" s="1" t="inlineStr">
         <is>
-          <t>CR20241014-1389</t>
+          <t>CR20241203-1454</t>
         </is>
       </c>
       <c r="D9" s="1" t="inlineStr">
         <is>
-          <t>DOMENDEN, JOVELYN</t>
+          <t>LLANES, GRATECHEN</t>
         </is>
       </c>
       <c r="E9" s="1" t="inlineStr">
         <is>
-          <t>1389</t>
+          <t>1454</t>
         </is>
       </c>
       <c r="F9" s="1" t="inlineStr">
         <is>
-          <t>20241014</t>
+          <t>20241203</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="10">
       <c r="A10" s="1" t="inlineStr">
         <is>
-          <t>1545</t>
+          <t>1613</t>
         </is>
       </c>
       <c r="B10" s="1" t="inlineStr">
         <is>
-          <t>2024-10-14</t>
+          <t>2024-12-03</t>
         </is>
       </c>
       <c r="C10" s="1" t="inlineStr">
         <is>
-          <t>CR20241014-1388</t>
+          <t>CR20241203-1453</t>
         </is>
       </c>
       <c r="D10" s="1" t="inlineStr">
         <is>
-          <t>DELA PENA, CECILIA</t>
+          <t>LLANES, GRATECHEN</t>
         </is>
       </c>
       <c r="E10" s="1" t="inlineStr">
         <is>
-          <t>1388</t>
+          <t>1453</t>
         </is>
       </c>
       <c r="F10" s="1" t="inlineStr">
         <is>
-          <t>20241014</t>
+          <t>20241203</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="11">
       <c r="A11" s="1" t="inlineStr">
         <is>
-          <t>1544</t>
+          <t>1612</t>
         </is>
       </c>
       <c r="B11" s="1" t="inlineStr">
         <is>
-          <t>2024-10-14</t>
+          <t>2024-12-03</t>
         </is>
       </c>
       <c r="C11" s="1" t="inlineStr">
         <is>
-          <t>CR20241014-1387</t>
+          <t>CR20241203-1452</t>
         </is>
       </c>
       <c r="D11" s="1" t="inlineStr">
         <is>
           <t>GABAON, DANIELLA</t>
         </is>
       </c>
       <c r="E11" s="1" t="inlineStr">
         <is>
-          <t>1387</t>
+          <t>1452</t>
         </is>
       </c>
       <c r="F11" s="1" t="inlineStr">
         <is>
-          <t>20241014</t>
+          <t>20241203</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="12">
       <c r="A12" s="1" t="inlineStr">
         <is>
-          <t>1543</t>
+          <t>1611</t>
         </is>
       </c>
       <c r="B12" s="1" t="inlineStr">
         <is>
-          <t>2024-10-14</t>
+          <t>2024-12-03</t>
         </is>
       </c>
       <c r="C12" s="1" t="inlineStr">
         <is>
-          <t>CR20241014-1386</t>
+          <t>CR20241203-1451</t>
         </is>
       </c>
       <c r="D12" s="1" t="inlineStr">
         <is>
-          <t>BAUTISTA, MARY JANE/JAPETH</t>
+          <t>JAVIER, LENIDITA</t>
         </is>
       </c>
       <c r="E12" s="1" t="inlineStr">
         <is>
-          <t>1386</t>
+          <t>1451</t>
         </is>
       </c>
       <c r="F12" s="1" t="inlineStr">
         <is>
-          <t>20241014</t>
+          <t>20241203</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="13">
       <c r="A13" s="1" t="inlineStr">
         <is>
-          <t>1542</t>
+          <t>1610</t>
         </is>
       </c>
       <c r="B13" s="1" t="inlineStr">
         <is>
-          <t>2024-10-12</t>
+          <t>2024-12-03</t>
         </is>
       </c>
       <c r="C13" s="1" t="inlineStr">
         <is>
-          <t>CR20241012-1385</t>
+          <t>CR20241203-1450</t>
         </is>
       </c>
       <c r="D13" s="1" t="inlineStr">
         <is>
-          <t>VILLANUEVA, MARIA THERESA</t>
+          <t>GUTIERREZ, CHRISTINE</t>
         </is>
       </c>
       <c r="E13" s="1" t="inlineStr">
         <is>
-          <t>1385</t>
+          <t>1450</t>
         </is>
       </c>
       <c r="F13" s="1" t="inlineStr">
         <is>
-          <t>20241012</t>
+          <t>20241203</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="14">
       <c r="A14" s="1" t="inlineStr">
         <is>
-          <t>1541</t>
+          <t>1609</t>
         </is>
       </c>
       <c r="B14" s="1" t="inlineStr">
         <is>
-          <t>2024-10-12</t>
+          <t>2024-12-03</t>
         </is>
       </c>
       <c r="C14" s="1" t="inlineStr">
         <is>
-          <t>CR20241012-1384</t>
+          <t>CR20241203-1449</t>
         </is>
       </c>
       <c r="D14" s="1" t="inlineStr">
         <is>
-          <t>VILLANUEVA, MARIA THERESA</t>
+          <t>GUTIERREZ, CHRISTINE</t>
         </is>
       </c>
       <c r="E14" s="1" t="inlineStr">
         <is>
-          <t>1384</t>
+          <t>1449</t>
         </is>
       </c>
       <c r="F14" s="1" t="inlineStr">
         <is>
-          <t>20241012</t>
+          <t>20241203</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="15">
       <c r="A15" s="1" t="inlineStr">
         <is>
-          <t>1540</t>
+          <t>1608</t>
         </is>
       </c>
       <c r="B15" s="1" t="inlineStr">
         <is>
-          <t>2024-10-12</t>
+          <t>2024-12-03</t>
         </is>
       </c>
       <c r="C15" s="1" t="inlineStr">
         <is>
-          <t>CR20241012-1383</t>
+          <t>CR20241203-1448</t>
         </is>
       </c>
       <c r="D15" s="1" t="inlineStr">
         <is>
-          <t>VILLANUEVA, MARIA THERESA</t>
+          <t>GUTIERREZ, CHRISTINE</t>
         </is>
       </c>
       <c r="E15" s="1" t="inlineStr">
         <is>
-          <t>1383</t>
+          <t>1448</t>
         </is>
       </c>
       <c r="F15" s="1" t="inlineStr">
         <is>
-          <t>20241012</t>
+          <t>20241203</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="16">
       <c r="A16" s="1" t="inlineStr">
         <is>
-          <t>1539</t>
+          <t>1607</t>
         </is>
       </c>
       <c r="B16" s="1" t="inlineStr">
         <is>
-          <t>2024-10-12</t>
+          <t>2024-12-03</t>
         </is>
       </c>
       <c r="C16" s="1" t="inlineStr">
         <is>
-          <t>CR20241012-1382</t>
+          <t>CR20241203-1447</t>
         </is>
       </c>
       <c r="D16" s="1" t="inlineStr">
         <is>
-          <t>VILLANUEVA, MARIA THERESA</t>
+          <t>FELLIZAR, MARCIA</t>
         </is>
       </c>
       <c r="E16" s="1" t="inlineStr">
         <is>
-          <t>1382</t>
+          <t>1447</t>
         </is>
       </c>
       <c r="F16" s="1" t="inlineStr">
         <is>
-          <t>20241012</t>
+          <t>20241203</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="17">
       <c r="A17" s="1" t="inlineStr">
         <is>
-          <t>1538</t>
+          <t>1606</t>
         </is>
       </c>
       <c r="B17" s="1" t="inlineStr">
         <is>
-          <t>2024-10-12</t>
+          <t>2024-12-03</t>
         </is>
       </c>
       <c r="C17" s="1" t="inlineStr">
         <is>
-          <t>CR20241012-1381</t>
+          <t>CR20241203-1446</t>
         </is>
       </c>
       <c r="D17" s="1" t="inlineStr">
         <is>
-          <t>ASUNCION, ETHELDREDA</t>
+          <t>DOMINGO, SHEENA</t>
         </is>
       </c>
       <c r="E17" s="1" t="inlineStr">
         <is>
-          <t>1381</t>
+          <t>1446</t>
         </is>
       </c>
       <c r="F17" s="1" t="inlineStr">
         <is>
-          <t>20241012</t>
+          <t>20241203</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="18">
       <c r="A18" s="1" t="inlineStr">
         <is>
-          <t>1537</t>
+          <t>1605</t>
         </is>
       </c>
       <c r="B18" s="1" t="inlineStr">
         <is>
-          <t>2024-10-12</t>
+          <t>2024-12-03</t>
         </is>
       </c>
       <c r="C18" s="1" t="inlineStr">
         <is>
-          <t>CR20241012-1380</t>
+          <t>CR20241203-1445</t>
         </is>
       </c>
       <c r="D18" s="1" t="inlineStr">
         <is>
-          <t>DOMINGO, EVELYN</t>
+          <t>BODINO, SHIRLEY MARILOU</t>
         </is>
       </c>
       <c r="E18" s="1" t="inlineStr">
         <is>
-          <t>1380</t>
+          <t>1445</t>
         </is>
       </c>
       <c r="F18" s="1" t="inlineStr">
         <is>
-          <t>20241012</t>
+          <t>20241203</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="19">
       <c r="A19" s="1" t="inlineStr">
         <is>
-          <t>1536</t>
+          <t>1604</t>
         </is>
       </c>
       <c r="B19" s="1" t="inlineStr">
         <is>
-          <t>2024-10-12</t>
+          <t>2024-12-03</t>
         </is>
       </c>
       <c r="C19" s="1" t="inlineStr">
         <is>
-          <t>CR20241012-1379</t>
+          <t>CR20241203-1444</t>
         </is>
       </c>
       <c r="D19" s="1" t="inlineStr">
         <is>
-          <t>SIMON, NELIA</t>
+          <t>DAQUIOAG, MARIA ELOISA</t>
         </is>
       </c>
       <c r="E19" s="1" t="inlineStr">
         <is>
-          <t>1379</t>
+          <t>1444</t>
         </is>
       </c>
       <c r="F19" s="1" t="inlineStr">
         <is>
-          <t>20241012</t>
+          <t>20241203</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="20">
       <c r="A20" s="1" t="inlineStr">
         <is>
-          <t>1535</t>
+          <t>1603</t>
         </is>
       </c>
       <c r="B20" s="1" t="inlineStr">
         <is>
-          <t>2024-10-12</t>
+          <t>2024-12-03</t>
         </is>
       </c>
       <c r="C20" s="1" t="inlineStr">
         <is>
-          <t>CR20241012-1378</t>
+          <t>CR20241203-1443</t>
         </is>
       </c>
       <c r="D20" s="1" t="inlineStr">
         <is>
-          <t>OSIAS, JANE MAE</t>
+          <t>DAQUIOAG, MARIA ELOISA</t>
         </is>
       </c>
       <c r="E20" s="1" t="inlineStr">
         <is>
-          <t>1378</t>
+          <t>1443</t>
         </is>
       </c>
       <c r="F20" s="1" t="inlineStr">
         <is>
-          <t>20241012</t>
+          <t>20241203</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="21">
       <c r="A21" s="1" t="inlineStr">
         <is>
-          <t>1534</t>
+          <t>1602</t>
         </is>
       </c>
       <c r="B21" s="1" t="inlineStr">
         <is>
-          <t>2024-10-12</t>
+          <t>2024-12-03</t>
         </is>
       </c>
       <c r="C21" s="1" t="inlineStr">
         <is>
-          <t>CR20241012-1377</t>
+          <t>CR20241203-1442</t>
         </is>
       </c>
       <c r="D21" s="1" t="inlineStr">
         <is>
-          <t>CALIJA, VILMA MAY</t>
+          <t>DAGURO, MARIE JANE</t>
         </is>
       </c>
       <c r="E21" s="1" t="inlineStr">
         <is>
-          <t>1377</t>
+          <t>1442</t>
         </is>
       </c>
       <c r="F21" s="1" t="inlineStr">
         <is>
-          <t>20241012</t>
+          <t>20241203</t>
         </is>
       </c>
     </row>
   </sheetData>
   <printOptions headings="false" gridLines="false" gridLinesSet="true" horizontalCentered="false" verticalCentered="false"/>
   <pageMargins left="0.5" right="0.5" top="1.0" bottom="1.0" header="0.5" footer="0.5"/>
   <pageSetup blackAndWhite="false" cellComments="none" copies="1" draft="false" firstPageNumber="1" fitToHeight="1" fitToWidth="1" horizontalDpi="300" orientation="portrait" pageOrder="downThenOver" paperSize="1" scale="100" useFirstPageNumber="true" usePrinterDefaults="false" verticalDpi="300"/>
   <headerFooter differentFirst="false" differentOddEven="false">
     <oddHeader>&amp;C&amp;"Times New Roman,Regular"&amp;12&amp;A</oddHeader>
     <oddFooter>&amp;C&amp;"Times New Roman,Regular"&amp;12Page &amp;P</oddFooter>
   </headerFooter>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <TotalTime></TotalTime>
   <Company/>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcmitype="http://purl.org/dc/dcmitype/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dc:title/>