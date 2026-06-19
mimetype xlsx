--- v1 (2026-04-22)
+++ v2 (2026-06-19)
@@ -157,684 +157,684 @@
       </c>
       <c r="C1" s="1" t="inlineStr">
         <is>
           <t>cr_no</t>
         </is>
       </c>
       <c r="D1" s="1" t="inlineStr">
         <is>
           <t>consultant</t>
         </is>
       </c>
       <c r="E1" s="1" t="inlineStr">
         <is>
           <t>increment</t>
         </is>
       </c>
       <c r="F1" s="1" t="inlineStr">
         <is>
           <t>inc_date</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="2">
       <c r="A2" s="1" t="inlineStr">
         <is>
-          <t>1622</t>
+          <t>1760</t>
         </is>
       </c>
       <c r="B2" s="1" t="inlineStr">
         <is>
-          <t>2024-12-03</t>
+          <t>2025-03-25</t>
         </is>
       </c>
       <c r="C2" s="1" t="inlineStr">
         <is>
-          <t>CR20241203-1461</t>
+          <t>CR20250325-1587</t>
         </is>
       </c>
       <c r="D2" s="1" t="inlineStr">
         <is>
-          <t>DECOLEN, EVELYN</t>
+          <t>ABADILLA, LAMAR</t>
         </is>
       </c>
       <c r="E2" s="1" t="inlineStr">
         <is>
-          <t>1461</t>
+          <t>1587</t>
         </is>
       </c>
       <c r="F2" s="1" t="inlineStr">
         <is>
-          <t>20241203</t>
+          <t>20250325</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="3">
       <c r="A3" s="1" t="inlineStr">
         <is>
-          <t>1621</t>
+          <t>1759</t>
         </is>
       </c>
       <c r="B3" s="1" t="inlineStr">
         <is>
-          <t>2024-12-03</t>
+          <t>2025-02-26</t>
         </is>
       </c>
       <c r="C3" s="1" t="inlineStr">
         <is>
-          <t>CR20241203-1460</t>
+          <t>CR20250226-1586</t>
         </is>
       </c>
       <c r="D3" s="1" t="inlineStr">
         <is>
-          <t>RAMOS, MA. EDITHA H.</t>
+          <t>LAGMAY, KATHLEEN/SHERWIN</t>
         </is>
       </c>
       <c r="E3" s="1" t="inlineStr">
         <is>
-          <t>1460</t>
+          <t>1586</t>
         </is>
       </c>
       <c r="F3" s="1" t="inlineStr">
         <is>
-          <t>20241203</t>
+          <t>20250226</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="4">
       <c r="A4" s="1" t="inlineStr">
         <is>
-          <t>1619</t>
+          <t>1758</t>
         </is>
       </c>
       <c r="B4" s="1" t="inlineStr">
         <is>
-          <t>2024-12-03</t>
+          <t>2025-02-26</t>
         </is>
       </c>
       <c r="C4" s="1" t="inlineStr">
         <is>
-          <t>CR20241203-1459</t>
+          <t>CR20250226-1585</t>
         </is>
       </c>
       <c r="D4" s="1" t="inlineStr">
         <is>
-          <t>ORGANO, KRYSTAL KAY</t>
+          <t>ABADILLA, LAMAR (100$)</t>
         </is>
       </c>
       <c r="E4" s="1" t="inlineStr">
         <is>
-          <t>1459</t>
+          <t>1585</t>
         </is>
       </c>
       <c r="F4" s="1" t="inlineStr">
         <is>
-          <t>20241203</t>
+          <t>20250226</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="5">
       <c r="A5" s="1" t="inlineStr">
         <is>
-          <t>1618</t>
+          <t>1757</t>
         </is>
       </c>
       <c r="B5" s="1" t="inlineStr">
         <is>
-          <t>2024-12-03</t>
+          <t>2025-02-26</t>
         </is>
       </c>
       <c r="C5" s="1" t="inlineStr">
         <is>
-          <t>CR20241203-1458</t>
+          <t>CR20250226-1584</t>
         </is>
       </c>
       <c r="D5" s="1" t="inlineStr">
         <is>
-          <t>ORGANO, KRYSTAL KAY</t>
+          <t>BAUZON, BABY CHERYL (100$)</t>
         </is>
       </c>
       <c r="E5" s="1" t="inlineStr">
         <is>
-          <t>1458</t>
+          <t>1584</t>
         </is>
       </c>
       <c r="F5" s="1" t="inlineStr">
         <is>
-          <t>20241203</t>
+          <t>20250226</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="6">
       <c r="A6" s="1" t="inlineStr">
         <is>
-          <t>1617</t>
+          <t>1756</t>
         </is>
       </c>
       <c r="B6" s="1" t="inlineStr">
         <is>
-          <t>2024-12-03</t>
+          <t>2025-02-26</t>
         </is>
       </c>
       <c r="C6" s="1" t="inlineStr">
         <is>
-          <t>CR20241203-1457</t>
+          <t>CR20250226-1583</t>
         </is>
       </c>
       <c r="D6" s="1" t="inlineStr">
         <is>
-          <t>OFIANA, FLORENCE</t>
+          <t>VILLANUEVA, JHENALYNE (100$)</t>
         </is>
       </c>
       <c r="E6" s="1" t="inlineStr">
         <is>
-          <t>1457</t>
+          <t>1583</t>
         </is>
       </c>
       <c r="F6" s="1" t="inlineStr">
         <is>
-          <t>20241203</t>
+          <t>20250226</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="7">
       <c r="A7" s="1" t="inlineStr">
         <is>
-          <t>1616</t>
+          <t>1755</t>
         </is>
       </c>
       <c r="B7" s="1" t="inlineStr">
         <is>
-          <t>2024-12-03</t>
+          <t>2025-02-26</t>
         </is>
       </c>
       <c r="C7" s="1" t="inlineStr">
         <is>
-          <t>CR20241203-1456</t>
+          <t>CR20250226-1582</t>
         </is>
       </c>
       <c r="D7" s="1" t="inlineStr">
         <is>
-          <t>MARTIN, LALAINE CORAZON</t>
+          <t>ORGANO, KRYSTAL (100$)</t>
         </is>
       </c>
       <c r="E7" s="1" t="inlineStr">
         <is>
-          <t>1456</t>
+          <t>1582</t>
         </is>
       </c>
       <c r="F7" s="1" t="inlineStr">
         <is>
-          <t>20241203</t>
+          <t>20250226</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="8">
       <c r="A8" s="1" t="inlineStr">
         <is>
-          <t>1615</t>
+          <t>1754</t>
         </is>
       </c>
       <c r="B8" s="1" t="inlineStr">
         <is>
-          <t>2024-12-03</t>
+          <t>2025-02-25</t>
         </is>
       </c>
       <c r="C8" s="1" t="inlineStr">
         <is>
-          <t>CR20241203-1455</t>
+          <t>CR20250225-1581</t>
         </is>
       </c>
       <c r="D8" s="1" t="inlineStr">
         <is>
-          <t>MARTIN, JULIA DIVINA</t>
+          <t>DOMENDEN, JOVELYN (OV)</t>
         </is>
       </c>
       <c r="E8" s="1" t="inlineStr">
         <is>
-          <t>1455</t>
+          <t>1581</t>
         </is>
       </c>
       <c r="F8" s="1" t="inlineStr">
         <is>
-          <t>20241203</t>
+          <t>20250225</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="9">
       <c r="A9" s="1" t="inlineStr">
         <is>
-          <t>1614</t>
+          <t>1753</t>
         </is>
       </c>
       <c r="B9" s="1" t="inlineStr">
         <is>
-          <t>2024-12-03</t>
+          <t>2025-02-25</t>
         </is>
       </c>
       <c r="C9" s="1" t="inlineStr">
         <is>
-          <t>CR20241203-1454</t>
+          <t>CR20250225-1580</t>
         </is>
       </c>
       <c r="D9" s="1" t="inlineStr">
         <is>
-          <t>LLANES, GRATECHEN</t>
+          <t>DOMENDEN, JOVELYN (OV)</t>
         </is>
       </c>
       <c r="E9" s="1" t="inlineStr">
         <is>
-          <t>1454</t>
+          <t>1580</t>
         </is>
       </c>
       <c r="F9" s="1" t="inlineStr">
         <is>
-          <t>20241203</t>
+          <t>20250225</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="10">
       <c r="A10" s="1" t="inlineStr">
         <is>
-          <t>1613</t>
+          <t>1752</t>
         </is>
       </c>
       <c r="B10" s="1" t="inlineStr">
         <is>
-          <t>2024-12-03</t>
+          <t>2025-02-25</t>
         </is>
       </c>
       <c r="C10" s="1" t="inlineStr">
         <is>
-          <t>CR20241203-1453</t>
+          <t>CR20250225-1579</t>
         </is>
       </c>
       <c r="D10" s="1" t="inlineStr">
         <is>
-          <t>LLANES, GRATECHEN</t>
+          <t>DOMENDEN, JOVELYN</t>
         </is>
       </c>
       <c r="E10" s="1" t="inlineStr">
         <is>
-          <t>1453</t>
+          <t>1579</t>
         </is>
       </c>
       <c r="F10" s="1" t="inlineStr">
         <is>
-          <t>20241203</t>
+          <t>20250225</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="11">
       <c r="A11" s="1" t="inlineStr">
         <is>
-          <t>1612</t>
+          <t>1751</t>
         </is>
       </c>
       <c r="B11" s="1" t="inlineStr">
         <is>
-          <t>2024-12-03</t>
+          <t>2025-02-25</t>
         </is>
       </c>
       <c r="C11" s="1" t="inlineStr">
         <is>
-          <t>CR20241203-1452</t>
+          <t>CR20250225-1578</t>
         </is>
       </c>
       <c r="D11" s="1" t="inlineStr">
         <is>
-          <t>GABAON, DANIELLA</t>
+          <t>DOMENDEN, JOVELYN</t>
         </is>
       </c>
       <c r="E11" s="1" t="inlineStr">
         <is>
-          <t>1452</t>
+          <t>1578</t>
         </is>
       </c>
       <c r="F11" s="1" t="inlineStr">
         <is>
-          <t>20241203</t>
+          <t>20250225</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="12">
       <c r="A12" s="1" t="inlineStr">
         <is>
-          <t>1611</t>
+          <t>1750</t>
         </is>
       </c>
       <c r="B12" s="1" t="inlineStr">
         <is>
-          <t>2024-12-03</t>
+          <t>2025-02-25</t>
         </is>
       </c>
       <c r="C12" s="1" t="inlineStr">
         <is>
-          <t>CR20241203-1451</t>
+          <t>CR20250225-1577</t>
         </is>
       </c>
       <c r="D12" s="1" t="inlineStr">
         <is>
-          <t>JAVIER, LENIDITA</t>
+          <t>GUTIERREZ, CHRISTINE</t>
         </is>
       </c>
       <c r="E12" s="1" t="inlineStr">
         <is>
-          <t>1451</t>
+          <t>1577</t>
         </is>
       </c>
       <c r="F12" s="1" t="inlineStr">
         <is>
-          <t>20241203</t>
+          <t>20250225</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="13">
       <c r="A13" s="1" t="inlineStr">
         <is>
-          <t>1610</t>
+          <t>1749</t>
         </is>
       </c>
       <c r="B13" s="1" t="inlineStr">
         <is>
-          <t>2024-12-03</t>
+          <t>2025-02-25</t>
         </is>
       </c>
       <c r="C13" s="1" t="inlineStr">
         <is>
-          <t>CR20241203-1450</t>
+          <t>CR20250225-1576</t>
         </is>
       </c>
       <c r="D13" s="1" t="inlineStr">
         <is>
           <t>GUTIERREZ, CHRISTINE</t>
         </is>
       </c>
       <c r="E13" s="1" t="inlineStr">
         <is>
-          <t>1450</t>
+          <t>1576</t>
         </is>
       </c>
       <c r="F13" s="1" t="inlineStr">
         <is>
-          <t>20241203</t>
+          <t>20250225</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="14">
       <c r="A14" s="1" t="inlineStr">
         <is>
-          <t>1609</t>
+          <t>1748</t>
         </is>
       </c>
       <c r="B14" s="1" t="inlineStr">
         <is>
-          <t>2024-12-03</t>
+          <t>2025-02-25</t>
         </is>
       </c>
       <c r="C14" s="1" t="inlineStr">
         <is>
-          <t>CR20241203-1449</t>
+          <t>CR20250225-1575</t>
         </is>
       </c>
       <c r="D14" s="1" t="inlineStr">
         <is>
           <t>GUTIERREZ, CHRISTINE</t>
         </is>
       </c>
       <c r="E14" s="1" t="inlineStr">
         <is>
-          <t>1449</t>
+          <t>1575</t>
         </is>
       </c>
       <c r="F14" s="1" t="inlineStr">
         <is>
-          <t>20241203</t>
+          <t>20250225</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="15">
       <c r="A15" s="1" t="inlineStr">
         <is>
-          <t>1608</t>
+          <t>1747</t>
         </is>
       </c>
       <c r="B15" s="1" t="inlineStr">
         <is>
-          <t>2024-12-03</t>
+          <t>2025-02-25</t>
         </is>
       </c>
       <c r="C15" s="1" t="inlineStr">
         <is>
-          <t>CR20241203-1448</t>
+          <t>CR20250225-1574</t>
         </is>
       </c>
       <c r="D15" s="1" t="inlineStr">
         <is>
-          <t>GUTIERREZ, CHRISTINE</t>
+          <t>HERNANDO, ELIZABETH</t>
         </is>
       </c>
       <c r="E15" s="1" t="inlineStr">
         <is>
-          <t>1448</t>
+          <t>1574</t>
         </is>
       </c>
       <c r="F15" s="1" t="inlineStr">
         <is>
-          <t>20241203</t>
+          <t>20250225</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="16">
       <c r="A16" s="1" t="inlineStr">
         <is>
-          <t>1607</t>
+          <t>1746</t>
         </is>
       </c>
       <c r="B16" s="1" t="inlineStr">
         <is>
-          <t>2024-12-03</t>
+          <t>2025-02-25</t>
         </is>
       </c>
       <c r="C16" s="1" t="inlineStr">
         <is>
-          <t>CR20241203-1447</t>
+          <t>CR20250225-1573</t>
         </is>
       </c>
       <c r="D16" s="1" t="inlineStr">
         <is>
-          <t>FELLIZAR, MARCIA</t>
+          <t>MONTENEGRO, LILIBETH</t>
         </is>
       </c>
       <c r="E16" s="1" t="inlineStr">
         <is>
-          <t>1447</t>
+          <t>1573</t>
         </is>
       </c>
       <c r="F16" s="1" t="inlineStr">
         <is>
-          <t>20241203</t>
+          <t>20250225</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="17">
       <c r="A17" s="1" t="inlineStr">
         <is>
-          <t>1606</t>
+          <t>1745</t>
         </is>
       </c>
       <c r="B17" s="1" t="inlineStr">
         <is>
-          <t>2024-12-03</t>
+          <t>2025-02-25</t>
         </is>
       </c>
       <c r="C17" s="1" t="inlineStr">
         <is>
-          <t>CR20241203-1446</t>
+          <t>CR20250225-1572</t>
         </is>
       </c>
       <c r="D17" s="1" t="inlineStr">
         <is>
-          <t>DOMINGO, SHEENA</t>
+          <t>VILLANUEVA, MARIA THERESA</t>
         </is>
       </c>
       <c r="E17" s="1" t="inlineStr">
         <is>
-          <t>1446</t>
+          <t>1572</t>
         </is>
       </c>
       <c r="F17" s="1" t="inlineStr">
         <is>
-          <t>20241203</t>
+          <t>20250225</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="18">
       <c r="A18" s="1" t="inlineStr">
         <is>
-          <t>1605</t>
+          <t>1744</t>
         </is>
       </c>
       <c r="B18" s="1" t="inlineStr">
         <is>
-          <t>2024-12-03</t>
+          <t>2025-02-25</t>
         </is>
       </c>
       <c r="C18" s="1" t="inlineStr">
         <is>
-          <t>CR20241203-1445</t>
+          <t>CR20250225-1571</t>
         </is>
       </c>
       <c r="D18" s="1" t="inlineStr">
         <is>
-          <t>BODINO, SHIRLEY MARILOU</t>
+          <t>VILLANUEVA, MARIA THERESA</t>
         </is>
       </c>
       <c r="E18" s="1" t="inlineStr">
         <is>
-          <t>1445</t>
+          <t>1571</t>
         </is>
       </c>
       <c r="F18" s="1" t="inlineStr">
         <is>
-          <t>20241203</t>
+          <t>20250225</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="19">
       <c r="A19" s="1" t="inlineStr">
         <is>
-          <t>1604</t>
+          <t>1743</t>
         </is>
       </c>
       <c r="B19" s="1" t="inlineStr">
         <is>
-          <t>2024-12-03</t>
+          <t>2025-02-25</t>
         </is>
       </c>
       <c r="C19" s="1" t="inlineStr">
         <is>
-          <t>CR20241203-1444</t>
+          <t>CR20250225-1570</t>
         </is>
       </c>
       <c r="D19" s="1" t="inlineStr">
         <is>
-          <t>DAQUIOAG, MARIA ELOISA</t>
+          <t>VILLANUEVA, MARIA THERESA</t>
         </is>
       </c>
       <c r="E19" s="1" t="inlineStr">
         <is>
-          <t>1444</t>
+          <t>1570</t>
         </is>
       </c>
       <c r="F19" s="1" t="inlineStr">
         <is>
-          <t>20241203</t>
+          <t>20250225</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="20">
       <c r="A20" s="1" t="inlineStr">
         <is>
-          <t>1603</t>
+          <t>1738</t>
         </is>
       </c>
       <c r="B20" s="1" t="inlineStr">
         <is>
-          <t>2024-12-03</t>
+          <t>2025-02-25</t>
         </is>
       </c>
       <c r="C20" s="1" t="inlineStr">
         <is>
-          <t>CR20241203-1443</t>
+          <t>CR20250225-1569</t>
         </is>
       </c>
       <c r="D20" s="1" t="inlineStr">
         <is>
-          <t>DAQUIOAG, MARIA ELOISA</t>
+          <t>VILLANUEVA, JHENALYNE</t>
         </is>
       </c>
       <c r="E20" s="1" t="inlineStr">
         <is>
-          <t>1443</t>
+          <t>1569</t>
         </is>
       </c>
       <c r="F20" s="1" t="inlineStr">
         <is>
-          <t>20241203</t>
+          <t>20250225</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="21">
       <c r="A21" s="1" t="inlineStr">
         <is>
-          <t>1602</t>
+          <t>1737</t>
         </is>
       </c>
       <c r="B21" s="1" t="inlineStr">
         <is>
-          <t>2024-12-03</t>
+          <t>2025-02-24</t>
         </is>
       </c>
       <c r="C21" s="1" t="inlineStr">
         <is>
-          <t>CR20241203-1442</t>
+          <t>CR20250224-1568</t>
         </is>
       </c>
       <c r="D21" s="1" t="inlineStr">
         <is>
-          <t>DAGURO, MARIE JANE</t>
+          <t>DOMINGO, SHEENA</t>
         </is>
       </c>
       <c r="E21" s="1" t="inlineStr">
         <is>
-          <t>1442</t>
+          <t>1568</t>
         </is>
       </c>
       <c r="F21" s="1" t="inlineStr">
         <is>
-          <t>20241203</t>
+          <t>20250224</t>
         </is>
       </c>
     </row>
   </sheetData>
   <printOptions headings="false" gridLines="false" gridLinesSet="true" horizontalCentered="false" verticalCentered="false"/>
   <pageMargins left="0.5" right="0.5" top="1.0" bottom="1.0" header="0.5" footer="0.5"/>
   <pageSetup blackAndWhite="false" cellComments="none" copies="1" draft="false" firstPageNumber="1" fitToHeight="1" fitToWidth="1" horizontalDpi="300" orientation="portrait" pageOrder="downThenOver" paperSize="1" scale="100" useFirstPageNumber="true" usePrinterDefaults="false" verticalDpi="300"/>
   <headerFooter differentFirst="false" differentOddEven="false">
     <oddHeader>&amp;C&amp;"Times New Roman,Regular"&amp;12&amp;A</oddHeader>
     <oddFooter>&amp;C&amp;"Times New Roman,Regular"&amp;12Page &amp;P</oddFooter>
   </headerFooter>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <TotalTime></TotalTime>
   <Company/>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcmitype="http://purl.org/dc/dcmitype/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dc:title/>