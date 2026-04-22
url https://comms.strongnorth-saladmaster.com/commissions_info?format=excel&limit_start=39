--- v0 (2026-02-26)
+++ v1 (2026-04-22)
@@ -157,684 +157,684 @@
       </c>
       <c r="C1" s="1" t="inlineStr">
         <is>
           <t>cr_no</t>
         </is>
       </c>
       <c r="D1" s="1" t="inlineStr">
         <is>
           <t>consultant</t>
         </is>
       </c>
       <c r="E1" s="1" t="inlineStr">
         <is>
           <t>increment</t>
         </is>
       </c>
       <c r="F1" s="1" t="inlineStr">
         <is>
           <t>inc_date</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="2">
       <c r="A2" s="1" t="inlineStr">
         <is>
-          <t>1513</t>
+          <t>1581</t>
         </is>
       </c>
       <c r="B2" s="1" t="inlineStr">
         <is>
-          <t>2024-09-24</t>
+          <t>2024-11-05</t>
         </is>
       </c>
       <c r="C2" s="1" t="inlineStr">
         <is>
-          <t>CR20240924-1356</t>
+          <t>CR20241105-1421</t>
         </is>
       </c>
       <c r="D2" s="1" t="inlineStr">
         <is>
-          <t>ASUNCION, ETHELDREDA</t>
+          <t>VILLANUEVA, MARIA THERESA</t>
         </is>
       </c>
       <c r="E2" s="1" t="inlineStr">
         <is>
-          <t>1356</t>
+          <t>1421</t>
         </is>
       </c>
       <c r="F2" s="1" t="inlineStr">
         <is>
-          <t>20240924</t>
+          <t>20241105</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="3">
       <c r="A3" s="1" t="inlineStr">
         <is>
-          <t>1512</t>
+          <t>1580</t>
         </is>
       </c>
       <c r="B3" s="1" t="inlineStr">
         <is>
-          <t>2024-09-24</t>
+          <t>2024-11-05</t>
         </is>
       </c>
       <c r="C3" s="1" t="inlineStr">
         <is>
-          <t>CR20240924-1355</t>
+          <t>CR20241105-1420</t>
         </is>
       </c>
       <c r="D3" s="1" t="inlineStr">
         <is>
-          <t>DELA CRUZ, RUSSEL/CARIMAR</t>
+          <t>VILLANUEVA, MARIA THERESA</t>
         </is>
       </c>
       <c r="E3" s="1" t="inlineStr">
         <is>
-          <t>1355</t>
+          <t>1420</t>
         </is>
       </c>
       <c r="F3" s="1" t="inlineStr">
         <is>
-          <t>20240924</t>
+          <t>20241105</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="4">
       <c r="A4" s="1" t="inlineStr">
         <is>
-          <t>1511</t>
+          <t>1579</t>
         </is>
       </c>
       <c r="B4" s="1" t="inlineStr">
         <is>
-          <t>2024-09-07</t>
+          <t>2024-11-05</t>
         </is>
       </c>
       <c r="C4" s="1" t="inlineStr">
         <is>
-          <t>CR20240907-1354</t>
+          <t>CR20241105-1419</t>
         </is>
       </c>
       <c r="D4" s="1" t="inlineStr">
         <is>
-          <t>DOMINGO, EVELYN</t>
+          <t>VILLANUEVA, MARIA THERESA</t>
         </is>
       </c>
       <c r="E4" s="1" t="inlineStr">
         <is>
-          <t>1354</t>
+          <t>1419</t>
         </is>
       </c>
       <c r="F4" s="1" t="inlineStr">
         <is>
-          <t>20240907</t>
+          <t>20241105</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="5">
       <c r="A5" s="1" t="inlineStr">
         <is>
-          <t>1510</t>
+          <t>1578</t>
         </is>
       </c>
       <c r="B5" s="1" t="inlineStr">
         <is>
-          <t>2024-09-07</t>
+          <t>2024-11-05</t>
         </is>
       </c>
       <c r="C5" s="1" t="inlineStr">
         <is>
-          <t>CR20240907-1353</t>
+          <t>CR20241105-1418</t>
         </is>
       </c>
       <c r="D5" s="1" t="inlineStr">
         <is>
-          <t>DOMINGO, EVELYN</t>
+          <t>BAUZON, BABY CHERYL</t>
         </is>
       </c>
       <c r="E5" s="1" t="inlineStr">
         <is>
-          <t>1353</t>
+          <t>1418</t>
         </is>
       </c>
       <c r="F5" s="1" t="inlineStr">
         <is>
-          <t>20240907</t>
+          <t>20241105</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="6">
       <c r="A6" s="1" t="inlineStr">
         <is>
-          <t>1509</t>
+          <t>1576</t>
         </is>
       </c>
       <c r="B6" s="1" t="inlineStr">
         <is>
-          <t>2024-09-05</t>
+          <t>2024-11-05</t>
         </is>
       </c>
       <c r="C6" s="1" t="inlineStr">
         <is>
-          <t>CR20240905-1352</t>
+          <t>CR20241105-1417</t>
         </is>
       </c>
       <c r="D6" s="1" t="inlineStr">
         <is>
-          <t>NODORA, LENI GRACE</t>
+          <t>BAUZON, BABY CHERYL</t>
         </is>
       </c>
       <c r="E6" s="1" t="inlineStr">
         <is>
-          <t>1352</t>
+          <t>1417</t>
         </is>
       </c>
       <c r="F6" s="1" t="inlineStr">
         <is>
-          <t>20240905</t>
+          <t>20241105</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="7">
       <c r="A7" s="1" t="inlineStr">
         <is>
-          <t>1508</t>
+          <t>1575</t>
         </is>
       </c>
       <c r="B7" s="1" t="inlineStr">
         <is>
-          <t>2024-09-05</t>
+          <t>2024-11-05</t>
         </is>
       </c>
       <c r="C7" s="1" t="inlineStr">
         <is>
-          <t>CR20240905-1351</t>
+          <t>CR20241105-1416</t>
         </is>
       </c>
       <c r="D7" s="1" t="inlineStr">
         <is>
-          <t>BODINO, SHIRLEY MARILOU</t>
+          <t>RAMOS, MA. EDITHA H.</t>
         </is>
       </c>
       <c r="E7" s="1" t="inlineStr">
         <is>
-          <t>1351</t>
+          <t>1416</t>
         </is>
       </c>
       <c r="F7" s="1" t="inlineStr">
         <is>
-          <t>20240905</t>
+          <t>20241105</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="8">
       <c r="A8" s="1" t="inlineStr">
         <is>
-          <t>1507</t>
+          <t>1574</t>
         </is>
       </c>
       <c r="B8" s="1" t="inlineStr">
         <is>
-          <t>2024-09-04</t>
+          <t>2024-11-05</t>
         </is>
       </c>
       <c r="C8" s="1" t="inlineStr">
         <is>
-          <t>CR20240904-1350</t>
+          <t>CR20241105-1415</t>
         </is>
       </c>
       <c r="D8" s="1" t="inlineStr">
         <is>
-          <t>BAUZON, BABY CHERYL (100$)</t>
+          <t>ORGANO, KRYSTAL KAY</t>
         </is>
       </c>
       <c r="E8" s="1" t="inlineStr">
         <is>
-          <t>1350</t>
+          <t>1415</t>
         </is>
       </c>
       <c r="F8" s="1" t="inlineStr">
         <is>
-          <t>20240904</t>
+          <t>20241105</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="9">
       <c r="A9" s="1" t="inlineStr">
         <is>
-          <t>1506</t>
+          <t>1573</t>
         </is>
       </c>
       <c r="B9" s="1" t="inlineStr">
         <is>
-          <t>2024-09-04</t>
+          <t>2024-11-05</t>
         </is>
       </c>
       <c r="C9" s="1" t="inlineStr">
         <is>
-          <t>CR20240904-1349</t>
+          <t>CR20241105-1414</t>
         </is>
       </c>
       <c r="D9" s="1" t="inlineStr">
         <is>
-          <t>TOLENTINO, LIZA (100$)</t>
+          <t>ORGANO, KRYSTAL KAY</t>
         </is>
       </c>
       <c r="E9" s="1" t="inlineStr">
         <is>
-          <t>1349</t>
+          <t>1414</t>
         </is>
       </c>
       <c r="F9" s="1" t="inlineStr">
         <is>
-          <t>20240904</t>
+          <t>20241105</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="10">
       <c r="A10" s="1" t="inlineStr">
         <is>
-          <t>1505</t>
+          <t>1572</t>
         </is>
       </c>
       <c r="B10" s="1" t="inlineStr">
         <is>
-          <t>2024-09-04</t>
+          <t>2024-11-05</t>
         </is>
       </c>
       <c r="C10" s="1" t="inlineStr">
         <is>
-          <t>CR20240904-1348</t>
+          <t>CR20241105-1413</t>
         </is>
       </c>
       <c r="D10" s="1" t="inlineStr">
         <is>
-          <t>DOMENDEN, JOVELYN (100$)</t>
+          <t>DOMINGO, SHEENA</t>
         </is>
       </c>
       <c r="E10" s="1" t="inlineStr">
         <is>
-          <t>1348</t>
+          <t>1413</t>
         </is>
       </c>
       <c r="F10" s="1" t="inlineStr">
         <is>
-          <t>20240904</t>
+          <t>20241105</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="11">
       <c r="A11" s="1" t="inlineStr">
         <is>
-          <t>1504</t>
+          <t>1571</t>
         </is>
       </c>
       <c r="B11" s="1" t="inlineStr">
         <is>
-          <t>2024-09-04</t>
+          <t>2024-11-05</t>
         </is>
       </c>
       <c r="C11" s="1" t="inlineStr">
         <is>
-          <t>CR20240904-1347</t>
+          <t>CR20241105-1412</t>
         </is>
       </c>
       <c r="D11" s="1" t="inlineStr">
         <is>
-          <t>OFIANA, FLORENCE</t>
+          <t>TOLENTINO, LIZA</t>
         </is>
       </c>
       <c r="E11" s="1" t="inlineStr">
         <is>
-          <t>1347</t>
+          <t>1412</t>
         </is>
       </c>
       <c r="F11" s="1" t="inlineStr">
         <is>
-          <t>20240904</t>
+          <t>20241105</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="12">
       <c r="A12" s="1" t="inlineStr">
         <is>
-          <t>1503</t>
+          <t>1570</t>
         </is>
       </c>
       <c r="B12" s="1" t="inlineStr">
         <is>
-          <t>2024-09-04</t>
+          <t>2024-11-05</t>
         </is>
       </c>
       <c r="C12" s="1" t="inlineStr">
         <is>
-          <t>CR20240904-1346</t>
+          <t>CR20241105-1411</t>
         </is>
       </c>
       <c r="D12" s="1" t="inlineStr">
         <is>
-          <t>ORGANO, KRYSTAL KAY</t>
+          <t>CORNELIO, CLAIROL</t>
         </is>
       </c>
       <c r="E12" s="1" t="inlineStr">
         <is>
-          <t>1346</t>
+          <t>1411</t>
         </is>
       </c>
       <c r="F12" s="1" t="inlineStr">
         <is>
-          <t>20240904</t>
+          <t>20241105</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="13">
       <c r="A13" s="1" t="inlineStr">
         <is>
-          <t>1502</t>
+          <t>1569</t>
         </is>
       </c>
       <c r="B13" s="1" t="inlineStr">
         <is>
-          <t>2024-09-04</t>
+          <t>2024-11-05</t>
         </is>
       </c>
       <c r="C13" s="1" t="inlineStr">
         <is>
-          <t>CR20240904-1345</t>
+          <t>CR20241105-1410</t>
         </is>
       </c>
       <c r="D13" s="1" t="inlineStr">
         <is>
-          <t>ORGANO, KRYSTAL KAY</t>
+          <t>TOMES, THELMA</t>
         </is>
       </c>
       <c r="E13" s="1" t="inlineStr">
         <is>
-          <t>1345</t>
+          <t>1410</t>
         </is>
       </c>
       <c r="F13" s="1" t="inlineStr">
         <is>
-          <t>20240904</t>
+          <t>20241105</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="14">
       <c r="A14" s="1" t="inlineStr">
         <is>
-          <t>1501</t>
+          <t>1568</t>
         </is>
       </c>
       <c r="B14" s="1" t="inlineStr">
         <is>
-          <t>2024-09-04</t>
+          <t>2024-11-05</t>
         </is>
       </c>
       <c r="C14" s="1" t="inlineStr">
         <is>
-          <t>CR20240904-1344</t>
+          <t>CR20241105-1409</t>
         </is>
       </c>
       <c r="D14" s="1" t="inlineStr">
         <is>
-          <t>VILLANUEVA, MARIA THERESA</t>
+          <t>ACAB, MARY ROSE</t>
         </is>
       </c>
       <c r="E14" s="1" t="inlineStr">
         <is>
-          <t>1344</t>
+          <t>1409</t>
         </is>
       </c>
       <c r="F14" s="1" t="inlineStr">
         <is>
-          <t>20240904</t>
+          <t>20241105</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="15">
       <c r="A15" s="1" t="inlineStr">
         <is>
-          <t>1500</t>
+          <t>1567</t>
         </is>
       </c>
       <c r="B15" s="1" t="inlineStr">
         <is>
-          <t>2024-09-03</t>
+          <t>2024-11-05</t>
         </is>
       </c>
       <c r="C15" s="1" t="inlineStr">
         <is>
-          <t>CR20240903-1343</t>
+          <t>CR20241105-1408</t>
         </is>
       </c>
       <c r="D15" s="1" t="inlineStr">
         <is>
-          <t>DOMENDEN, JOVELYN</t>
+          <t>ABADILLA, LAMAR</t>
         </is>
       </c>
       <c r="E15" s="1" t="inlineStr">
         <is>
-          <t>1343</t>
+          <t>1408</t>
         </is>
       </c>
       <c r="F15" s="1" t="inlineStr">
         <is>
-          <t>20240903</t>
+          <t>20241105</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="16">
       <c r="A16" s="1" t="inlineStr">
         <is>
-          <t>1499</t>
+          <t>1566</t>
         </is>
       </c>
       <c r="B16" s="1" t="inlineStr">
         <is>
-          <t>2024-09-03</t>
+          <t>2024-11-05</t>
         </is>
       </c>
       <c r="C16" s="1" t="inlineStr">
         <is>
-          <t>CR20240903-1342</t>
+          <t>CR20241105-1407</t>
         </is>
       </c>
       <c r="D16" s="1" t="inlineStr">
         <is>
-          <t>DOMENDEN, JOVELYN</t>
+          <t>ABADILLA, LAMAR</t>
         </is>
       </c>
       <c r="E16" s="1" t="inlineStr">
         <is>
-          <t>1342</t>
+          <t>1407</t>
         </is>
       </c>
       <c r="F16" s="1" t="inlineStr">
         <is>
-          <t>20240903</t>
+          <t>20241105</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="17">
       <c r="A17" s="1" t="inlineStr">
         <is>
-          <t>1498</t>
+          <t>1565</t>
         </is>
       </c>
       <c r="B17" s="1" t="inlineStr">
         <is>
-          <t>2024-09-03</t>
+          <t>2024-11-05</t>
         </is>
       </c>
       <c r="C17" s="1" t="inlineStr">
         <is>
-          <t>CR20240903-1341</t>
+          <t>CR20241105-1406</t>
         </is>
       </c>
       <c r="D17" s="1" t="inlineStr">
         <is>
-          <t>VILLANUEVA, MARIA THERESA</t>
+          <t>CALIJA, VILMA MAY</t>
         </is>
       </c>
       <c r="E17" s="1" t="inlineStr">
         <is>
-          <t>1341</t>
+          <t>1406</t>
         </is>
       </c>
       <c r="F17" s="1" t="inlineStr">
         <is>
-          <t>20240903</t>
+          <t>20241105</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="18">
       <c r="A18" s="1" t="inlineStr">
         <is>
-          <t>1497</t>
+          <t>1563</t>
         </is>
       </c>
       <c r="B18" s="1" t="inlineStr">
         <is>
-          <t>2024-09-03</t>
+          <t>2024-11-05</t>
         </is>
       </c>
       <c r="C18" s="1" t="inlineStr">
         <is>
-          <t>CR20240903-1340</t>
+          <t>CR20241105-1405</t>
         </is>
       </c>
       <c r="D18" s="1" t="inlineStr">
         <is>
-          <t>VILLANUEVA, MARIA THERESA</t>
+          <t>MARTIN, LALAINE CORAZON</t>
         </is>
       </c>
       <c r="E18" s="1" t="inlineStr">
         <is>
-          <t>1340</t>
+          <t>1405</t>
         </is>
       </c>
       <c r="F18" s="1" t="inlineStr">
         <is>
-          <t>20240903</t>
+          <t>20241105</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="19">
       <c r="A19" s="1" t="inlineStr">
         <is>
-          <t>1496</t>
+          <t>1562</t>
         </is>
       </c>
       <c r="B19" s="1" t="inlineStr">
         <is>
-          <t>2024-09-03</t>
+          <t>2024-11-05</t>
         </is>
       </c>
       <c r="C19" s="1" t="inlineStr">
         <is>
-          <t>CR20240903-1339</t>
+          <t>CR20241105-1404</t>
         </is>
       </c>
       <c r="D19" s="1" t="inlineStr">
         <is>
-          <t>VILLANUEVA, MARIA THERESA</t>
+          <t>SIMON, NELIA</t>
         </is>
       </c>
       <c r="E19" s="1" t="inlineStr">
         <is>
-          <t>1339</t>
+          <t>1404</t>
         </is>
       </c>
       <c r="F19" s="1" t="inlineStr">
         <is>
-          <t>20240903</t>
+          <t>20241105</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="20">
       <c r="A20" s="1" t="inlineStr">
         <is>
-          <t>1495</t>
+          <t>1561</t>
         </is>
       </c>
       <c r="B20" s="1" t="inlineStr">
         <is>
-          <t>2024-09-03</t>
+          <t>2024-11-05</t>
         </is>
       </c>
       <c r="C20" s="1" t="inlineStr">
         <is>
-          <t>CR20240903-1338</t>
+          <t>CR20241105-1403</t>
         </is>
       </c>
       <c r="D20" s="1" t="inlineStr">
         <is>
-          <t>VILLANUEVA, MARIA THERESA</t>
+          <t>OSIAS, JANE MAE</t>
         </is>
       </c>
       <c r="E20" s="1" t="inlineStr">
         <is>
-          <t>1338</t>
+          <t>1403</t>
         </is>
       </c>
       <c r="F20" s="1" t="inlineStr">
         <is>
-          <t>20240903</t>
+          <t>20241105</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="21">
       <c r="A21" s="1" t="inlineStr">
         <is>
-          <t>1494</t>
+          <t>1560</t>
         </is>
       </c>
       <c r="B21" s="1" t="inlineStr">
         <is>
-          <t>2024-09-03</t>
+          <t>2024-11-05</t>
         </is>
       </c>
       <c r="C21" s="1" t="inlineStr">
         <is>
-          <t>CR20240903-1337</t>
+          <t>CR20241105-1402</t>
         </is>
       </c>
       <c r="D21" s="1" t="inlineStr">
         <is>
-          <t>BAUZON, BABY CHERYL</t>
+          <t>FELLIZAR, MARCIA</t>
         </is>
       </c>
       <c r="E21" s="1" t="inlineStr">
         <is>
-          <t>1337</t>
+          <t>1402</t>
         </is>
       </c>
       <c r="F21" s="1" t="inlineStr">
         <is>
-          <t>20240903</t>
+          <t>20241105</t>
         </is>
       </c>
     </row>
   </sheetData>
   <printOptions headings="false" gridLines="false" gridLinesSet="true" horizontalCentered="false" verticalCentered="false"/>
   <pageMargins left="0.5" right="0.5" top="1.0" bottom="1.0" header="0.5" footer="0.5"/>
   <pageSetup blackAndWhite="false" cellComments="none" copies="1" draft="false" firstPageNumber="1" fitToHeight="1" fitToWidth="1" horizontalDpi="300" orientation="portrait" pageOrder="downThenOver" paperSize="1" scale="100" useFirstPageNumber="true" usePrinterDefaults="false" verticalDpi="300"/>
   <headerFooter differentFirst="false" differentOddEven="false">
     <oddHeader>&amp;C&amp;"Times New Roman,Regular"&amp;12&amp;A</oddHeader>
     <oddFooter>&amp;C&amp;"Times New Roman,Regular"&amp;12Page &amp;P</oddFooter>
   </headerFooter>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <TotalTime></TotalTime>
   <Company/>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcmitype="http://purl.org/dc/dcmitype/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dc:title/>