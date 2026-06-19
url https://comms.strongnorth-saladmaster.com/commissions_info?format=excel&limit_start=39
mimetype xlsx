--- v1 (2026-04-22)
+++ v2 (2026-06-19)
@@ -157,684 +157,684 @@
       </c>
       <c r="C1" s="1" t="inlineStr">
         <is>
           <t>cr_no</t>
         </is>
       </c>
       <c r="D1" s="1" t="inlineStr">
         <is>
           <t>consultant</t>
         </is>
       </c>
       <c r="E1" s="1" t="inlineStr">
         <is>
           <t>increment</t>
         </is>
       </c>
       <c r="F1" s="1" t="inlineStr">
         <is>
           <t>inc_date</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="2">
       <c r="A2" s="1" t="inlineStr">
         <is>
-          <t>1581</t>
+          <t>1712</t>
         </is>
       </c>
       <c r="B2" s="1" t="inlineStr">
         <is>
-          <t>2024-11-05</t>
+          <t>2025-02-22</t>
         </is>
       </c>
       <c r="C2" s="1" t="inlineStr">
         <is>
-          <t>CR20241105-1421</t>
+          <t>CR20250222-1547</t>
         </is>
       </c>
       <c r="D2" s="1" t="inlineStr">
         <is>
-          <t>VILLANUEVA, MARIA THERESA</t>
+          <t>MARTIN, JULIA DIVINA</t>
         </is>
       </c>
       <c r="E2" s="1" t="inlineStr">
         <is>
-          <t>1421</t>
+          <t>1547</t>
         </is>
       </c>
       <c r="F2" s="1" t="inlineStr">
         <is>
-          <t>20241105</t>
+          <t>20250222</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="3">
       <c r="A3" s="1" t="inlineStr">
         <is>
-          <t>1580</t>
+          <t>1711</t>
         </is>
       </c>
       <c r="B3" s="1" t="inlineStr">
         <is>
-          <t>2024-11-05</t>
+          <t>2025-02-01</t>
         </is>
       </c>
       <c r="C3" s="1" t="inlineStr">
         <is>
-          <t>CR20241105-1420</t>
+          <t>CR20250201-1546</t>
         </is>
       </c>
       <c r="D3" s="1" t="inlineStr">
         <is>
-          <t>VILLANUEVA, MARIA THERESA</t>
+          <t>SANCHEZ, MARICIRS</t>
         </is>
       </c>
       <c r="E3" s="1" t="inlineStr">
         <is>
-          <t>1420</t>
+          <t>1546</t>
         </is>
       </c>
       <c r="F3" s="1" t="inlineStr">
         <is>
-          <t>20241105</t>
+          <t>20250201</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="4">
       <c r="A4" s="1" t="inlineStr">
         <is>
-          <t>1579</t>
+          <t>1710</t>
         </is>
       </c>
       <c r="B4" s="1" t="inlineStr">
         <is>
-          <t>2024-11-05</t>
+          <t>2025-01-31</t>
         </is>
       </c>
       <c r="C4" s="1" t="inlineStr">
         <is>
-          <t>CR20241105-1419</t>
+          <t>CR20250131-1545</t>
         </is>
       </c>
       <c r="D4" s="1" t="inlineStr">
         <is>
-          <t>VILLANUEVA, MARIA THERESA</t>
+          <t>ORGANO, KRYSTAL (100$)</t>
         </is>
       </c>
       <c r="E4" s="1" t="inlineStr">
         <is>
-          <t>1419</t>
+          <t>1545</t>
         </is>
       </c>
       <c r="F4" s="1" t="inlineStr">
         <is>
-          <t>20241105</t>
+          <t>20250131</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="5">
       <c r="A5" s="1" t="inlineStr">
         <is>
-          <t>1578</t>
+          <t>1709</t>
         </is>
       </c>
       <c r="B5" s="1" t="inlineStr">
         <is>
-          <t>2024-11-05</t>
+          <t>2025-01-31</t>
         </is>
       </c>
       <c r="C5" s="1" t="inlineStr">
         <is>
-          <t>CR20241105-1418</t>
+          <t>CR20250131-1544</t>
         </is>
       </c>
       <c r="D5" s="1" t="inlineStr">
         <is>
-          <t>BAUZON, BABY CHERYL</t>
+          <t>BAUZON, BABY CHERYL (100$)</t>
         </is>
       </c>
       <c r="E5" s="1" t="inlineStr">
         <is>
-          <t>1418</t>
+          <t>1544</t>
         </is>
       </c>
       <c r="F5" s="1" t="inlineStr">
         <is>
-          <t>20241105</t>
+          <t>20250131</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="6">
       <c r="A6" s="1" t="inlineStr">
         <is>
-          <t>1576</t>
+          <t>1708</t>
         </is>
       </c>
       <c r="B6" s="1" t="inlineStr">
         <is>
-          <t>2024-11-05</t>
+          <t>2025-01-31</t>
         </is>
       </c>
       <c r="C6" s="1" t="inlineStr">
         <is>
-          <t>CR20241105-1417</t>
+          <t>CR20250131-1543</t>
         </is>
       </c>
       <c r="D6" s="1" t="inlineStr">
         <is>
-          <t>BAUZON, BABY CHERYL</t>
+          <t>DOMENDEN, JOVELYN (OV)</t>
         </is>
       </c>
       <c r="E6" s="1" t="inlineStr">
         <is>
-          <t>1417</t>
+          <t>1543</t>
         </is>
       </c>
       <c r="F6" s="1" t="inlineStr">
         <is>
-          <t>20241105</t>
+          <t>20250131</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="7">
       <c r="A7" s="1" t="inlineStr">
         <is>
-          <t>1575</t>
+          <t>1707</t>
         </is>
       </c>
       <c r="B7" s="1" t="inlineStr">
         <is>
-          <t>2024-11-05</t>
+          <t>2025-01-31</t>
         </is>
       </c>
       <c r="C7" s="1" t="inlineStr">
         <is>
-          <t>CR20241105-1416</t>
+          <t>CR20250131-1542</t>
         </is>
       </c>
       <c r="D7" s="1" t="inlineStr">
         <is>
-          <t>RAMOS, MA. EDITHA H.</t>
+          <t>DOMENDEN, JOVELYN (OV)</t>
         </is>
       </c>
       <c r="E7" s="1" t="inlineStr">
         <is>
-          <t>1416</t>
+          <t>1542</t>
         </is>
       </c>
       <c r="F7" s="1" t="inlineStr">
         <is>
-          <t>20241105</t>
+          <t>20250131</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="8">
       <c r="A8" s="1" t="inlineStr">
         <is>
-          <t>1574</t>
+          <t>1706</t>
         </is>
       </c>
       <c r="B8" s="1" t="inlineStr">
         <is>
-          <t>2024-11-05</t>
+          <t>2025-01-30</t>
         </is>
       </c>
       <c r="C8" s="1" t="inlineStr">
         <is>
-          <t>CR20241105-1415</t>
+          <t>CR20250130-1541</t>
         </is>
       </c>
       <c r="D8" s="1" t="inlineStr">
         <is>
-          <t>ORGANO, KRYSTAL KAY</t>
+          <t>VILLANUEVA, JHENALYNE</t>
         </is>
       </c>
       <c r="E8" s="1" t="inlineStr">
         <is>
-          <t>1415</t>
+          <t>1541</t>
         </is>
       </c>
       <c r="F8" s="1" t="inlineStr">
         <is>
-          <t>20241105</t>
+          <t>20250130</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="9">
       <c r="A9" s="1" t="inlineStr">
         <is>
-          <t>1573</t>
+          <t>1705</t>
         </is>
       </c>
       <c r="B9" s="1" t="inlineStr">
         <is>
-          <t>2024-11-05</t>
+          <t>2025-01-30</t>
         </is>
       </c>
       <c r="C9" s="1" t="inlineStr">
         <is>
-          <t>CR20241105-1414</t>
+          <t>CR20250130-1540</t>
         </is>
       </c>
       <c r="D9" s="1" t="inlineStr">
         <is>
-          <t>ORGANO, KRYSTAL KAY</t>
+          <t>VILLACORTA, LORY</t>
         </is>
       </c>
       <c r="E9" s="1" t="inlineStr">
         <is>
-          <t>1414</t>
+          <t>1540</t>
         </is>
       </c>
       <c r="F9" s="1" t="inlineStr">
         <is>
-          <t>20241105</t>
+          <t>20250130</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="10">
       <c r="A10" s="1" t="inlineStr">
         <is>
-          <t>1572</t>
+          <t>1704</t>
         </is>
       </c>
       <c r="B10" s="1" t="inlineStr">
         <is>
-          <t>2024-11-05</t>
+          <t>2025-01-30</t>
         </is>
       </c>
       <c r="C10" s="1" t="inlineStr">
         <is>
-          <t>CR20241105-1413</t>
+          <t>CR20250130-1539</t>
         </is>
       </c>
       <c r="D10" s="1" t="inlineStr">
         <is>
-          <t>DOMINGO, SHEENA</t>
+          <t>BALLESTEROS, SUSANA JENELYN</t>
         </is>
       </c>
       <c r="E10" s="1" t="inlineStr">
         <is>
-          <t>1413</t>
+          <t>1539</t>
         </is>
       </c>
       <c r="F10" s="1" t="inlineStr">
         <is>
-          <t>20241105</t>
+          <t>20250130</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="11">
       <c r="A11" s="1" t="inlineStr">
         <is>
-          <t>1571</t>
+          <t>1703</t>
         </is>
       </c>
       <c r="B11" s="1" t="inlineStr">
         <is>
-          <t>2024-11-05</t>
+          <t>2025-01-30</t>
         </is>
       </c>
       <c r="C11" s="1" t="inlineStr">
         <is>
-          <t>CR20241105-1412</t>
+          <t>CR20250130-1538</t>
         </is>
       </c>
       <c r="D11" s="1" t="inlineStr">
         <is>
           <t>TOLENTINO, LIZA</t>
         </is>
       </c>
       <c r="E11" s="1" t="inlineStr">
         <is>
-          <t>1412</t>
+          <t>1538</t>
         </is>
       </c>
       <c r="F11" s="1" t="inlineStr">
         <is>
-          <t>20241105</t>
+          <t>20250130</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="12">
       <c r="A12" s="1" t="inlineStr">
         <is>
-          <t>1570</t>
+          <t>1702</t>
         </is>
       </c>
       <c r="B12" s="1" t="inlineStr">
         <is>
-          <t>2024-11-05</t>
+          <t>2025-01-30</t>
         </is>
       </c>
       <c r="C12" s="1" t="inlineStr">
         <is>
-          <t>CR20241105-1411</t>
+          <t>CR20250130-1537</t>
         </is>
       </c>
       <c r="D12" s="1" t="inlineStr">
         <is>
-          <t>CORNELIO, CLAIROL</t>
+          <t>TOMES, THELMA</t>
         </is>
       </c>
       <c r="E12" s="1" t="inlineStr">
         <is>
-          <t>1411</t>
+          <t>1537</t>
         </is>
       </c>
       <c r="F12" s="1" t="inlineStr">
         <is>
-          <t>20241105</t>
+          <t>20250130</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="13">
       <c r="A13" s="1" t="inlineStr">
         <is>
-          <t>1569</t>
+          <t>1701</t>
         </is>
       </c>
       <c r="B13" s="1" t="inlineStr">
         <is>
-          <t>2024-11-05</t>
+          <t>2025-01-30</t>
         </is>
       </c>
       <c r="C13" s="1" t="inlineStr">
         <is>
-          <t>CR20241105-1410</t>
+          <t>CR20250130-1536</t>
         </is>
       </c>
       <c r="D13" s="1" t="inlineStr">
         <is>
-          <t>TOMES, THELMA</t>
+          <t>RAZOTE, CLARE ANN ENGELINE</t>
         </is>
       </c>
       <c r="E13" s="1" t="inlineStr">
         <is>
-          <t>1410</t>
+          <t>1536</t>
         </is>
       </c>
       <c r="F13" s="1" t="inlineStr">
         <is>
-          <t>20241105</t>
+          <t>20250130</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="14">
       <c r="A14" s="1" t="inlineStr">
         <is>
-          <t>1568</t>
+          <t>1700</t>
         </is>
       </c>
       <c r="B14" s="1" t="inlineStr">
         <is>
-          <t>2024-11-05</t>
+          <t>2025-01-30</t>
         </is>
       </c>
       <c r="C14" s="1" t="inlineStr">
         <is>
-          <t>CR20241105-1409</t>
+          <t>CR20250130-1535</t>
         </is>
       </c>
       <c r="D14" s="1" t="inlineStr">
         <is>
-          <t>ACAB, MARY ROSE</t>
+          <t>SIMON, MAY</t>
         </is>
       </c>
       <c r="E14" s="1" t="inlineStr">
         <is>
-          <t>1409</t>
+          <t>1535</t>
         </is>
       </c>
       <c r="F14" s="1" t="inlineStr">
         <is>
-          <t>20241105</t>
+          <t>20250130</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="15">
       <c r="A15" s="1" t="inlineStr">
         <is>
-          <t>1567</t>
+          <t>1699</t>
         </is>
       </c>
       <c r="B15" s="1" t="inlineStr">
         <is>
-          <t>2024-11-05</t>
+          <t>2025-01-30</t>
         </is>
       </c>
       <c r="C15" s="1" t="inlineStr">
         <is>
-          <t>CR20241105-1408</t>
+          <t>CR20250130-1534</t>
         </is>
       </c>
       <c r="D15" s="1" t="inlineStr">
         <is>
-          <t>ABADILLA, LAMAR</t>
+          <t>SIMON, NELIA</t>
         </is>
       </c>
       <c r="E15" s="1" t="inlineStr">
         <is>
-          <t>1408</t>
+          <t>1534</t>
         </is>
       </c>
       <c r="F15" s="1" t="inlineStr">
         <is>
-          <t>20241105</t>
+          <t>20250130</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="16">
       <c r="A16" s="1" t="inlineStr">
         <is>
-          <t>1566</t>
+          <t>1698</t>
         </is>
       </c>
       <c r="B16" s="1" t="inlineStr">
         <is>
-          <t>2024-11-05</t>
+          <t>2025-01-30</t>
         </is>
       </c>
       <c r="C16" s="1" t="inlineStr">
         <is>
-          <t>CR20241105-1407</t>
+          <t>CR20250130-1533</t>
         </is>
       </c>
       <c r="D16" s="1" t="inlineStr">
         <is>
-          <t>ABADILLA, LAMAR</t>
+          <t>ORGANO, KRYSTAL KAY</t>
         </is>
       </c>
       <c r="E16" s="1" t="inlineStr">
         <is>
-          <t>1407</t>
+          <t>1533</t>
         </is>
       </c>
       <c r="F16" s="1" t="inlineStr">
         <is>
-          <t>20241105</t>
+          <t>20250130</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="17">
       <c r="A17" s="1" t="inlineStr">
         <is>
-          <t>1565</t>
+          <t>1697</t>
         </is>
       </c>
       <c r="B17" s="1" t="inlineStr">
         <is>
-          <t>2024-11-05</t>
+          <t>2025-01-30</t>
         </is>
       </c>
       <c r="C17" s="1" t="inlineStr">
         <is>
-          <t>CR20241105-1406</t>
+          <t>CR20250130-1532</t>
         </is>
       </c>
       <c r="D17" s="1" t="inlineStr">
         <is>
-          <t>CALIJA, VILMA MAY</t>
+          <t>OFIANA, FLORENCE</t>
         </is>
       </c>
       <c r="E17" s="1" t="inlineStr">
         <is>
-          <t>1406</t>
+          <t>1532</t>
         </is>
       </c>
       <c r="F17" s="1" t="inlineStr">
         <is>
-          <t>20241105</t>
+          <t>20250130</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="18">
       <c r="A18" s="1" t="inlineStr">
         <is>
-          <t>1563</t>
+          <t>1696</t>
         </is>
       </c>
       <c r="B18" s="1" t="inlineStr">
         <is>
-          <t>2024-11-05</t>
+          <t>2025-01-30</t>
         </is>
       </c>
       <c r="C18" s="1" t="inlineStr">
         <is>
-          <t>CR20241105-1405</t>
+          <t>CR20250130-1531</t>
         </is>
       </c>
       <c r="D18" s="1" t="inlineStr">
         <is>
-          <t>MARTIN, LALAINE CORAZON</t>
+          <t>NODORA, LENI GRACE</t>
         </is>
       </c>
       <c r="E18" s="1" t="inlineStr">
         <is>
-          <t>1405</t>
+          <t>1531</t>
         </is>
       </c>
       <c r="F18" s="1" t="inlineStr">
         <is>
-          <t>20241105</t>
+          <t>20250130</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="19">
       <c r="A19" s="1" t="inlineStr">
         <is>
-          <t>1562</t>
+          <t>1695</t>
         </is>
       </c>
       <c r="B19" s="1" t="inlineStr">
         <is>
-          <t>2024-11-05</t>
+          <t>2025-01-30</t>
         </is>
       </c>
       <c r="C19" s="1" t="inlineStr">
         <is>
-          <t>CR20241105-1404</t>
+          <t>CR20250130-1530</t>
         </is>
       </c>
       <c r="D19" s="1" t="inlineStr">
         <is>
-          <t>SIMON, NELIA</t>
+          <t>MARTIN, LALAINE CORAZON</t>
         </is>
       </c>
       <c r="E19" s="1" t="inlineStr">
         <is>
-          <t>1404</t>
+          <t>1530</t>
         </is>
       </c>
       <c r="F19" s="1" t="inlineStr">
         <is>
-          <t>20241105</t>
+          <t>20250130</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="20">
       <c r="A20" s="1" t="inlineStr">
         <is>
-          <t>1561</t>
+          <t>1694</t>
         </is>
       </c>
       <c r="B20" s="1" t="inlineStr">
         <is>
-          <t>2024-11-05</t>
+          <t>2025-01-30</t>
         </is>
       </c>
       <c r="C20" s="1" t="inlineStr">
         <is>
-          <t>CR20241105-1403</t>
+          <t>CR20250130-1529</t>
         </is>
       </c>
       <c r="D20" s="1" t="inlineStr">
         <is>
-          <t>OSIAS, JANE MAE</t>
+          <t>LLANES, GRATECHEN</t>
         </is>
       </c>
       <c r="E20" s="1" t="inlineStr">
         <is>
-          <t>1403</t>
+          <t>1529</t>
         </is>
       </c>
       <c r="F20" s="1" t="inlineStr">
         <is>
-          <t>20241105</t>
+          <t>20250130</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="21">
       <c r="A21" s="1" t="inlineStr">
         <is>
-          <t>1560</t>
+          <t>1693</t>
         </is>
       </c>
       <c r="B21" s="1" t="inlineStr">
         <is>
-          <t>2024-11-05</t>
+          <t>2025-01-30</t>
         </is>
       </c>
       <c r="C21" s="1" t="inlineStr">
         <is>
-          <t>CR20241105-1402</t>
+          <t>CR20250130-1528</t>
         </is>
       </c>
       <c r="D21" s="1" t="inlineStr">
         <is>
-          <t>FELLIZAR, MARCIA</t>
+          <t>LLANES, GRATECHEN</t>
         </is>
       </c>
       <c r="E21" s="1" t="inlineStr">
         <is>
-          <t>1402</t>
+          <t>1528</t>
         </is>
       </c>
       <c r="F21" s="1" t="inlineStr">
         <is>
-          <t>20241105</t>
+          <t>20250130</t>
         </is>
       </c>
     </row>
   </sheetData>
   <printOptions headings="false" gridLines="false" gridLinesSet="true" horizontalCentered="false" verticalCentered="false"/>
   <pageMargins left="0.5" right="0.5" top="1.0" bottom="1.0" header="0.5" footer="0.5"/>
   <pageSetup blackAndWhite="false" cellComments="none" copies="1" draft="false" firstPageNumber="1" fitToHeight="1" fitToWidth="1" horizontalDpi="300" orientation="portrait" pageOrder="downThenOver" paperSize="1" scale="100" useFirstPageNumber="true" usePrinterDefaults="false" verticalDpi="300"/>
   <headerFooter differentFirst="false" differentOddEven="false">
     <oddHeader>&amp;C&amp;"Times New Roman,Regular"&amp;12&amp;A</oddHeader>
     <oddFooter>&amp;C&amp;"Times New Roman,Regular"&amp;12Page &amp;P</oddFooter>
   </headerFooter>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <TotalTime></TotalTime>
   <Company/>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcmitype="http://purl.org/dc/dcmitype/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dc:title/>