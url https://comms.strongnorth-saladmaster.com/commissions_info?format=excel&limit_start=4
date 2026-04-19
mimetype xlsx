--- v0 (2026-02-24)
+++ v1 (2026-04-19)
@@ -157,684 +157,684 @@
       </c>
       <c r="C1" s="1" t="inlineStr">
         <is>
           <t>cr_no</t>
         </is>
       </c>
       <c r="D1" s="1" t="inlineStr">
         <is>
           <t>consultant</t>
         </is>
       </c>
       <c r="E1" s="1" t="inlineStr">
         <is>
           <t>increment</t>
         </is>
       </c>
       <c r="F1" s="1" t="inlineStr">
         <is>
           <t>inc_date</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="2">
       <c r="A2" s="1" t="inlineStr">
         <is>
-          <t>2254</t>
+          <t>2321</t>
         </is>
       </c>
       <c r="B2" s="1" t="inlineStr">
         <is>
-          <t>2026-01-23</t>
+          <t>2026-03-28</t>
         </is>
       </c>
       <c r="C2" s="1" t="inlineStr">
         <is>
-          <t>CR20260123-2059</t>
+          <t>CR20260328-2124</t>
         </is>
       </c>
       <c r="D2" s="1" t="inlineStr">
         <is>
-          <t>RAZOTE, CLARE ANN ENGELINE</t>
+          <t>AGCAOILI, REMALYN</t>
         </is>
       </c>
       <c r="E2" s="1" t="inlineStr">
         <is>
-          <t>2059</t>
+          <t>2124</t>
         </is>
       </c>
       <c r="F2" s="1" t="inlineStr">
         <is>
-          <t>20260123</t>
+          <t>20260328</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="3">
       <c r="A3" s="1" t="inlineStr">
         <is>
-          <t>2252</t>
+          <t>2320</t>
         </is>
       </c>
       <c r="B3" s="1" t="inlineStr">
         <is>
-          <t>2026-01-23</t>
+          <t>2026-03-28</t>
         </is>
       </c>
       <c r="C3" s="1" t="inlineStr">
         <is>
-          <t>CR20260123-2057</t>
+          <t>CR20260328-2123</t>
         </is>
       </c>
       <c r="D3" s="1" t="inlineStr">
         <is>
-          <t>FELLIZAR, MARCIA</t>
+          <t>AGPAOA, SHEENA</t>
         </is>
       </c>
       <c r="E3" s="1" t="inlineStr">
         <is>
-          <t>2057</t>
+          <t>2123</t>
         </is>
       </c>
       <c r="F3" s="1" t="inlineStr">
         <is>
-          <t>20260123</t>
+          <t>20260328</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="4">
       <c r="A4" s="1" t="inlineStr">
         <is>
-          <t>2251</t>
+          <t>2319</t>
         </is>
       </c>
       <c r="B4" s="1" t="inlineStr">
         <is>
-          <t>2026-01-23</t>
+          <t>2026-03-28</t>
         </is>
       </c>
       <c r="C4" s="1" t="inlineStr">
         <is>
-          <t>CR20260123-2056</t>
+          <t>CR20260328-2122</t>
         </is>
       </c>
       <c r="D4" s="1" t="inlineStr">
         <is>
-          <t>BALLESTEROS, SUSANA JENELYN</t>
+          <t>RAZOTE, CLARE ANN ENGELINE</t>
         </is>
       </c>
       <c r="E4" s="1" t="inlineStr">
         <is>
-          <t>2056</t>
+          <t>2122</t>
         </is>
       </c>
       <c r="F4" s="1" t="inlineStr">
         <is>
-          <t>20260123</t>
+          <t>20260328</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="5">
       <c r="A5" s="1" t="inlineStr">
         <is>
-          <t>2250</t>
+          <t>2318</t>
         </is>
       </c>
       <c r="B5" s="1" t="inlineStr">
         <is>
-          <t>2026-01-23</t>
+          <t>2026-03-28</t>
         </is>
       </c>
       <c r="C5" s="1" t="inlineStr">
         <is>
-          <t>CR20260123-2055</t>
+          <t>CR20260328-2121</t>
         </is>
       </c>
       <c r="D5" s="1" t="inlineStr">
         <is>
-          <t>CALIJA, VILMA MAY</t>
+          <t>RAZOTE, CLARE ANN ENGELINE</t>
         </is>
       </c>
       <c r="E5" s="1" t="inlineStr">
         <is>
-          <t>2055</t>
+          <t>2121</t>
         </is>
       </c>
       <c r="F5" s="1" t="inlineStr">
         <is>
-          <t>20260123</t>
+          <t>20260328</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="6">
       <c r="A6" s="1" t="inlineStr">
         <is>
-          <t>2249</t>
+          <t>2317</t>
         </is>
       </c>
       <c r="B6" s="1" t="inlineStr">
         <is>
-          <t>2026-01-23</t>
+          <t>2026-02-27</t>
         </is>
       </c>
       <c r="C6" s="1" t="inlineStr">
         <is>
-          <t>CR20260123-2054</t>
+          <t>CR20260227-2120</t>
         </is>
       </c>
       <c r="D6" s="1" t="inlineStr">
         <is>
-          <t>HERNANDO, ELIZABETH</t>
+          <t>DALIOAN, GENEVIEVE</t>
         </is>
       </c>
       <c r="E6" s="1" t="inlineStr">
         <is>
-          <t>2054</t>
+          <t>2120</t>
         </is>
       </c>
       <c r="F6" s="1" t="inlineStr">
         <is>
-          <t>20260123</t>
+          <t>20260227</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="7">
       <c r="A7" s="1" t="inlineStr">
         <is>
-          <t>2248</t>
+          <t>2316</t>
         </is>
       </c>
       <c r="B7" s="1" t="inlineStr">
         <is>
-          <t>2026-01-23</t>
+          <t>2026-02-20</t>
         </is>
       </c>
       <c r="C7" s="1" t="inlineStr">
         <is>
-          <t>CR20260123-2053</t>
+          <t>CR20260220-2119</t>
         </is>
       </c>
       <c r="D7" s="1" t="inlineStr">
         <is>
-          <t>ABADILLA, LAMAR</t>
+          <t>BAUZON, BABY CHERYL (100$)</t>
         </is>
       </c>
       <c r="E7" s="1" t="inlineStr">
         <is>
-          <t>2053</t>
+          <t>2119</t>
         </is>
       </c>
       <c r="F7" s="1" t="inlineStr">
         <is>
-          <t>20260123</t>
+          <t>20260220</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="8">
       <c r="A8" s="1" t="inlineStr">
         <is>
-          <t>2246</t>
+          <t>2315</t>
         </is>
       </c>
       <c r="B8" s="1" t="inlineStr">
         <is>
-          <t>2026-01-23</t>
+          <t>2026-02-20</t>
         </is>
       </c>
       <c r="C8" s="1" t="inlineStr">
         <is>
-          <t>CR20260123-2052</t>
+          <t>CR20260220-2118</t>
         </is>
       </c>
       <c r="D8" s="1" t="inlineStr">
         <is>
-          <t>ASUNCION, ETHELDREDA</t>
+          <t>DOMENDEN, JOVELYN (100$)</t>
         </is>
       </c>
       <c r="E8" s="1" t="inlineStr">
         <is>
-          <t>2052</t>
+          <t>2118</t>
         </is>
       </c>
       <c r="F8" s="1" t="inlineStr">
         <is>
-          <t>20260123</t>
+          <t>20260220</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="9">
       <c r="A9" s="1" t="inlineStr">
         <is>
-          <t>2245</t>
+          <t>2314</t>
         </is>
       </c>
       <c r="B9" s="1" t="inlineStr">
         <is>
-          <t>2026-01-23</t>
+          <t>2026-02-19</t>
         </is>
       </c>
       <c r="C9" s="1" t="inlineStr">
         <is>
-          <t>CR20260123-2051</t>
+          <t>CR20260219-2117</t>
         </is>
       </c>
       <c r="D9" s="1" t="inlineStr">
         <is>
-          <t>RETAMAL, RUBY</t>
+          <t>MENDOZA, JANE ZARETTE</t>
         </is>
       </c>
       <c r="E9" s="1" t="inlineStr">
         <is>
-          <t>2051</t>
+          <t>2117</t>
         </is>
       </c>
       <c r="F9" s="1" t="inlineStr">
         <is>
-          <t>20260123</t>
+          <t>20260219</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="10">
       <c r="A10" s="1" t="inlineStr">
         <is>
-          <t>2244</t>
+          <t>2313</t>
         </is>
       </c>
       <c r="B10" s="1" t="inlineStr">
         <is>
-          <t>2026-01-22</t>
+          <t>2026-02-19</t>
         </is>
       </c>
       <c r="C10" s="1" t="inlineStr">
         <is>
-          <t>CR20260122-2050</t>
+          <t>CR20260219-2116</t>
         </is>
       </c>
       <c r="D10" s="1" t="inlineStr">
         <is>
-          <t>LLANES, GRATECHEN</t>
+          <t>GUTIERREZ, OLIVIA</t>
         </is>
       </c>
       <c r="E10" s="1" t="inlineStr">
         <is>
-          <t>2050</t>
+          <t>2116</t>
         </is>
       </c>
       <c r="F10" s="1" t="inlineStr">
         <is>
-          <t>20260122</t>
+          <t>20260219</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="11">
       <c r="A11" s="1" t="inlineStr">
         <is>
-          <t>2243</t>
+          <t>2312</t>
         </is>
       </c>
       <c r="B11" s="1" t="inlineStr">
         <is>
-          <t>2026-01-22</t>
+          <t>2026-02-19</t>
         </is>
       </c>
       <c r="C11" s="1" t="inlineStr">
         <is>
-          <t>CR20260122-2049</t>
+          <t>CR20260219-2115</t>
         </is>
       </c>
       <c r="D11" s="1" t="inlineStr">
         <is>
-          <t>LLANES, GRATECHEN</t>
+          <t>GUTIERREZ, CHRISTINE</t>
         </is>
       </c>
       <c r="E11" s="1" t="inlineStr">
         <is>
-          <t>2049</t>
+          <t>2115</t>
         </is>
       </c>
       <c r="F11" s="1" t="inlineStr">
         <is>
-          <t>20260122</t>
+          <t>20260219</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="12">
       <c r="A12" s="1" t="inlineStr">
         <is>
-          <t>2242</t>
+          <t>2311</t>
         </is>
       </c>
       <c r="B12" s="1" t="inlineStr">
         <is>
-          <t>2026-01-22</t>
+          <t>2026-02-19</t>
         </is>
       </c>
       <c r="C12" s="1" t="inlineStr">
         <is>
-          <t>CR20260122-2048</t>
+          <t>CR20260219-2114</t>
         </is>
       </c>
       <c r="D12" s="1" t="inlineStr">
         <is>
-          <t>LLANES, GRATECHEN</t>
+          <t>GUTIERREZ, CHRISTINE</t>
         </is>
       </c>
       <c r="E12" s="1" t="inlineStr">
         <is>
-          <t>2048</t>
+          <t>2114</t>
         </is>
       </c>
       <c r="F12" s="1" t="inlineStr">
         <is>
-          <t>20260122</t>
+          <t>20260219</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="13">
       <c r="A13" s="1" t="inlineStr">
         <is>
-          <t>2241</t>
+          <t>2310</t>
         </is>
       </c>
       <c r="B13" s="1" t="inlineStr">
         <is>
-          <t>2026-01-22</t>
+          <t>2026-02-19</t>
         </is>
       </c>
       <c r="C13" s="1" t="inlineStr">
         <is>
-          <t>CR20260122-2047</t>
+          <t>CR20260219-2113</t>
         </is>
       </c>
       <c r="D13" s="1" t="inlineStr">
         <is>
-          <t>CABANSAG, SUSAN</t>
+          <t>GUTIERREZ, CHRISTINE</t>
         </is>
       </c>
       <c r="E13" s="1" t="inlineStr">
         <is>
-          <t>2047</t>
+          <t>2113</t>
         </is>
       </c>
       <c r="F13" s="1" t="inlineStr">
         <is>
-          <t>20260122</t>
+          <t>20260219</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="14">
       <c r="A14" s="1" t="inlineStr">
         <is>
-          <t>2240</t>
+          <t>2309</t>
         </is>
       </c>
       <c r="B14" s="1" t="inlineStr">
         <is>
-          <t>2026-01-22</t>
+          <t>2026-02-19</t>
         </is>
       </c>
       <c r="C14" s="1" t="inlineStr">
         <is>
-          <t>CR20260122-2046</t>
+          <t>CR20260219-2112</t>
         </is>
       </c>
       <c r="D14" s="1" t="inlineStr">
         <is>
-          <t>LLANES, JACLYNE KATE</t>
+          <t>GUTIERREZ, CHRISTINE</t>
         </is>
       </c>
       <c r="E14" s="1" t="inlineStr">
         <is>
-          <t>2046</t>
+          <t>2112</t>
         </is>
       </c>
       <c r="F14" s="1" t="inlineStr">
         <is>
-          <t>20260122</t>
+          <t>20260219</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="15">
       <c r="A15" s="1" t="inlineStr">
         <is>
-          <t>2239</t>
+          <t>2308</t>
         </is>
       </c>
       <c r="B15" s="1" t="inlineStr">
         <is>
-          <t>2026-01-22</t>
+          <t>2026-02-19</t>
         </is>
       </c>
       <c r="C15" s="1" t="inlineStr">
         <is>
-          <t>CR20260122-2045</t>
+          <t>CR20260219-2111</t>
         </is>
       </c>
       <c r="D15" s="1" t="inlineStr">
         <is>
-          <t>HANDOC, HYDEE</t>
+          <t>GUTIERREZ, CHRISTINE</t>
         </is>
       </c>
       <c r="E15" s="1" t="inlineStr">
         <is>
-          <t>2045</t>
+          <t>2111</t>
         </is>
       </c>
       <c r="F15" s="1" t="inlineStr">
         <is>
-          <t>20260122</t>
+          <t>20260219</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="16">
       <c r="A16" s="1" t="inlineStr">
         <is>
-          <t>2238</t>
+          <t>2307</t>
         </is>
       </c>
       <c r="B16" s="1" t="inlineStr">
         <is>
-          <t>2026-01-22</t>
+          <t>2026-02-19</t>
         </is>
       </c>
       <c r="C16" s="1" t="inlineStr">
         <is>
-          <t>CR20260122-2044</t>
+          <t>CR20260219-2110</t>
         </is>
       </c>
       <c r="D16" s="1" t="inlineStr">
         <is>
-          <t>RODRIGUEZ, ROMANSITA</t>
+          <t>GUTIERREZ, CHRISTINE</t>
         </is>
       </c>
       <c r="E16" s="1" t="inlineStr">
         <is>
-          <t>2044</t>
+          <t>2110</t>
         </is>
       </c>
       <c r="F16" s="1" t="inlineStr">
         <is>
-          <t>20260122</t>
+          <t>20260219</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="17">
       <c r="A17" s="1" t="inlineStr">
         <is>
-          <t>2237</t>
+          <t>2306</t>
         </is>
       </c>
       <c r="B17" s="1" t="inlineStr">
         <is>
-          <t>2026-01-22</t>
+          <t>2026-02-19</t>
         </is>
       </c>
       <c r="C17" s="1" t="inlineStr">
         <is>
-          <t>CR20260122-2043</t>
+          <t>CR20260219-2109</t>
         </is>
       </c>
       <c r="D17" s="1" t="inlineStr">
         <is>
           <t>GUTIERREZ, CHRISTINE</t>
         </is>
       </c>
       <c r="E17" s="1" t="inlineStr">
         <is>
-          <t>2043</t>
+          <t>2109</t>
         </is>
       </c>
       <c r="F17" s="1" t="inlineStr">
         <is>
-          <t>20260122</t>
+          <t>20260219</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="18">
       <c r="A18" s="1" t="inlineStr">
         <is>
-          <t>2236</t>
+          <t>2305</t>
         </is>
       </c>
       <c r="B18" s="1" t="inlineStr">
         <is>
-          <t>2026-01-22</t>
+          <t>2026-02-19</t>
         </is>
       </c>
       <c r="C18" s="1" t="inlineStr">
         <is>
-          <t>CR20260122-2042</t>
+          <t>CR20260219-2108</t>
         </is>
       </c>
       <c r="D18" s="1" t="inlineStr">
         <is>
           <t>GUTIERREZ, CHRISTINE</t>
         </is>
       </c>
       <c r="E18" s="1" t="inlineStr">
         <is>
-          <t>2042</t>
+          <t>2108</t>
         </is>
       </c>
       <c r="F18" s="1" t="inlineStr">
         <is>
-          <t>20260122</t>
+          <t>20260219</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="19">
       <c r="A19" s="1" t="inlineStr">
         <is>
-          <t>2235</t>
+          <t>2304</t>
         </is>
       </c>
       <c r="B19" s="1" t="inlineStr">
         <is>
-          <t>2026-01-22</t>
+          <t>2026-02-19</t>
         </is>
       </c>
       <c r="C19" s="1" t="inlineStr">
         <is>
-          <t>CR20260122-2041</t>
+          <t>CR20260219-2107</t>
         </is>
       </c>
       <c r="D19" s="1" t="inlineStr">
         <is>
-          <t>GUTIERREZ, CHRISTINE</t>
+          <t>ASUNCION, ETHELDREDA</t>
         </is>
       </c>
       <c r="E19" s="1" t="inlineStr">
         <is>
-          <t>2041</t>
+          <t>2107</t>
         </is>
       </c>
       <c r="F19" s="1" t="inlineStr">
         <is>
-          <t>20260122</t>
+          <t>20260219</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="20">
       <c r="A20" s="1" t="inlineStr">
         <is>
-          <t>2234</t>
+          <t>2303</t>
         </is>
       </c>
       <c r="B20" s="1" t="inlineStr">
         <is>
-          <t>2026-01-22</t>
+          <t>2026-02-19</t>
         </is>
       </c>
       <c r="C20" s="1" t="inlineStr">
         <is>
-          <t>CR20260122-2040</t>
+          <t>CR20260219-2106</t>
         </is>
       </c>
       <c r="D20" s="1" t="inlineStr">
         <is>
-          <t>GUTIERREZ, CHRISTINE</t>
+          <t>LAGMAY, SHERWIN/KATHLEEN</t>
         </is>
       </c>
       <c r="E20" s="1" t="inlineStr">
         <is>
-          <t>2040</t>
+          <t>2106</t>
         </is>
       </c>
       <c r="F20" s="1" t="inlineStr">
         <is>
-          <t>20260122</t>
+          <t>20260219</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="21">
       <c r="A21" s="1" t="inlineStr">
         <is>
-          <t>2233</t>
+          <t>2302</t>
         </is>
       </c>
       <c r="B21" s="1" t="inlineStr">
         <is>
-          <t>2026-01-22</t>
+          <t>2026-02-19</t>
         </is>
       </c>
       <c r="C21" s="1" t="inlineStr">
         <is>
-          <t>CR20260122-2039</t>
+          <t>CR20260219-2105</t>
         </is>
       </c>
       <c r="D21" s="1" t="inlineStr">
         <is>
-          <t>GUTIERREZ, CHRISTINE</t>
+          <t>RAZOTE, CLARE ANN ENGELINE</t>
         </is>
       </c>
       <c r="E21" s="1" t="inlineStr">
         <is>
-          <t>2039</t>
+          <t>2105</t>
         </is>
       </c>
       <c r="F21" s="1" t="inlineStr">
         <is>
-          <t>20260122</t>
+          <t>20260219</t>
         </is>
       </c>
     </row>
   </sheetData>
   <printOptions headings="false" gridLines="false" gridLinesSet="true" horizontalCentered="false" verticalCentered="false"/>
   <pageMargins left="0.5" right="0.5" top="1.0" bottom="1.0" header="0.5" footer="0.5"/>
   <pageSetup blackAndWhite="false" cellComments="none" copies="1" draft="false" firstPageNumber="1" fitToHeight="1" fitToWidth="1" horizontalDpi="300" orientation="portrait" pageOrder="downThenOver" paperSize="1" scale="100" useFirstPageNumber="true" usePrinterDefaults="false" verticalDpi="300"/>
   <headerFooter differentFirst="false" differentOddEven="false">
     <oddHeader>&amp;C&amp;"Times New Roman,Regular"&amp;12&amp;A</oddHeader>
     <oddFooter>&amp;C&amp;"Times New Roman,Regular"&amp;12Page &amp;P</oddFooter>
   </headerFooter>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <TotalTime></TotalTime>
   <Company/>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcmitype="http://purl.org/dc/dcmitype/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dc:title/>