--- v1 (2026-04-19)
+++ v2 (2026-06-06)
@@ -157,684 +157,684 @@
       </c>
       <c r="C1" s="1" t="inlineStr">
         <is>
           <t>cr_no</t>
         </is>
       </c>
       <c r="D1" s="1" t="inlineStr">
         <is>
           <t>consultant</t>
         </is>
       </c>
       <c r="E1" s="1" t="inlineStr">
         <is>
           <t>increment</t>
         </is>
       </c>
       <c r="F1" s="1" t="inlineStr">
         <is>
           <t>inc_date</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="2">
       <c r="A2" s="1" t="inlineStr">
         <is>
-          <t>2321</t>
+          <t>2371</t>
         </is>
       </c>
       <c r="B2" s="1" t="inlineStr">
         <is>
-          <t>2026-03-28</t>
+          <t>2026-04-10</t>
         </is>
       </c>
       <c r="C2" s="1" t="inlineStr">
         <is>
-          <t>CR20260328-2124</t>
+          <t>CR20260410-2173</t>
         </is>
       </c>
       <c r="D2" s="1" t="inlineStr">
         <is>
-          <t>AGCAOILI, REMALYN</t>
+          <t>LLANES, GRATECHEN</t>
         </is>
       </c>
       <c r="E2" s="1" t="inlineStr">
         <is>
-          <t>2124</t>
+          <t>2173</t>
         </is>
       </c>
       <c r="F2" s="1" t="inlineStr">
         <is>
-          <t>20260328</t>
+          <t>20260410</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="3">
       <c r="A3" s="1" t="inlineStr">
         <is>
-          <t>2320</t>
+          <t>2370</t>
         </is>
       </c>
       <c r="B3" s="1" t="inlineStr">
         <is>
-          <t>2026-03-28</t>
+          <t>2026-04-10</t>
         </is>
       </c>
       <c r="C3" s="1" t="inlineStr">
         <is>
-          <t>CR20260328-2123</t>
+          <t>CR20260410-2172</t>
         </is>
       </c>
       <c r="D3" s="1" t="inlineStr">
         <is>
-          <t>AGPAOA, SHEENA</t>
+          <t>LLANES, GRATECHEN</t>
         </is>
       </c>
       <c r="E3" s="1" t="inlineStr">
         <is>
-          <t>2123</t>
+          <t>2172</t>
         </is>
       </c>
       <c r="F3" s="1" t="inlineStr">
         <is>
-          <t>20260328</t>
+          <t>20260410</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="4">
       <c r="A4" s="1" t="inlineStr">
         <is>
-          <t>2319</t>
+          <t>2369</t>
         </is>
       </c>
       <c r="B4" s="1" t="inlineStr">
         <is>
-          <t>2026-03-28</t>
+          <t>2026-04-10</t>
         </is>
       </c>
       <c r="C4" s="1" t="inlineStr">
         <is>
-          <t>CR20260328-2122</t>
+          <t>CR20260410-2171</t>
         </is>
       </c>
       <c r="D4" s="1" t="inlineStr">
         <is>
-          <t>RAZOTE, CLARE ANN ENGELINE</t>
+          <t>GUTIERREZ, CHRISTINE</t>
         </is>
       </c>
       <c r="E4" s="1" t="inlineStr">
         <is>
-          <t>2122</t>
+          <t>2171</t>
         </is>
       </c>
       <c r="F4" s="1" t="inlineStr">
         <is>
-          <t>20260328</t>
+          <t>20260410</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="5">
       <c r="A5" s="1" t="inlineStr">
         <is>
-          <t>2318</t>
+          <t>2368</t>
         </is>
       </c>
       <c r="B5" s="1" t="inlineStr">
         <is>
-          <t>2026-03-28</t>
+          <t>2026-04-10</t>
         </is>
       </c>
       <c r="C5" s="1" t="inlineStr">
         <is>
-          <t>CR20260328-2121</t>
+          <t>CR20260410-2170</t>
         </is>
       </c>
       <c r="D5" s="1" t="inlineStr">
         <is>
-          <t>RAZOTE, CLARE ANN ENGELINE</t>
+          <t>GUTIERREZ, CHRISTINE</t>
         </is>
       </c>
       <c r="E5" s="1" t="inlineStr">
         <is>
-          <t>2121</t>
+          <t>2170</t>
         </is>
       </c>
       <c r="F5" s="1" t="inlineStr">
         <is>
-          <t>20260328</t>
+          <t>20260410</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="6">
       <c r="A6" s="1" t="inlineStr">
         <is>
-          <t>2317</t>
+          <t>2366</t>
         </is>
       </c>
       <c r="B6" s="1" t="inlineStr">
         <is>
-          <t>2026-02-27</t>
+          <t>2026-04-10</t>
         </is>
       </c>
       <c r="C6" s="1" t="inlineStr">
         <is>
-          <t>CR20260227-2120</t>
+          <t>CR20260410-2169</t>
         </is>
       </c>
       <c r="D6" s="1" t="inlineStr">
         <is>
-          <t>DALIOAN, GENEVIEVE</t>
+          <t>GUTIERREZ, CHRISTINE</t>
         </is>
       </c>
       <c r="E6" s="1" t="inlineStr">
         <is>
-          <t>2120</t>
+          <t>2169</t>
         </is>
       </c>
       <c r="F6" s="1" t="inlineStr">
         <is>
-          <t>20260227</t>
+          <t>20260410</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="7">
       <c r="A7" s="1" t="inlineStr">
         <is>
-          <t>2316</t>
+          <t>2365</t>
         </is>
       </c>
       <c r="B7" s="1" t="inlineStr">
         <is>
-          <t>2026-02-20</t>
+          <t>2026-04-10</t>
         </is>
       </c>
       <c r="C7" s="1" t="inlineStr">
         <is>
-          <t>CR20260220-2119</t>
+          <t>CR20260410-2168</t>
         </is>
       </c>
       <c r="D7" s="1" t="inlineStr">
         <is>
-          <t>BAUZON, BABY CHERYL (100$)</t>
+          <t>GUTIERREZ, CHRISTINE</t>
         </is>
       </c>
       <c r="E7" s="1" t="inlineStr">
         <is>
-          <t>2119</t>
+          <t>2168</t>
         </is>
       </c>
       <c r="F7" s="1" t="inlineStr">
         <is>
-          <t>20260220</t>
+          <t>20260410</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="8">
       <c r="A8" s="1" t="inlineStr">
         <is>
-          <t>2315</t>
+          <t>2364</t>
         </is>
       </c>
       <c r="B8" s="1" t="inlineStr">
         <is>
-          <t>2026-02-20</t>
+          <t>2026-04-10</t>
         </is>
       </c>
       <c r="C8" s="1" t="inlineStr">
         <is>
-          <t>CR20260220-2118</t>
+          <t>CR20260410-2167</t>
         </is>
       </c>
       <c r="D8" s="1" t="inlineStr">
         <is>
-          <t>DOMENDEN, JOVELYN (100$)</t>
+          <t>GUTIERREZ, CHRISTINE</t>
         </is>
       </c>
       <c r="E8" s="1" t="inlineStr">
         <is>
-          <t>2118</t>
+          <t>2167</t>
         </is>
       </c>
       <c r="F8" s="1" t="inlineStr">
         <is>
-          <t>20260220</t>
+          <t>20260410</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="9">
       <c r="A9" s="1" t="inlineStr">
         <is>
-          <t>2314</t>
+          <t>2363</t>
         </is>
       </c>
       <c r="B9" s="1" t="inlineStr">
         <is>
-          <t>2026-02-19</t>
+          <t>2026-04-10</t>
         </is>
       </c>
       <c r="C9" s="1" t="inlineStr">
         <is>
-          <t>CR20260219-2117</t>
+          <t>CR20260410-2166</t>
         </is>
       </c>
       <c r="D9" s="1" t="inlineStr">
         <is>
-          <t>MENDOZA, JANE ZARETTE</t>
+          <t>GUTIERREZ, CHRISTINE</t>
         </is>
       </c>
       <c r="E9" s="1" t="inlineStr">
         <is>
-          <t>2117</t>
+          <t>2166</t>
         </is>
       </c>
       <c r="F9" s="1" t="inlineStr">
         <is>
-          <t>20260219</t>
+          <t>20260410</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="10">
       <c r="A10" s="1" t="inlineStr">
         <is>
-          <t>2313</t>
+          <t>2362</t>
         </is>
       </c>
       <c r="B10" s="1" t="inlineStr">
         <is>
-          <t>2026-02-19</t>
+          <t>2026-04-10</t>
         </is>
       </c>
       <c r="C10" s="1" t="inlineStr">
         <is>
-          <t>CR20260219-2116</t>
+          <t>CR20260410-2165</t>
         </is>
       </c>
       <c r="D10" s="1" t="inlineStr">
         <is>
-          <t>GUTIERREZ, OLIVIA</t>
+          <t>GUTIERREZ, CHRISTINE</t>
         </is>
       </c>
       <c r="E10" s="1" t="inlineStr">
         <is>
-          <t>2116</t>
+          <t>2165</t>
         </is>
       </c>
       <c r="F10" s="1" t="inlineStr">
         <is>
-          <t>20260219</t>
+          <t>20260410</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="11">
       <c r="A11" s="1" t="inlineStr">
         <is>
-          <t>2312</t>
+          <t>2361</t>
         </is>
       </c>
       <c r="B11" s="1" t="inlineStr">
         <is>
-          <t>2026-02-19</t>
+          <t>2026-04-10</t>
         </is>
       </c>
       <c r="C11" s="1" t="inlineStr">
         <is>
-          <t>CR20260219-2115</t>
+          <t>CR20260410-2164</t>
         </is>
       </c>
       <c r="D11" s="1" t="inlineStr">
         <is>
           <t>GUTIERREZ, CHRISTINE</t>
         </is>
       </c>
       <c r="E11" s="1" t="inlineStr">
         <is>
-          <t>2115</t>
+          <t>2164</t>
         </is>
       </c>
       <c r="F11" s="1" t="inlineStr">
         <is>
-          <t>20260219</t>
+          <t>20260410</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="12">
       <c r="A12" s="1" t="inlineStr">
         <is>
-          <t>2311</t>
+          <t>2360</t>
         </is>
       </c>
       <c r="B12" s="1" t="inlineStr">
         <is>
-          <t>2026-02-19</t>
+          <t>2026-04-10</t>
         </is>
       </c>
       <c r="C12" s="1" t="inlineStr">
         <is>
-          <t>CR20260219-2114</t>
+          <t>CR20260410-2163</t>
         </is>
       </c>
       <c r="D12" s="1" t="inlineStr">
         <is>
           <t>GUTIERREZ, CHRISTINE</t>
         </is>
       </c>
       <c r="E12" s="1" t="inlineStr">
         <is>
-          <t>2114</t>
+          <t>2163</t>
         </is>
       </c>
       <c r="F12" s="1" t="inlineStr">
         <is>
-          <t>20260219</t>
+          <t>20260410</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="13">
       <c r="A13" s="1" t="inlineStr">
         <is>
-          <t>2310</t>
+          <t>2359</t>
         </is>
       </c>
       <c r="B13" s="1" t="inlineStr">
         <is>
-          <t>2026-02-19</t>
+          <t>2026-04-10</t>
         </is>
       </c>
       <c r="C13" s="1" t="inlineStr">
         <is>
-          <t>CR20260219-2113</t>
+          <t>CR20260410-2162</t>
         </is>
       </c>
       <c r="D13" s="1" t="inlineStr">
         <is>
-          <t>GUTIERREZ, CHRISTINE</t>
+          <t>DOMENDEN, JOVELYN</t>
         </is>
       </c>
       <c r="E13" s="1" t="inlineStr">
         <is>
-          <t>2113</t>
+          <t>2162</t>
         </is>
       </c>
       <c r="F13" s="1" t="inlineStr">
         <is>
-          <t>20260219</t>
+          <t>20260410</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="14">
       <c r="A14" s="1" t="inlineStr">
         <is>
-          <t>2309</t>
+          <t>2358</t>
         </is>
       </c>
       <c r="B14" s="1" t="inlineStr">
         <is>
-          <t>2026-02-19</t>
+          <t>2026-04-10</t>
         </is>
       </c>
       <c r="C14" s="1" t="inlineStr">
         <is>
-          <t>CR20260219-2112</t>
+          <t>CR20260410-2161</t>
         </is>
       </c>
       <c r="D14" s="1" t="inlineStr">
         <is>
-          <t>GUTIERREZ, CHRISTINE</t>
+          <t>DOMENDEN, JOVELYN</t>
         </is>
       </c>
       <c r="E14" s="1" t="inlineStr">
         <is>
-          <t>2112</t>
+          <t>2161</t>
         </is>
       </c>
       <c r="F14" s="1" t="inlineStr">
         <is>
-          <t>20260219</t>
+          <t>20260410</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="15">
       <c r="A15" s="1" t="inlineStr">
         <is>
-          <t>2308</t>
+          <t>2357</t>
         </is>
       </c>
       <c r="B15" s="1" t="inlineStr">
         <is>
-          <t>2026-02-19</t>
+          <t>2026-04-10</t>
         </is>
       </c>
       <c r="C15" s="1" t="inlineStr">
         <is>
-          <t>CR20260219-2111</t>
+          <t>CR20260410-2160</t>
         </is>
       </c>
       <c r="D15" s="1" t="inlineStr">
         <is>
-          <t>GUTIERREZ, CHRISTINE</t>
+          <t>DOMENDEN, JOVELYN</t>
         </is>
       </c>
       <c r="E15" s="1" t="inlineStr">
         <is>
-          <t>2111</t>
+          <t>2160</t>
         </is>
       </c>
       <c r="F15" s="1" t="inlineStr">
         <is>
-          <t>20260219</t>
+          <t>20260410</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="16">
       <c r="A16" s="1" t="inlineStr">
         <is>
-          <t>2307</t>
+          <t>2356</t>
         </is>
       </c>
       <c r="B16" s="1" t="inlineStr">
         <is>
-          <t>2026-02-19</t>
+          <t>2026-04-10</t>
         </is>
       </c>
       <c r="C16" s="1" t="inlineStr">
         <is>
-          <t>CR20260219-2110</t>
+          <t>CR20260410-2159</t>
         </is>
       </c>
       <c r="D16" s="1" t="inlineStr">
         <is>
-          <t>GUTIERREZ, CHRISTINE</t>
+          <t>DOMENDEN, JOVELYN</t>
         </is>
       </c>
       <c r="E16" s="1" t="inlineStr">
         <is>
-          <t>2110</t>
+          <t>2159</t>
         </is>
       </c>
       <c r="F16" s="1" t="inlineStr">
         <is>
-          <t>20260219</t>
+          <t>20260410</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="17">
       <c r="A17" s="1" t="inlineStr">
         <is>
-          <t>2306</t>
+          <t>2355</t>
         </is>
       </c>
       <c r="B17" s="1" t="inlineStr">
         <is>
-          <t>2026-02-19</t>
+          <t>2026-04-10</t>
         </is>
       </c>
       <c r="C17" s="1" t="inlineStr">
         <is>
-          <t>CR20260219-2109</t>
+          <t>CR20260410-2158</t>
         </is>
       </c>
       <c r="D17" s="1" t="inlineStr">
         <is>
-          <t>GUTIERREZ, CHRISTINE</t>
+          <t>DOMENDEN, JOVELYN</t>
         </is>
       </c>
       <c r="E17" s="1" t="inlineStr">
         <is>
-          <t>2109</t>
+          <t>2158</t>
         </is>
       </c>
       <c r="F17" s="1" t="inlineStr">
         <is>
-          <t>20260219</t>
+          <t>20260410</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="18">
       <c r="A18" s="1" t="inlineStr">
         <is>
-          <t>2305</t>
+          <t>2354</t>
         </is>
       </c>
       <c r="B18" s="1" t="inlineStr">
         <is>
-          <t>2026-02-19</t>
+          <t>2026-04-08</t>
         </is>
       </c>
       <c r="C18" s="1" t="inlineStr">
         <is>
-          <t>CR20260219-2108</t>
+          <t>CR20260408-2157</t>
         </is>
       </c>
       <c r="D18" s="1" t="inlineStr">
         <is>
-          <t>GUTIERREZ, CHRISTINE</t>
+          <t>HANDOC, HYDEE</t>
         </is>
       </c>
       <c r="E18" s="1" t="inlineStr">
         <is>
-          <t>2108</t>
+          <t>2157</t>
         </is>
       </c>
       <c r="F18" s="1" t="inlineStr">
         <is>
-          <t>20260219</t>
+          <t>20260408</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="19">
       <c r="A19" s="1" t="inlineStr">
         <is>
-          <t>2304</t>
+          <t>2353</t>
         </is>
       </c>
       <c r="B19" s="1" t="inlineStr">
         <is>
-          <t>2026-02-19</t>
+          <t>2026-04-08</t>
         </is>
       </c>
       <c r="C19" s="1" t="inlineStr">
         <is>
-          <t>CR20260219-2107</t>
+          <t>CR20260408-2156</t>
         </is>
       </c>
       <c r="D19" s="1" t="inlineStr">
         <is>
-          <t>ASUNCION, ETHELDREDA</t>
+          <t>VILLANUEVA, MARIA THERESA</t>
         </is>
       </c>
       <c r="E19" s="1" t="inlineStr">
         <is>
-          <t>2107</t>
+          <t>2156</t>
         </is>
       </c>
       <c r="F19" s="1" t="inlineStr">
         <is>
-          <t>20260219</t>
+          <t>20260408</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="20">
       <c r="A20" s="1" t="inlineStr">
         <is>
-          <t>2303</t>
+          <t>2352</t>
         </is>
       </c>
       <c r="B20" s="1" t="inlineStr">
         <is>
-          <t>2026-02-19</t>
+          <t>2026-04-08</t>
         </is>
       </c>
       <c r="C20" s="1" t="inlineStr">
         <is>
-          <t>CR20260219-2106</t>
+          <t>CR20260408-2155</t>
         </is>
       </c>
       <c r="D20" s="1" t="inlineStr">
         <is>
-          <t>LAGMAY, SHERWIN/KATHLEEN</t>
+          <t>VILLANUEVA, MARIA THERESA</t>
         </is>
       </c>
       <c r="E20" s="1" t="inlineStr">
         <is>
-          <t>2106</t>
+          <t>2155</t>
         </is>
       </c>
       <c r="F20" s="1" t="inlineStr">
         <is>
-          <t>20260219</t>
+          <t>20260408</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="21">
       <c r="A21" s="1" t="inlineStr">
         <is>
-          <t>2302</t>
+          <t>2351</t>
         </is>
       </c>
       <c r="B21" s="1" t="inlineStr">
         <is>
-          <t>2026-02-19</t>
+          <t>2026-04-08</t>
         </is>
       </c>
       <c r="C21" s="1" t="inlineStr">
         <is>
-          <t>CR20260219-2105</t>
+          <t>CR20260408-2154</t>
         </is>
       </c>
       <c r="D21" s="1" t="inlineStr">
         <is>
-          <t>RAZOTE, CLARE ANN ENGELINE</t>
+          <t>VILLANUEVA, MARIA THERESA</t>
         </is>
       </c>
       <c r="E21" s="1" t="inlineStr">
         <is>
-          <t>2105</t>
+          <t>2154</t>
         </is>
       </c>
       <c r="F21" s="1" t="inlineStr">
         <is>
-          <t>20260219</t>
+          <t>20260408</t>
         </is>
       </c>
     </row>
   </sheetData>
   <printOptions headings="false" gridLines="false" gridLinesSet="true" horizontalCentered="false" verticalCentered="false"/>
   <pageMargins left="0.5" right="0.5" top="1.0" bottom="1.0" header="0.5" footer="0.5"/>
   <pageSetup blackAndWhite="false" cellComments="none" copies="1" draft="false" firstPageNumber="1" fitToHeight="1" fitToWidth="1" horizontalDpi="300" orientation="portrait" pageOrder="downThenOver" paperSize="1" scale="100" useFirstPageNumber="true" usePrinterDefaults="false" verticalDpi="300"/>
   <headerFooter differentFirst="false" differentOddEven="false">
     <oddHeader>&amp;C&amp;"Times New Roman,Regular"&amp;12&amp;A</oddHeader>
     <oddFooter>&amp;C&amp;"Times New Roman,Regular"&amp;12Page &amp;P</oddFooter>
   </headerFooter>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <TotalTime></TotalTime>
   <Company/>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcmitype="http://purl.org/dc/dcmitype/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dc:title/>