--- v0 (2026-02-26)
+++ v1 (2026-04-22)
@@ -157,684 +157,684 @@
       </c>
       <c r="C1" s="1" t="inlineStr">
         <is>
           <t>cr_no</t>
         </is>
       </c>
       <c r="D1" s="1" t="inlineStr">
         <is>
           <t>consultant</t>
         </is>
       </c>
       <c r="E1" s="1" t="inlineStr">
         <is>
           <t>increment</t>
         </is>
       </c>
       <c r="F1" s="1" t="inlineStr">
         <is>
           <t>inc_date</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="2">
       <c r="A2" s="1" t="inlineStr">
         <is>
-          <t>1472</t>
+          <t>1538</t>
         </is>
       </c>
       <c r="B2" s="1" t="inlineStr">
         <is>
-          <t>2024-09-02</t>
+          <t>2024-10-12</t>
         </is>
       </c>
       <c r="C2" s="1" t="inlineStr">
         <is>
-          <t>CR20240902-1316</t>
+          <t>CR20241012-1381</t>
         </is>
       </c>
       <c r="D2" s="1" t="inlineStr">
         <is>
-          <t>DOMINGO, SHEENA</t>
+          <t>ASUNCION, ETHELDREDA</t>
         </is>
       </c>
       <c r="E2" s="1" t="inlineStr">
         <is>
-          <t>1316</t>
+          <t>1381</t>
         </is>
       </c>
       <c r="F2" s="1" t="inlineStr">
         <is>
-          <t>20240902</t>
+          <t>20241012</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="3">
       <c r="A3" s="1" t="inlineStr">
         <is>
-          <t>1469</t>
+          <t>1537</t>
         </is>
       </c>
       <c r="B3" s="1" t="inlineStr">
         <is>
-          <t>2024-09-02</t>
+          <t>2024-10-12</t>
         </is>
       </c>
       <c r="C3" s="1" t="inlineStr">
         <is>
-          <t>CR20240902-1315</t>
+          <t>CR20241012-1380</t>
         </is>
       </c>
       <c r="D3" s="1" t="inlineStr">
         <is>
-          <t>SIMON, NELIA</t>
+          <t>DOMINGO, EVELYN</t>
         </is>
       </c>
       <c r="E3" s="1" t="inlineStr">
         <is>
-          <t>1315</t>
+          <t>1380</t>
         </is>
       </c>
       <c r="F3" s="1" t="inlineStr">
         <is>
-          <t>20240902</t>
+          <t>20241012</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="4">
       <c r="A4" s="1" t="inlineStr">
         <is>
-          <t>1468</t>
+          <t>1536</t>
         </is>
       </c>
       <c r="B4" s="1" t="inlineStr">
         <is>
-          <t>2024-09-02</t>
+          <t>2024-10-12</t>
         </is>
       </c>
       <c r="C4" s="1" t="inlineStr">
         <is>
-          <t>CR20240902-1314</t>
+          <t>CR20241012-1379</t>
         </is>
       </c>
       <c r="D4" s="1" t="inlineStr">
         <is>
-          <t>VILLANUEVA, JHENALYNE</t>
+          <t>SIMON, NELIA</t>
         </is>
       </c>
       <c r="E4" s="1" t="inlineStr">
         <is>
-          <t>1314</t>
+          <t>1379</t>
         </is>
       </c>
       <c r="F4" s="1" t="inlineStr">
         <is>
-          <t>20240902</t>
+          <t>20241012</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="5">
       <c r="A5" s="1" t="inlineStr">
         <is>
-          <t>1467</t>
+          <t>1535</t>
         </is>
       </c>
       <c r="B5" s="1" t="inlineStr">
         <is>
-          <t>2024-09-02</t>
+          <t>2024-10-12</t>
         </is>
       </c>
       <c r="C5" s="1" t="inlineStr">
         <is>
-          <t>CR20240902-1313</t>
+          <t>CR20241012-1378</t>
         </is>
       </c>
       <c r="D5" s="1" t="inlineStr">
         <is>
-          <t>VILLANUEVA, JHENALYNE</t>
+          <t>OSIAS, JANE MAE</t>
         </is>
       </c>
       <c r="E5" s="1" t="inlineStr">
         <is>
-          <t>1313</t>
+          <t>1378</t>
         </is>
       </c>
       <c r="F5" s="1" t="inlineStr">
         <is>
-          <t>20240902</t>
+          <t>20241012</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="6">
       <c r="A6" s="1" t="inlineStr">
         <is>
-          <t>1466</t>
+          <t>1534</t>
         </is>
       </c>
       <c r="B6" s="1" t="inlineStr">
         <is>
-          <t>2024-09-02</t>
+          <t>2024-10-12</t>
         </is>
       </c>
       <c r="C6" s="1" t="inlineStr">
         <is>
-          <t>CR20240902-1312</t>
+          <t>CR20241012-1377</t>
         </is>
       </c>
       <c r="D6" s="1" t="inlineStr">
         <is>
-          <t>ABADILLA, LAMAR</t>
+          <t>CALIJA, VILMA MAY</t>
         </is>
       </c>
       <c r="E6" s="1" t="inlineStr">
         <is>
-          <t>1312</t>
+          <t>1377</t>
         </is>
       </c>
       <c r="F6" s="1" t="inlineStr">
         <is>
-          <t>20240902</t>
+          <t>20241012</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="7">
       <c r="A7" s="1" t="inlineStr">
         <is>
-          <t>1465</t>
+          <t>1533</t>
         </is>
       </c>
       <c r="B7" s="1" t="inlineStr">
         <is>
-          <t>2024-09-02</t>
+          <t>2024-10-12</t>
         </is>
       </c>
       <c r="C7" s="1" t="inlineStr">
         <is>
-          <t>CR20240902-1311</t>
+          <t>CR20241012-1376</t>
         </is>
       </c>
       <c r="D7" s="1" t="inlineStr">
         <is>
-          <t>LLANES, GRATECHEN</t>
+          <t>ACAB, MARY ROSE</t>
         </is>
       </c>
       <c r="E7" s="1" t="inlineStr">
         <is>
-          <t>1311</t>
+          <t>1376</t>
         </is>
       </c>
       <c r="F7" s="1" t="inlineStr">
         <is>
-          <t>20240902</t>
+          <t>20241012</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="8">
       <c r="A8" s="1" t="inlineStr">
         <is>
-          <t>1464</t>
+          <t>1532</t>
         </is>
       </c>
       <c r="B8" s="1" t="inlineStr">
         <is>
-          <t>2024-09-02</t>
+          <t>2024-10-12</t>
         </is>
       </c>
       <c r="C8" s="1" t="inlineStr">
         <is>
-          <t>CR20240902-1310</t>
+          <t>CR20241012-1375</t>
         </is>
       </c>
       <c r="D8" s="1" t="inlineStr">
         <is>
-          <t>LLANES, GRATECHEN</t>
+          <t>VILLACORTA, LORY</t>
         </is>
       </c>
       <c r="E8" s="1" t="inlineStr">
         <is>
-          <t>1310</t>
+          <t>1375</t>
         </is>
       </c>
       <c r="F8" s="1" t="inlineStr">
         <is>
-          <t>20240902</t>
+          <t>20241012</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="9">
       <c r="A9" s="1" t="inlineStr">
         <is>
-          <t>1463</t>
+          <t>1531</t>
         </is>
       </c>
       <c r="B9" s="1" t="inlineStr">
         <is>
-          <t>2024-08-31</t>
+          <t>2024-10-12</t>
         </is>
       </c>
       <c r="C9" s="1" t="inlineStr">
         <is>
-          <t>CR20240831-1309</t>
+          <t>CR20241012-1374</t>
         </is>
       </c>
       <c r="D9" s="1" t="inlineStr">
         <is>
-          <t>SIMON, MAY</t>
+          <t>GUTIERREZ, CHRISTINE</t>
         </is>
       </c>
       <c r="E9" s="1" t="inlineStr">
         <is>
-          <t>1309</t>
+          <t>1374</t>
         </is>
       </c>
       <c r="F9" s="1" t="inlineStr">
         <is>
-          <t>20240831</t>
+          <t>20241012</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="10">
       <c r="A10" s="1" t="inlineStr">
         <is>
-          <t>1462</t>
+          <t>1530</t>
         </is>
       </c>
       <c r="B10" s="1" t="inlineStr">
         <is>
-          <t>2024-08-31</t>
+          <t>2024-10-12</t>
         </is>
       </c>
       <c r="C10" s="1" t="inlineStr">
         <is>
-          <t>CR20240831-1308</t>
+          <t>CR20241012-1373</t>
         </is>
       </c>
       <c r="D10" s="1" t="inlineStr">
         <is>
-          <t>ACAB, MARY ROSE</t>
+          <t>GUTIERREZ, CHRISTINE</t>
         </is>
       </c>
       <c r="E10" s="1" t="inlineStr">
         <is>
-          <t>1308</t>
+          <t>1373</t>
         </is>
       </c>
       <c r="F10" s="1" t="inlineStr">
         <is>
-          <t>20240831</t>
+          <t>20241012</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="11">
       <c r="A11" s="1" t="inlineStr">
         <is>
-          <t>1461</t>
+          <t>1529</t>
         </is>
       </c>
       <c r="B11" s="1" t="inlineStr">
         <is>
-          <t>2024-08-10</t>
+          <t>2024-10-12</t>
         </is>
       </c>
       <c r="C11" s="1" t="inlineStr">
         <is>
-          <t>CR20240810-1307</t>
+          <t>CR20241012-1372</t>
         </is>
       </c>
       <c r="D11" s="1" t="inlineStr">
         <is>
-          <t>VILLANUEVA, JHENALYNE</t>
+          <t>GUTIERREZ, CHRISTINE</t>
         </is>
       </c>
       <c r="E11" s="1" t="inlineStr">
         <is>
-          <t>1307</t>
+          <t>1372</t>
         </is>
       </c>
       <c r="F11" s="1" t="inlineStr">
         <is>
-          <t>20240810</t>
+          <t>20241012</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="12">
       <c r="A12" s="1" t="inlineStr">
         <is>
-          <t>1460</t>
+          <t>1528</t>
         </is>
       </c>
       <c r="B12" s="1" t="inlineStr">
         <is>
-          <t>2024-08-08</t>
+          <t>2024-10-12</t>
         </is>
       </c>
       <c r="C12" s="1" t="inlineStr">
         <is>
-          <t>CR20240808-1306</t>
+          <t>CR20241012-1371</t>
         </is>
       </c>
       <c r="D12" s="1" t="inlineStr">
         <is>
-          <t>DOMINGO, SHEENA</t>
+          <t>GUTIERREZ, CHRISTINE</t>
         </is>
       </c>
       <c r="E12" s="1" t="inlineStr">
         <is>
-          <t>1306</t>
+          <t>1371</t>
         </is>
       </c>
       <c r="F12" s="1" t="inlineStr">
         <is>
-          <t>20240808</t>
+          <t>20241012</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="13">
       <c r="A13" s="1" t="inlineStr">
         <is>
-          <t>1459</t>
+          <t>1527</t>
         </is>
       </c>
       <c r="B13" s="1" t="inlineStr">
         <is>
-          <t>2024-08-06</t>
+          <t>2024-10-12</t>
         </is>
       </c>
       <c r="C13" s="1" t="inlineStr">
         <is>
-          <t>CR20240806-1305</t>
+          <t>CR20241012-1370</t>
         </is>
       </c>
       <c r="D13" s="1" t="inlineStr">
         <is>
-          <t>DOMENDEN, JOVELYN (OV)</t>
+          <t>ORGANO, KRYSTAL KAY</t>
         </is>
       </c>
       <c r="E13" s="1" t="inlineStr">
         <is>
-          <t>1305</t>
+          <t>1370</t>
         </is>
       </c>
       <c r="F13" s="1" t="inlineStr">
         <is>
-          <t>20240806</t>
+          <t>20241012</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="14">
       <c r="A14" s="1" t="inlineStr">
         <is>
-          <t>1458</t>
+          <t>1526</t>
         </is>
       </c>
       <c r="B14" s="1" t="inlineStr">
         <is>
-          <t>2024-08-06</t>
+          <t>2024-10-12</t>
         </is>
       </c>
       <c r="C14" s="1" t="inlineStr">
         <is>
-          <t>CR20240806-1304</t>
+          <t>CR20241012-1369</t>
         </is>
       </c>
       <c r="D14" s="1" t="inlineStr">
         <is>
-          <t>DOMENDEN, JOVELYN (OV)</t>
+          <t>ORGANO, KRYSTAL KAY</t>
         </is>
       </c>
       <c r="E14" s="1" t="inlineStr">
         <is>
-          <t>1304</t>
+          <t>1369</t>
         </is>
       </c>
       <c r="F14" s="1" t="inlineStr">
         <is>
-          <t>20240806</t>
+          <t>20241012</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="15">
       <c r="A15" s="1" t="inlineStr">
         <is>
-          <t>1457</t>
+          <t>1525</t>
         </is>
       </c>
       <c r="B15" s="1" t="inlineStr">
         <is>
-          <t>2024-08-06</t>
+          <t>2024-10-12</t>
         </is>
       </c>
       <c r="C15" s="1" t="inlineStr">
         <is>
-          <t>CR20240806-1303</t>
+          <t>CR20241012-1368</t>
         </is>
       </c>
       <c r="D15" s="1" t="inlineStr">
         <is>
-          <t>DOMENDEN, JOVELYN (OV)</t>
+          <t>OFIANA, FLORENCE</t>
         </is>
       </c>
       <c r="E15" s="1" t="inlineStr">
         <is>
-          <t>1303</t>
+          <t>1368</t>
         </is>
       </c>
       <c r="F15" s="1" t="inlineStr">
         <is>
-          <t>20240806</t>
+          <t>20241012</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="16">
       <c r="A16" s="1" t="inlineStr">
         <is>
-          <t>1456</t>
+          <t>1524</t>
         </is>
       </c>
       <c r="B16" s="1" t="inlineStr">
         <is>
-          <t>2024-08-05</t>
+          <t>2024-10-12</t>
         </is>
       </c>
       <c r="C16" s="1" t="inlineStr">
         <is>
-          <t>CR20240805-1302</t>
+          <t>CR20241012-1367</t>
         </is>
       </c>
       <c r="D16" s="1" t="inlineStr">
         <is>
           <t>CORNELIO, CLAIROL</t>
         </is>
       </c>
       <c r="E16" s="1" t="inlineStr">
         <is>
-          <t>1302</t>
+          <t>1367</t>
         </is>
       </c>
       <c r="F16" s="1" t="inlineStr">
         <is>
-          <t>20240805</t>
+          <t>20241012</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="17">
       <c r="A17" s="1" t="inlineStr">
         <is>
-          <t>1455</t>
+          <t>1523</t>
         </is>
       </c>
       <c r="B17" s="1" t="inlineStr">
         <is>
-          <t>2024-08-05</t>
+          <t>2024-10-12</t>
         </is>
       </c>
       <c r="C17" s="1" t="inlineStr">
         <is>
-          <t>CR20240805-1301</t>
+          <t>CR20241012-1366</t>
         </is>
       </c>
       <c r="D17" s="1" t="inlineStr">
         <is>
-          <t>SIMON, MAY</t>
+          <t>LLANES, GRATECHEN</t>
         </is>
       </c>
       <c r="E17" s="1" t="inlineStr">
         <is>
-          <t>1301</t>
+          <t>1366</t>
         </is>
       </c>
       <c r="F17" s="1" t="inlineStr">
         <is>
-          <t>20240805</t>
+          <t>20241012</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="18">
       <c r="A18" s="1" t="inlineStr">
         <is>
-          <t>1454</t>
+          <t>1522</t>
         </is>
       </c>
       <c r="B18" s="1" t="inlineStr">
         <is>
-          <t>2024-08-05</t>
+          <t>2024-10-12</t>
         </is>
       </c>
       <c r="C18" s="1" t="inlineStr">
         <is>
-          <t>CR20240805-1300</t>
+          <t>CR20241012-1365</t>
         </is>
       </c>
       <c r="D18" s="1" t="inlineStr">
         <is>
-          <t>TOLENTINO, LIZA</t>
+          <t>MARTIN, LALAINE CORAZON</t>
         </is>
       </c>
       <c r="E18" s="1" t="inlineStr">
         <is>
-          <t>1300</t>
+          <t>1365</t>
         </is>
       </c>
       <c r="F18" s="1" t="inlineStr">
         <is>
-          <t>20240805</t>
+          <t>20241012</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="19">
       <c r="A19" s="1" t="inlineStr">
         <is>
-          <t>1453</t>
+          <t>1521</t>
         </is>
       </c>
       <c r="B19" s="1" t="inlineStr">
         <is>
-          <t>2024-08-05</t>
+          <t>2024-10-12</t>
         </is>
       </c>
       <c r="C19" s="1" t="inlineStr">
         <is>
-          <t>CR20240805-1299</t>
+          <t>CR20241012-1364</t>
         </is>
       </c>
       <c r="D19" s="1" t="inlineStr">
         <is>
-          <t>BAUZON, BABY CHERYL</t>
+          <t>TOMES, THELMA</t>
         </is>
       </c>
       <c r="E19" s="1" t="inlineStr">
         <is>
-          <t>1299</t>
+          <t>1364</t>
         </is>
       </c>
       <c r="F19" s="1" t="inlineStr">
         <is>
-          <t>20240805</t>
+          <t>20241012</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="20">
       <c r="A20" s="1" t="inlineStr">
         <is>
-          <t>1452</t>
+          <t>1520</t>
         </is>
       </c>
       <c r="B20" s="1" t="inlineStr">
         <is>
-          <t>2024-08-05</t>
+          <t>2024-10-12</t>
         </is>
       </c>
       <c r="C20" s="1" t="inlineStr">
         <is>
-          <t>CR20240805-1298</t>
+          <t>CR20241012-1363</t>
         </is>
       </c>
       <c r="D20" s="1" t="inlineStr">
         <is>
-          <t>BAUZON, BABY CHERYL</t>
+          <t>DOMINGO, SHEENA</t>
         </is>
       </c>
       <c r="E20" s="1" t="inlineStr">
         <is>
-          <t>1298</t>
+          <t>1363</t>
         </is>
       </c>
       <c r="F20" s="1" t="inlineStr">
         <is>
-          <t>20240805</t>
+          <t>20241012</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="21">
       <c r="A21" s="1" t="inlineStr">
         <is>
-          <t>1451</t>
+          <t>1519</t>
         </is>
       </c>
       <c r="B21" s="1" t="inlineStr">
         <is>
-          <t>2024-08-05</t>
+          <t>2024-10-12</t>
         </is>
       </c>
       <c r="C21" s="1" t="inlineStr">
         <is>
-          <t>CR20240805-1297</t>
+          <t>CR20241012-1362</t>
         </is>
       </c>
       <c r="D21" s="1" t="inlineStr">
         <is>
-          <t>VILLANUEVA, MARIA THERESA</t>
+          <t>TOLENTINO, LIZA</t>
         </is>
       </c>
       <c r="E21" s="1" t="inlineStr">
         <is>
-          <t>1297</t>
+          <t>1362</t>
         </is>
       </c>
       <c r="F21" s="1" t="inlineStr">
         <is>
-          <t>20240805</t>
+          <t>20241012</t>
         </is>
       </c>
     </row>
   </sheetData>
   <printOptions headings="false" gridLines="false" gridLinesSet="true" horizontalCentered="false" verticalCentered="false"/>
   <pageMargins left="0.5" right="0.5" top="1.0" bottom="1.0" header="0.5" footer="0.5"/>
   <pageSetup blackAndWhite="false" cellComments="none" copies="1" draft="false" firstPageNumber="1" fitToHeight="1" fitToWidth="1" horizontalDpi="300" orientation="portrait" pageOrder="downThenOver" paperSize="1" scale="100" useFirstPageNumber="true" usePrinterDefaults="false" verticalDpi="300"/>
   <headerFooter differentFirst="false" differentOddEven="false">
     <oddHeader>&amp;C&amp;"Times New Roman,Regular"&amp;12&amp;A</oddHeader>
     <oddFooter>&amp;C&amp;"Times New Roman,Regular"&amp;12Page &amp;P</oddFooter>
   </headerFooter>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <TotalTime></TotalTime>
   <Company/>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcmitype="http://purl.org/dc/dcmitype/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dc:title/>