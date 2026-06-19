--- v1 (2026-04-22)
+++ v2 (2026-06-19)
@@ -157,684 +157,684 @@
       </c>
       <c r="C1" s="1" t="inlineStr">
         <is>
           <t>cr_no</t>
         </is>
       </c>
       <c r="D1" s="1" t="inlineStr">
         <is>
           <t>consultant</t>
         </is>
       </c>
       <c r="E1" s="1" t="inlineStr">
         <is>
           <t>increment</t>
         </is>
       </c>
       <c r="F1" s="1" t="inlineStr">
         <is>
           <t>inc_date</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="2">
       <c r="A2" s="1" t="inlineStr">
         <is>
-          <t>1538</t>
+          <t>1672</t>
         </is>
       </c>
       <c r="B2" s="1" t="inlineStr">
         <is>
-          <t>2024-10-12</t>
+          <t>2025-01-28</t>
         </is>
       </c>
       <c r="C2" s="1" t="inlineStr">
         <is>
-          <t>CR20241012-1381</t>
+          <t>CR20250128-1507</t>
         </is>
       </c>
       <c r="D2" s="1" t="inlineStr">
         <is>
-          <t>ASUNCION, ETHELDREDA</t>
+          <t>ABADILLA, LAMAR</t>
         </is>
       </c>
       <c r="E2" s="1" t="inlineStr">
         <is>
-          <t>1381</t>
+          <t>1507</t>
         </is>
       </c>
       <c r="F2" s="1" t="inlineStr">
         <is>
-          <t>20241012</t>
+          <t>20250128</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="3">
       <c r="A3" s="1" t="inlineStr">
         <is>
-          <t>1537</t>
+          <t>1671</t>
         </is>
       </c>
       <c r="B3" s="1" t="inlineStr">
         <is>
-          <t>2024-10-12</t>
+          <t>2025-01-03</t>
         </is>
       </c>
       <c r="C3" s="1" t="inlineStr">
         <is>
-          <t>CR20241012-1380</t>
+          <t>CR20250103-1506</t>
         </is>
       </c>
       <c r="D3" s="1" t="inlineStr">
         <is>
-          <t>DOMINGO, EVELYN</t>
+          <t>DOMENDEN, JOVELYN</t>
         </is>
       </c>
       <c r="E3" s="1" t="inlineStr">
         <is>
-          <t>1380</t>
+          <t>1506</t>
         </is>
       </c>
       <c r="F3" s="1" t="inlineStr">
         <is>
-          <t>20241012</t>
+          <t>20250103</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="4">
       <c r="A4" s="1" t="inlineStr">
         <is>
-          <t>1536</t>
+          <t>1670</t>
         </is>
       </c>
       <c r="B4" s="1" t="inlineStr">
         <is>
-          <t>2024-10-12</t>
+          <t>2025-01-03</t>
         </is>
       </c>
       <c r="C4" s="1" t="inlineStr">
         <is>
-          <t>CR20241012-1379</t>
+          <t>CR20250103-1505</t>
         </is>
       </c>
       <c r="D4" s="1" t="inlineStr">
         <is>
-          <t>SIMON, NELIA</t>
+          <t>VILLANUEVA, JHENALYNE (100$)</t>
         </is>
       </c>
       <c r="E4" s="1" t="inlineStr">
         <is>
-          <t>1379</t>
+          <t>1505</t>
         </is>
       </c>
       <c r="F4" s="1" t="inlineStr">
         <is>
-          <t>20241012</t>
+          <t>20250103</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="5">
       <c r="A5" s="1" t="inlineStr">
         <is>
-          <t>1535</t>
+          <t>1669</t>
         </is>
       </c>
       <c r="B5" s="1" t="inlineStr">
         <is>
-          <t>2024-10-12</t>
+          <t>2025-01-03</t>
         </is>
       </c>
       <c r="C5" s="1" t="inlineStr">
         <is>
-          <t>CR20241012-1378</t>
+          <t>CR20250103-1504</t>
         </is>
       </c>
       <c r="D5" s="1" t="inlineStr">
         <is>
-          <t>OSIAS, JANE MAE</t>
+          <t>GUTIERREZ, CHRISTINE (100$)</t>
         </is>
       </c>
       <c r="E5" s="1" t="inlineStr">
         <is>
-          <t>1378</t>
+          <t>1504</t>
         </is>
       </c>
       <c r="F5" s="1" t="inlineStr">
         <is>
-          <t>20241012</t>
+          <t>20250103</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="6">
       <c r="A6" s="1" t="inlineStr">
         <is>
-          <t>1534</t>
+          <t>1668</t>
         </is>
       </c>
       <c r="B6" s="1" t="inlineStr">
         <is>
-          <t>2024-10-12</t>
+          <t>2025-01-03</t>
         </is>
       </c>
       <c r="C6" s="1" t="inlineStr">
         <is>
-          <t>CR20241012-1377</t>
+          <t>CR20250103-1503</t>
         </is>
       </c>
       <c r="D6" s="1" t="inlineStr">
         <is>
-          <t>CALIJA, VILMA MAY</t>
+          <t>VILLACORTA, LORY (100$)</t>
         </is>
       </c>
       <c r="E6" s="1" t="inlineStr">
         <is>
-          <t>1377</t>
+          <t>1503</t>
         </is>
       </c>
       <c r="F6" s="1" t="inlineStr">
         <is>
-          <t>20241012</t>
+          <t>20250103</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="7">
       <c r="A7" s="1" t="inlineStr">
         <is>
-          <t>1533</t>
+          <t>1667</t>
         </is>
       </c>
       <c r="B7" s="1" t="inlineStr">
         <is>
-          <t>2024-10-12</t>
+          <t>2024-12-18</t>
         </is>
       </c>
       <c r="C7" s="1" t="inlineStr">
         <is>
-          <t>CR20241012-1376</t>
+          <t>CR20241218-1502</t>
         </is>
       </c>
       <c r="D7" s="1" t="inlineStr">
         <is>
-          <t>ACAB, MARY ROSE</t>
+          <t>VILLANUEVA, MARIA THERESA</t>
         </is>
       </c>
       <c r="E7" s="1" t="inlineStr">
         <is>
-          <t>1376</t>
+          <t>1502</t>
         </is>
       </c>
       <c r="F7" s="1" t="inlineStr">
         <is>
-          <t>20241012</t>
+          <t>20241218</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="8">
       <c r="A8" s="1" t="inlineStr">
         <is>
-          <t>1532</t>
+          <t>1666</t>
         </is>
       </c>
       <c r="B8" s="1" t="inlineStr">
         <is>
-          <t>2024-10-12</t>
+          <t>2024-12-18</t>
         </is>
       </c>
       <c r="C8" s="1" t="inlineStr">
         <is>
-          <t>CR20241012-1375</t>
+          <t>CR20241218-1501</t>
         </is>
       </c>
       <c r="D8" s="1" t="inlineStr">
         <is>
-          <t>VILLACORTA, LORY</t>
+          <t>VILLANUEVA, MARIA THERESA</t>
         </is>
       </c>
       <c r="E8" s="1" t="inlineStr">
         <is>
-          <t>1375</t>
+          <t>1501</t>
         </is>
       </c>
       <c r="F8" s="1" t="inlineStr">
         <is>
-          <t>20241012</t>
+          <t>20241218</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="9">
       <c r="A9" s="1" t="inlineStr">
         <is>
-          <t>1531</t>
+          <t>1665</t>
         </is>
       </c>
       <c r="B9" s="1" t="inlineStr">
         <is>
-          <t>2024-10-12</t>
+          <t>2024-12-17</t>
         </is>
       </c>
       <c r="C9" s="1" t="inlineStr">
         <is>
-          <t>CR20241012-1374</t>
+          <t>CR20241217-1500</t>
         </is>
       </c>
       <c r="D9" s="1" t="inlineStr">
         <is>
-          <t>GUTIERREZ, CHRISTINE</t>
+          <t>DOMENDEN, JOVELYN</t>
         </is>
       </c>
       <c r="E9" s="1" t="inlineStr">
         <is>
-          <t>1374</t>
+          <t>1500</t>
         </is>
       </c>
       <c r="F9" s="1" t="inlineStr">
         <is>
-          <t>20241012</t>
+          <t>20241217</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="10">
       <c r="A10" s="1" t="inlineStr">
         <is>
-          <t>1530</t>
+          <t>1664</t>
         </is>
       </c>
       <c r="B10" s="1" t="inlineStr">
         <is>
-          <t>2024-10-12</t>
+          <t>2024-12-17</t>
         </is>
       </c>
       <c r="C10" s="1" t="inlineStr">
         <is>
-          <t>CR20241012-1373</t>
+          <t>CR20241217-1499</t>
         </is>
       </c>
       <c r="D10" s="1" t="inlineStr">
         <is>
-          <t>GUTIERREZ, CHRISTINE</t>
+          <t>DOMENDEN, JOVELYN</t>
         </is>
       </c>
       <c r="E10" s="1" t="inlineStr">
         <is>
-          <t>1373</t>
+          <t>1499</t>
         </is>
       </c>
       <c r="F10" s="1" t="inlineStr">
         <is>
-          <t>20241012</t>
+          <t>20241217</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="11">
       <c r="A11" s="1" t="inlineStr">
         <is>
-          <t>1529</t>
+          <t>1663</t>
         </is>
       </c>
       <c r="B11" s="1" t="inlineStr">
         <is>
-          <t>2024-10-12</t>
+          <t>2024-12-17</t>
         </is>
       </c>
       <c r="C11" s="1" t="inlineStr">
         <is>
-          <t>CR20241012-1372</t>
+          <t>CR20241217-1498</t>
         </is>
       </c>
       <c r="D11" s="1" t="inlineStr">
         <is>
-          <t>GUTIERREZ, CHRISTINE</t>
+          <t>VILLACORTA, LORY</t>
         </is>
       </c>
       <c r="E11" s="1" t="inlineStr">
         <is>
-          <t>1372</t>
+          <t>1498</t>
         </is>
       </c>
       <c r="F11" s="1" t="inlineStr">
         <is>
-          <t>20241012</t>
+          <t>20241217</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="12">
       <c r="A12" s="1" t="inlineStr">
         <is>
-          <t>1528</t>
+          <t>1662</t>
         </is>
       </c>
       <c r="B12" s="1" t="inlineStr">
         <is>
-          <t>2024-10-12</t>
+          <t>2024-12-17</t>
         </is>
       </c>
       <c r="C12" s="1" t="inlineStr">
         <is>
-          <t>CR20241012-1371</t>
+          <t>CR20241217-1497</t>
         </is>
       </c>
       <c r="D12" s="1" t="inlineStr">
         <is>
-          <t>GUTIERREZ, CHRISTINE</t>
+          <t>RAZOTE, REINA ANGELICA</t>
         </is>
       </c>
       <c r="E12" s="1" t="inlineStr">
         <is>
-          <t>1371</t>
+          <t>1497</t>
         </is>
       </c>
       <c r="F12" s="1" t="inlineStr">
         <is>
-          <t>20241012</t>
+          <t>20241217</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="13">
       <c r="A13" s="1" t="inlineStr">
         <is>
-          <t>1527</t>
+          <t>1661</t>
         </is>
       </c>
       <c r="B13" s="1" t="inlineStr">
         <is>
-          <t>2024-10-12</t>
+          <t>2024-12-17</t>
         </is>
       </c>
       <c r="C13" s="1" t="inlineStr">
         <is>
-          <t>CR20241012-1370</t>
+          <t>CR20241217-1496</t>
         </is>
       </c>
       <c r="D13" s="1" t="inlineStr">
         <is>
           <t>ORGANO, KRYSTAL KAY</t>
         </is>
       </c>
       <c r="E13" s="1" t="inlineStr">
         <is>
-          <t>1370</t>
+          <t>1496</t>
         </is>
       </c>
       <c r="F13" s="1" t="inlineStr">
         <is>
-          <t>20241012</t>
+          <t>20241217</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="14">
       <c r="A14" s="1" t="inlineStr">
         <is>
-          <t>1526</t>
+          <t>1660</t>
         </is>
       </c>
       <c r="B14" s="1" t="inlineStr">
         <is>
-          <t>2024-10-12</t>
+          <t>2024-12-17</t>
         </is>
       </c>
       <c r="C14" s="1" t="inlineStr">
         <is>
-          <t>CR20241012-1369</t>
+          <t>CR20241217-1495</t>
         </is>
       </c>
       <c r="D14" s="1" t="inlineStr">
         <is>
-          <t>ORGANO, KRYSTAL KAY</t>
+          <t>OFIANA, FLORENCE</t>
         </is>
       </c>
       <c r="E14" s="1" t="inlineStr">
         <is>
-          <t>1369</t>
+          <t>1495</t>
         </is>
       </c>
       <c r="F14" s="1" t="inlineStr">
         <is>
-          <t>20241012</t>
+          <t>20241217</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="15">
       <c r="A15" s="1" t="inlineStr">
         <is>
-          <t>1525</t>
+          <t>1659</t>
         </is>
       </c>
       <c r="B15" s="1" t="inlineStr">
         <is>
-          <t>2024-10-12</t>
+          <t>2024-12-17</t>
         </is>
       </c>
       <c r="C15" s="1" t="inlineStr">
         <is>
-          <t>CR20241012-1368</t>
+          <t>CR20241217-1494</t>
         </is>
       </c>
       <c r="D15" s="1" t="inlineStr">
         <is>
-          <t>OFIANA, FLORENCE</t>
+          <t>LLANES, GRATECHEN</t>
         </is>
       </c>
       <c r="E15" s="1" t="inlineStr">
         <is>
-          <t>1368</t>
+          <t>1494</t>
         </is>
       </c>
       <c r="F15" s="1" t="inlineStr">
         <is>
-          <t>20241012</t>
+          <t>20241217</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="16">
       <c r="A16" s="1" t="inlineStr">
         <is>
-          <t>1524</t>
+          <t>1658</t>
         </is>
       </c>
       <c r="B16" s="1" t="inlineStr">
         <is>
-          <t>2024-10-12</t>
+          <t>2024-12-17</t>
         </is>
       </c>
       <c r="C16" s="1" t="inlineStr">
         <is>
-          <t>CR20241012-1367</t>
+          <t>CR20241217-1493</t>
         </is>
       </c>
       <c r="D16" s="1" t="inlineStr">
         <is>
-          <t>CORNELIO, CLAIROL</t>
+          <t>LLANES, GRATECHEN</t>
         </is>
       </c>
       <c r="E16" s="1" t="inlineStr">
         <is>
-          <t>1367</t>
+          <t>1493</t>
         </is>
       </c>
       <c r="F16" s="1" t="inlineStr">
         <is>
-          <t>20241012</t>
+          <t>20241217</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="17">
       <c r="A17" s="1" t="inlineStr">
         <is>
-          <t>1523</t>
+          <t>1657</t>
         </is>
       </c>
       <c r="B17" s="1" t="inlineStr">
         <is>
-          <t>2024-10-12</t>
+          <t>2024-12-17</t>
         </is>
       </c>
       <c r="C17" s="1" t="inlineStr">
         <is>
-          <t>CR20241012-1366</t>
+          <t>CR20241217-1492</t>
         </is>
       </c>
       <c r="D17" s="1" t="inlineStr">
         <is>
-          <t>LLANES, GRATECHEN</t>
+          <t>GUTIERREZ, CHRISTINE</t>
         </is>
       </c>
       <c r="E17" s="1" t="inlineStr">
         <is>
-          <t>1366</t>
+          <t>1492</t>
         </is>
       </c>
       <c r="F17" s="1" t="inlineStr">
         <is>
-          <t>20241012</t>
+          <t>20241217</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="18">
       <c r="A18" s="1" t="inlineStr">
         <is>
-          <t>1522</t>
+          <t>1656</t>
         </is>
       </c>
       <c r="B18" s="1" t="inlineStr">
         <is>
-          <t>2024-10-12</t>
+          <t>2024-12-17</t>
         </is>
       </c>
       <c r="C18" s="1" t="inlineStr">
         <is>
-          <t>CR20241012-1365</t>
+          <t>CR20241217-1491</t>
         </is>
       </c>
       <c r="D18" s="1" t="inlineStr">
         <is>
-          <t>MARTIN, LALAINE CORAZON</t>
+          <t>GUTIERREZ, CHRISTINE</t>
         </is>
       </c>
       <c r="E18" s="1" t="inlineStr">
         <is>
-          <t>1365</t>
+          <t>1491</t>
         </is>
       </c>
       <c r="F18" s="1" t="inlineStr">
         <is>
-          <t>20241012</t>
+          <t>20241217</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="19">
       <c r="A19" s="1" t="inlineStr">
         <is>
-          <t>1521</t>
+          <t>1655</t>
         </is>
       </c>
       <c r="B19" s="1" t="inlineStr">
         <is>
-          <t>2024-10-12</t>
+          <t>2024-12-17</t>
         </is>
       </c>
       <c r="C19" s="1" t="inlineStr">
         <is>
-          <t>CR20241012-1364</t>
+          <t>CR20241217-1490</t>
         </is>
       </c>
       <c r="D19" s="1" t="inlineStr">
         <is>
-          <t>TOMES, THELMA</t>
+          <t>GUTIERREZ, CHRISTINE</t>
         </is>
       </c>
       <c r="E19" s="1" t="inlineStr">
         <is>
-          <t>1364</t>
+          <t>1490</t>
         </is>
       </c>
       <c r="F19" s="1" t="inlineStr">
         <is>
-          <t>20241012</t>
+          <t>20241217</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="20">
       <c r="A20" s="1" t="inlineStr">
         <is>
-          <t>1520</t>
+          <t>1651</t>
         </is>
       </c>
       <c r="B20" s="1" t="inlineStr">
         <is>
-          <t>2024-10-12</t>
+          <t>2024-12-17</t>
         </is>
       </c>
       <c r="C20" s="1" t="inlineStr">
         <is>
-          <t>CR20241012-1363</t>
+          <t>CR20241217-1489</t>
         </is>
       </c>
       <c r="D20" s="1" t="inlineStr">
         <is>
-          <t>DOMINGO, SHEENA</t>
+          <t>FELLIZAR, MARCIA</t>
         </is>
       </c>
       <c r="E20" s="1" t="inlineStr">
         <is>
-          <t>1363</t>
+          <t>1489</t>
         </is>
       </c>
       <c r="F20" s="1" t="inlineStr">
         <is>
-          <t>20241012</t>
+          <t>20241217</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="21">
       <c r="A21" s="1" t="inlineStr">
         <is>
-          <t>1519</t>
+          <t>1650</t>
         </is>
       </c>
       <c r="B21" s="1" t="inlineStr">
         <is>
-          <t>2024-10-12</t>
+          <t>2024-12-17</t>
         </is>
       </c>
       <c r="C21" s="1" t="inlineStr">
         <is>
-          <t>CR20241012-1362</t>
+          <t>CR20241217-1488</t>
         </is>
       </c>
       <c r="D21" s="1" t="inlineStr">
         <is>
-          <t>TOLENTINO, LIZA</t>
+          <t>DAQUIOAG, MARIA ELOISA</t>
         </is>
       </c>
       <c r="E21" s="1" t="inlineStr">
         <is>
-          <t>1362</t>
+          <t>1488</t>
         </is>
       </c>
       <c r="F21" s="1" t="inlineStr">
         <is>
-          <t>20241012</t>
+          <t>20241217</t>
         </is>
       </c>
     </row>
   </sheetData>
   <printOptions headings="false" gridLines="false" gridLinesSet="true" horizontalCentered="false" verticalCentered="false"/>
   <pageMargins left="0.5" right="0.5" top="1.0" bottom="1.0" header="0.5" footer="0.5"/>
   <pageSetup blackAndWhite="false" cellComments="none" copies="1" draft="false" firstPageNumber="1" fitToHeight="1" fitToWidth="1" horizontalDpi="300" orientation="portrait" pageOrder="downThenOver" paperSize="1" scale="100" useFirstPageNumber="true" usePrinterDefaults="false" verticalDpi="300"/>
   <headerFooter differentFirst="false" differentOddEven="false">
     <oddHeader>&amp;C&amp;"Times New Roman,Regular"&amp;12&amp;A</oddHeader>
     <oddFooter>&amp;C&amp;"Times New Roman,Regular"&amp;12Page &amp;P</oddFooter>
   </headerFooter>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <TotalTime></TotalTime>
   <Company/>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcmitype="http://purl.org/dc/dcmitype/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dc:title/>