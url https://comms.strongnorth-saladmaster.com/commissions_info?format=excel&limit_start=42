--- v0 (2026-02-26)
+++ v1 (2026-04-22)
@@ -157,684 +157,684 @@
       </c>
       <c r="C1" s="1" t="inlineStr">
         <is>
           <t>cr_no</t>
         </is>
       </c>
       <c r="D1" s="1" t="inlineStr">
         <is>
           <t>consultant</t>
         </is>
       </c>
       <c r="E1" s="1" t="inlineStr">
         <is>
           <t>increment</t>
         </is>
       </c>
       <c r="F1" s="1" t="inlineStr">
         <is>
           <t>inc_date</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="2">
       <c r="A2" s="1" t="inlineStr">
         <is>
-          <t>1450</t>
+          <t>1518</t>
         </is>
       </c>
       <c r="B2" s="1" t="inlineStr">
         <is>
-          <t>2024-08-05</t>
+          <t>2024-10-12</t>
         </is>
       </c>
       <c r="C2" s="1" t="inlineStr">
         <is>
-          <t>CR20240805-1296</t>
+          <t>CR20241012-1361</t>
         </is>
       </c>
       <c r="D2" s="1" t="inlineStr">
         <is>
-          <t>VILLANUEVA, MARIA THERESA</t>
+          <t>CASTRO, GEMMA</t>
         </is>
       </c>
       <c r="E2" s="1" t="inlineStr">
         <is>
-          <t>1296</t>
+          <t>1361</t>
         </is>
       </c>
       <c r="F2" s="1" t="inlineStr">
         <is>
-          <t>20240805</t>
+          <t>20241012</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="3">
       <c r="A3" s="1" t="inlineStr">
         <is>
-          <t>1449</t>
+          <t>1517</t>
         </is>
       </c>
       <c r="B3" s="1" t="inlineStr">
         <is>
-          <t>2024-08-05</t>
+          <t>2024-10-12</t>
         </is>
       </c>
       <c r="C3" s="1" t="inlineStr">
         <is>
-          <t>CR20240805-1295</t>
+          <t>CR20241012-1360</t>
         </is>
       </c>
       <c r="D3" s="1" t="inlineStr">
         <is>
-          <t>VILLANUEVA, MARIA THERESA</t>
+          <t>DAGURO, MARIE JANE</t>
         </is>
       </c>
       <c r="E3" s="1" t="inlineStr">
         <is>
-          <t>1295</t>
+          <t>1360</t>
         </is>
       </c>
       <c r="F3" s="1" t="inlineStr">
         <is>
-          <t>20240805</t>
+          <t>20241012</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="4">
       <c r="A4" s="1" t="inlineStr">
         <is>
-          <t>1448</t>
+          <t>1516</t>
         </is>
       </c>
       <c r="B4" s="1" t="inlineStr">
         <is>
-          <t>2024-08-05</t>
+          <t>2024-10-12</t>
         </is>
       </c>
       <c r="C4" s="1" t="inlineStr">
         <is>
-          <t>CR20240805-1294</t>
+          <t>CR20241012-1359</t>
         </is>
       </c>
       <c r="D4" s="1" t="inlineStr">
         <is>
-          <t>VILLANUEVA, MARIA THERESA</t>
+          <t>FELLIZAR, MARCIA</t>
         </is>
       </c>
       <c r="E4" s="1" t="inlineStr">
         <is>
-          <t>1294</t>
+          <t>1359</t>
         </is>
       </c>
       <c r="F4" s="1" t="inlineStr">
         <is>
-          <t>20240805</t>
+          <t>20241012</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="5">
       <c r="A5" s="1" t="inlineStr">
         <is>
-          <t>1447</t>
+          <t>1515</t>
         </is>
       </c>
       <c r="B5" s="1" t="inlineStr">
         <is>
-          <t>2024-08-05</t>
+          <t>2024-10-12</t>
         </is>
       </c>
       <c r="C5" s="1" t="inlineStr">
         <is>
-          <t>CR20240805-1293</t>
+          <t>CR20241012-1358</t>
         </is>
       </c>
       <c r="D5" s="1" t="inlineStr">
         <is>
-          <t>TOMES, THELMA</t>
+          <t>ABADILLA, LAMAR</t>
         </is>
       </c>
       <c r="E5" s="1" t="inlineStr">
         <is>
-          <t>1293</t>
+          <t>1358</t>
         </is>
       </c>
       <c r="F5" s="1" t="inlineStr">
         <is>
-          <t>20240805</t>
+          <t>20241012</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="6">
       <c r="A6" s="1" t="inlineStr">
         <is>
-          <t>1446</t>
+          <t>1514</t>
         </is>
       </c>
       <c r="B6" s="1" t="inlineStr">
         <is>
-          <t>2024-08-05</t>
+          <t>2024-10-12</t>
         </is>
       </c>
       <c r="C6" s="1" t="inlineStr">
         <is>
-          <t>CR20240805-1292</t>
+          <t>CR20241012-1357</t>
         </is>
       </c>
       <c r="D6" s="1" t="inlineStr">
         <is>
-          <t>SIMON, NELIA</t>
+          <t>ABADILLA, LAMAR</t>
         </is>
       </c>
       <c r="E6" s="1" t="inlineStr">
         <is>
-          <t>1292</t>
+          <t>1357</t>
         </is>
       </c>
       <c r="F6" s="1" t="inlineStr">
         <is>
-          <t>20240805</t>
+          <t>20241012</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="7">
       <c r="A7" s="1" t="inlineStr">
         <is>
-          <t>1445</t>
+          <t>1513</t>
         </is>
       </c>
       <c r="B7" s="1" t="inlineStr">
         <is>
-          <t>2024-08-05</t>
+          <t>2024-09-24</t>
         </is>
       </c>
       <c r="C7" s="1" t="inlineStr">
         <is>
-          <t>CR20240805-1291</t>
+          <t>CR20240924-1356</t>
         </is>
       </c>
       <c r="D7" s="1" t="inlineStr">
         <is>
-          <t>RAZOTE, CLARE ANN ENGELINE</t>
+          <t>ASUNCION, ETHELDREDA</t>
         </is>
       </c>
       <c r="E7" s="1" t="inlineStr">
         <is>
-          <t>1291</t>
+          <t>1356</t>
         </is>
       </c>
       <c r="F7" s="1" t="inlineStr">
         <is>
-          <t>20240805</t>
+          <t>20240924</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="8">
       <c r="A8" s="1" t="inlineStr">
         <is>
-          <t>1444</t>
+          <t>1512</t>
         </is>
       </c>
       <c r="B8" s="1" t="inlineStr">
         <is>
-          <t>2024-08-05</t>
+          <t>2024-09-24</t>
         </is>
       </c>
       <c r="C8" s="1" t="inlineStr">
         <is>
-          <t>CR20240805-1290</t>
+          <t>CR20240924-1355</t>
         </is>
       </c>
       <c r="D8" s="1" t="inlineStr">
         <is>
-          <t>RAZOTE, CLARE ANN ENGELINE</t>
+          <t>DELA CRUZ, RUSSEL/CARIMAR</t>
         </is>
       </c>
       <c r="E8" s="1" t="inlineStr">
         <is>
-          <t>1290</t>
+          <t>1355</t>
         </is>
       </c>
       <c r="F8" s="1" t="inlineStr">
         <is>
-          <t>20240805</t>
+          <t>20240924</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="9">
       <c r="A9" s="1" t="inlineStr">
         <is>
-          <t>1443</t>
+          <t>1511</t>
         </is>
       </c>
       <c r="B9" s="1" t="inlineStr">
         <is>
-          <t>2024-08-05</t>
+          <t>2024-09-07</t>
         </is>
       </c>
       <c r="C9" s="1" t="inlineStr">
         <is>
-          <t>CR20240805-1289</t>
+          <t>CR20240907-1354</t>
         </is>
       </c>
       <c r="D9" s="1" t="inlineStr">
         <is>
-          <t>MARTIN, LALAINE CORAZON</t>
+          <t>DOMINGO, EVELYN</t>
         </is>
       </c>
       <c r="E9" s="1" t="inlineStr">
         <is>
-          <t>1289</t>
+          <t>1354</t>
         </is>
       </c>
       <c r="F9" s="1" t="inlineStr">
         <is>
-          <t>20240805</t>
+          <t>20240907</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="10">
       <c r="A10" s="1" t="inlineStr">
         <is>
-          <t>1442</t>
+          <t>1510</t>
         </is>
       </c>
       <c r="B10" s="1" t="inlineStr">
         <is>
-          <t>2024-08-05</t>
+          <t>2024-09-07</t>
         </is>
       </c>
       <c r="C10" s="1" t="inlineStr">
         <is>
-          <t>CR20240805-1288</t>
+          <t>CR20240907-1353</t>
         </is>
       </c>
       <c r="D10" s="1" t="inlineStr">
         <is>
-          <t>LLANES, JACKLYN KATE</t>
+          <t>DOMINGO, EVELYN</t>
         </is>
       </c>
       <c r="E10" s="1" t="inlineStr">
         <is>
-          <t>1288</t>
+          <t>1353</t>
         </is>
       </c>
       <c r="F10" s="1" t="inlineStr">
         <is>
-          <t>20240805</t>
+          <t>20240907</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="11">
       <c r="A11" s="1" t="inlineStr">
         <is>
-          <t>1441</t>
+          <t>1509</t>
         </is>
       </c>
       <c r="B11" s="1" t="inlineStr">
         <is>
-          <t>2024-08-05</t>
+          <t>2024-09-05</t>
         </is>
       </c>
       <c r="C11" s="1" t="inlineStr">
         <is>
-          <t>CR20240805-1287</t>
+          <t>CR20240905-1352</t>
         </is>
       </c>
       <c r="D11" s="1" t="inlineStr">
         <is>
-          <t>ORGANO, KRYSTAL KAY</t>
+          <t>NODORA, LENI GRACE</t>
         </is>
       </c>
       <c r="E11" s="1" t="inlineStr">
         <is>
-          <t>1287</t>
+          <t>1352</t>
         </is>
       </c>
       <c r="F11" s="1" t="inlineStr">
         <is>
-          <t>20240805</t>
+          <t>20240905</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="12">
       <c r="A12" s="1" t="inlineStr">
         <is>
-          <t>1440</t>
+          <t>1508</t>
         </is>
       </c>
       <c r="B12" s="1" t="inlineStr">
         <is>
-          <t>2024-08-05</t>
+          <t>2024-09-05</t>
         </is>
       </c>
       <c r="C12" s="1" t="inlineStr">
         <is>
-          <t>CR20240805-1286</t>
+          <t>CR20240905-1351</t>
         </is>
       </c>
       <c r="D12" s="1" t="inlineStr">
         <is>
-          <t>ORGANO, KRYSTAL KAY</t>
+          <t>BODINO, SHIRLEY MARILOU</t>
         </is>
       </c>
       <c r="E12" s="1" t="inlineStr">
         <is>
-          <t>1286</t>
+          <t>1351</t>
         </is>
       </c>
       <c r="F12" s="1" t="inlineStr">
         <is>
-          <t>20240805</t>
+          <t>20240905</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="13">
       <c r="A13" s="1" t="inlineStr">
         <is>
-          <t>1439</t>
+          <t>1507</t>
         </is>
       </c>
       <c r="B13" s="1" t="inlineStr">
         <is>
-          <t>2024-08-05</t>
+          <t>2024-09-04</t>
         </is>
       </c>
       <c r="C13" s="1" t="inlineStr">
         <is>
-          <t>CR20240805-1285</t>
+          <t>CR20240904-1350</t>
         </is>
       </c>
       <c r="D13" s="1" t="inlineStr">
         <is>
-          <t>LLANES, GRATECHEN</t>
+          <t>BAUZON, BABY CHERYL (100$)</t>
         </is>
       </c>
       <c r="E13" s="1" t="inlineStr">
         <is>
-          <t>1285</t>
+          <t>1350</t>
         </is>
       </c>
       <c r="F13" s="1" t="inlineStr">
         <is>
-          <t>20240805</t>
+          <t>20240904</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="14">
       <c r="A14" s="1" t="inlineStr">
         <is>
-          <t>1438</t>
+          <t>1506</t>
         </is>
       </c>
       <c r="B14" s="1" t="inlineStr">
         <is>
-          <t>2024-08-05</t>
+          <t>2024-09-04</t>
         </is>
       </c>
       <c r="C14" s="1" t="inlineStr">
         <is>
-          <t>CR20240805-1284</t>
+          <t>CR20240904-1349</t>
         </is>
       </c>
       <c r="D14" s="1" t="inlineStr">
         <is>
-          <t>LLANES, GRATECHEN</t>
+          <t>TOLENTINO, LIZA (100$)</t>
         </is>
       </c>
       <c r="E14" s="1" t="inlineStr">
         <is>
-          <t>1284</t>
+          <t>1349</t>
         </is>
       </c>
       <c r="F14" s="1" t="inlineStr">
         <is>
-          <t>20240805</t>
+          <t>20240904</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="15">
       <c r="A15" s="1" t="inlineStr">
         <is>
-          <t>1437</t>
+          <t>1505</t>
         </is>
       </c>
       <c r="B15" s="1" t="inlineStr">
         <is>
-          <t>2024-08-05</t>
+          <t>2024-09-04</t>
         </is>
       </c>
       <c r="C15" s="1" t="inlineStr">
         <is>
-          <t>CR20240805-1283</t>
+          <t>CR20240904-1348</t>
         </is>
       </c>
       <c r="D15" s="1" t="inlineStr">
         <is>
-          <t>OFIANA, FLORENCE</t>
+          <t>DOMENDEN, JOVELYN (100$)</t>
         </is>
       </c>
       <c r="E15" s="1" t="inlineStr">
         <is>
-          <t>1283</t>
+          <t>1348</t>
         </is>
       </c>
       <c r="F15" s="1" t="inlineStr">
         <is>
-          <t>20240805</t>
+          <t>20240904</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="16">
       <c r="A16" s="1" t="inlineStr">
         <is>
-          <t>1436</t>
+          <t>1504</t>
         </is>
       </c>
       <c r="B16" s="1" t="inlineStr">
         <is>
-          <t>2024-08-05</t>
+          <t>2024-09-04</t>
         </is>
       </c>
       <c r="C16" s="1" t="inlineStr">
         <is>
-          <t>CR20240805-1282</t>
+          <t>CR20240904-1347</t>
         </is>
       </c>
       <c r="D16" s="1" t="inlineStr">
         <is>
-          <t>FELLIZAR, MARCIA</t>
+          <t>OFIANA, FLORENCE</t>
         </is>
       </c>
       <c r="E16" s="1" t="inlineStr">
         <is>
-          <t>1282</t>
+          <t>1347</t>
         </is>
       </c>
       <c r="F16" s="1" t="inlineStr">
         <is>
-          <t>20240805</t>
+          <t>20240904</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="17">
       <c r="A17" s="1" t="inlineStr">
         <is>
-          <t>1435</t>
+          <t>1503</t>
         </is>
       </c>
       <c r="B17" s="1" t="inlineStr">
         <is>
-          <t>2024-08-05</t>
+          <t>2024-09-04</t>
         </is>
       </c>
       <c r="C17" s="1" t="inlineStr">
         <is>
-          <t>CR20240805-1281</t>
+          <t>CR20240904-1346</t>
         </is>
       </c>
       <c r="D17" s="1" t="inlineStr">
         <is>
-          <t>DOMENDEN, JOVELYN</t>
+          <t>ORGANO, KRYSTAL KAY</t>
         </is>
       </c>
       <c r="E17" s="1" t="inlineStr">
         <is>
-          <t>1281</t>
+          <t>1346</t>
         </is>
       </c>
       <c r="F17" s="1" t="inlineStr">
         <is>
-          <t>20240805</t>
+          <t>20240904</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="18">
       <c r="A18" s="1" t="inlineStr">
         <is>
-          <t>1434</t>
+          <t>1502</t>
         </is>
       </c>
       <c r="B18" s="1" t="inlineStr">
         <is>
-          <t>2024-08-05</t>
+          <t>2024-09-04</t>
         </is>
       </c>
       <c r="C18" s="1" t="inlineStr">
         <is>
-          <t>CR20240805-1280</t>
+          <t>CR20240904-1345</t>
         </is>
       </c>
       <c r="D18" s="1" t="inlineStr">
         <is>
-          <t>DOMENDEN, JOVELYN</t>
+          <t>ORGANO, KRYSTAL KAY</t>
         </is>
       </c>
       <c r="E18" s="1" t="inlineStr">
         <is>
-          <t>1280</t>
+          <t>1345</t>
         </is>
       </c>
       <c r="F18" s="1" t="inlineStr">
         <is>
-          <t>20240805</t>
+          <t>20240904</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="19">
       <c r="A19" s="1" t="inlineStr">
         <is>
-          <t>1433</t>
+          <t>1501</t>
         </is>
       </c>
       <c r="B19" s="1" t="inlineStr">
         <is>
-          <t>2024-08-03</t>
+          <t>2024-09-04</t>
         </is>
       </c>
       <c r="C19" s="1" t="inlineStr">
         <is>
-          <t>CR20240803-1279</t>
+          <t>CR20240904-1344</t>
         </is>
       </c>
       <c r="D19" s="1" t="inlineStr">
         <is>
-          <t>DAQUIOAG, MARIA ELOISA</t>
+          <t>VILLANUEVA, MARIA THERESA</t>
         </is>
       </c>
       <c r="E19" s="1" t="inlineStr">
         <is>
-          <t>1279</t>
+          <t>1344</t>
         </is>
       </c>
       <c r="F19" s="1" t="inlineStr">
         <is>
-          <t>20240803</t>
+          <t>20240904</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="20">
       <c r="A20" s="1" t="inlineStr">
         <is>
-          <t>1431</t>
+          <t>1500</t>
         </is>
       </c>
       <c r="B20" s="1" t="inlineStr">
         <is>
-          <t>2024-08-03</t>
+          <t>2024-09-03</t>
         </is>
       </c>
       <c r="C20" s="1" t="inlineStr">
         <is>
-          <t>CR20240803-1278</t>
+          <t>CR20240903-1343</t>
         </is>
       </c>
       <c r="D20" s="1" t="inlineStr">
         <is>
-          <t>DAQUIOAG, MARIA ELOISA</t>
+          <t>DOMENDEN, JOVELYN</t>
         </is>
       </c>
       <c r="E20" s="1" t="inlineStr">
         <is>
-          <t>1278</t>
+          <t>1343</t>
         </is>
       </c>
       <c r="F20" s="1" t="inlineStr">
         <is>
-          <t>20240803</t>
+          <t>20240903</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="21">
       <c r="A21" s="1" t="inlineStr">
         <is>
-          <t>1430</t>
+          <t>1499</t>
         </is>
       </c>
       <c r="B21" s="1" t="inlineStr">
         <is>
-          <t>2024-08-03</t>
+          <t>2024-09-03</t>
         </is>
       </c>
       <c r="C21" s="1" t="inlineStr">
         <is>
-          <t>CR20240803-1277</t>
+          <t>CR20240903-1342</t>
         </is>
       </c>
       <c r="D21" s="1" t="inlineStr">
         <is>
-          <t>DAQUIOAG, MARIA ELOISA</t>
+          <t>DOMENDEN, JOVELYN</t>
         </is>
       </c>
       <c r="E21" s="1" t="inlineStr">
         <is>
-          <t>1277</t>
+          <t>1342</t>
         </is>
       </c>
       <c r="F21" s="1" t="inlineStr">
         <is>
-          <t>20240803</t>
+          <t>20240903</t>
         </is>
       </c>
     </row>
   </sheetData>
   <printOptions headings="false" gridLines="false" gridLinesSet="true" horizontalCentered="false" verticalCentered="false"/>
   <pageMargins left="0.5" right="0.5" top="1.0" bottom="1.0" header="0.5" footer="0.5"/>
   <pageSetup blackAndWhite="false" cellComments="none" copies="1" draft="false" firstPageNumber="1" fitToHeight="1" fitToWidth="1" horizontalDpi="300" orientation="portrait" pageOrder="downThenOver" paperSize="1" scale="100" useFirstPageNumber="true" usePrinterDefaults="false" verticalDpi="300"/>
   <headerFooter differentFirst="false" differentOddEven="false">
     <oddHeader>&amp;C&amp;"Times New Roman,Regular"&amp;12&amp;A</oddHeader>
     <oddFooter>&amp;C&amp;"Times New Roman,Regular"&amp;12Page &amp;P</oddFooter>
   </headerFooter>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <TotalTime></TotalTime>
   <Company/>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcmitype="http://purl.org/dc/dcmitype/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dc:title/>