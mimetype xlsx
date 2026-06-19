--- v1 (2026-04-22)
+++ v2 (2026-06-19)
@@ -157,684 +157,684 @@
       </c>
       <c r="C1" s="1" t="inlineStr">
         <is>
           <t>cr_no</t>
         </is>
       </c>
       <c r="D1" s="1" t="inlineStr">
         <is>
           <t>consultant</t>
         </is>
       </c>
       <c r="E1" s="1" t="inlineStr">
         <is>
           <t>increment</t>
         </is>
       </c>
       <c r="F1" s="1" t="inlineStr">
         <is>
           <t>inc_date</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="2">
       <c r="A2" s="1" t="inlineStr">
         <is>
-          <t>1518</t>
+          <t>1649</t>
         </is>
       </c>
       <c r="B2" s="1" t="inlineStr">
         <is>
-          <t>2024-10-12</t>
+          <t>2024-12-17</t>
         </is>
       </c>
       <c r="C2" s="1" t="inlineStr">
         <is>
-          <t>CR20241012-1361</t>
+          <t>CR20241217-1487</t>
         </is>
       </c>
       <c r="D2" s="1" t="inlineStr">
         <is>
-          <t>CASTRO, GEMMA</t>
+          <t>DOMINGO, SHEENA</t>
         </is>
       </c>
       <c r="E2" s="1" t="inlineStr">
         <is>
-          <t>1361</t>
+          <t>1487</t>
         </is>
       </c>
       <c r="F2" s="1" t="inlineStr">
         <is>
-          <t>20241012</t>
+          <t>20241217</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="3">
       <c r="A3" s="1" t="inlineStr">
         <is>
-          <t>1517</t>
+          <t>1648</t>
         </is>
       </c>
       <c r="B3" s="1" t="inlineStr">
         <is>
-          <t>2024-10-12</t>
+          <t>2024-12-17</t>
         </is>
       </c>
       <c r="C3" s="1" t="inlineStr">
         <is>
-          <t>CR20241012-1360</t>
+          <t>CR20241217-1486</t>
         </is>
       </c>
       <c r="D3" s="1" t="inlineStr">
         <is>
-          <t>DAGURO, MARIE JANE</t>
+          <t>CAMARILLO, DARLYN</t>
         </is>
       </c>
       <c r="E3" s="1" t="inlineStr">
         <is>
-          <t>1360</t>
+          <t>1486</t>
         </is>
       </c>
       <c r="F3" s="1" t="inlineStr">
         <is>
-          <t>20241012</t>
+          <t>20241217</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="4">
       <c r="A4" s="1" t="inlineStr">
         <is>
-          <t>1516</t>
+          <t>1647</t>
         </is>
       </c>
       <c r="B4" s="1" t="inlineStr">
         <is>
-          <t>2024-10-12</t>
+          <t>2024-12-17</t>
         </is>
       </c>
       <c r="C4" s="1" t="inlineStr">
         <is>
-          <t>CR20241012-1359</t>
+          <t>CR20241217-1485</t>
         </is>
       </c>
       <c r="D4" s="1" t="inlineStr">
         <is>
-          <t>FELLIZAR, MARCIA</t>
+          <t>ACAB, MARY ROSE</t>
         </is>
       </c>
       <c r="E4" s="1" t="inlineStr">
         <is>
-          <t>1359</t>
+          <t>1485</t>
         </is>
       </c>
       <c r="F4" s="1" t="inlineStr">
         <is>
-          <t>20241012</t>
+          <t>20241217</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="5">
       <c r="A5" s="1" t="inlineStr">
         <is>
-          <t>1515</t>
+          <t>1646</t>
         </is>
       </c>
       <c r="B5" s="1" t="inlineStr">
         <is>
-          <t>2024-10-12</t>
+          <t>2024-12-17</t>
         </is>
       </c>
       <c r="C5" s="1" t="inlineStr">
         <is>
-          <t>CR20241012-1358</t>
+          <t>CR20241217-1484</t>
         </is>
       </c>
       <c r="D5" s="1" t="inlineStr">
         <is>
           <t>ABADILLA, LAMAR</t>
         </is>
       </c>
       <c r="E5" s="1" t="inlineStr">
         <is>
-          <t>1358</t>
+          <t>1484</t>
         </is>
       </c>
       <c r="F5" s="1" t="inlineStr">
         <is>
-          <t>20241012</t>
+          <t>20241217</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="6">
       <c r="A6" s="1" t="inlineStr">
         <is>
-          <t>1514</t>
+          <t>1645</t>
         </is>
       </c>
       <c r="B6" s="1" t="inlineStr">
         <is>
-          <t>2024-10-12</t>
+          <t>2024-12-10</t>
         </is>
       </c>
       <c r="C6" s="1" t="inlineStr">
         <is>
-          <t>CR20241012-1357</t>
+          <t>CR20241210-1483</t>
         </is>
       </c>
       <c r="D6" s="1" t="inlineStr">
         <is>
-          <t>ABADILLA, LAMAR</t>
+          <t>LUCERO, KAREN</t>
         </is>
       </c>
       <c r="E6" s="1" t="inlineStr">
         <is>
-          <t>1357</t>
+          <t>1483</t>
         </is>
       </c>
       <c r="F6" s="1" t="inlineStr">
         <is>
-          <t>20241012</t>
+          <t>20241210</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="7">
       <c r="A7" s="1" t="inlineStr">
         <is>
-          <t>1513</t>
+          <t>1644</t>
         </is>
       </c>
       <c r="B7" s="1" t="inlineStr">
         <is>
-          <t>2024-09-24</t>
+          <t>2024-12-05</t>
         </is>
       </c>
       <c r="C7" s="1" t="inlineStr">
         <is>
-          <t>CR20240924-1356</t>
+          <t>CR20241205-1482</t>
         </is>
       </c>
       <c r="D7" s="1" t="inlineStr">
         <is>
-          <t>ASUNCION, ETHELDREDA</t>
+          <t>CALIJA, VILMA MAY (100$)</t>
         </is>
       </c>
       <c r="E7" s="1" t="inlineStr">
         <is>
-          <t>1356</t>
+          <t>1482</t>
         </is>
       </c>
       <c r="F7" s="1" t="inlineStr">
         <is>
-          <t>20240924</t>
+          <t>20241205</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="8">
       <c r="A8" s="1" t="inlineStr">
         <is>
-          <t>1512</t>
+          <t>1643</t>
         </is>
       </c>
       <c r="B8" s="1" t="inlineStr">
         <is>
-          <t>2024-09-24</t>
+          <t>2024-12-05</t>
         </is>
       </c>
       <c r="C8" s="1" t="inlineStr">
         <is>
-          <t>CR20240924-1355</t>
+          <t>CR20241205-1481</t>
         </is>
       </c>
       <c r="D8" s="1" t="inlineStr">
         <is>
-          <t>DELA CRUZ, RUSSEL/CARIMAR</t>
+          <t>DOMINGO, EVELYN (100$)</t>
         </is>
       </c>
       <c r="E8" s="1" t="inlineStr">
         <is>
-          <t>1355</t>
+          <t>1481</t>
         </is>
       </c>
       <c r="F8" s="1" t="inlineStr">
         <is>
-          <t>20240924</t>
+          <t>20241205</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="9">
       <c r="A9" s="1" t="inlineStr">
         <is>
-          <t>1511</t>
+          <t>1642</t>
         </is>
       </c>
       <c r="B9" s="1" t="inlineStr">
         <is>
-          <t>2024-09-07</t>
+          <t>2024-12-05</t>
         </is>
       </c>
       <c r="C9" s="1" t="inlineStr">
         <is>
-          <t>CR20240907-1354</t>
+          <t>CR20241205-1480</t>
         </is>
       </c>
       <c r="D9" s="1" t="inlineStr">
         <is>
-          <t>DOMINGO, EVELYN</t>
+          <t>DOMENDEN, JOVELYN (100$)</t>
         </is>
       </c>
       <c r="E9" s="1" t="inlineStr">
         <is>
-          <t>1354</t>
+          <t>1480</t>
         </is>
       </c>
       <c r="F9" s="1" t="inlineStr">
         <is>
-          <t>20240907</t>
+          <t>20241205</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="10">
       <c r="A10" s="1" t="inlineStr">
         <is>
-          <t>1510</t>
+          <t>1640</t>
         </is>
       </c>
       <c r="B10" s="1" t="inlineStr">
         <is>
-          <t>2024-09-07</t>
+          <t>2024-12-05</t>
         </is>
       </c>
       <c r="C10" s="1" t="inlineStr">
         <is>
-          <t>CR20240907-1353</t>
+          <t>CR20241205-1479</t>
         </is>
       </c>
       <c r="D10" s="1" t="inlineStr">
         <is>
-          <t>DOMINGO, EVELYN</t>
+          <t>DOMENDEN, JOVELYN</t>
         </is>
       </c>
       <c r="E10" s="1" t="inlineStr">
         <is>
-          <t>1353</t>
+          <t>1479</t>
         </is>
       </c>
       <c r="F10" s="1" t="inlineStr">
         <is>
-          <t>20240907</t>
+          <t>20241205</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="11">
       <c r="A11" s="1" t="inlineStr">
         <is>
-          <t>1509</t>
+          <t>1639</t>
         </is>
       </c>
       <c r="B11" s="1" t="inlineStr">
         <is>
-          <t>2024-09-05</t>
+          <t>2024-12-05</t>
         </is>
       </c>
       <c r="C11" s="1" t="inlineStr">
         <is>
-          <t>CR20240905-1352</t>
+          <t>CR20241205-1478</t>
         </is>
       </c>
       <c r="D11" s="1" t="inlineStr">
         <is>
-          <t>NODORA, LENI GRACE</t>
+          <t>VILLANUEVA, JHENALYNE</t>
         </is>
       </c>
       <c r="E11" s="1" t="inlineStr">
         <is>
-          <t>1352</t>
+          <t>1478</t>
         </is>
       </c>
       <c r="F11" s="1" t="inlineStr">
         <is>
-          <t>20240905</t>
+          <t>20241205</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="12">
       <c r="A12" s="1" t="inlineStr">
         <is>
-          <t>1508</t>
+          <t>1638</t>
         </is>
       </c>
       <c r="B12" s="1" t="inlineStr">
         <is>
-          <t>2024-09-05</t>
+          <t>2024-12-05</t>
         </is>
       </c>
       <c r="C12" s="1" t="inlineStr">
         <is>
-          <t>CR20240905-1351</t>
+          <t>CR20241205-1477</t>
         </is>
       </c>
       <c r="D12" s="1" t="inlineStr">
         <is>
-          <t>BODINO, SHIRLEY MARILOU</t>
+          <t>VILLANUEVA, JHENALYNE</t>
         </is>
       </c>
       <c r="E12" s="1" t="inlineStr">
         <is>
-          <t>1351</t>
+          <t>1477</t>
         </is>
       </c>
       <c r="F12" s="1" t="inlineStr">
         <is>
-          <t>20240905</t>
+          <t>20241205</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="13">
       <c r="A13" s="1" t="inlineStr">
         <is>
-          <t>1507</t>
+          <t>1637</t>
         </is>
       </c>
       <c r="B13" s="1" t="inlineStr">
         <is>
-          <t>2024-09-04</t>
+          <t>2024-12-05</t>
         </is>
       </c>
       <c r="C13" s="1" t="inlineStr">
         <is>
-          <t>CR20240904-1350</t>
+          <t>CR20241205-1476</t>
         </is>
       </c>
       <c r="D13" s="1" t="inlineStr">
         <is>
-          <t>BAUZON, BABY CHERYL (100$)</t>
+          <t>DOMENDEN, JOVELYN</t>
         </is>
       </c>
       <c r="E13" s="1" t="inlineStr">
         <is>
-          <t>1350</t>
+          <t>1476</t>
         </is>
       </c>
       <c r="F13" s="1" t="inlineStr">
         <is>
-          <t>20240904</t>
+          <t>20241205</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="14">
       <c r="A14" s="1" t="inlineStr">
         <is>
-          <t>1506</t>
+          <t>1636</t>
         </is>
       </c>
       <c r="B14" s="1" t="inlineStr">
         <is>
-          <t>2024-09-04</t>
+          <t>2024-12-05</t>
         </is>
       </c>
       <c r="C14" s="1" t="inlineStr">
         <is>
-          <t>CR20240904-1349</t>
+          <t>CR20241205-1475</t>
         </is>
       </c>
       <c r="D14" s="1" t="inlineStr">
         <is>
-          <t>TOLENTINO, LIZA (100$)</t>
+          <t>DOMENDEN, JOVELYN</t>
         </is>
       </c>
       <c r="E14" s="1" t="inlineStr">
         <is>
-          <t>1349</t>
+          <t>1475</t>
         </is>
       </c>
       <c r="F14" s="1" t="inlineStr">
         <is>
-          <t>20240904</t>
+          <t>20241205</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="15">
       <c r="A15" s="1" t="inlineStr">
         <is>
-          <t>1505</t>
+          <t>1635</t>
         </is>
       </c>
       <c r="B15" s="1" t="inlineStr">
         <is>
-          <t>2024-09-04</t>
+          <t>2024-12-05</t>
         </is>
       </c>
       <c r="C15" s="1" t="inlineStr">
         <is>
-          <t>CR20240904-1348</t>
+          <t>CR20241205-1474</t>
         </is>
       </c>
       <c r="D15" s="1" t="inlineStr">
         <is>
-          <t>DOMENDEN, JOVELYN (100$)</t>
+          <t>DOMENDEN, JOVELYN</t>
         </is>
       </c>
       <c r="E15" s="1" t="inlineStr">
         <is>
-          <t>1348</t>
+          <t>1474</t>
         </is>
       </c>
       <c r="F15" s="1" t="inlineStr">
         <is>
-          <t>20240904</t>
+          <t>20241205</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="16">
       <c r="A16" s="1" t="inlineStr">
         <is>
-          <t>1504</t>
+          <t>1634</t>
         </is>
       </c>
       <c r="B16" s="1" t="inlineStr">
         <is>
-          <t>2024-09-04</t>
+          <t>2024-12-04</t>
         </is>
       </c>
       <c r="C16" s="1" t="inlineStr">
         <is>
-          <t>CR20240904-1347</t>
+          <t>CR20241204-1473</t>
         </is>
       </c>
       <c r="D16" s="1" t="inlineStr">
         <is>
-          <t>OFIANA, FLORENCE</t>
+          <t>VILLANUEVA, MARIA THERESA</t>
         </is>
       </c>
       <c r="E16" s="1" t="inlineStr">
         <is>
-          <t>1347</t>
+          <t>1473</t>
         </is>
       </c>
       <c r="F16" s="1" t="inlineStr">
         <is>
-          <t>20240904</t>
+          <t>20241204</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="17">
       <c r="A17" s="1" t="inlineStr">
         <is>
-          <t>1503</t>
+          <t>1633</t>
         </is>
       </c>
       <c r="B17" s="1" t="inlineStr">
         <is>
-          <t>2024-09-04</t>
+          <t>2024-12-04</t>
         </is>
       </c>
       <c r="C17" s="1" t="inlineStr">
         <is>
-          <t>CR20240904-1346</t>
+          <t>CR20241204-1472</t>
         </is>
       </c>
       <c r="D17" s="1" t="inlineStr">
         <is>
-          <t>ORGANO, KRYSTAL KAY</t>
+          <t>VILLANUEVA, MARIA THERESA</t>
         </is>
       </c>
       <c r="E17" s="1" t="inlineStr">
         <is>
-          <t>1346</t>
+          <t>1472</t>
         </is>
       </c>
       <c r="F17" s="1" t="inlineStr">
         <is>
-          <t>20240904</t>
+          <t>20241204</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="18">
       <c r="A18" s="1" t="inlineStr">
         <is>
-          <t>1502</t>
+          <t>1632</t>
         </is>
       </c>
       <c r="B18" s="1" t="inlineStr">
         <is>
-          <t>2024-09-04</t>
+          <t>2024-12-04</t>
         </is>
       </c>
       <c r="C18" s="1" t="inlineStr">
         <is>
-          <t>CR20240904-1345</t>
+          <t>CR20241204-1471</t>
         </is>
       </c>
       <c r="D18" s="1" t="inlineStr">
         <is>
-          <t>ORGANO, KRYSTAL KAY</t>
+          <t>VILLANUEVA, MARIA THERESA</t>
         </is>
       </c>
       <c r="E18" s="1" t="inlineStr">
         <is>
-          <t>1345</t>
+          <t>1471</t>
         </is>
       </c>
       <c r="F18" s="1" t="inlineStr">
         <is>
-          <t>20240904</t>
+          <t>20241204</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="19">
       <c r="A19" s="1" t="inlineStr">
         <is>
-          <t>1501</t>
+          <t>1631</t>
         </is>
       </c>
       <c r="B19" s="1" t="inlineStr">
         <is>
-          <t>2024-09-04</t>
+          <t>2024-12-04</t>
         </is>
       </c>
       <c r="C19" s="1" t="inlineStr">
         <is>
-          <t>CR20240904-1344</t>
+          <t>CR20241204-1470</t>
         </is>
       </c>
       <c r="D19" s="1" t="inlineStr">
         <is>
-          <t>VILLANUEVA, MARIA THERESA</t>
+          <t>VILLACORTA, LORY</t>
         </is>
       </c>
       <c r="E19" s="1" t="inlineStr">
         <is>
-          <t>1344</t>
+          <t>1470</t>
         </is>
       </c>
       <c r="F19" s="1" t="inlineStr">
         <is>
-          <t>20240904</t>
+          <t>20241204</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="20">
       <c r="A20" s="1" t="inlineStr">
         <is>
-          <t>1500</t>
+          <t>1630</t>
         </is>
       </c>
       <c r="B20" s="1" t="inlineStr">
         <is>
-          <t>2024-09-03</t>
+          <t>2024-12-04</t>
         </is>
       </c>
       <c r="C20" s="1" t="inlineStr">
         <is>
-          <t>CR20240903-1343</t>
+          <t>CR20241204-1469</t>
         </is>
       </c>
       <c r="D20" s="1" t="inlineStr">
         <is>
-          <t>DOMENDEN, JOVELYN</t>
+          <t>BAUZON, BABY CHERYL</t>
         </is>
       </c>
       <c r="E20" s="1" t="inlineStr">
         <is>
-          <t>1343</t>
+          <t>1469</t>
         </is>
       </c>
       <c r="F20" s="1" t="inlineStr">
         <is>
-          <t>20240903</t>
+          <t>20241204</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="21">
       <c r="A21" s="1" t="inlineStr">
         <is>
-          <t>1499</t>
+          <t>1629</t>
         </is>
       </c>
       <c r="B21" s="1" t="inlineStr">
         <is>
-          <t>2024-09-03</t>
+          <t>2024-12-04</t>
         </is>
       </c>
       <c r="C21" s="1" t="inlineStr">
         <is>
-          <t>CR20240903-1342</t>
+          <t>CR20241204-1468</t>
         </is>
       </c>
       <c r="D21" s="1" t="inlineStr">
         <is>
-          <t>DOMENDEN, JOVELYN</t>
+          <t>BAUZON, BABY CHERYL</t>
         </is>
       </c>
       <c r="E21" s="1" t="inlineStr">
         <is>
-          <t>1342</t>
+          <t>1468</t>
         </is>
       </c>
       <c r="F21" s="1" t="inlineStr">
         <is>
-          <t>20240903</t>
+          <t>20241204</t>
         </is>
       </c>
     </row>
   </sheetData>
   <printOptions headings="false" gridLines="false" gridLinesSet="true" horizontalCentered="false" verticalCentered="false"/>
   <pageMargins left="0.5" right="0.5" top="1.0" bottom="1.0" header="0.5" footer="0.5"/>
   <pageSetup blackAndWhite="false" cellComments="none" copies="1" draft="false" firstPageNumber="1" fitToHeight="1" fitToWidth="1" horizontalDpi="300" orientation="portrait" pageOrder="downThenOver" paperSize="1" scale="100" useFirstPageNumber="true" usePrinterDefaults="false" verticalDpi="300"/>
   <headerFooter differentFirst="false" differentOddEven="false">
     <oddHeader>&amp;C&amp;"Times New Roman,Regular"&amp;12&amp;A</oddHeader>
     <oddFooter>&amp;C&amp;"Times New Roman,Regular"&amp;12Page &amp;P</oddFooter>
   </headerFooter>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <TotalTime></TotalTime>
   <Company/>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcmitype="http://purl.org/dc/dcmitype/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dc:title/>