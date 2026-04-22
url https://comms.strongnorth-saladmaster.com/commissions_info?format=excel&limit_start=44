--- v0 (2026-02-26)
+++ v1 (2026-04-22)
@@ -157,684 +157,684 @@
       </c>
       <c r="C1" s="1" t="inlineStr">
         <is>
           <t>cr_no</t>
         </is>
       </c>
       <c r="D1" s="1" t="inlineStr">
         <is>
           <t>consultant</t>
         </is>
       </c>
       <c r="E1" s="1" t="inlineStr">
         <is>
           <t>increment</t>
         </is>
       </c>
       <c r="F1" s="1" t="inlineStr">
         <is>
           <t>inc_date</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="2">
       <c r="A2" s="1" t="inlineStr">
         <is>
-          <t>1408</t>
+          <t>1477</t>
         </is>
       </c>
       <c r="B2" s="1" t="inlineStr">
         <is>
-          <t>2024-07-01</t>
+          <t>2024-09-03</t>
         </is>
       </c>
       <c r="C2" s="1" t="inlineStr">
         <is>
-          <t>CR20240701-1256</t>
+          <t>CR20240903-1321</t>
         </is>
       </c>
       <c r="D2" s="1" t="inlineStr">
         <is>
-          <t>VILLANUEVA, MARIA THERESA</t>
+          <t>MARTIN, LALAINE CORAZON</t>
         </is>
       </c>
       <c r="E2" s="1" t="inlineStr">
         <is>
-          <t>1256</t>
+          <t>1321</t>
         </is>
       </c>
       <c r="F2" s="1" t="inlineStr">
         <is>
-          <t>20240701</t>
+          <t>20240903</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="3">
       <c r="A3" s="1" t="inlineStr">
         <is>
-          <t>1407</t>
+          <t>1476</t>
         </is>
       </c>
       <c r="B3" s="1" t="inlineStr">
         <is>
-          <t>2024-07-01</t>
+          <t>2024-09-02</t>
         </is>
       </c>
       <c r="C3" s="1" t="inlineStr">
         <is>
-          <t>CR20240701-1255</t>
+          <t>CR20240902-1320</t>
         </is>
       </c>
       <c r="D3" s="1" t="inlineStr">
         <is>
-          <t>VILLANUEVA, JHENALYNE</t>
+          <t>AGCAOILI, REMALYN</t>
         </is>
       </c>
       <c r="E3" s="1" t="inlineStr">
         <is>
-          <t>1255</t>
+          <t>1320</t>
         </is>
       </c>
       <c r="F3" s="1" t="inlineStr">
         <is>
-          <t>20240701</t>
+          <t>20240902</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="4">
       <c r="A4" s="1" t="inlineStr">
         <is>
-          <t>1406</t>
+          <t>1475</t>
         </is>
       </c>
       <c r="B4" s="1" t="inlineStr">
         <is>
-          <t>2024-07-01</t>
+          <t>2024-09-02</t>
         </is>
       </c>
       <c r="C4" s="1" t="inlineStr">
         <is>
-          <t>CR20240701-1254</t>
+          <t>CR20240902-1319</t>
         </is>
       </c>
       <c r="D4" s="1" t="inlineStr">
         <is>
-          <t>VILLACORTA, LORY</t>
+          <t>TOLENTINO, LIZA</t>
         </is>
       </c>
       <c r="E4" s="1" t="inlineStr">
         <is>
-          <t>1254</t>
+          <t>1319</t>
         </is>
       </c>
       <c r="F4" s="1" t="inlineStr">
         <is>
-          <t>20240701</t>
+          <t>20240902</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="5">
       <c r="A5" s="1" t="inlineStr">
         <is>
-          <t>1405</t>
+          <t>1474</t>
         </is>
       </c>
       <c r="B5" s="1" t="inlineStr">
         <is>
-          <t>2024-07-01</t>
+          <t>2024-09-02</t>
         </is>
       </c>
       <c r="C5" s="1" t="inlineStr">
         <is>
-          <t>CR20240701-1253</t>
+          <t>CR20240902-1318</t>
         </is>
       </c>
       <c r="D5" s="1" t="inlineStr">
         <is>
-          <t>RAZOTE, CLARE ANN ENGELINE</t>
+          <t>DAQUIOAG, MARIA ELOISA</t>
         </is>
       </c>
       <c r="E5" s="1" t="inlineStr">
         <is>
-          <t>1253</t>
+          <t>1318</t>
         </is>
       </c>
       <c r="F5" s="1" t="inlineStr">
         <is>
-          <t>20240701</t>
+          <t>20240902</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="6">
       <c r="A6" s="1" t="inlineStr">
         <is>
-          <t>1404</t>
+          <t>1473</t>
         </is>
       </c>
       <c r="B6" s="1" t="inlineStr">
         <is>
-          <t>2024-07-01</t>
+          <t>2024-09-02</t>
         </is>
       </c>
       <c r="C6" s="1" t="inlineStr">
         <is>
-          <t>CR20240701-1252</t>
+          <t>CR20240902-1317</t>
         </is>
       </c>
       <c r="D6" s="1" t="inlineStr">
         <is>
-          <t>RAZOTE, CLARE ANN ENGELINE</t>
+          <t>DAQUIOAG, MARIA ELOISA</t>
         </is>
       </c>
       <c r="E6" s="1" t="inlineStr">
         <is>
-          <t>1252</t>
+          <t>1317</t>
         </is>
       </c>
       <c r="F6" s="1" t="inlineStr">
         <is>
-          <t>20240701</t>
+          <t>20240902</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="7">
       <c r="A7" s="1" t="inlineStr">
         <is>
-          <t>1403</t>
+          <t>1472</t>
         </is>
       </c>
       <c r="B7" s="1" t="inlineStr">
         <is>
-          <t>2024-07-01</t>
+          <t>2024-09-02</t>
         </is>
       </c>
       <c r="C7" s="1" t="inlineStr">
         <is>
-          <t>CR20240701-1251</t>
+          <t>CR20240902-1316</t>
         </is>
       </c>
       <c r="D7" s="1" t="inlineStr">
         <is>
-          <t>OFIANA, FLORENCE</t>
+          <t>DOMINGO, SHEENA</t>
         </is>
       </c>
       <c r="E7" s="1" t="inlineStr">
         <is>
-          <t>1251</t>
+          <t>1316</t>
         </is>
       </c>
       <c r="F7" s="1" t="inlineStr">
         <is>
-          <t>20240701</t>
+          <t>20240902</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="8">
       <c r="A8" s="1" t="inlineStr">
         <is>
-          <t>1402</t>
+          <t>1469</t>
         </is>
       </c>
       <c r="B8" s="1" t="inlineStr">
         <is>
-          <t>2024-07-01</t>
+          <t>2024-09-02</t>
         </is>
       </c>
       <c r="C8" s="1" t="inlineStr">
         <is>
-          <t>CR20240701-1250</t>
+          <t>CR20240902-1315</t>
         </is>
       </c>
       <c r="D8" s="1" t="inlineStr">
         <is>
-          <t>ORGANO, KRYSTAL KAY</t>
+          <t>SIMON, NELIA</t>
         </is>
       </c>
       <c r="E8" s="1" t="inlineStr">
         <is>
-          <t>1250</t>
+          <t>1315</t>
         </is>
       </c>
       <c r="F8" s="1" t="inlineStr">
         <is>
-          <t>20240701</t>
+          <t>20240902</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="9">
       <c r="A9" s="1" t="inlineStr">
         <is>
-          <t>1401</t>
+          <t>1468</t>
         </is>
       </c>
       <c r="B9" s="1" t="inlineStr">
         <is>
-          <t>2024-07-01</t>
+          <t>2024-09-02</t>
         </is>
       </c>
       <c r="C9" s="1" t="inlineStr">
         <is>
-          <t>CR20240701-1249</t>
+          <t>CR20240902-1314</t>
         </is>
       </c>
       <c r="D9" s="1" t="inlineStr">
         <is>
-          <t>ORGANO, KRYSTAL KAY</t>
+          <t>VILLANUEVA, JHENALYNE</t>
         </is>
       </c>
       <c r="E9" s="1" t="inlineStr">
         <is>
-          <t>1249</t>
+          <t>1314</t>
         </is>
       </c>
       <c r="F9" s="1" t="inlineStr">
         <is>
-          <t>20240701</t>
+          <t>20240902</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="10">
       <c r="A10" s="1" t="inlineStr">
         <is>
-          <t>1400</t>
+          <t>1467</t>
         </is>
       </c>
       <c r="B10" s="1" t="inlineStr">
         <is>
-          <t>2024-07-01</t>
+          <t>2024-09-02</t>
         </is>
       </c>
       <c r="C10" s="1" t="inlineStr">
         <is>
-          <t>CR20240701-1248</t>
+          <t>CR20240902-1313</t>
         </is>
       </c>
       <c r="D10" s="1" t="inlineStr">
         <is>
-          <t>ORGANO, KRYSTAL KAY</t>
+          <t>VILLANUEVA, JHENALYNE</t>
         </is>
       </c>
       <c r="E10" s="1" t="inlineStr">
         <is>
-          <t>1248</t>
+          <t>1313</t>
         </is>
       </c>
       <c r="F10" s="1" t="inlineStr">
         <is>
-          <t>20240701</t>
+          <t>20240902</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="11">
       <c r="A11" s="1" t="inlineStr">
         <is>
-          <t>1399</t>
+          <t>1466</t>
         </is>
       </c>
       <c r="B11" s="1" t="inlineStr">
         <is>
-          <t>2024-07-01</t>
+          <t>2024-09-02</t>
         </is>
       </c>
       <c r="C11" s="1" t="inlineStr">
         <is>
-          <t>CR20240701-1247</t>
+          <t>CR20240902-1312</t>
         </is>
       </c>
       <c r="D11" s="1" t="inlineStr">
         <is>
-          <t>NODORA, LENI GRACE</t>
+          <t>ABADILLA, LAMAR</t>
         </is>
       </c>
       <c r="E11" s="1" t="inlineStr">
         <is>
-          <t>1247</t>
+          <t>1312</t>
         </is>
       </c>
       <c r="F11" s="1" t="inlineStr">
         <is>
-          <t>20240701</t>
+          <t>20240902</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="12">
       <c r="A12" s="1" t="inlineStr">
         <is>
-          <t>1398</t>
+          <t>1465</t>
         </is>
       </c>
       <c r="B12" s="1" t="inlineStr">
         <is>
-          <t>2024-07-01</t>
+          <t>2024-09-02</t>
         </is>
       </c>
       <c r="C12" s="1" t="inlineStr">
         <is>
-          <t>CR20240701-1246</t>
+          <t>CR20240902-1311</t>
         </is>
       </c>
       <c r="D12" s="1" t="inlineStr">
         <is>
-          <t>MARTIN, LALAINE CORAZON</t>
+          <t>LLANES, GRATECHEN</t>
         </is>
       </c>
       <c r="E12" s="1" t="inlineStr">
         <is>
-          <t>1246</t>
+          <t>1311</t>
         </is>
       </c>
       <c r="F12" s="1" t="inlineStr">
         <is>
-          <t>20240701</t>
+          <t>20240902</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="13">
       <c r="A13" s="1" t="inlineStr">
         <is>
-          <t>1397</t>
+          <t>1464</t>
         </is>
       </c>
       <c r="B13" s="1" t="inlineStr">
         <is>
-          <t>2024-07-01</t>
+          <t>2024-09-02</t>
         </is>
       </c>
       <c r="C13" s="1" t="inlineStr">
         <is>
-          <t>CR20240701-1245</t>
+          <t>CR20240902-1310</t>
         </is>
       </c>
       <c r="D13" s="1" t="inlineStr">
         <is>
-          <t>BAUZON, BABY CHERYL</t>
+          <t>LLANES, GRATECHEN</t>
         </is>
       </c>
       <c r="E13" s="1" t="inlineStr">
         <is>
-          <t>1245</t>
+          <t>1310</t>
         </is>
       </c>
       <c r="F13" s="1" t="inlineStr">
         <is>
-          <t>20240701</t>
+          <t>20240902</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="14">
       <c r="A14" s="1" t="inlineStr">
         <is>
-          <t>1396</t>
+          <t>1463</t>
         </is>
       </c>
       <c r="B14" s="1" t="inlineStr">
         <is>
-          <t>2024-07-01</t>
+          <t>2024-08-31</t>
         </is>
       </c>
       <c r="C14" s="1" t="inlineStr">
         <is>
-          <t>CR20240701-1244</t>
+          <t>CR20240831-1309</t>
         </is>
       </c>
       <c r="D14" s="1" t="inlineStr">
         <is>
-          <t>BAUZON, BABY CHERYL</t>
+          <t>SIMON, MAY</t>
         </is>
       </c>
       <c r="E14" s="1" t="inlineStr">
         <is>
-          <t>1244</t>
+          <t>1309</t>
         </is>
       </c>
       <c r="F14" s="1" t="inlineStr">
         <is>
-          <t>20240701</t>
+          <t>20240831</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="15">
       <c r="A15" s="1" t="inlineStr">
         <is>
-          <t>1395</t>
+          <t>1462</t>
         </is>
       </c>
       <c r="B15" s="1" t="inlineStr">
         <is>
-          <t>2024-06-27</t>
+          <t>2024-08-31</t>
         </is>
       </c>
       <c r="C15" s="1" t="inlineStr">
         <is>
-          <t>CR20240627-1243</t>
+          <t>CR20240831-1308</t>
         </is>
       </c>
       <c r="D15" s="1" t="inlineStr">
         <is>
-          <t>PADRON, BERNADETTE</t>
+          <t>ACAB, MARY ROSE</t>
         </is>
       </c>
       <c r="E15" s="1" t="inlineStr">
         <is>
-          <t>1243</t>
+          <t>1308</t>
         </is>
       </c>
       <c r="F15" s="1" t="inlineStr">
         <is>
-          <t>20240627</t>
+          <t>20240831</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="16">
       <c r="A16" s="1" t="inlineStr">
         <is>
-          <t>1394</t>
+          <t>1461</t>
         </is>
       </c>
       <c r="B16" s="1" t="inlineStr">
         <is>
-          <t>2024-06-27</t>
+          <t>2024-08-10</t>
         </is>
       </c>
       <c r="C16" s="1" t="inlineStr">
         <is>
-          <t>CR20240627-1242</t>
+          <t>CR20240810-1307</t>
         </is>
       </c>
       <c r="D16" s="1" t="inlineStr">
         <is>
-          <t>LLANES, GRATECHEN</t>
+          <t>VILLANUEVA, JHENALYNE</t>
         </is>
       </c>
       <c r="E16" s="1" t="inlineStr">
         <is>
-          <t>1242</t>
+          <t>1307</t>
         </is>
       </c>
       <c r="F16" s="1" t="inlineStr">
         <is>
-          <t>20240627</t>
+          <t>20240810</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="17">
       <c r="A17" s="1" t="inlineStr">
         <is>
-          <t>1393</t>
+          <t>1460</t>
         </is>
       </c>
       <c r="B17" s="1" t="inlineStr">
         <is>
-          <t>2024-06-27</t>
+          <t>2024-08-08</t>
         </is>
       </c>
       <c r="C17" s="1" t="inlineStr">
         <is>
-          <t>CR20240627-1241</t>
+          <t>CR20240808-1306</t>
         </is>
       </c>
       <c r="D17" s="1" t="inlineStr">
         <is>
-          <t>LLANES, GRATECHEN</t>
+          <t>DOMINGO, SHEENA</t>
         </is>
       </c>
       <c r="E17" s="1" t="inlineStr">
         <is>
-          <t>1241</t>
+          <t>1306</t>
         </is>
       </c>
       <c r="F17" s="1" t="inlineStr">
         <is>
-          <t>20240627</t>
+          <t>20240808</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="18">
       <c r="A18" s="1" t="inlineStr">
         <is>
-          <t>1392</t>
+          <t>1459</t>
         </is>
       </c>
       <c r="B18" s="1" t="inlineStr">
         <is>
-          <t>2024-06-27</t>
+          <t>2024-08-06</t>
         </is>
       </c>
       <c r="C18" s="1" t="inlineStr">
         <is>
-          <t>CR20240627-1240</t>
+          <t>CR20240806-1305</t>
         </is>
       </c>
       <c r="D18" s="1" t="inlineStr">
         <is>
-          <t>LLANES, GRATECHEN</t>
+          <t>DOMENDEN, JOVELYN (OV)</t>
         </is>
       </c>
       <c r="E18" s="1" t="inlineStr">
         <is>
-          <t>1240</t>
+          <t>1305</t>
         </is>
       </c>
       <c r="F18" s="1" t="inlineStr">
         <is>
-          <t>20240627</t>
+          <t>20240806</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="19">
       <c r="A19" s="1" t="inlineStr">
         <is>
-          <t>1391</t>
+          <t>1458</t>
         </is>
       </c>
       <c r="B19" s="1" t="inlineStr">
         <is>
-          <t>2024-06-27</t>
+          <t>2024-08-06</t>
         </is>
       </c>
       <c r="C19" s="1" t="inlineStr">
         <is>
-          <t>CR20240627-1239</t>
+          <t>CR20240806-1304</t>
         </is>
       </c>
       <c r="D19" s="1" t="inlineStr">
         <is>
-          <t>GUTIERREZ, CHRISTINE</t>
+          <t>DOMENDEN, JOVELYN (OV)</t>
         </is>
       </c>
       <c r="E19" s="1" t="inlineStr">
         <is>
-          <t>1239</t>
+          <t>1304</t>
         </is>
       </c>
       <c r="F19" s="1" t="inlineStr">
         <is>
-          <t>20240627</t>
+          <t>20240806</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="20">
       <c r="A20" s="1" t="inlineStr">
         <is>
-          <t>1390</t>
+          <t>1457</t>
         </is>
       </c>
       <c r="B20" s="1" t="inlineStr">
         <is>
-          <t>2024-06-27</t>
+          <t>2024-08-06</t>
         </is>
       </c>
       <c r="C20" s="1" t="inlineStr">
         <is>
-          <t>CR20240627-1238</t>
+          <t>CR20240806-1303</t>
         </is>
       </c>
       <c r="D20" s="1" t="inlineStr">
         <is>
-          <t>GUTIERREZ, CHRISTINE</t>
+          <t>DOMENDEN, JOVELYN (OV)</t>
         </is>
       </c>
       <c r="E20" s="1" t="inlineStr">
         <is>
-          <t>1238</t>
+          <t>1303</t>
         </is>
       </c>
       <c r="F20" s="1" t="inlineStr">
         <is>
-          <t>20240627</t>
+          <t>20240806</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="21">
       <c r="A21" s="1" t="inlineStr">
         <is>
-          <t>1389</t>
+          <t>1456</t>
         </is>
       </c>
       <c r="B21" s="1" t="inlineStr">
         <is>
-          <t>2024-06-27</t>
+          <t>2024-08-05</t>
         </is>
       </c>
       <c r="C21" s="1" t="inlineStr">
         <is>
-          <t>CR20240627-1237</t>
+          <t>CR20240805-1302</t>
         </is>
       </c>
       <c r="D21" s="1" t="inlineStr">
         <is>
-          <t>FELLIZAR, MARCIA</t>
+          <t>CORNELIO, CLAIROL</t>
         </is>
       </c>
       <c r="E21" s="1" t="inlineStr">
         <is>
-          <t>1237</t>
+          <t>1302</t>
         </is>
       </c>
       <c r="F21" s="1" t="inlineStr">
         <is>
-          <t>20240627</t>
+          <t>20240805</t>
         </is>
       </c>
     </row>
   </sheetData>
   <printOptions headings="false" gridLines="false" gridLinesSet="true" horizontalCentered="false" verticalCentered="false"/>
   <pageMargins left="0.5" right="0.5" top="1.0" bottom="1.0" header="0.5" footer="0.5"/>
   <pageSetup blackAndWhite="false" cellComments="none" copies="1" draft="false" firstPageNumber="1" fitToHeight="1" fitToWidth="1" horizontalDpi="300" orientation="portrait" pageOrder="downThenOver" paperSize="1" scale="100" useFirstPageNumber="true" usePrinterDefaults="false" verticalDpi="300"/>
   <headerFooter differentFirst="false" differentOddEven="false">
     <oddHeader>&amp;C&amp;"Times New Roman,Regular"&amp;12&amp;A</oddHeader>
     <oddFooter>&amp;C&amp;"Times New Roman,Regular"&amp;12Page &amp;P</oddFooter>
   </headerFooter>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <TotalTime></TotalTime>
   <Company/>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcmitype="http://purl.org/dc/dcmitype/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dc:title/>