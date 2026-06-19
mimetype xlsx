--- v1 (2026-04-22)
+++ v2 (2026-06-19)
@@ -157,684 +157,684 @@
       </c>
       <c r="C1" s="1" t="inlineStr">
         <is>
           <t>cr_no</t>
         </is>
       </c>
       <c r="D1" s="1" t="inlineStr">
         <is>
           <t>consultant</t>
         </is>
       </c>
       <c r="E1" s="1" t="inlineStr">
         <is>
           <t>increment</t>
         </is>
       </c>
       <c r="F1" s="1" t="inlineStr">
         <is>
           <t>inc_date</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="2">
       <c r="A2" s="1" t="inlineStr">
         <is>
-          <t>1477</t>
+          <t>1607</t>
         </is>
       </c>
       <c r="B2" s="1" t="inlineStr">
         <is>
-          <t>2024-09-03</t>
+          <t>2024-12-03</t>
         </is>
       </c>
       <c r="C2" s="1" t="inlineStr">
         <is>
-          <t>CR20240903-1321</t>
+          <t>CR20241203-1447</t>
         </is>
       </c>
       <c r="D2" s="1" t="inlineStr">
         <is>
-          <t>MARTIN, LALAINE CORAZON</t>
+          <t>FELLIZAR, MARCIA</t>
         </is>
       </c>
       <c r="E2" s="1" t="inlineStr">
         <is>
-          <t>1321</t>
+          <t>1447</t>
         </is>
       </c>
       <c r="F2" s="1" t="inlineStr">
         <is>
-          <t>20240903</t>
+          <t>20241203</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="3">
       <c r="A3" s="1" t="inlineStr">
         <is>
-          <t>1476</t>
+          <t>1606</t>
         </is>
       </c>
       <c r="B3" s="1" t="inlineStr">
         <is>
-          <t>2024-09-02</t>
+          <t>2024-12-03</t>
         </is>
       </c>
       <c r="C3" s="1" t="inlineStr">
         <is>
-          <t>CR20240902-1320</t>
+          <t>CR20241203-1446</t>
         </is>
       </c>
       <c r="D3" s="1" t="inlineStr">
         <is>
-          <t>AGCAOILI, REMALYN</t>
+          <t>DOMINGO, SHEENA</t>
         </is>
       </c>
       <c r="E3" s="1" t="inlineStr">
         <is>
-          <t>1320</t>
+          <t>1446</t>
         </is>
       </c>
       <c r="F3" s="1" t="inlineStr">
         <is>
-          <t>20240902</t>
+          <t>20241203</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="4">
       <c r="A4" s="1" t="inlineStr">
         <is>
-          <t>1475</t>
+          <t>1605</t>
         </is>
       </c>
       <c r="B4" s="1" t="inlineStr">
         <is>
-          <t>2024-09-02</t>
+          <t>2024-12-03</t>
         </is>
       </c>
       <c r="C4" s="1" t="inlineStr">
         <is>
-          <t>CR20240902-1319</t>
+          <t>CR20241203-1445</t>
         </is>
       </c>
       <c r="D4" s="1" t="inlineStr">
         <is>
-          <t>TOLENTINO, LIZA</t>
+          <t>BODINO, SHIRLEY MARILOU</t>
         </is>
       </c>
       <c r="E4" s="1" t="inlineStr">
         <is>
-          <t>1319</t>
+          <t>1445</t>
         </is>
       </c>
       <c r="F4" s="1" t="inlineStr">
         <is>
-          <t>20240902</t>
+          <t>20241203</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="5">
       <c r="A5" s="1" t="inlineStr">
         <is>
-          <t>1474</t>
+          <t>1604</t>
         </is>
       </c>
       <c r="B5" s="1" t="inlineStr">
         <is>
-          <t>2024-09-02</t>
+          <t>2024-12-03</t>
         </is>
       </c>
       <c r="C5" s="1" t="inlineStr">
         <is>
-          <t>CR20240902-1318</t>
+          <t>CR20241203-1444</t>
         </is>
       </c>
       <c r="D5" s="1" t="inlineStr">
         <is>
           <t>DAQUIOAG, MARIA ELOISA</t>
         </is>
       </c>
       <c r="E5" s="1" t="inlineStr">
         <is>
-          <t>1318</t>
+          <t>1444</t>
         </is>
       </c>
       <c r="F5" s="1" t="inlineStr">
         <is>
-          <t>20240902</t>
+          <t>20241203</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="6">
       <c r="A6" s="1" t="inlineStr">
         <is>
-          <t>1473</t>
+          <t>1603</t>
         </is>
       </c>
       <c r="B6" s="1" t="inlineStr">
         <is>
-          <t>2024-09-02</t>
+          <t>2024-12-03</t>
         </is>
       </c>
       <c r="C6" s="1" t="inlineStr">
         <is>
-          <t>CR20240902-1317</t>
+          <t>CR20241203-1443</t>
         </is>
       </c>
       <c r="D6" s="1" t="inlineStr">
         <is>
           <t>DAQUIOAG, MARIA ELOISA</t>
         </is>
       </c>
       <c r="E6" s="1" t="inlineStr">
         <is>
-          <t>1317</t>
+          <t>1443</t>
         </is>
       </c>
       <c r="F6" s="1" t="inlineStr">
         <is>
-          <t>20240902</t>
+          <t>20241203</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="7">
       <c r="A7" s="1" t="inlineStr">
         <is>
-          <t>1472</t>
+          <t>1602</t>
         </is>
       </c>
       <c r="B7" s="1" t="inlineStr">
         <is>
-          <t>2024-09-02</t>
+          <t>2024-12-03</t>
         </is>
       </c>
       <c r="C7" s="1" t="inlineStr">
         <is>
-          <t>CR20240902-1316</t>
+          <t>CR20241203-1442</t>
         </is>
       </c>
       <c r="D7" s="1" t="inlineStr">
         <is>
-          <t>DOMINGO, SHEENA</t>
+          <t>DAGURO, MARIE JANE</t>
         </is>
       </c>
       <c r="E7" s="1" t="inlineStr">
         <is>
-          <t>1316</t>
+          <t>1442</t>
         </is>
       </c>
       <c r="F7" s="1" t="inlineStr">
         <is>
-          <t>20240902</t>
+          <t>20241203</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="8">
       <c r="A8" s="1" t="inlineStr">
         <is>
-          <t>1469</t>
+          <t>1601</t>
         </is>
       </c>
       <c r="B8" s="1" t="inlineStr">
         <is>
-          <t>2024-09-02</t>
+          <t>2024-12-03</t>
         </is>
       </c>
       <c r="C8" s="1" t="inlineStr">
         <is>
-          <t>CR20240902-1315</t>
+          <t>CR20241203-1441</t>
         </is>
       </c>
       <c r="D8" s="1" t="inlineStr">
         <is>
-          <t>SIMON, NELIA</t>
+          <t>DACANAY, LOIDA</t>
         </is>
       </c>
       <c r="E8" s="1" t="inlineStr">
         <is>
-          <t>1315</t>
+          <t>1441</t>
         </is>
       </c>
       <c r="F8" s="1" t="inlineStr">
         <is>
-          <t>20240902</t>
+          <t>20241203</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="9">
       <c r="A9" s="1" t="inlineStr">
         <is>
-          <t>1468</t>
+          <t>1600</t>
         </is>
       </c>
       <c r="B9" s="1" t="inlineStr">
         <is>
-          <t>2024-09-02</t>
+          <t>2024-12-03</t>
         </is>
       </c>
       <c r="C9" s="1" t="inlineStr">
         <is>
-          <t>CR20240902-1314</t>
+          <t>CR20241203-1440</t>
         </is>
       </c>
       <c r="D9" s="1" t="inlineStr">
         <is>
-          <t>VILLANUEVA, JHENALYNE</t>
+          <t>CALIJA, VILMA MAY</t>
         </is>
       </c>
       <c r="E9" s="1" t="inlineStr">
         <is>
-          <t>1314</t>
+          <t>1440</t>
         </is>
       </c>
       <c r="F9" s="1" t="inlineStr">
         <is>
-          <t>20240902</t>
+          <t>20241203</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="10">
       <c r="A10" s="1" t="inlineStr">
         <is>
-          <t>1467</t>
+          <t>1599</t>
         </is>
       </c>
       <c r="B10" s="1" t="inlineStr">
         <is>
-          <t>2024-09-02</t>
+          <t>2024-12-03</t>
         </is>
       </c>
       <c r="C10" s="1" t="inlineStr">
         <is>
-          <t>CR20240902-1313</t>
+          <t>CR20241203-1439</t>
         </is>
       </c>
       <c r="D10" s="1" t="inlineStr">
         <is>
-          <t>VILLANUEVA, JHENALYNE</t>
+          <t>ASUNCION, ETHELDREDA</t>
         </is>
       </c>
       <c r="E10" s="1" t="inlineStr">
         <is>
-          <t>1313</t>
+          <t>1439</t>
         </is>
       </c>
       <c r="F10" s="1" t="inlineStr">
         <is>
-          <t>20240902</t>
+          <t>20241203</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="11">
       <c r="A11" s="1" t="inlineStr">
         <is>
-          <t>1466</t>
+          <t>1598</t>
         </is>
       </c>
       <c r="B11" s="1" t="inlineStr">
         <is>
-          <t>2024-09-02</t>
+          <t>2024-12-03</t>
         </is>
       </c>
       <c r="C11" s="1" t="inlineStr">
         <is>
-          <t>CR20240902-1312</t>
+          <t>CR20241203-1438</t>
         </is>
       </c>
       <c r="D11" s="1" t="inlineStr">
         <is>
-          <t>ABADILLA, LAMAR</t>
+          <t>AGCAOILI, REMALYN</t>
         </is>
       </c>
       <c r="E11" s="1" t="inlineStr">
         <is>
-          <t>1312</t>
+          <t>1438</t>
         </is>
       </c>
       <c r="F11" s="1" t="inlineStr">
         <is>
-          <t>20240902</t>
+          <t>20241203</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="12">
       <c r="A12" s="1" t="inlineStr">
         <is>
-          <t>1465</t>
+          <t>1597</t>
         </is>
       </c>
       <c r="B12" s="1" t="inlineStr">
         <is>
-          <t>2024-09-02</t>
+          <t>2024-12-03</t>
         </is>
       </c>
       <c r="C12" s="1" t="inlineStr">
         <is>
-          <t>CR20240902-1311</t>
+          <t>CR20241203-1437</t>
         </is>
       </c>
       <c r="D12" s="1" t="inlineStr">
         <is>
-          <t>LLANES, GRATECHEN</t>
+          <t>ABADILLA, LAMAR</t>
         </is>
       </c>
       <c r="E12" s="1" t="inlineStr">
         <is>
-          <t>1311</t>
+          <t>1437</t>
         </is>
       </c>
       <c r="F12" s="1" t="inlineStr">
         <is>
-          <t>20240902</t>
+          <t>20241203</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="13">
       <c r="A13" s="1" t="inlineStr">
         <is>
-          <t>1464</t>
+          <t>1596</t>
         </is>
       </c>
       <c r="B13" s="1" t="inlineStr">
         <is>
-          <t>2024-09-02</t>
+          <t>2024-12-03</t>
         </is>
       </c>
       <c r="C13" s="1" t="inlineStr">
         <is>
-          <t>CR20240902-1310</t>
+          <t>CR20241203-1436</t>
         </is>
       </c>
       <c r="D13" s="1" t="inlineStr">
         <is>
-          <t>LLANES, GRATECHEN</t>
+          <t>ABADILLA, LAMAR</t>
         </is>
       </c>
       <c r="E13" s="1" t="inlineStr">
         <is>
-          <t>1310</t>
+          <t>1436</t>
         </is>
       </c>
       <c r="F13" s="1" t="inlineStr">
         <is>
-          <t>20240902</t>
+          <t>20241203</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="14">
       <c r="A14" s="1" t="inlineStr">
         <is>
-          <t>1463</t>
+          <t>1595</t>
         </is>
       </c>
       <c r="B14" s="1" t="inlineStr">
         <is>
-          <t>2024-08-31</t>
+          <t>2024-12-03</t>
         </is>
       </c>
       <c r="C14" s="1" t="inlineStr">
         <is>
-          <t>CR20240831-1309</t>
+          <t>CR20241203-1435</t>
         </is>
       </c>
       <c r="D14" s="1" t="inlineStr">
         <is>
-          <t>SIMON, MAY</t>
+          <t>ACAB, MARY ROSE</t>
         </is>
       </c>
       <c r="E14" s="1" t="inlineStr">
         <is>
-          <t>1309</t>
+          <t>1435</t>
         </is>
       </c>
       <c r="F14" s="1" t="inlineStr">
         <is>
-          <t>20240831</t>
+          <t>20241203</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="15">
       <c r="A15" s="1" t="inlineStr">
         <is>
-          <t>1462</t>
+          <t>1594</t>
         </is>
       </c>
       <c r="B15" s="1" t="inlineStr">
         <is>
-          <t>2024-08-31</t>
+          <t>2024-11-29</t>
         </is>
       </c>
       <c r="C15" s="1" t="inlineStr">
         <is>
-          <t>CR20240831-1308</t>
+          <t>CR20241129-1434</t>
         </is>
       </c>
       <c r="D15" s="1" t="inlineStr">
         <is>
-          <t>ACAB, MARY ROSE</t>
+          <t>LAGMAY, KATHLEEN/SHERWIN</t>
         </is>
       </c>
       <c r="E15" s="1" t="inlineStr">
         <is>
-          <t>1308</t>
+          <t>1434</t>
         </is>
       </c>
       <c r="F15" s="1" t="inlineStr">
         <is>
-          <t>20240831</t>
+          <t>20241129</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="16">
       <c r="A16" s="1" t="inlineStr">
         <is>
-          <t>1461</t>
+          <t>1593</t>
         </is>
       </c>
       <c r="B16" s="1" t="inlineStr">
         <is>
-          <t>2024-08-10</t>
+          <t>2024-11-18</t>
         </is>
       </c>
       <c r="C16" s="1" t="inlineStr">
         <is>
-          <t>CR20240810-1307</t>
+          <t>CR20241118-1433</t>
         </is>
       </c>
       <c r="D16" s="1" t="inlineStr">
         <is>
-          <t>VILLANUEVA, JHENALYNE</t>
+          <t>BAUZON, BABY CHERYL</t>
         </is>
       </c>
       <c r="E16" s="1" t="inlineStr">
         <is>
-          <t>1307</t>
+          <t>1433</t>
         </is>
       </c>
       <c r="F16" s="1" t="inlineStr">
         <is>
-          <t>20240810</t>
+          <t>20241118</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="17">
       <c r="A17" s="1" t="inlineStr">
         <is>
-          <t>1460</t>
+          <t>1592</t>
         </is>
       </c>
       <c r="B17" s="1" t="inlineStr">
         <is>
-          <t>2024-08-08</t>
+          <t>2024-11-07</t>
         </is>
       </c>
       <c r="C17" s="1" t="inlineStr">
         <is>
-          <t>CR20240808-1306</t>
+          <t>CR20241107-1432</t>
         </is>
       </c>
       <c r="D17" s="1" t="inlineStr">
         <is>
-          <t>DOMINGO, SHEENA</t>
+          <t>ORGANO, KRYSTAL (100$)</t>
         </is>
       </c>
       <c r="E17" s="1" t="inlineStr">
         <is>
-          <t>1306</t>
+          <t>1432</t>
         </is>
       </c>
       <c r="F17" s="1" t="inlineStr">
         <is>
-          <t>20240808</t>
+          <t>20241107</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="18">
       <c r="A18" s="1" t="inlineStr">
         <is>
-          <t>1459</t>
+          <t>1591</t>
         </is>
       </c>
       <c r="B18" s="1" t="inlineStr">
         <is>
-          <t>2024-08-06</t>
+          <t>2024-11-07</t>
         </is>
       </c>
       <c r="C18" s="1" t="inlineStr">
         <is>
-          <t>CR20240806-1305</t>
+          <t>CR20241107-1431</t>
         </is>
       </c>
       <c r="D18" s="1" t="inlineStr">
         <is>
-          <t>DOMENDEN, JOVELYN (OV)</t>
+          <t>BAUZON, BABY CHERYL (100$)</t>
         </is>
       </c>
       <c r="E18" s="1" t="inlineStr">
         <is>
-          <t>1305</t>
+          <t>1431</t>
         </is>
       </c>
       <c r="F18" s="1" t="inlineStr">
         <is>
-          <t>20240806</t>
+          <t>20241107</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="19">
       <c r="A19" s="1" t="inlineStr">
         <is>
-          <t>1458</t>
+          <t>1590</t>
         </is>
       </c>
       <c r="B19" s="1" t="inlineStr">
         <is>
-          <t>2024-08-06</t>
+          <t>2024-11-07</t>
         </is>
       </c>
       <c r="C19" s="1" t="inlineStr">
         <is>
-          <t>CR20240806-1304</t>
+          <t>CR20241107-1430</t>
         </is>
       </c>
       <c r="D19" s="1" t="inlineStr">
         <is>
-          <t>DOMENDEN, JOVELYN (OV)</t>
+          <t>DOMENDEN, JOVELYN (100$)</t>
         </is>
       </c>
       <c r="E19" s="1" t="inlineStr">
         <is>
-          <t>1304</t>
+          <t>1430</t>
         </is>
       </c>
       <c r="F19" s="1" t="inlineStr">
         <is>
-          <t>20240806</t>
+          <t>20241107</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="20">
       <c r="A20" s="1" t="inlineStr">
         <is>
-          <t>1457</t>
+          <t>1589</t>
         </is>
       </c>
       <c r="B20" s="1" t="inlineStr">
         <is>
-          <t>2024-08-06</t>
+          <t>2024-11-06</t>
         </is>
       </c>
       <c r="C20" s="1" t="inlineStr">
         <is>
-          <t>CR20240806-1303</t>
+          <t>CR20241106-1429</t>
         </is>
       </c>
       <c r="D20" s="1" t="inlineStr">
         <is>
-          <t>DOMENDEN, JOVELYN (OV)</t>
+          <t>TABANGAY, MANILYN</t>
         </is>
       </c>
       <c r="E20" s="1" t="inlineStr">
         <is>
-          <t>1303</t>
+          <t>1429</t>
         </is>
       </c>
       <c r="F20" s="1" t="inlineStr">
         <is>
-          <t>20240806</t>
+          <t>20241106</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="21">
       <c r="A21" s="1" t="inlineStr">
         <is>
-          <t>1456</t>
+          <t>1588</t>
         </is>
       </c>
       <c r="B21" s="1" t="inlineStr">
         <is>
-          <t>2024-08-05</t>
+          <t>2024-11-06</t>
         </is>
       </c>
       <c r="C21" s="1" t="inlineStr">
         <is>
-          <t>CR20240805-1302</t>
+          <t>CR20241106-1428</t>
         </is>
       </c>
       <c r="D21" s="1" t="inlineStr">
         <is>
-          <t>CORNELIO, CLAIROL</t>
+          <t>DOMENDEN, JOVELYN</t>
         </is>
       </c>
       <c r="E21" s="1" t="inlineStr">
         <is>
-          <t>1302</t>
+          <t>1428</t>
         </is>
       </c>
       <c r="F21" s="1" t="inlineStr">
         <is>
-          <t>20240805</t>
+          <t>20241106</t>
         </is>
       </c>
     </row>
   </sheetData>
   <printOptions headings="false" gridLines="false" gridLinesSet="true" horizontalCentered="false" verticalCentered="false"/>
   <pageMargins left="0.5" right="0.5" top="1.0" bottom="1.0" header="0.5" footer="0.5"/>
   <pageSetup blackAndWhite="false" cellComments="none" copies="1" draft="false" firstPageNumber="1" fitToHeight="1" fitToWidth="1" horizontalDpi="300" orientation="portrait" pageOrder="downThenOver" paperSize="1" scale="100" useFirstPageNumber="true" usePrinterDefaults="false" verticalDpi="300"/>
   <headerFooter differentFirst="false" differentOddEven="false">
     <oddHeader>&amp;C&amp;"Times New Roman,Regular"&amp;12&amp;A</oddHeader>
     <oddFooter>&amp;C&amp;"Times New Roman,Regular"&amp;12Page &amp;P</oddFooter>
   </headerFooter>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <TotalTime></TotalTime>
   <Company/>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcmitype="http://purl.org/dc/dcmitype/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dc:title/>