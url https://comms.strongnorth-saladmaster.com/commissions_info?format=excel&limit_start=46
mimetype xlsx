--- v0 (2026-02-26)
+++ v1 (2026-04-22)
@@ -157,684 +157,684 @@
       </c>
       <c r="C1" s="1" t="inlineStr">
         <is>
           <t>cr_no</t>
         </is>
       </c>
       <c r="D1" s="1" t="inlineStr">
         <is>
           <t>consultant</t>
         </is>
       </c>
       <c r="E1" s="1" t="inlineStr">
         <is>
           <t>increment</t>
         </is>
       </c>
       <c r="F1" s="1" t="inlineStr">
         <is>
           <t>inc_date</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="2">
       <c r="A2" s="1" t="inlineStr">
         <is>
-          <t>1368</t>
+          <t>1435</t>
         </is>
       </c>
       <c r="B2" s="1" t="inlineStr">
         <is>
-          <t>2024-06-04</t>
+          <t>2024-08-05</t>
         </is>
       </c>
       <c r="C2" s="1" t="inlineStr">
         <is>
-          <t>CR20240604-1216</t>
+          <t>CR20240805-1281</t>
         </is>
       </c>
       <c r="D2" s="1" t="inlineStr">
         <is>
-          <t>DACUYCUY, LUDY (STIMULUS OVERRIDE)</t>
+          <t>DOMENDEN, JOVELYN</t>
         </is>
       </c>
       <c r="E2" s="1" t="inlineStr">
         <is>
-          <t>1216</t>
+          <t>1281</t>
         </is>
       </c>
       <c r="F2" s="1" t="inlineStr">
         <is>
-          <t>20240604</t>
+          <t>20240805</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="3">
       <c r="A3" s="1" t="inlineStr">
         <is>
-          <t>1367</t>
+          <t>1434</t>
         </is>
       </c>
       <c r="B3" s="1" t="inlineStr">
         <is>
-          <t>2024-06-04</t>
+          <t>2024-08-05</t>
         </is>
       </c>
       <c r="C3" s="1" t="inlineStr">
         <is>
-          <t>CR20240604-1215</t>
+          <t>CR20240805-1280</t>
         </is>
       </c>
       <c r="D3" s="1" t="inlineStr">
         <is>
-          <t>VILLANUEVA, JHENALYNE (STIMULUS OVERRIDE)</t>
+          <t>DOMENDEN, JOVELYN</t>
         </is>
       </c>
       <c r="E3" s="1" t="inlineStr">
         <is>
-          <t>1215</t>
+          <t>1280</t>
         </is>
       </c>
       <c r="F3" s="1" t="inlineStr">
         <is>
-          <t>20240604</t>
+          <t>20240805</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="4">
       <c r="A4" s="1" t="inlineStr">
         <is>
-          <t>1366</t>
+          <t>1433</t>
         </is>
       </c>
       <c r="B4" s="1" t="inlineStr">
         <is>
-          <t>2024-06-04</t>
+          <t>2024-08-03</t>
         </is>
       </c>
       <c r="C4" s="1" t="inlineStr">
         <is>
-          <t>CR20240604-1214</t>
+          <t>CR20240803-1279</t>
         </is>
       </c>
       <c r="D4" s="1" t="inlineStr">
         <is>
-          <t>FELLIZAR, MARCIA</t>
+          <t>DAQUIOAG, MARIA ELOISA</t>
         </is>
       </c>
       <c r="E4" s="1" t="inlineStr">
         <is>
-          <t>1214</t>
+          <t>1279</t>
         </is>
       </c>
       <c r="F4" s="1" t="inlineStr">
         <is>
-          <t>20240604</t>
+          <t>20240803</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="5">
       <c r="A5" s="1" t="inlineStr">
         <is>
-          <t>1365</t>
+          <t>1431</t>
         </is>
       </c>
       <c r="B5" s="1" t="inlineStr">
         <is>
-          <t>2024-06-04</t>
+          <t>2024-08-03</t>
         </is>
       </c>
       <c r="C5" s="1" t="inlineStr">
         <is>
-          <t>CR20240604-1213</t>
+          <t>CR20240803-1278</t>
         </is>
       </c>
       <c r="D5" s="1" t="inlineStr">
         <is>
-          <t>VILLANUEVA, MARIA THERESA</t>
+          <t>DAQUIOAG, MARIA ELOISA</t>
         </is>
       </c>
       <c r="E5" s="1" t="inlineStr">
         <is>
-          <t>1213</t>
+          <t>1278</t>
         </is>
       </c>
       <c r="F5" s="1" t="inlineStr">
         <is>
-          <t>20240604</t>
+          <t>20240803</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="6">
       <c r="A6" s="1" t="inlineStr">
         <is>
-          <t>1364</t>
+          <t>1430</t>
         </is>
       </c>
       <c r="B6" s="1" t="inlineStr">
         <is>
-          <t>2024-06-04</t>
+          <t>2024-08-03</t>
         </is>
       </c>
       <c r="C6" s="1" t="inlineStr">
         <is>
-          <t>CR20240604-1212</t>
+          <t>CR20240803-1277</t>
         </is>
       </c>
       <c r="D6" s="1" t="inlineStr">
         <is>
-          <t>VILLANUEVA, MARIA THERESA</t>
+          <t>DAQUIOAG, MARIA ELOISA</t>
         </is>
       </c>
       <c r="E6" s="1" t="inlineStr">
         <is>
-          <t>1212</t>
+          <t>1277</t>
         </is>
       </c>
       <c r="F6" s="1" t="inlineStr">
         <is>
-          <t>20240604</t>
+          <t>20240803</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="7">
       <c r="A7" s="1" t="inlineStr">
         <is>
-          <t>1363</t>
+          <t>1429</t>
         </is>
       </c>
       <c r="B7" s="1" t="inlineStr">
         <is>
-          <t>2024-06-04</t>
+          <t>2024-08-03</t>
         </is>
       </c>
       <c r="C7" s="1" t="inlineStr">
         <is>
-          <t>CR20240604-1211</t>
+          <t>CR20240803-1276</t>
         </is>
       </c>
       <c r="D7" s="1" t="inlineStr">
         <is>
-          <t>VILLANUEVA, MARIA THERESA</t>
+          <t>AGCAOILI, REMALYN</t>
         </is>
       </c>
       <c r="E7" s="1" t="inlineStr">
         <is>
-          <t>1211</t>
+          <t>1276</t>
         </is>
       </c>
       <c r="F7" s="1" t="inlineStr">
         <is>
-          <t>20240604</t>
+          <t>20240803</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="8">
       <c r="A8" s="1" t="inlineStr">
         <is>
-          <t>1362</t>
+          <t>1428</t>
         </is>
       </c>
       <c r="B8" s="1" t="inlineStr">
         <is>
-          <t>2024-06-04</t>
+          <t>2024-08-03</t>
         </is>
       </c>
       <c r="C8" s="1" t="inlineStr">
         <is>
-          <t>CR20240604-1210</t>
+          <t>CR20240803-1275</t>
         </is>
       </c>
       <c r="D8" s="1" t="inlineStr">
         <is>
-          <t>VILLANUEVA, MARIA THERESA</t>
+          <t>ACAB, MARY ROSE</t>
         </is>
       </c>
       <c r="E8" s="1" t="inlineStr">
         <is>
-          <t>1210</t>
+          <t>1275</t>
         </is>
       </c>
       <c r="F8" s="1" t="inlineStr">
         <is>
-          <t>20240604</t>
+          <t>20240803</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="9">
       <c r="A9" s="1" t="inlineStr">
         <is>
-          <t>1361</t>
+          <t>1427</t>
         </is>
       </c>
       <c r="B9" s="1" t="inlineStr">
         <is>
-          <t>2024-06-04</t>
+          <t>2024-08-03</t>
         </is>
       </c>
       <c r="C9" s="1" t="inlineStr">
         <is>
-          <t>CR20240604-1209</t>
+          <t>CR20240803-1274</t>
         </is>
       </c>
       <c r="D9" s="1" t="inlineStr">
         <is>
-          <t>VILLACORTA, LORY</t>
+          <t>ABADILLA, LAMAR</t>
         </is>
       </c>
       <c r="E9" s="1" t="inlineStr">
         <is>
-          <t>1209</t>
+          <t>1274</t>
         </is>
       </c>
       <c r="F9" s="1" t="inlineStr">
         <is>
-          <t>20240604</t>
+          <t>20240803</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="10">
       <c r="A10" s="1" t="inlineStr">
         <is>
-          <t>1360</t>
+          <t>1426</t>
         </is>
       </c>
       <c r="B10" s="1" t="inlineStr">
         <is>
-          <t>2024-06-04</t>
+          <t>2024-08-03</t>
         </is>
       </c>
       <c r="C10" s="1" t="inlineStr">
         <is>
-          <t>CR20240604-1208</t>
+          <t>CR20240803-1273</t>
         </is>
       </c>
       <c r="D10" s="1" t="inlineStr">
         <is>
-          <t>DOMENDEN, JOVELYN</t>
+          <t>ABADILLA, LAMAR</t>
         </is>
       </c>
       <c r="E10" s="1" t="inlineStr">
         <is>
-          <t>1208</t>
+          <t>1273</t>
         </is>
       </c>
       <c r="F10" s="1" t="inlineStr">
         <is>
-          <t>20240604</t>
+          <t>20240803</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="11">
       <c r="A11" s="1" t="inlineStr">
         <is>
-          <t>1359</t>
+          <t>1425</t>
         </is>
       </c>
       <c r="B11" s="1" t="inlineStr">
         <is>
-          <t>2024-06-04</t>
+          <t>2024-08-03</t>
         </is>
       </c>
       <c r="C11" s="1" t="inlineStr">
         <is>
-          <t>CR20240604-1207</t>
+          <t>CR20240803-1272</t>
         </is>
       </c>
       <c r="D11" s="1" t="inlineStr">
         <is>
-          <t>DOMENDEN, JOVELYN</t>
+          <t>VILLACORTA, LORY</t>
         </is>
       </c>
       <c r="E11" s="1" t="inlineStr">
         <is>
-          <t>1207</t>
+          <t>1272</t>
         </is>
       </c>
       <c r="F11" s="1" t="inlineStr">
         <is>
-          <t>20240604</t>
+          <t>20240803</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="12">
       <c r="A12" s="1" t="inlineStr">
         <is>
-          <t>1358</t>
+          <t>1423</t>
         </is>
       </c>
       <c r="B12" s="1" t="inlineStr">
         <is>
-          <t>2024-06-04</t>
+          <t>2024-08-03</t>
         </is>
       </c>
       <c r="C12" s="1" t="inlineStr">
         <is>
-          <t>CR20240604-1206</t>
+          <t>CR20240803-1271</t>
         </is>
       </c>
       <c r="D12" s="1" t="inlineStr">
         <is>
-          <t>MARTIN, LALAINE CORAZON</t>
+          <t>VILLACORTA, LORY</t>
         </is>
       </c>
       <c r="E12" s="1" t="inlineStr">
         <is>
-          <t>1206</t>
+          <t>1271</t>
         </is>
       </c>
       <c r="F12" s="1" t="inlineStr">
         <is>
-          <t>20240604</t>
+          <t>20240803</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="13">
       <c r="A13" s="1" t="inlineStr">
         <is>
-          <t>1357</t>
+          <t>1422</t>
         </is>
       </c>
       <c r="B13" s="1" t="inlineStr">
         <is>
-          <t>2024-06-04</t>
+          <t>2024-08-03</t>
         </is>
       </c>
       <c r="C13" s="1" t="inlineStr">
         <is>
-          <t>CR20240604-1205</t>
+          <t>CR20240803-1270</t>
         </is>
       </c>
       <c r="D13" s="1" t="inlineStr">
         <is>
-          <t>RAZOTE, CLARE ANN ENGELINE</t>
+          <t>GUTIERREZ, CHRISTINE</t>
         </is>
       </c>
       <c r="E13" s="1" t="inlineStr">
         <is>
-          <t>1205</t>
+          <t>1270</t>
         </is>
       </c>
       <c r="F13" s="1" t="inlineStr">
         <is>
-          <t>20240604</t>
+          <t>20240803</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="14">
       <c r="A14" s="1" t="inlineStr">
         <is>
-          <t>1356</t>
+          <t>1421</t>
         </is>
       </c>
       <c r="B14" s="1" t="inlineStr">
         <is>
-          <t>2024-06-04</t>
+          <t>2024-08-03</t>
         </is>
       </c>
       <c r="C14" s="1" t="inlineStr">
         <is>
-          <t>CR20240604-1204</t>
+          <t>CR20240803-1269</t>
         </is>
       </c>
       <c r="D14" s="1" t="inlineStr">
         <is>
-          <t>RAZOTE, CLARE ANN ENGELINE</t>
+          <t>GUTIERREZ, CHRISTINE</t>
         </is>
       </c>
       <c r="E14" s="1" t="inlineStr">
         <is>
-          <t>1204</t>
+          <t>1269</t>
         </is>
       </c>
       <c r="F14" s="1" t="inlineStr">
         <is>
-          <t>20240604</t>
+          <t>20240803</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="15">
       <c r="A15" s="1" t="inlineStr">
         <is>
-          <t>1355</t>
+          <t>1420</t>
         </is>
       </c>
       <c r="B15" s="1" t="inlineStr">
         <is>
-          <t>2024-06-03</t>
+          <t>2024-08-03</t>
         </is>
       </c>
       <c r="C15" s="1" t="inlineStr">
         <is>
-          <t>CR20240603-1203</t>
+          <t>CR20240803-1268</t>
         </is>
       </c>
       <c r="D15" s="1" t="inlineStr">
         <is>
-          <t>ORGANO, KRYSTAL KAY</t>
+          <t>GUTIERREZ, CHRISTINE</t>
         </is>
       </c>
       <c r="E15" s="1" t="inlineStr">
         <is>
-          <t>1203</t>
+          <t>1268</t>
         </is>
       </c>
       <c r="F15" s="1" t="inlineStr">
         <is>
-          <t>20240603</t>
+          <t>20240803</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="16">
       <c r="A16" s="1" t="inlineStr">
         <is>
-          <t>1354</t>
+          <t>1419</t>
         </is>
       </c>
       <c r="B16" s="1" t="inlineStr">
         <is>
-          <t>2024-06-03</t>
+          <t>2024-07-11</t>
         </is>
       </c>
       <c r="C16" s="1" t="inlineStr">
         <is>
-          <t>CR20240603-1202</t>
+          <t>CR20240711-1267</t>
         </is>
       </c>
       <c r="D16" s="1" t="inlineStr">
         <is>
-          <t>ORGANO, KRYSTAL KAY</t>
+          <t>VILLACORTA, LORY</t>
         </is>
       </c>
       <c r="E16" s="1" t="inlineStr">
         <is>
-          <t>1202</t>
+          <t>1267</t>
         </is>
       </c>
       <c r="F16" s="1" t="inlineStr">
         <is>
-          <t>20240603</t>
+          <t>20240711</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="17">
       <c r="A17" s="1" t="inlineStr">
         <is>
-          <t>1352</t>
+          <t>1418</t>
         </is>
       </c>
       <c r="B17" s="1" t="inlineStr">
         <is>
-          <t>2024-06-03</t>
+          <t>2024-07-05</t>
         </is>
       </c>
       <c r="C17" s="1" t="inlineStr">
         <is>
-          <t>CR20240603-1201</t>
+          <t>CR20240705-1266</t>
         </is>
       </c>
       <c r="D17" s="1" t="inlineStr">
         <is>
-          <t>OFIANA, FLORENCE</t>
+          <t>MELCHOR, EDDIE/FLORIE</t>
         </is>
       </c>
       <c r="E17" s="1" t="inlineStr">
         <is>
-          <t>1201</t>
+          <t>1266</t>
         </is>
       </c>
       <c r="F17" s="1" t="inlineStr">
         <is>
-          <t>20240603</t>
+          <t>20240705</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="18">
       <c r="A18" s="1" t="inlineStr">
         <is>
-          <t>1351</t>
+          <t>1417</t>
         </is>
       </c>
       <c r="B18" s="1" t="inlineStr">
         <is>
-          <t>2024-06-03</t>
+          <t>2024-07-02</t>
         </is>
       </c>
       <c r="C18" s="1" t="inlineStr">
         <is>
-          <t>CR20240603-1200</t>
+          <t>CR20240702-1265</t>
         </is>
       </c>
       <c r="D18" s="1" t="inlineStr">
         <is>
-          <t>PADRON, BERNADETTE</t>
+          <t>LLANES, GRATECHEN (100$)</t>
         </is>
       </c>
       <c r="E18" s="1" t="inlineStr">
         <is>
-          <t>1200</t>
+          <t>1265</t>
         </is>
       </c>
       <c r="F18" s="1" t="inlineStr">
         <is>
-          <t>20240603</t>
+          <t>20240702</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="19">
       <c r="A19" s="1" t="inlineStr">
         <is>
-          <t>1350</t>
+          <t>1416</t>
         </is>
       </c>
       <c r="B19" s="1" t="inlineStr">
         <is>
-          <t>2024-06-03</t>
+          <t>2024-07-02</t>
         </is>
       </c>
       <c r="C19" s="1" t="inlineStr">
         <is>
-          <t>CR20240603-1199</t>
+          <t>CR20240702-1264</t>
         </is>
       </c>
       <c r="D19" s="1" t="inlineStr">
         <is>
-          <t>LLANES, GRATECHEN</t>
+          <t>ORGANO, KRYSTAL (100$)</t>
         </is>
       </c>
       <c r="E19" s="1" t="inlineStr">
         <is>
-          <t>1199</t>
+          <t>1264</t>
         </is>
       </c>
       <c r="F19" s="1" t="inlineStr">
         <is>
-          <t>20240603</t>
+          <t>20240702</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="20">
       <c r="A20" s="1" t="inlineStr">
         <is>
-          <t>1349</t>
+          <t>1415</t>
         </is>
       </c>
       <c r="B20" s="1" t="inlineStr">
         <is>
-          <t>2024-06-03</t>
+          <t>2024-07-01</t>
         </is>
       </c>
       <c r="C20" s="1" t="inlineStr">
         <is>
-          <t>CR20240603-1198</t>
+          <t>CR20240701-1263</t>
         </is>
       </c>
       <c r="D20" s="1" t="inlineStr">
         <is>
-          <t>LLANES, GRATECHEN</t>
+          <t>SIMON, NELIA</t>
         </is>
       </c>
       <c r="E20" s="1" t="inlineStr">
         <is>
-          <t>1198</t>
+          <t>1263</t>
         </is>
       </c>
       <c r="F20" s="1" t="inlineStr">
         <is>
-          <t>20240603</t>
+          <t>20240701</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="21">
       <c r="A21" s="1" t="inlineStr">
         <is>
-          <t>1347</t>
+          <t>1414</t>
         </is>
       </c>
       <c r="B21" s="1" t="inlineStr">
         <is>
-          <t>2024-06-03</t>
+          <t>2024-07-01</t>
         </is>
       </c>
       <c r="C21" s="1" t="inlineStr">
         <is>
-          <t>CR20240603-1197</t>
+          <t>CR20240701-1262</t>
         </is>
       </c>
       <c r="D21" s="1" t="inlineStr">
         <is>
-          <t>GUTIERREZ, CHRISTINE</t>
+          <t>TOMES, THELMA</t>
         </is>
       </c>
       <c r="E21" s="1" t="inlineStr">
         <is>
-          <t>1197</t>
+          <t>1262</t>
         </is>
       </c>
       <c r="F21" s="1" t="inlineStr">
         <is>
-          <t>20240603</t>
+          <t>20240701</t>
         </is>
       </c>
     </row>
   </sheetData>
   <printOptions headings="false" gridLines="false" gridLinesSet="true" horizontalCentered="false" verticalCentered="false"/>
   <pageMargins left="0.5" right="0.5" top="1.0" bottom="1.0" header="0.5" footer="0.5"/>
   <pageSetup blackAndWhite="false" cellComments="none" copies="1" draft="false" firstPageNumber="1" fitToHeight="1" fitToWidth="1" horizontalDpi="300" orientation="portrait" pageOrder="downThenOver" paperSize="1" scale="100" useFirstPageNumber="true" usePrinterDefaults="false" verticalDpi="300"/>
   <headerFooter differentFirst="false" differentOddEven="false">
     <oddHeader>&amp;C&amp;"Times New Roman,Regular"&amp;12&amp;A</oddHeader>
     <oddFooter>&amp;C&amp;"Times New Roman,Regular"&amp;12Page &amp;P</oddFooter>
   </headerFooter>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <TotalTime></TotalTime>
   <Company/>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcmitype="http://purl.org/dc/dcmitype/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dc:title/>