--- v1 (2026-04-22)
+++ v2 (2026-06-20)
@@ -157,684 +157,684 @@
       </c>
       <c r="C1" s="1" t="inlineStr">
         <is>
           <t>cr_no</t>
         </is>
       </c>
       <c r="D1" s="1" t="inlineStr">
         <is>
           <t>consultant</t>
         </is>
       </c>
       <c r="E1" s="1" t="inlineStr">
         <is>
           <t>increment</t>
         </is>
       </c>
       <c r="F1" s="1" t="inlineStr">
         <is>
           <t>inc_date</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="2">
       <c r="A2" s="1" t="inlineStr">
         <is>
-          <t>1435</t>
+          <t>1566</t>
         </is>
       </c>
       <c r="B2" s="1" t="inlineStr">
         <is>
-          <t>2024-08-05</t>
+          <t>2024-11-05</t>
         </is>
       </c>
       <c r="C2" s="1" t="inlineStr">
         <is>
-          <t>CR20240805-1281</t>
+          <t>CR20241105-1407</t>
         </is>
       </c>
       <c r="D2" s="1" t="inlineStr">
         <is>
-          <t>DOMENDEN, JOVELYN</t>
+          <t>ABADILLA, LAMAR</t>
         </is>
       </c>
       <c r="E2" s="1" t="inlineStr">
         <is>
-          <t>1281</t>
+          <t>1407</t>
         </is>
       </c>
       <c r="F2" s="1" t="inlineStr">
         <is>
-          <t>20240805</t>
+          <t>20241105</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="3">
       <c r="A3" s="1" t="inlineStr">
         <is>
-          <t>1434</t>
+          <t>1565</t>
         </is>
       </c>
       <c r="B3" s="1" t="inlineStr">
         <is>
-          <t>2024-08-05</t>
+          <t>2024-11-05</t>
         </is>
       </c>
       <c r="C3" s="1" t="inlineStr">
         <is>
-          <t>CR20240805-1280</t>
+          <t>CR20241105-1406</t>
         </is>
       </c>
       <c r="D3" s="1" t="inlineStr">
         <is>
-          <t>DOMENDEN, JOVELYN</t>
+          <t>CALIJA, VILMA MAY</t>
         </is>
       </c>
       <c r="E3" s="1" t="inlineStr">
         <is>
-          <t>1280</t>
+          <t>1406</t>
         </is>
       </c>
       <c r="F3" s="1" t="inlineStr">
         <is>
-          <t>20240805</t>
+          <t>20241105</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="4">
       <c r="A4" s="1" t="inlineStr">
         <is>
-          <t>1433</t>
+          <t>1563</t>
         </is>
       </c>
       <c r="B4" s="1" t="inlineStr">
         <is>
-          <t>2024-08-03</t>
+          <t>2024-11-05</t>
         </is>
       </c>
       <c r="C4" s="1" t="inlineStr">
         <is>
-          <t>CR20240803-1279</t>
+          <t>CR20241105-1405</t>
         </is>
       </c>
       <c r="D4" s="1" t="inlineStr">
         <is>
-          <t>DAQUIOAG, MARIA ELOISA</t>
+          <t>MARTIN, LALAINE CORAZON</t>
         </is>
       </c>
       <c r="E4" s="1" t="inlineStr">
         <is>
-          <t>1279</t>
+          <t>1405</t>
         </is>
       </c>
       <c r="F4" s="1" t="inlineStr">
         <is>
-          <t>20240803</t>
+          <t>20241105</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="5">
       <c r="A5" s="1" t="inlineStr">
         <is>
-          <t>1431</t>
+          <t>1562</t>
         </is>
       </c>
       <c r="B5" s="1" t="inlineStr">
         <is>
-          <t>2024-08-03</t>
+          <t>2024-11-05</t>
         </is>
       </c>
       <c r="C5" s="1" t="inlineStr">
         <is>
-          <t>CR20240803-1278</t>
+          <t>CR20241105-1404</t>
         </is>
       </c>
       <c r="D5" s="1" t="inlineStr">
         <is>
-          <t>DAQUIOAG, MARIA ELOISA</t>
+          <t>SIMON, NELIA</t>
         </is>
       </c>
       <c r="E5" s="1" t="inlineStr">
         <is>
-          <t>1278</t>
+          <t>1404</t>
         </is>
       </c>
       <c r="F5" s="1" t="inlineStr">
         <is>
-          <t>20240803</t>
+          <t>20241105</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="6">
       <c r="A6" s="1" t="inlineStr">
         <is>
-          <t>1430</t>
+          <t>1561</t>
         </is>
       </c>
       <c r="B6" s="1" t="inlineStr">
         <is>
-          <t>2024-08-03</t>
+          <t>2024-11-05</t>
         </is>
       </c>
       <c r="C6" s="1" t="inlineStr">
         <is>
-          <t>CR20240803-1277</t>
+          <t>CR20241105-1403</t>
         </is>
       </c>
       <c r="D6" s="1" t="inlineStr">
         <is>
-          <t>DAQUIOAG, MARIA ELOISA</t>
+          <t>OSIAS, JANE MAE</t>
         </is>
       </c>
       <c r="E6" s="1" t="inlineStr">
         <is>
-          <t>1277</t>
+          <t>1403</t>
         </is>
       </c>
       <c r="F6" s="1" t="inlineStr">
         <is>
-          <t>20240803</t>
+          <t>20241105</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="7">
       <c r="A7" s="1" t="inlineStr">
         <is>
-          <t>1429</t>
+          <t>1560</t>
         </is>
       </c>
       <c r="B7" s="1" t="inlineStr">
         <is>
-          <t>2024-08-03</t>
+          <t>2024-11-05</t>
         </is>
       </c>
       <c r="C7" s="1" t="inlineStr">
         <is>
-          <t>CR20240803-1276</t>
+          <t>CR20241105-1402</t>
         </is>
       </c>
       <c r="D7" s="1" t="inlineStr">
         <is>
-          <t>AGCAOILI, REMALYN</t>
+          <t>FELLIZAR, MARCIA</t>
         </is>
       </c>
       <c r="E7" s="1" t="inlineStr">
         <is>
-          <t>1276</t>
+          <t>1402</t>
         </is>
       </c>
       <c r="F7" s="1" t="inlineStr">
         <is>
-          <t>20240803</t>
+          <t>20241105</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="8">
       <c r="A8" s="1" t="inlineStr">
         <is>
-          <t>1428</t>
+          <t>1559</t>
         </is>
       </c>
       <c r="B8" s="1" t="inlineStr">
         <is>
-          <t>2024-08-03</t>
+          <t>2024-11-05</t>
         </is>
       </c>
       <c r="C8" s="1" t="inlineStr">
         <is>
-          <t>CR20240803-1275</t>
+          <t>CR20241105-1401</t>
         </is>
       </c>
       <c r="D8" s="1" t="inlineStr">
         <is>
-          <t>ACAB, MARY ROSE</t>
+          <t>LLANES, GRATECHEN</t>
         </is>
       </c>
       <c r="E8" s="1" t="inlineStr">
         <is>
-          <t>1275</t>
+          <t>1401</t>
         </is>
       </c>
       <c r="F8" s="1" t="inlineStr">
         <is>
-          <t>20240803</t>
+          <t>20241105</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="9">
       <c r="A9" s="1" t="inlineStr">
         <is>
-          <t>1427</t>
+          <t>1558</t>
         </is>
       </c>
       <c r="B9" s="1" t="inlineStr">
         <is>
-          <t>2024-08-03</t>
+          <t>2024-11-05</t>
         </is>
       </c>
       <c r="C9" s="1" t="inlineStr">
         <is>
-          <t>CR20240803-1274</t>
+          <t>CR20241105-1400</t>
         </is>
       </c>
       <c r="D9" s="1" t="inlineStr">
         <is>
-          <t>ABADILLA, LAMAR</t>
+          <t>LLANES, GRATECHEN</t>
         </is>
       </c>
       <c r="E9" s="1" t="inlineStr">
         <is>
-          <t>1274</t>
+          <t>1400</t>
         </is>
       </c>
       <c r="F9" s="1" t="inlineStr">
         <is>
-          <t>20240803</t>
+          <t>20241105</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="10">
       <c r="A10" s="1" t="inlineStr">
         <is>
-          <t>1426</t>
+          <t>1557</t>
         </is>
       </c>
       <c r="B10" s="1" t="inlineStr">
         <is>
-          <t>2024-08-03</t>
+          <t>2024-11-05</t>
         </is>
       </c>
       <c r="C10" s="1" t="inlineStr">
         <is>
-          <t>CR20240803-1273</t>
+          <t>CR20241105-1399</t>
         </is>
       </c>
       <c r="D10" s="1" t="inlineStr">
         <is>
-          <t>ABADILLA, LAMAR</t>
+          <t>OFIANA, FLORENCE</t>
         </is>
       </c>
       <c r="E10" s="1" t="inlineStr">
         <is>
-          <t>1273</t>
+          <t>1399</t>
         </is>
       </c>
       <c r="F10" s="1" t="inlineStr">
         <is>
-          <t>20240803</t>
+          <t>20241105</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="11">
       <c r="A11" s="1" t="inlineStr">
         <is>
-          <t>1425</t>
+          <t>1556</t>
         </is>
       </c>
       <c r="B11" s="1" t="inlineStr">
         <is>
-          <t>2024-08-03</t>
+          <t>2024-11-05</t>
         </is>
       </c>
       <c r="C11" s="1" t="inlineStr">
         <is>
-          <t>CR20240803-1272</t>
+          <t>CR20241105-1398</t>
         </is>
       </c>
       <c r="D11" s="1" t="inlineStr">
         <is>
-          <t>VILLACORTA, LORY</t>
+          <t>GUTIERREZ, CHRISTINE</t>
         </is>
       </c>
       <c r="E11" s="1" t="inlineStr">
         <is>
-          <t>1272</t>
+          <t>1398</t>
         </is>
       </c>
       <c r="F11" s="1" t="inlineStr">
         <is>
-          <t>20240803</t>
+          <t>20241105</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="12">
       <c r="A12" s="1" t="inlineStr">
         <is>
-          <t>1423</t>
+          <t>1555</t>
         </is>
       </c>
       <c r="B12" s="1" t="inlineStr">
         <is>
-          <t>2024-08-03</t>
+          <t>2024-11-05</t>
         </is>
       </c>
       <c r="C12" s="1" t="inlineStr">
         <is>
-          <t>CR20240803-1271</t>
+          <t>CR20241105-1397</t>
         </is>
       </c>
       <c r="D12" s="1" t="inlineStr">
         <is>
-          <t>VILLACORTA, LORY</t>
+          <t>GUTIERREZ, CHRISTINE</t>
         </is>
       </c>
       <c r="E12" s="1" t="inlineStr">
         <is>
-          <t>1271</t>
+          <t>1397</t>
         </is>
       </c>
       <c r="F12" s="1" t="inlineStr">
         <is>
-          <t>20240803</t>
+          <t>20241105</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="13">
       <c r="A13" s="1" t="inlineStr">
         <is>
-          <t>1422</t>
+          <t>1554</t>
         </is>
       </c>
       <c r="B13" s="1" t="inlineStr">
         <is>
-          <t>2024-08-03</t>
+          <t>2024-11-05</t>
         </is>
       </c>
       <c r="C13" s="1" t="inlineStr">
         <is>
-          <t>CR20240803-1270</t>
+          <t>CR20241105-1396</t>
         </is>
       </c>
       <c r="D13" s="1" t="inlineStr">
         <is>
           <t>GUTIERREZ, CHRISTINE</t>
         </is>
       </c>
       <c r="E13" s="1" t="inlineStr">
         <is>
-          <t>1270</t>
+          <t>1396</t>
         </is>
       </c>
       <c r="F13" s="1" t="inlineStr">
         <is>
-          <t>20240803</t>
+          <t>20241105</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="14">
       <c r="A14" s="1" t="inlineStr">
         <is>
-          <t>1421</t>
+          <t>1553</t>
         </is>
       </c>
       <c r="B14" s="1" t="inlineStr">
         <is>
-          <t>2024-08-03</t>
+          <t>2024-10-18</t>
         </is>
       </c>
       <c r="C14" s="1" t="inlineStr">
         <is>
-          <t>CR20240803-1269</t>
+          <t>CR20241018-1395</t>
         </is>
       </c>
       <c r="D14" s="1" t="inlineStr">
         <is>
-          <t>GUTIERREZ, CHRISTINE</t>
+          <t>SANCHEZ, MARICIRS</t>
         </is>
       </c>
       <c r="E14" s="1" t="inlineStr">
         <is>
-          <t>1269</t>
+          <t>1395</t>
         </is>
       </c>
       <c r="F14" s="1" t="inlineStr">
         <is>
-          <t>20240803</t>
+          <t>20241018</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="15">
       <c r="A15" s="1" t="inlineStr">
         <is>
-          <t>1420</t>
+          <t>1552</t>
         </is>
       </c>
       <c r="B15" s="1" t="inlineStr">
         <is>
-          <t>2024-08-03</t>
+          <t>2024-10-17</t>
         </is>
       </c>
       <c r="C15" s="1" t="inlineStr">
         <is>
-          <t>CR20240803-1268</t>
+          <t>CR20241017-1394</t>
         </is>
       </c>
       <c r="D15" s="1" t="inlineStr">
         <is>
-          <t>GUTIERREZ, CHRISTINE</t>
+          <t>VILLANUEVA, MARIA THERESA</t>
         </is>
       </c>
       <c r="E15" s="1" t="inlineStr">
         <is>
-          <t>1268</t>
+          <t>1394</t>
         </is>
       </c>
       <c r="F15" s="1" t="inlineStr">
         <is>
-          <t>20240803</t>
+          <t>20241017</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="16">
       <c r="A16" s="1" t="inlineStr">
         <is>
-          <t>1419</t>
+          <t>1551</t>
         </is>
       </c>
       <c r="B16" s="1" t="inlineStr">
         <is>
-          <t>2024-07-11</t>
+          <t>2024-10-17</t>
         </is>
       </c>
       <c r="C16" s="1" t="inlineStr">
         <is>
-          <t>CR20240711-1267</t>
+          <t>CR20241017-1393</t>
         </is>
       </c>
       <c r="D16" s="1" t="inlineStr">
         <is>
-          <t>VILLACORTA, LORY</t>
+          <t>ASUNCION, ETHELDREDA (100$)</t>
         </is>
       </c>
       <c r="E16" s="1" t="inlineStr">
         <is>
-          <t>1267</t>
+          <t>1393</t>
         </is>
       </c>
       <c r="F16" s="1" t="inlineStr">
         <is>
-          <t>20240711</t>
+          <t>20241017</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="17">
       <c r="A17" s="1" t="inlineStr">
         <is>
-          <t>1418</t>
+          <t>1550</t>
         </is>
       </c>
       <c r="B17" s="1" t="inlineStr">
         <is>
-          <t>2024-07-05</t>
+          <t>2024-10-15</t>
         </is>
       </c>
       <c r="C17" s="1" t="inlineStr">
         <is>
-          <t>CR20240705-1266</t>
+          <t>CR20241015-1392</t>
         </is>
       </c>
       <c r="D17" s="1" t="inlineStr">
         <is>
-          <t>MELCHOR, EDDIE/FLORIE</t>
+          <t>ARQUITOLA, CLAIRE ANN</t>
         </is>
       </c>
       <c r="E17" s="1" t="inlineStr">
         <is>
-          <t>1266</t>
+          <t>1392</t>
         </is>
       </c>
       <c r="F17" s="1" t="inlineStr">
         <is>
-          <t>20240705</t>
+          <t>20241015</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="18">
       <c r="A18" s="1" t="inlineStr">
         <is>
-          <t>1417</t>
+          <t>1549</t>
         </is>
       </c>
       <c r="B18" s="1" t="inlineStr">
         <is>
-          <t>2024-07-02</t>
+          <t>2024-10-14</t>
         </is>
       </c>
       <c r="C18" s="1" t="inlineStr">
         <is>
-          <t>CR20240702-1265</t>
+          <t>CR20241014-1391</t>
         </is>
       </c>
       <c r="D18" s="1" t="inlineStr">
         <is>
-          <t>LLANES, GRATECHEN (100$)</t>
+          <t>VILLANUEVA, JHENALYNE</t>
         </is>
       </c>
       <c r="E18" s="1" t="inlineStr">
         <is>
-          <t>1265</t>
+          <t>1391</t>
         </is>
       </c>
       <c r="F18" s="1" t="inlineStr">
         <is>
-          <t>20240702</t>
+          <t>20241014</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="19">
       <c r="A19" s="1" t="inlineStr">
         <is>
-          <t>1416</t>
+          <t>1548</t>
         </is>
       </c>
       <c r="B19" s="1" t="inlineStr">
         <is>
-          <t>2024-07-02</t>
+          <t>2024-10-14</t>
         </is>
       </c>
       <c r="C19" s="1" t="inlineStr">
         <is>
-          <t>CR20240702-1264</t>
+          <t>CR20241014-1390</t>
         </is>
       </c>
       <c r="D19" s="1" t="inlineStr">
         <is>
-          <t>ORGANO, KRYSTAL (100$)</t>
+          <t>DOMENDEN, JOVELYN</t>
         </is>
       </c>
       <c r="E19" s="1" t="inlineStr">
         <is>
-          <t>1264</t>
+          <t>1390</t>
         </is>
       </c>
       <c r="F19" s="1" t="inlineStr">
         <is>
-          <t>20240702</t>
+          <t>20241014</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="20">
       <c r="A20" s="1" t="inlineStr">
         <is>
-          <t>1415</t>
+          <t>1546</t>
         </is>
       </c>
       <c r="B20" s="1" t="inlineStr">
         <is>
-          <t>2024-07-01</t>
+          <t>2024-10-14</t>
         </is>
       </c>
       <c r="C20" s="1" t="inlineStr">
         <is>
-          <t>CR20240701-1263</t>
+          <t>CR20241014-1389</t>
         </is>
       </c>
       <c r="D20" s="1" t="inlineStr">
         <is>
-          <t>SIMON, NELIA</t>
+          <t>DOMENDEN, JOVELYN</t>
         </is>
       </c>
       <c r="E20" s="1" t="inlineStr">
         <is>
-          <t>1263</t>
+          <t>1389</t>
         </is>
       </c>
       <c r="F20" s="1" t="inlineStr">
         <is>
-          <t>20240701</t>
+          <t>20241014</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="21">
       <c r="A21" s="1" t="inlineStr">
         <is>
-          <t>1414</t>
+          <t>1545</t>
         </is>
       </c>
       <c r="B21" s="1" t="inlineStr">
         <is>
-          <t>2024-07-01</t>
+          <t>2024-10-14</t>
         </is>
       </c>
       <c r="C21" s="1" t="inlineStr">
         <is>
-          <t>CR20240701-1262</t>
+          <t>CR20241014-1388</t>
         </is>
       </c>
       <c r="D21" s="1" t="inlineStr">
         <is>
-          <t>TOMES, THELMA</t>
+          <t>DELA PENA, CECILIA</t>
         </is>
       </c>
       <c r="E21" s="1" t="inlineStr">
         <is>
-          <t>1262</t>
+          <t>1388</t>
         </is>
       </c>
       <c r="F21" s="1" t="inlineStr">
         <is>
-          <t>20240701</t>
+          <t>20241014</t>
         </is>
       </c>
     </row>
   </sheetData>
   <printOptions headings="false" gridLines="false" gridLinesSet="true" horizontalCentered="false" verticalCentered="false"/>
   <pageMargins left="0.5" right="0.5" top="1.0" bottom="1.0" header="0.5" footer="0.5"/>
   <pageSetup blackAndWhite="false" cellComments="none" copies="1" draft="false" firstPageNumber="1" fitToHeight="1" fitToWidth="1" horizontalDpi="300" orientation="portrait" pageOrder="downThenOver" paperSize="1" scale="100" useFirstPageNumber="true" usePrinterDefaults="false" verticalDpi="300"/>
   <headerFooter differentFirst="false" differentOddEven="false">
     <oddHeader>&amp;C&amp;"Times New Roman,Regular"&amp;12&amp;A</oddHeader>
     <oddFooter>&amp;C&amp;"Times New Roman,Regular"&amp;12Page &amp;P</oddFooter>
   </headerFooter>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <TotalTime></TotalTime>
   <Company/>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcmitype="http://purl.org/dc/dcmitype/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dc:title/>