--- v2 (2026-06-06)
+++ v3 (2026-10-22)
@@ -157,684 +157,684 @@
       </c>
       <c r="C1" s="1" t="inlineStr">
         <is>
           <t>cr_no</t>
         </is>
       </c>
       <c r="D1" s="1" t="inlineStr">
         <is>
           <t>consultant</t>
         </is>
       </c>
       <c r="E1" s="1" t="inlineStr">
         <is>
           <t>increment</t>
         </is>
       </c>
       <c r="F1" s="1" t="inlineStr">
         <is>
           <t>inc_date</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="2">
       <c r="A2" s="1" t="inlineStr">
         <is>
-          <t>2350</t>
+          <t>2669</t>
         </is>
       </c>
       <c r="B2" s="1" t="inlineStr">
         <is>
-          <t>2026-04-08</t>
+          <t>2026-09-03</t>
         </is>
       </c>
       <c r="C2" s="1" t="inlineStr">
         <is>
-          <t>CR20260408-2153</t>
+          <t>CR20260903-2465</t>
         </is>
       </c>
       <c r="D2" s="1" t="inlineStr">
         <is>
-          <t>VILLANUEVA, MARIA THERESA</t>
+          <t>DOMENDEN, JOVELYN</t>
         </is>
       </c>
       <c r="E2" s="1" t="inlineStr">
         <is>
-          <t>2153</t>
+          <t>2465</t>
         </is>
       </c>
       <c r="F2" s="1" t="inlineStr">
         <is>
-          <t>20260408</t>
+          <t>20260903</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="3">
       <c r="A3" s="1" t="inlineStr">
         <is>
-          <t>2349</t>
+          <t>2668</t>
         </is>
       </c>
       <c r="B3" s="1" t="inlineStr">
         <is>
-          <t>2026-04-08</t>
+          <t>2026-09-03</t>
         </is>
       </c>
       <c r="C3" s="1" t="inlineStr">
         <is>
-          <t>CR20260408-2152</t>
+          <t>CR20260903-2464</t>
         </is>
       </c>
       <c r="D3" s="1" t="inlineStr">
         <is>
-          <t>VILLANUEVA, MARIA THERESA</t>
+          <t>DOMENDEN, JOVELYN</t>
         </is>
       </c>
       <c r="E3" s="1" t="inlineStr">
         <is>
-          <t>2152</t>
+          <t>2464</t>
         </is>
       </c>
       <c r="F3" s="1" t="inlineStr">
         <is>
-          <t>20260408</t>
+          <t>20260903</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="4">
       <c r="A4" s="1" t="inlineStr">
         <is>
-          <t>2348</t>
+          <t>2667</t>
         </is>
       </c>
       <c r="B4" s="1" t="inlineStr">
         <is>
-          <t>2026-04-08</t>
+          <t>2026-09-03</t>
         </is>
       </c>
       <c r="C4" s="1" t="inlineStr">
         <is>
-          <t>CR20260408-2151</t>
+          <t>CR20260903-2463</t>
         </is>
       </c>
       <c r="D4" s="1" t="inlineStr">
         <is>
-          <t>VILLANUEVA, MARIA THERESA</t>
+          <t>DOMENDEN, JOVELYN</t>
         </is>
       </c>
       <c r="E4" s="1" t="inlineStr">
         <is>
-          <t>2151</t>
+          <t>2463</t>
         </is>
       </c>
       <c r="F4" s="1" t="inlineStr">
         <is>
-          <t>20260408</t>
+          <t>20260903</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="5">
       <c r="A5" s="1" t="inlineStr">
         <is>
-          <t>2347</t>
+          <t>2666</t>
         </is>
       </c>
       <c r="B5" s="1" t="inlineStr">
         <is>
-          <t>2026-04-08</t>
+          <t>2026-09-03</t>
         </is>
       </c>
       <c r="C5" s="1" t="inlineStr">
         <is>
-          <t>CR20260408-2150</t>
+          <t>CR20260903-2462</t>
         </is>
       </c>
       <c r="D5" s="1" t="inlineStr">
         <is>
-          <t>GUTIERREZ, OLIVIA</t>
+          <t>DOMENDEN, JOVELYN</t>
         </is>
       </c>
       <c r="E5" s="1" t="inlineStr">
         <is>
-          <t>2150</t>
+          <t>2462</t>
         </is>
       </c>
       <c r="F5" s="1" t="inlineStr">
         <is>
-          <t>20260408</t>
+          <t>20260903</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="6">
       <c r="A6" s="1" t="inlineStr">
         <is>
-          <t>2346</t>
+          <t>2665</t>
         </is>
       </c>
       <c r="B6" s="1" t="inlineStr">
         <is>
-          <t>2026-04-08</t>
+          <t>2026-09-03</t>
         </is>
       </c>
       <c r="C6" s="1" t="inlineStr">
         <is>
-          <t>CR20260408-2149</t>
+          <t>CR20260903-2461</t>
         </is>
       </c>
       <c r="D6" s="1" t="inlineStr">
         <is>
-          <t>OFILAS,NORMITA</t>
+          <t>MONTENEGRO, LILIBETH</t>
         </is>
       </c>
       <c r="E6" s="1" t="inlineStr">
         <is>
-          <t>2149</t>
+          <t>2461</t>
         </is>
       </c>
       <c r="F6" s="1" t="inlineStr">
         <is>
-          <t>20260408</t>
+          <t>20260903</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="7">
       <c r="A7" s="1" t="inlineStr">
         <is>
-          <t>2345</t>
+          <t>2664</t>
         </is>
       </c>
       <c r="B7" s="1" t="inlineStr">
         <is>
-          <t>2026-04-08</t>
+          <t>2026-09-03</t>
         </is>
       </c>
       <c r="C7" s="1" t="inlineStr">
         <is>
-          <t>CR20260408-2148</t>
+          <t>CR20260903-2460</t>
         </is>
       </c>
       <c r="D7" s="1" t="inlineStr">
         <is>
-          <t>VILLACORTA, LORY</t>
+          <t>CADIZ, GRACELYN</t>
         </is>
       </c>
       <c r="E7" s="1" t="inlineStr">
         <is>
-          <t>2148</t>
+          <t>2460</t>
         </is>
       </c>
       <c r="F7" s="1" t="inlineStr">
         <is>
-          <t>20260408</t>
+          <t>20260903</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="8">
       <c r="A8" s="1" t="inlineStr">
         <is>
-          <t>2344</t>
+          <t>2663</t>
         </is>
       </c>
       <c r="B8" s="1" t="inlineStr">
         <is>
-          <t>2026-04-08</t>
+          <t>2026-09-03</t>
         </is>
       </c>
       <c r="C8" s="1" t="inlineStr">
         <is>
-          <t>CR20260408-2147</t>
+          <t>CR20260903-2459</t>
         </is>
       </c>
       <c r="D8" s="1" t="inlineStr">
         <is>
-          <t>VILLACORTA, LORY</t>
+          <t>VILLANUEVA, MARIA THERESA</t>
         </is>
       </c>
       <c r="E8" s="1" t="inlineStr">
         <is>
-          <t>2147</t>
+          <t>2459</t>
         </is>
       </c>
       <c r="F8" s="1" t="inlineStr">
         <is>
-          <t>20260408</t>
+          <t>20260903</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="9">
       <c r="A9" s="1" t="inlineStr">
         <is>
-          <t>2343</t>
+          <t>2662</t>
         </is>
       </c>
       <c r="B9" s="1" t="inlineStr">
         <is>
-          <t>2026-04-08</t>
+          <t>2026-09-03</t>
         </is>
       </c>
       <c r="C9" s="1" t="inlineStr">
         <is>
-          <t>CR20260408-2146</t>
+          <t>CR20260903-2458</t>
         </is>
       </c>
       <c r="D9" s="1" t="inlineStr">
         <is>
-          <t>VILLACORTA, LORY</t>
+          <t>VILLANUEVA, MARIA THERESA</t>
         </is>
       </c>
       <c r="E9" s="1" t="inlineStr">
         <is>
-          <t>2146</t>
+          <t>2458</t>
         </is>
       </c>
       <c r="F9" s="1" t="inlineStr">
         <is>
-          <t>20260408</t>
+          <t>20260903</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="10">
       <c r="A10" s="1" t="inlineStr">
         <is>
-          <t>2342</t>
+          <t>2661</t>
         </is>
       </c>
       <c r="B10" s="1" t="inlineStr">
         <is>
-          <t>2026-04-08</t>
+          <t>2026-09-03</t>
         </is>
       </c>
       <c r="C10" s="1" t="inlineStr">
         <is>
-          <t>CR20260408-2145</t>
+          <t>CR20260903-2457</t>
         </is>
       </c>
       <c r="D10" s="1" t="inlineStr">
         <is>
-          <t>ORGANO, KRYSTAL KAY</t>
+          <t>VILLANUEVA, MARIA THERESA</t>
         </is>
       </c>
       <c r="E10" s="1" t="inlineStr">
         <is>
-          <t>2145</t>
+          <t>2457</t>
         </is>
       </c>
       <c r="F10" s="1" t="inlineStr">
         <is>
-          <t>20260408</t>
+          <t>20260903</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="11">
       <c r="A11" s="1" t="inlineStr">
         <is>
-          <t>2341</t>
+          <t>2660</t>
         </is>
       </c>
       <c r="B11" s="1" t="inlineStr">
         <is>
-          <t>2026-04-08</t>
+          <t>2026-09-03</t>
         </is>
       </c>
       <c r="C11" s="1" t="inlineStr">
         <is>
-          <t>CR20260408-2144</t>
+          <t>CR20260903-2456</t>
         </is>
       </c>
       <c r="D11" s="1" t="inlineStr">
         <is>
-          <t>ORGANO, KRYSTAL KAY</t>
+          <t>VILLANUEVA, MARIA THERESA</t>
         </is>
       </c>
       <c r="E11" s="1" t="inlineStr">
         <is>
-          <t>2144</t>
+          <t>2456</t>
         </is>
       </c>
       <c r="F11" s="1" t="inlineStr">
         <is>
-          <t>20260408</t>
+          <t>20260903</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="12">
       <c r="A12" s="1" t="inlineStr">
         <is>
-          <t>2340</t>
+          <t>2659</t>
         </is>
       </c>
       <c r="B12" s="1" t="inlineStr">
         <is>
-          <t>2026-04-08</t>
+          <t>2026-09-03</t>
         </is>
       </c>
       <c r="C12" s="1" t="inlineStr">
         <is>
-          <t>CR20260408-2143</t>
+          <t>CR20260903-2455</t>
         </is>
       </c>
       <c r="D12" s="1" t="inlineStr">
         <is>
-          <t>JAVIER, LENIDITA</t>
+          <t>VILLANUEVA, MARIA THERESA</t>
         </is>
       </c>
       <c r="E12" s="1" t="inlineStr">
         <is>
-          <t>2143</t>
+          <t>2455</t>
         </is>
       </c>
       <c r="F12" s="1" t="inlineStr">
         <is>
-          <t>20260408</t>
+          <t>20260903</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="13">
       <c r="A13" s="1" t="inlineStr">
         <is>
-          <t>2339</t>
+          <t>2658</t>
         </is>
       </c>
       <c r="B13" s="1" t="inlineStr">
         <is>
-          <t>2026-04-08</t>
+          <t>2026-09-03</t>
         </is>
       </c>
       <c r="C13" s="1" t="inlineStr">
         <is>
-          <t>CR20260408-2142</t>
+          <t>CR20260903-2454</t>
         </is>
       </c>
       <c r="D13" s="1" t="inlineStr">
         <is>
-          <t>JAVIER, LENIDITA</t>
+          <t>VILLANUEVA, MARIA THERESA</t>
         </is>
       </c>
       <c r="E13" s="1" t="inlineStr">
         <is>
-          <t>2142</t>
+          <t>2454</t>
         </is>
       </c>
       <c r="F13" s="1" t="inlineStr">
         <is>
-          <t>20260408</t>
+          <t>20260903</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="14">
       <c r="A14" s="1" t="inlineStr">
         <is>
-          <t>2338</t>
+          <t>2657</t>
         </is>
       </c>
       <c r="B14" s="1" t="inlineStr">
         <is>
-          <t>2026-03-28</t>
+          <t>2026-09-03</t>
         </is>
       </c>
       <c r="C14" s="1" t="inlineStr">
         <is>
-          <t>CR20260328-2141</t>
+          <t>CR20260903-2453</t>
         </is>
       </c>
       <c r="D14" s="1" t="inlineStr">
         <is>
-          <t>BAUZON, BABY CHERYL</t>
+          <t>LLANES, GRATECHEN</t>
         </is>
       </c>
       <c r="E14" s="1" t="inlineStr">
         <is>
-          <t>2141</t>
+          <t>2453</t>
         </is>
       </c>
       <c r="F14" s="1" t="inlineStr">
         <is>
-          <t>20260328</t>
+          <t>20260903</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="15">
       <c r="A15" s="1" t="inlineStr">
         <is>
-          <t>2337</t>
+          <t>2656</t>
         </is>
       </c>
       <c r="B15" s="1" t="inlineStr">
         <is>
-          <t>2026-03-28</t>
+          <t>2026-09-03</t>
         </is>
       </c>
       <c r="C15" s="1" t="inlineStr">
         <is>
-          <t>CR20260328-2140</t>
+          <t>CR20260903-2452</t>
         </is>
       </c>
       <c r="D15" s="1" t="inlineStr">
         <is>
-          <t>BAUZON, BABY CHERYL</t>
+          <t>LLANES, GRATECHEN</t>
         </is>
       </c>
       <c r="E15" s="1" t="inlineStr">
         <is>
-          <t>2140</t>
+          <t>2452</t>
         </is>
       </c>
       <c r="F15" s="1" t="inlineStr">
         <is>
-          <t>20260328</t>
+          <t>20260903</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="16">
       <c r="A16" s="1" t="inlineStr">
         <is>
-          <t>2336</t>
+          <t>2655</t>
         </is>
       </c>
       <c r="B16" s="1" t="inlineStr">
         <is>
-          <t>2026-03-28</t>
+          <t>2026-09-03</t>
         </is>
       </c>
       <c r="C16" s="1" t="inlineStr">
         <is>
-          <t>CR20260328-2139</t>
+          <t>CR20260903-2451</t>
         </is>
       </c>
       <c r="D16" s="1" t="inlineStr">
         <is>
-          <t>BAUZON, BABY CHERYL</t>
+          <t>LLANES, GRATECHEN</t>
         </is>
       </c>
       <c r="E16" s="1" t="inlineStr">
         <is>
-          <t>2139</t>
+          <t>2451</t>
         </is>
       </c>
       <c r="F16" s="1" t="inlineStr">
         <is>
-          <t>20260328</t>
+          <t>20260903</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="17">
       <c r="A17" s="1" t="inlineStr">
         <is>
-          <t>2335</t>
+          <t>2654</t>
         </is>
       </c>
       <c r="B17" s="1" t="inlineStr">
         <is>
-          <t>2026-03-28</t>
+          <t>2026-09-03</t>
         </is>
       </c>
       <c r="C17" s="1" t="inlineStr">
         <is>
-          <t>CR20260328-2138</t>
+          <t>CR20260903-2450</t>
         </is>
       </c>
       <c r="D17" s="1" t="inlineStr">
         <is>
-          <t>SANCHEZ, MARICRIS</t>
+          <t>LLANES, GRATECHEN</t>
         </is>
       </c>
       <c r="E17" s="1" t="inlineStr">
         <is>
-          <t>2138</t>
+          <t>2450</t>
         </is>
       </c>
       <c r="F17" s="1" t="inlineStr">
         <is>
-          <t>20260328</t>
+          <t>20260903</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="18">
       <c r="A18" s="1" t="inlineStr">
         <is>
-          <t>2334</t>
+          <t>2653</t>
         </is>
       </c>
       <c r="B18" s="1" t="inlineStr">
         <is>
-          <t>2026-03-28</t>
+          <t>2026-09-03</t>
         </is>
       </c>
       <c r="C18" s="1" t="inlineStr">
         <is>
-          <t>CR20260328-2137</t>
+          <t>CR20260903-2449</t>
         </is>
       </c>
       <c r="D18" s="1" t="inlineStr">
         <is>
-          <t>SANCHEZ, MARICRIS</t>
+          <t>BAUZON, BABY CHERYL</t>
         </is>
       </c>
       <c r="E18" s="1" t="inlineStr">
         <is>
-          <t>2137</t>
+          <t>2449</t>
         </is>
       </c>
       <c r="F18" s="1" t="inlineStr">
         <is>
-          <t>20260328</t>
+          <t>20260903</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="19">
       <c r="A19" s="1" t="inlineStr">
         <is>
-          <t>2333</t>
+          <t>2652</t>
         </is>
       </c>
       <c r="B19" s="1" t="inlineStr">
         <is>
-          <t>2026-03-28</t>
+          <t>2026-09-03</t>
         </is>
       </c>
       <c r="C19" s="1" t="inlineStr">
         <is>
-          <t>CR20260328-2136</t>
+          <t>CR20260903-2448</t>
         </is>
       </c>
       <c r="D19" s="1" t="inlineStr">
         <is>
-          <t>CALIJA, VILMA MAY</t>
+          <t>BAUZON, BABY CHERYL</t>
         </is>
       </c>
       <c r="E19" s="1" t="inlineStr">
         <is>
-          <t>2136</t>
+          <t>2448</t>
         </is>
       </c>
       <c r="F19" s="1" t="inlineStr">
         <is>
-          <t>20260328</t>
+          <t>20260903</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="20">
       <c r="A20" s="1" t="inlineStr">
         <is>
-          <t>2332</t>
+          <t>2651</t>
         </is>
       </c>
       <c r="B20" s="1" t="inlineStr">
         <is>
-          <t>2026-03-28</t>
+          <t>2026-09-03</t>
         </is>
       </c>
       <c r="C20" s="1" t="inlineStr">
         <is>
-          <t>CR20260328-2135</t>
+          <t>CR20260903-2447</t>
         </is>
       </c>
       <c r="D20" s="1" t="inlineStr">
         <is>
-          <t>CALIJA, VILMA MAY</t>
+          <t>BAUZON, BABY CHERYL</t>
         </is>
       </c>
       <c r="E20" s="1" t="inlineStr">
         <is>
-          <t>2135</t>
+          <t>2447</t>
         </is>
       </c>
       <c r="F20" s="1" t="inlineStr">
         <is>
-          <t>20260328</t>
+          <t>20260903</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="21">
       <c r="A21" s="1" t="inlineStr">
         <is>
-          <t>2331</t>
+          <t>2650</t>
         </is>
       </c>
       <c r="B21" s="1" t="inlineStr">
         <is>
-          <t>2026-03-28</t>
+          <t>2026-09-02</t>
         </is>
       </c>
       <c r="C21" s="1" t="inlineStr">
         <is>
-          <t>CR20260328-2134</t>
+          <t>CR20260902-2446</t>
         </is>
       </c>
       <c r="D21" s="1" t="inlineStr">
         <is>
-          <t>OFIANA, FLORENCE</t>
+          <t>VILLACORTA, LORY</t>
         </is>
       </c>
       <c r="E21" s="1" t="inlineStr">
         <is>
-          <t>2134</t>
+          <t>2446</t>
         </is>
       </c>
       <c r="F21" s="1" t="inlineStr">
         <is>
-          <t>20260328</t>
+          <t>20260902</t>
         </is>
       </c>
     </row>
   </sheetData>
   <printOptions headings="false" gridLines="false" gridLinesSet="true" horizontalCentered="false" verticalCentered="false"/>
   <pageMargins left="0.5" right="0.5" top="1.0" bottom="1.0" header="0.5" footer="0.5"/>
   <pageSetup blackAndWhite="false" cellComments="none" copies="1" draft="false" firstPageNumber="1" fitToHeight="1" fitToWidth="1" horizontalDpi="300" orientation="portrait" pageOrder="downThenOver" paperSize="1" scale="100" useFirstPageNumber="true" usePrinterDefaults="false" verticalDpi="300"/>
   <headerFooter differentFirst="false" differentOddEven="false">
     <oddHeader>&amp;C&amp;"Times New Roman,Regular"&amp;12&amp;A</oddHeader>
     <oddFooter>&amp;C&amp;"Times New Roman,Regular"&amp;12Page &amp;P</oddFooter>
   </headerFooter>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <TotalTime></TotalTime>
   <Company/>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcmitype="http://purl.org/dc/dcmitype/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dc:title/>