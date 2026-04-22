--- v0 (2026-02-25)
+++ v1 (2026-04-22)
@@ -157,684 +157,684 @@
       </c>
       <c r="C1" s="1" t="inlineStr">
         <is>
           <t>cr_no</t>
         </is>
       </c>
       <c r="D1" s="1" t="inlineStr">
         <is>
           <t>consultant</t>
         </is>
       </c>
       <c r="E1" s="1" t="inlineStr">
         <is>
           <t>increment</t>
         </is>
       </c>
       <c r="F1" s="1" t="inlineStr">
         <is>
           <t>inc_date</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="2">
       <c r="A2" s="1" t="inlineStr">
         <is>
-          <t>1108</t>
+          <t>1174</t>
         </is>
       </c>
       <c r="B2" s="1" t="inlineStr">
         <is>
-          <t>2023-12-09</t>
+          <t>2024-01-27</t>
         </is>
       </c>
       <c r="C2" s="1" t="inlineStr">
         <is>
-          <t>CR20231209-973</t>
+          <t>CR20240127-1038</t>
         </is>
       </c>
       <c r="D2" s="1" t="inlineStr">
         <is>
-          <t>MARTIN, JULIA DIVINA</t>
+          <t>LLANES, GRATECHEN</t>
         </is>
       </c>
       <c r="E2" s="1" t="inlineStr">
         <is>
-          <t>973</t>
+          <t>1038</t>
         </is>
       </c>
       <c r="F2" s="1" t="inlineStr">
         <is>
-          <t>20231209</t>
+          <t>20240127</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="3">
       <c r="A3" s="1" t="inlineStr">
         <is>
-          <t>1105</t>
+          <t>1173</t>
         </is>
       </c>
       <c r="B3" s="1" t="inlineStr">
         <is>
-          <t>2023-12-09</t>
+          <t>2024-01-27</t>
         </is>
       </c>
       <c r="C3" s="1" t="inlineStr">
         <is>
-          <t>CR20231209-972</t>
+          <t>CR20240127-1037</t>
         </is>
       </c>
       <c r="D3" s="1" t="inlineStr">
         <is>
-          <t>CUCHAPIN, JULIUS</t>
+          <t>LLANES, GRATECHEN</t>
         </is>
       </c>
       <c r="E3" s="1" t="inlineStr">
         <is>
-          <t>972</t>
+          <t>1037</t>
         </is>
       </c>
       <c r="F3" s="1" t="inlineStr">
         <is>
-          <t>20231209</t>
+          <t>20240127</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="4">
       <c r="A4" s="1" t="inlineStr">
         <is>
-          <t>1104</t>
+          <t>1172</t>
         </is>
       </c>
       <c r="B4" s="1" t="inlineStr">
         <is>
-          <t>2023-12-09</t>
+          <t>2024-01-27</t>
         </is>
       </c>
       <c r="C4" s="1" t="inlineStr">
         <is>
-          <t>CR20231209-971</t>
+          <t>CR20240127-1036</t>
         </is>
       </c>
       <c r="D4" s="1" t="inlineStr">
         <is>
-          <t>JAVIER, LENIDITA</t>
+          <t>LLANES, GRATECHEN</t>
         </is>
       </c>
       <c r="E4" s="1" t="inlineStr">
         <is>
-          <t>971</t>
+          <t>1036</t>
         </is>
       </c>
       <c r="F4" s="1" t="inlineStr">
         <is>
-          <t>20231209</t>
+          <t>20240127</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="5">
       <c r="A5" s="1" t="inlineStr">
         <is>
-          <t>1103</t>
+          <t>1171</t>
         </is>
       </c>
       <c r="B5" s="1" t="inlineStr">
         <is>
-          <t>2023-12-09</t>
+          <t>2024-01-27</t>
         </is>
       </c>
       <c r="C5" s="1" t="inlineStr">
         <is>
-          <t>CR20231209-970</t>
+          <t>CR20240127-1035</t>
         </is>
       </c>
       <c r="D5" s="1" t="inlineStr">
         <is>
-          <t>DOMINGO, EVELYN</t>
+          <t>LLANES, GRATECHEN</t>
         </is>
       </c>
       <c r="E5" s="1" t="inlineStr">
         <is>
-          <t>970</t>
+          <t>1035</t>
         </is>
       </c>
       <c r="F5" s="1" t="inlineStr">
         <is>
-          <t>20231209</t>
+          <t>20240127</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="6">
       <c r="A6" s="1" t="inlineStr">
         <is>
-          <t>1102</t>
+          <t>1170</t>
         </is>
       </c>
       <c r="B6" s="1" t="inlineStr">
         <is>
-          <t>2023-12-09</t>
+          <t>2024-01-27</t>
         </is>
       </c>
       <c r="C6" s="1" t="inlineStr">
         <is>
-          <t>CR20231209-969</t>
+          <t>CR20240127-1034</t>
         </is>
       </c>
       <c r="D6" s="1" t="inlineStr">
         <is>
-          <t>DOMINGO, EVELYN</t>
+          <t>DOMINGO, SHEENA</t>
         </is>
       </c>
       <c r="E6" s="1" t="inlineStr">
         <is>
-          <t>969</t>
+          <t>1034</t>
         </is>
       </c>
       <c r="F6" s="1" t="inlineStr">
         <is>
-          <t>20231209</t>
+          <t>20240127</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="7">
       <c r="A7" s="1" t="inlineStr">
         <is>
-          <t>1101</t>
+          <t>1169</t>
         </is>
       </c>
       <c r="B7" s="1" t="inlineStr">
         <is>
-          <t>2023-12-09</t>
+          <t>2024-01-27</t>
         </is>
       </c>
       <c r="C7" s="1" t="inlineStr">
         <is>
-          <t>CR20231209-968</t>
+          <t>CR20240127-1033</t>
         </is>
       </c>
       <c r="D7" s="1" t="inlineStr">
         <is>
-          <t>DOMINGO, EVELYN</t>
+          <t>CAMARILLO, DARLYN</t>
         </is>
       </c>
       <c r="E7" s="1" t="inlineStr">
         <is>
-          <t>968</t>
+          <t>1033</t>
         </is>
       </c>
       <c r="F7" s="1" t="inlineStr">
         <is>
-          <t>20231209</t>
+          <t>20240127</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="8">
       <c r="A8" s="1" t="inlineStr">
         <is>
-          <t>1100</t>
+          <t>1168</t>
         </is>
       </c>
       <c r="B8" s="1" t="inlineStr">
         <is>
-          <t>2023-12-09</t>
+          <t>2024-01-27</t>
         </is>
       </c>
       <c r="C8" s="1" t="inlineStr">
         <is>
-          <t>CR20231209-967</t>
+          <t>CR20240127-1032</t>
         </is>
       </c>
       <c r="D8" s="1" t="inlineStr">
         <is>
-          <t>DAGURO, MARIE JANE</t>
+          <t>TOMES, THELMA</t>
         </is>
       </c>
       <c r="E8" s="1" t="inlineStr">
         <is>
-          <t>967</t>
+          <t>1032</t>
         </is>
       </c>
       <c r="F8" s="1" t="inlineStr">
         <is>
-          <t>20231209</t>
+          <t>20240127</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="9">
       <c r="A9" s="1" t="inlineStr">
         <is>
-          <t>1099</t>
+          <t>1167</t>
         </is>
       </c>
       <c r="B9" s="1" t="inlineStr">
         <is>
-          <t>2023-12-09</t>
+          <t>2024-01-27</t>
         </is>
       </c>
       <c r="C9" s="1" t="inlineStr">
         <is>
-          <t>CR20231209-966</t>
+          <t>CR20240127-1031</t>
         </is>
       </c>
       <c r="D9" s="1" t="inlineStr">
         <is>
-          <t>DAQUIOAG, MARIA ELOISA</t>
+          <t>BODINO, SHIRLEY MARILOU</t>
         </is>
       </c>
       <c r="E9" s="1" t="inlineStr">
         <is>
-          <t>966</t>
+          <t>1031</t>
         </is>
       </c>
       <c r="F9" s="1" t="inlineStr">
         <is>
-          <t>20231209</t>
+          <t>20240127</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="10">
       <c r="A10" s="1" t="inlineStr">
         <is>
-          <t>1098</t>
+          <t>1166</t>
         </is>
       </c>
       <c r="B10" s="1" t="inlineStr">
         <is>
-          <t>2023-12-09</t>
+          <t>2024-01-27</t>
         </is>
       </c>
       <c r="C10" s="1" t="inlineStr">
         <is>
-          <t>CR20231209-965</t>
+          <t>CR20240127-1030</t>
         </is>
       </c>
       <c r="D10" s="1" t="inlineStr">
         <is>
-          <t>DE LEON, PHOEBIE</t>
+          <t>BODINO, SHIRLEY MARILOU</t>
         </is>
       </c>
       <c r="E10" s="1" t="inlineStr">
         <is>
-          <t>965</t>
+          <t>1030</t>
         </is>
       </c>
       <c r="F10" s="1" t="inlineStr">
         <is>
-          <t>20231209</t>
+          <t>20240127</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="11">
       <c r="A11" s="1" t="inlineStr">
         <is>
-          <t>1097</t>
+          <t>1165</t>
         </is>
       </c>
       <c r="B11" s="1" t="inlineStr">
         <is>
-          <t>2023-12-09</t>
+          <t>2024-01-26</t>
         </is>
       </c>
       <c r="C11" s="1" t="inlineStr">
         <is>
-          <t>CR20231209-964</t>
+          <t>CR20240126-1029</t>
         </is>
       </c>
       <c r="D11" s="1" t="inlineStr">
         <is>
-          <t>DOMINGO, SHEENA</t>
+          <t>AGCAOILI, REMALYN</t>
         </is>
       </c>
       <c r="E11" s="1" t="inlineStr">
         <is>
-          <t>964</t>
+          <t>1029</t>
         </is>
       </c>
       <c r="F11" s="1" t="inlineStr">
         <is>
-          <t>20231209</t>
+          <t>20240126</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="12">
       <c r="A12" s="1" t="inlineStr">
         <is>
-          <t>1096</t>
+          <t>1164</t>
         </is>
       </c>
       <c r="B12" s="1" t="inlineStr">
         <is>
-          <t>2023-12-09</t>
+          <t>2024-01-26</t>
         </is>
       </c>
       <c r="C12" s="1" t="inlineStr">
         <is>
-          <t>CR20231209-963</t>
+          <t>CR20240126-1028</t>
         </is>
       </c>
       <c r="D12" s="1" t="inlineStr">
         <is>
-          <t>CALIJA, VILMA MAY</t>
+          <t>VILLANUEVA, MARIA THERESA</t>
         </is>
       </c>
       <c r="E12" s="1" t="inlineStr">
         <is>
-          <t>963</t>
+          <t>1028</t>
         </is>
       </c>
       <c r="F12" s="1" t="inlineStr">
         <is>
-          <t>20231209</t>
+          <t>20240126</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="13">
       <c r="A13" s="1" t="inlineStr">
         <is>
-          <t>1095</t>
+          <t>1162</t>
         </is>
       </c>
       <c r="B13" s="1" t="inlineStr">
         <is>
-          <t>2023-12-09</t>
+          <t>2024-01-26</t>
         </is>
       </c>
       <c r="C13" s="1" t="inlineStr">
         <is>
-          <t>CR20231209-962</t>
+          <t>CR20240126-1027</t>
         </is>
       </c>
       <c r="D13" s="1" t="inlineStr">
         <is>
-          <t>CALIJA, VILMA MAY</t>
+          <t>VILLANUEVA, MARIA THERESA</t>
         </is>
       </c>
       <c r="E13" s="1" t="inlineStr">
         <is>
-          <t>962</t>
+          <t>1027</t>
         </is>
       </c>
       <c r="F13" s="1" t="inlineStr">
         <is>
-          <t>20231209</t>
+          <t>20240126</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="14">
       <c r="A14" s="1" t="inlineStr">
         <is>
-          <t>1094</t>
+          <t>1161</t>
         </is>
       </c>
       <c r="B14" s="1" t="inlineStr">
         <is>
-          <t>2023-12-09</t>
+          <t>2024-01-26</t>
         </is>
       </c>
       <c r="C14" s="1" t="inlineStr">
         <is>
-          <t>CR20231209-961</t>
+          <t>CR20240126-1026</t>
         </is>
       </c>
       <c r="D14" s="1" t="inlineStr">
         <is>
-          <t>CADAVONA, JULIET</t>
+          <t>VILLANUEVA, MARIA THERESA</t>
         </is>
       </c>
       <c r="E14" s="1" t="inlineStr">
         <is>
-          <t>961</t>
+          <t>1026</t>
         </is>
       </c>
       <c r="F14" s="1" t="inlineStr">
         <is>
-          <t>20231209</t>
+          <t>20240126</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="15">
       <c r="A15" s="1" t="inlineStr">
         <is>
-          <t>1093</t>
+          <t>1160</t>
         </is>
       </c>
       <c r="B15" s="1" t="inlineStr">
         <is>
-          <t>2023-12-09</t>
+          <t>2024-01-26</t>
         </is>
       </c>
       <c r="C15" s="1" t="inlineStr">
         <is>
-          <t>CR20231209-960</t>
+          <t>CR20240126-1025</t>
         </is>
       </c>
       <c r="D15" s="1" t="inlineStr">
         <is>
-          <t>BODINO, SHIRLEY MARILOU</t>
+          <t>VILLANUEVA, MARIA THERESA</t>
         </is>
       </c>
       <c r="E15" s="1" t="inlineStr">
         <is>
-          <t>960</t>
+          <t>1025</t>
         </is>
       </c>
       <c r="F15" s="1" t="inlineStr">
         <is>
-          <t>20231209</t>
+          <t>20240126</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="16">
       <c r="A16" s="1" t="inlineStr">
         <is>
-          <t>1092</t>
+          <t>1159</t>
         </is>
       </c>
       <c r="B16" s="1" t="inlineStr">
         <is>
-          <t>2023-12-09</t>
+          <t>2024-01-26</t>
         </is>
       </c>
       <c r="C16" s="1" t="inlineStr">
         <is>
-          <t>CR20231209-959</t>
+          <t>CR20240126-1024</t>
         </is>
       </c>
       <c r="D16" s="1" t="inlineStr">
         <is>
-          <t>BODINO, SHIRLEY MARILOU</t>
+          <t>VILLANUEVA, MARIA THERESA</t>
         </is>
       </c>
       <c r="E16" s="1" t="inlineStr">
         <is>
-          <t>959</t>
+          <t>1024</t>
         </is>
       </c>
       <c r="F16" s="1" t="inlineStr">
         <is>
-          <t>20231209</t>
+          <t>20240126</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="17">
       <c r="A17" s="1" t="inlineStr">
         <is>
-          <t>1091</t>
+          <t>1158</t>
         </is>
       </c>
       <c r="B17" s="1" t="inlineStr">
         <is>
-          <t>2023-12-09</t>
+          <t>2024-01-26</t>
         </is>
       </c>
       <c r="C17" s="1" t="inlineStr">
         <is>
-          <t>CR20231209-958</t>
+          <t>CR20240126-1023</t>
         </is>
       </c>
       <c r="D17" s="1" t="inlineStr">
         <is>
-          <t>ASUNCION, ETHELDREDA</t>
+          <t>VILLANUEVA, MARIA THERESA</t>
         </is>
       </c>
       <c r="E17" s="1" t="inlineStr">
         <is>
-          <t>958</t>
+          <t>1023</t>
         </is>
       </c>
       <c r="F17" s="1" t="inlineStr">
         <is>
-          <t>20231209</t>
+          <t>20240126</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="18">
       <c r="A18" s="1" t="inlineStr">
         <is>
-          <t>1090</t>
+          <t>1157</t>
         </is>
       </c>
       <c r="B18" s="1" t="inlineStr">
         <is>
-          <t>2023-12-09</t>
+          <t>2024-01-26</t>
         </is>
       </c>
       <c r="C18" s="1" t="inlineStr">
         <is>
-          <t>CR20231209-957</t>
+          <t>CR20240126-1022</t>
         </is>
       </c>
       <c r="D18" s="1" t="inlineStr">
         <is>
-          <t>ASUNCION, ETHELDREDA</t>
+          <t>VILLANUEVA, MARIA THERESA</t>
         </is>
       </c>
       <c r="E18" s="1" t="inlineStr">
         <is>
-          <t>957</t>
+          <t>1022</t>
         </is>
       </c>
       <c r="F18" s="1" t="inlineStr">
         <is>
-          <t>20231209</t>
+          <t>20240126</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="19">
       <c r="A19" s="1" t="inlineStr">
         <is>
-          <t>1089</t>
+          <t>1156</t>
         </is>
       </c>
       <c r="B19" s="1" t="inlineStr">
         <is>
-          <t>2023-12-09</t>
+          <t>2024-01-26</t>
         </is>
       </c>
       <c r="C19" s="1" t="inlineStr">
         <is>
-          <t>CR20231209-956</t>
+          <t>CR20240126-1021</t>
         </is>
       </c>
       <c r="D19" s="1" t="inlineStr">
         <is>
-          <t>ASUNCION, ETHELDREDA</t>
+          <t>ORGANO, KRYSTAL KAY</t>
         </is>
       </c>
       <c r="E19" s="1" t="inlineStr">
         <is>
-          <t>956</t>
+          <t>1021</t>
         </is>
       </c>
       <c r="F19" s="1" t="inlineStr">
         <is>
-          <t>20231209</t>
+          <t>20240126</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="20">
       <c r="A20" s="1" t="inlineStr">
         <is>
-          <t>1088</t>
+          <t>1155</t>
         </is>
       </c>
       <c r="B20" s="1" t="inlineStr">
         <is>
-          <t>2023-12-09</t>
+          <t>2024-01-26</t>
         </is>
       </c>
       <c r="C20" s="1" t="inlineStr">
         <is>
-          <t>CR20231209-955</t>
+          <t>CR20240126-1020</t>
         </is>
       </c>
       <c r="D20" s="1" t="inlineStr">
         <is>
-          <t>AGCAOILI, REMALYN</t>
+          <t>ORGANO, KRYSTAL KAY</t>
         </is>
       </c>
       <c r="E20" s="1" t="inlineStr">
         <is>
-          <t>955</t>
+          <t>1020</t>
         </is>
       </c>
       <c r="F20" s="1" t="inlineStr">
         <is>
-          <t>20231209</t>
+          <t>20240126</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="21">
       <c r="A21" s="1" t="inlineStr">
         <is>
-          <t>1087</t>
+          <t>1154</t>
         </is>
       </c>
       <c r="B21" s="1" t="inlineStr">
         <is>
-          <t>2023-12-09</t>
+          <t>2024-01-26</t>
         </is>
       </c>
       <c r="C21" s="1" t="inlineStr">
         <is>
-          <t>CR20231209-954</t>
+          <t>CR20240126-1019</t>
         </is>
       </c>
       <c r="D21" s="1" t="inlineStr">
         <is>
-          <t>ACAB, MARY ROSE</t>
+          <t>OFIANA, FLORENCE</t>
         </is>
       </c>
       <c r="E21" s="1" t="inlineStr">
         <is>
-          <t>954</t>
+          <t>1019</t>
         </is>
       </c>
       <c r="F21" s="1" t="inlineStr">
         <is>
-          <t>20231209</t>
+          <t>20240126</t>
         </is>
       </c>
     </row>
   </sheetData>
   <printOptions headings="false" gridLines="false" gridLinesSet="true" horizontalCentered="false" verticalCentered="false"/>
   <pageMargins left="0.5" right="0.5" top="1.0" bottom="1.0" header="0.5" footer="0.5"/>
   <pageSetup blackAndWhite="false" cellComments="none" copies="1" draft="false" firstPageNumber="1" fitToHeight="1" fitToWidth="1" horizontalDpi="300" orientation="portrait" pageOrder="downThenOver" paperSize="1" scale="100" useFirstPageNumber="true" usePrinterDefaults="false" verticalDpi="300"/>
   <headerFooter differentFirst="false" differentOddEven="false">
     <oddHeader>&amp;C&amp;"Times New Roman,Regular"&amp;12&amp;A</oddHeader>
     <oddFooter>&amp;C&amp;"Times New Roman,Regular"&amp;12Page &amp;P</oddFooter>
   </headerFooter>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <TotalTime></TotalTime>
   <Company/>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcmitype="http://purl.org/dc/dcmitype/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dc:title/>