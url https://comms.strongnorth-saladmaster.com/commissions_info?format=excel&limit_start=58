--- v1 (2026-04-22)
+++ v2 (2026-06-20)
@@ -157,684 +157,684 @@
       </c>
       <c r="C1" s="1" t="inlineStr">
         <is>
           <t>cr_no</t>
         </is>
       </c>
       <c r="D1" s="1" t="inlineStr">
         <is>
           <t>consultant</t>
         </is>
       </c>
       <c r="E1" s="1" t="inlineStr">
         <is>
           <t>increment</t>
         </is>
       </c>
       <c r="F1" s="1" t="inlineStr">
         <is>
           <t>inc_date</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="2">
       <c r="A2" s="1" t="inlineStr">
         <is>
-          <t>1174</t>
+          <t>1312</t>
         </is>
       </c>
       <c r="B2" s="1" t="inlineStr">
         <is>
-          <t>2024-01-27</t>
+          <t>2024-05-08</t>
         </is>
       </c>
       <c r="C2" s="1" t="inlineStr">
         <is>
-          <t>CR20240127-1038</t>
+          <t>CR20240508-1166</t>
         </is>
       </c>
       <c r="D2" s="1" t="inlineStr">
         <is>
-          <t>LLANES, GRATECHEN</t>
+          <t>MAGAYANO, MARICEL</t>
         </is>
       </c>
       <c r="E2" s="1" t="inlineStr">
         <is>
-          <t>1038</t>
+          <t>1166</t>
         </is>
       </c>
       <c r="F2" s="1" t="inlineStr">
         <is>
-          <t>20240127</t>
+          <t>20240508</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="3">
       <c r="A3" s="1" t="inlineStr">
         <is>
-          <t>1173</t>
+          <t>1311</t>
         </is>
       </c>
       <c r="B3" s="1" t="inlineStr">
         <is>
-          <t>2024-01-27</t>
+          <t>2024-05-07</t>
         </is>
       </c>
       <c r="C3" s="1" t="inlineStr">
         <is>
-          <t>CR20240127-1037</t>
+          <t>CR20240507-1165</t>
         </is>
       </c>
       <c r="D3" s="1" t="inlineStr">
         <is>
-          <t>LLANES, GRATECHEN</t>
+          <t>ASUNCION, ETHELDREDA</t>
         </is>
       </c>
       <c r="E3" s="1" t="inlineStr">
         <is>
-          <t>1037</t>
+          <t>1165</t>
         </is>
       </c>
       <c r="F3" s="1" t="inlineStr">
         <is>
-          <t>20240127</t>
+          <t>20240507</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="4">
       <c r="A4" s="1" t="inlineStr">
         <is>
-          <t>1172</t>
+          <t>1310</t>
         </is>
       </c>
       <c r="B4" s="1" t="inlineStr">
         <is>
-          <t>2024-01-27</t>
+          <t>2024-05-07</t>
         </is>
       </c>
       <c r="C4" s="1" t="inlineStr">
         <is>
-          <t>CR20240127-1036</t>
+          <t>CR20240507-1164</t>
         </is>
       </c>
       <c r="D4" s="1" t="inlineStr">
         <is>
-          <t>LLANES, GRATECHEN</t>
+          <t>ASUNCION, ETHELDREDA</t>
         </is>
       </c>
       <c r="E4" s="1" t="inlineStr">
         <is>
-          <t>1036</t>
+          <t>1164</t>
         </is>
       </c>
       <c r="F4" s="1" t="inlineStr">
         <is>
-          <t>20240127</t>
+          <t>20240507</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="5">
       <c r="A5" s="1" t="inlineStr">
         <is>
-          <t>1171</t>
+          <t>1309</t>
         </is>
       </c>
       <c r="B5" s="1" t="inlineStr">
         <is>
-          <t>2024-01-27</t>
+          <t>2024-05-07</t>
         </is>
       </c>
       <c r="C5" s="1" t="inlineStr">
         <is>
-          <t>CR20240127-1035</t>
+          <t>CR20240507-1163</t>
         </is>
       </c>
       <c r="D5" s="1" t="inlineStr">
         <is>
-          <t>LLANES, GRATECHEN</t>
+          <t>SIMON, NELIA</t>
         </is>
       </c>
       <c r="E5" s="1" t="inlineStr">
         <is>
-          <t>1035</t>
+          <t>1163</t>
         </is>
       </c>
       <c r="F5" s="1" t="inlineStr">
         <is>
-          <t>20240127</t>
+          <t>20240507</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="6">
       <c r="A6" s="1" t="inlineStr">
         <is>
-          <t>1170</t>
+          <t>1307</t>
         </is>
       </c>
       <c r="B6" s="1" t="inlineStr">
         <is>
-          <t>2024-01-27</t>
+          <t>2024-05-07</t>
         </is>
       </c>
       <c r="C6" s="1" t="inlineStr">
         <is>
-          <t>CR20240127-1034</t>
+          <t>CR20240507-1162</t>
         </is>
       </c>
       <c r="D6" s="1" t="inlineStr">
         <is>
-          <t>DOMINGO, SHEENA</t>
+          <t>LLANES, GRATECHEN</t>
         </is>
       </c>
       <c r="E6" s="1" t="inlineStr">
         <is>
-          <t>1034</t>
+          <t>1162</t>
         </is>
       </c>
       <c r="F6" s="1" t="inlineStr">
         <is>
-          <t>20240127</t>
+          <t>20240507</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="7">
       <c r="A7" s="1" t="inlineStr">
         <is>
-          <t>1169</t>
+          <t>1305</t>
         </is>
       </c>
       <c r="B7" s="1" t="inlineStr">
         <is>
-          <t>2024-01-27</t>
+          <t>2024-05-07</t>
         </is>
       </c>
       <c r="C7" s="1" t="inlineStr">
         <is>
-          <t>CR20240127-1033</t>
+          <t>CR20240507-1161</t>
         </is>
       </c>
       <c r="D7" s="1" t="inlineStr">
         <is>
-          <t>CAMARILLO, DARLYN</t>
+          <t>LLANES, GRATECHEN</t>
         </is>
       </c>
       <c r="E7" s="1" t="inlineStr">
         <is>
-          <t>1033</t>
+          <t>1161</t>
         </is>
       </c>
       <c r="F7" s="1" t="inlineStr">
         <is>
-          <t>20240127</t>
+          <t>20240507</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="8">
       <c r="A8" s="1" t="inlineStr">
         <is>
-          <t>1168</t>
+          <t>1304</t>
         </is>
       </c>
       <c r="B8" s="1" t="inlineStr">
         <is>
-          <t>2024-01-27</t>
+          <t>2024-05-07</t>
         </is>
       </c>
       <c r="C8" s="1" t="inlineStr">
         <is>
-          <t>CR20240127-1032</t>
+          <t>CR20240507-1160</t>
         </is>
       </c>
       <c r="D8" s="1" t="inlineStr">
         <is>
-          <t>TOMES, THELMA</t>
+          <t>VILLANUEVA, JHENALYNE</t>
         </is>
       </c>
       <c r="E8" s="1" t="inlineStr">
         <is>
-          <t>1032</t>
+          <t>1160</t>
         </is>
       </c>
       <c r="F8" s="1" t="inlineStr">
         <is>
-          <t>20240127</t>
+          <t>20240507</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="9">
       <c r="A9" s="1" t="inlineStr">
         <is>
-          <t>1167</t>
+          <t>1303</t>
         </is>
       </c>
       <c r="B9" s="1" t="inlineStr">
         <is>
-          <t>2024-01-27</t>
+          <t>2024-05-07</t>
         </is>
       </c>
       <c r="C9" s="1" t="inlineStr">
         <is>
-          <t>CR20240127-1031</t>
+          <t>CR20240507-1159</t>
         </is>
       </c>
       <c r="D9" s="1" t="inlineStr">
         <is>
-          <t>BODINO, SHIRLEY MARILOU</t>
+          <t>VILLANUEVA, JHENALYNE</t>
         </is>
       </c>
       <c r="E9" s="1" t="inlineStr">
         <is>
-          <t>1031</t>
+          <t>1159</t>
         </is>
       </c>
       <c r="F9" s="1" t="inlineStr">
         <is>
-          <t>20240127</t>
+          <t>20240507</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="10">
       <c r="A10" s="1" t="inlineStr">
         <is>
-          <t>1166</t>
+          <t>1302</t>
         </is>
       </c>
       <c r="B10" s="1" t="inlineStr">
         <is>
-          <t>2024-01-27</t>
+          <t>2024-05-07</t>
         </is>
       </c>
       <c r="C10" s="1" t="inlineStr">
         <is>
-          <t>CR20240127-1030</t>
+          <t>CR20240507-1158</t>
         </is>
       </c>
       <c r="D10" s="1" t="inlineStr">
         <is>
-          <t>BODINO, SHIRLEY MARILOU</t>
+          <t>VILLANUEVA, JHENALYNE</t>
         </is>
       </c>
       <c r="E10" s="1" t="inlineStr">
         <is>
-          <t>1030</t>
+          <t>1158</t>
         </is>
       </c>
       <c r="F10" s="1" t="inlineStr">
         <is>
-          <t>20240127</t>
+          <t>20240507</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="11">
       <c r="A11" s="1" t="inlineStr">
         <is>
-          <t>1165</t>
+          <t>1301</t>
         </is>
       </c>
       <c r="B11" s="1" t="inlineStr">
         <is>
-          <t>2024-01-26</t>
+          <t>2024-05-07</t>
         </is>
       </c>
       <c r="C11" s="1" t="inlineStr">
         <is>
-          <t>CR20240126-1029</t>
+          <t>CR20240507-1157</t>
         </is>
       </c>
       <c r="D11" s="1" t="inlineStr">
         <is>
-          <t>AGCAOILI, REMALYN</t>
+          <t>DAQUIOAG, MARIA ELOISA</t>
         </is>
       </c>
       <c r="E11" s="1" t="inlineStr">
         <is>
-          <t>1029</t>
+          <t>1157</t>
         </is>
       </c>
       <c r="F11" s="1" t="inlineStr">
         <is>
-          <t>20240126</t>
+          <t>20240507</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="12">
       <c r="A12" s="1" t="inlineStr">
         <is>
-          <t>1164</t>
+          <t>1300</t>
         </is>
       </c>
       <c r="B12" s="1" t="inlineStr">
         <is>
-          <t>2024-01-26</t>
+          <t>2024-05-07</t>
         </is>
       </c>
       <c r="C12" s="1" t="inlineStr">
         <is>
-          <t>CR20240126-1028</t>
+          <t>CR20240507-1156</t>
         </is>
       </c>
       <c r="D12" s="1" t="inlineStr">
         <is>
-          <t>VILLANUEVA, MARIA THERESA</t>
+          <t>DAQUIOAG, MARIA ELOISA</t>
         </is>
       </c>
       <c r="E12" s="1" t="inlineStr">
         <is>
-          <t>1028</t>
+          <t>1156</t>
         </is>
       </c>
       <c r="F12" s="1" t="inlineStr">
         <is>
-          <t>20240126</t>
+          <t>20240507</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="13">
       <c r="A13" s="1" t="inlineStr">
         <is>
-          <t>1162</t>
+          <t>1299</t>
         </is>
       </c>
       <c r="B13" s="1" t="inlineStr">
         <is>
-          <t>2024-01-26</t>
+          <t>2024-05-07</t>
         </is>
       </c>
       <c r="C13" s="1" t="inlineStr">
         <is>
-          <t>CR20240126-1027</t>
+          <t>CR20240507-1155</t>
         </is>
       </c>
       <c r="D13" s="1" t="inlineStr">
         <is>
-          <t>VILLANUEVA, MARIA THERESA</t>
+          <t>DAQUIOAG, MARIA ELOISA</t>
         </is>
       </c>
       <c r="E13" s="1" t="inlineStr">
         <is>
-          <t>1027</t>
+          <t>1155</t>
         </is>
       </c>
       <c r="F13" s="1" t="inlineStr">
         <is>
-          <t>20240126</t>
+          <t>20240507</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="14">
       <c r="A14" s="1" t="inlineStr">
         <is>
-          <t>1161</t>
+          <t>1298</t>
         </is>
       </c>
       <c r="B14" s="1" t="inlineStr">
         <is>
-          <t>2024-01-26</t>
+          <t>2024-05-04</t>
         </is>
       </c>
       <c r="C14" s="1" t="inlineStr">
         <is>
-          <t>CR20240126-1026</t>
+          <t>CR20240504-1154</t>
         </is>
       </c>
       <c r="D14" s="1" t="inlineStr">
         <is>
-          <t>VILLANUEVA, MARIA THERESA</t>
+          <t>OFIANA, FLORENCE</t>
         </is>
       </c>
       <c r="E14" s="1" t="inlineStr">
         <is>
-          <t>1026</t>
+          <t>1154</t>
         </is>
       </c>
       <c r="F14" s="1" t="inlineStr">
         <is>
-          <t>20240126</t>
+          <t>20240504</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="15">
       <c r="A15" s="1" t="inlineStr">
         <is>
-          <t>1160</t>
+          <t>1297</t>
         </is>
       </c>
       <c r="B15" s="1" t="inlineStr">
         <is>
-          <t>2024-01-26</t>
+          <t>2024-05-04</t>
         </is>
       </c>
       <c r="C15" s="1" t="inlineStr">
         <is>
-          <t>CR20240126-1025</t>
+          <t>CR20240504-1153</t>
         </is>
       </c>
       <c r="D15" s="1" t="inlineStr">
         <is>
-          <t>VILLANUEVA, MARIA THERESA</t>
+          <t>OFIANA, FLORENCE</t>
         </is>
       </c>
       <c r="E15" s="1" t="inlineStr">
         <is>
-          <t>1025</t>
+          <t>1153</t>
         </is>
       </c>
       <c r="F15" s="1" t="inlineStr">
         <is>
-          <t>20240126</t>
+          <t>20240504</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="16">
       <c r="A16" s="1" t="inlineStr">
         <is>
-          <t>1159</t>
+          <t>1294</t>
         </is>
       </c>
       <c r="B16" s="1" t="inlineStr">
         <is>
-          <t>2024-01-26</t>
+          <t>2024-05-04</t>
         </is>
       </c>
       <c r="C16" s="1" t="inlineStr">
         <is>
-          <t>CR20240126-1024</t>
+          <t>CR20240504-1152</t>
         </is>
       </c>
       <c r="D16" s="1" t="inlineStr">
         <is>
           <t>VILLANUEVA, MARIA THERESA</t>
         </is>
       </c>
       <c r="E16" s="1" t="inlineStr">
         <is>
-          <t>1024</t>
+          <t>1152</t>
         </is>
       </c>
       <c r="F16" s="1" t="inlineStr">
         <is>
-          <t>20240126</t>
+          <t>20240504</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="17">
       <c r="A17" s="1" t="inlineStr">
         <is>
-          <t>1158</t>
+          <t>1293</t>
         </is>
       </c>
       <c r="B17" s="1" t="inlineStr">
         <is>
-          <t>2024-01-26</t>
+          <t>2024-05-04</t>
         </is>
       </c>
       <c r="C17" s="1" t="inlineStr">
         <is>
-          <t>CR20240126-1023</t>
+          <t>CR20240504-1151</t>
         </is>
       </c>
       <c r="D17" s="1" t="inlineStr">
         <is>
           <t>VILLANUEVA, MARIA THERESA</t>
         </is>
       </c>
       <c r="E17" s="1" t="inlineStr">
         <is>
-          <t>1023</t>
+          <t>1151</t>
         </is>
       </c>
       <c r="F17" s="1" t="inlineStr">
         <is>
-          <t>20240126</t>
+          <t>20240504</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="18">
       <c r="A18" s="1" t="inlineStr">
         <is>
-          <t>1157</t>
+          <t>1292</t>
         </is>
       </c>
       <c r="B18" s="1" t="inlineStr">
         <is>
-          <t>2024-01-26</t>
+          <t>2024-05-04</t>
         </is>
       </c>
       <c r="C18" s="1" t="inlineStr">
         <is>
-          <t>CR20240126-1022</t>
+          <t>CR20240504-1150</t>
         </is>
       </c>
       <c r="D18" s="1" t="inlineStr">
         <is>
           <t>VILLANUEVA, MARIA THERESA</t>
         </is>
       </c>
       <c r="E18" s="1" t="inlineStr">
         <is>
-          <t>1022</t>
+          <t>1150</t>
         </is>
       </c>
       <c r="F18" s="1" t="inlineStr">
         <is>
-          <t>20240126</t>
+          <t>20240504</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="19">
       <c r="A19" s="1" t="inlineStr">
         <is>
-          <t>1156</t>
+          <t>1291</t>
         </is>
       </c>
       <c r="B19" s="1" t="inlineStr">
         <is>
-          <t>2024-01-26</t>
+          <t>2024-05-04</t>
         </is>
       </c>
       <c r="C19" s="1" t="inlineStr">
         <is>
-          <t>CR20240126-1021</t>
+          <t>CR20240504-1149</t>
         </is>
       </c>
       <c r="D19" s="1" t="inlineStr">
         <is>
-          <t>ORGANO, KRYSTAL KAY</t>
+          <t>VILLANUEVA, MARIA THERESA</t>
         </is>
       </c>
       <c r="E19" s="1" t="inlineStr">
         <is>
-          <t>1021</t>
+          <t>1149</t>
         </is>
       </c>
       <c r="F19" s="1" t="inlineStr">
         <is>
-          <t>20240126</t>
+          <t>20240504</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="20">
       <c r="A20" s="1" t="inlineStr">
         <is>
-          <t>1155</t>
+          <t>1290</t>
         </is>
       </c>
       <c r="B20" s="1" t="inlineStr">
         <is>
-          <t>2024-01-26</t>
+          <t>2024-05-04</t>
         </is>
       </c>
       <c r="C20" s="1" t="inlineStr">
         <is>
-          <t>CR20240126-1020</t>
+          <t>CR20240504-1148</t>
         </is>
       </c>
       <c r="D20" s="1" t="inlineStr">
         <is>
-          <t>ORGANO, KRYSTAL KAY</t>
+          <t>VILLACORTA, LORY</t>
         </is>
       </c>
       <c r="E20" s="1" t="inlineStr">
         <is>
-          <t>1020</t>
+          <t>1148</t>
         </is>
       </c>
       <c r="F20" s="1" t="inlineStr">
         <is>
-          <t>20240126</t>
+          <t>20240504</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="21">
       <c r="A21" s="1" t="inlineStr">
         <is>
-          <t>1154</t>
+          <t>1288</t>
         </is>
       </c>
       <c r="B21" s="1" t="inlineStr">
         <is>
-          <t>2024-01-26</t>
+          <t>2024-05-04</t>
         </is>
       </c>
       <c r="C21" s="1" t="inlineStr">
         <is>
-          <t>CR20240126-1019</t>
+          <t>CR20240504-1147</t>
         </is>
       </c>
       <c r="D21" s="1" t="inlineStr">
         <is>
-          <t>OFIANA, FLORENCE</t>
+          <t>VILLACORTA, LORY</t>
         </is>
       </c>
       <c r="E21" s="1" t="inlineStr">
         <is>
-          <t>1019</t>
+          <t>1147</t>
         </is>
       </c>
       <c r="F21" s="1" t="inlineStr">
         <is>
-          <t>20240126</t>
+          <t>20240504</t>
         </is>
       </c>
     </row>
   </sheetData>
   <printOptions headings="false" gridLines="false" gridLinesSet="true" horizontalCentered="false" verticalCentered="false"/>
   <pageMargins left="0.5" right="0.5" top="1.0" bottom="1.0" header="0.5" footer="0.5"/>
   <pageSetup blackAndWhite="false" cellComments="none" copies="1" draft="false" firstPageNumber="1" fitToHeight="1" fitToWidth="1" horizontalDpi="300" orientation="portrait" pageOrder="downThenOver" paperSize="1" scale="100" useFirstPageNumber="true" usePrinterDefaults="false" verticalDpi="300"/>
   <headerFooter differentFirst="false" differentOddEven="false">
     <oddHeader>&amp;C&amp;"Times New Roman,Regular"&amp;12&amp;A</oddHeader>
     <oddFooter>&amp;C&amp;"Times New Roman,Regular"&amp;12Page &amp;P</oddFooter>
   </headerFooter>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <TotalTime></TotalTime>
   <Company/>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcmitype="http://purl.org/dc/dcmitype/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dc:title/>