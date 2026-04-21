--- v0 (2026-02-24)
+++ v1 (2026-04-21)
@@ -157,684 +157,684 @@
       </c>
       <c r="C1" s="1" t="inlineStr">
         <is>
           <t>cr_no</t>
         </is>
       </c>
       <c r="D1" s="1" t="inlineStr">
         <is>
           <t>consultant</t>
         </is>
       </c>
       <c r="E1" s="1" t="inlineStr">
         <is>
           <t>increment</t>
         </is>
       </c>
       <c r="F1" s="1" t="inlineStr">
         <is>
           <t>inc_date</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="2">
       <c r="A2" s="1" t="inlineStr">
         <is>
-          <t>2211</t>
+          <t>2280</t>
         </is>
       </c>
       <c r="B2" s="1" t="inlineStr">
         <is>
-          <t>2025-12-09</t>
+          <t>2026-02-18</t>
         </is>
       </c>
       <c r="C2" s="1" t="inlineStr">
         <is>
-          <t>CR20251209-2018</t>
+          <t>CR20260218-2084</t>
         </is>
       </c>
       <c r="D2" s="1" t="inlineStr">
         <is>
-          <t>NABOR, AILEEN</t>
+          <t>JAVIER, LENIDITA</t>
         </is>
       </c>
       <c r="E2" s="1" t="inlineStr">
         <is>
-          <t>2018</t>
+          <t>2084</t>
         </is>
       </c>
       <c r="F2" s="1" t="inlineStr">
         <is>
-          <t>20251209</t>
+          <t>20260218</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="3">
       <c r="A3" s="1" t="inlineStr">
         <is>
-          <t>2210</t>
+          <t>2279</t>
         </is>
       </c>
       <c r="B3" s="1" t="inlineStr">
         <is>
-          <t>2025-12-09</t>
+          <t>2026-02-18</t>
         </is>
       </c>
       <c r="C3" s="1" t="inlineStr">
         <is>
-          <t>CR20251209-2017</t>
+          <t>CR20260218-2083</t>
         </is>
       </c>
       <c r="D3" s="1" t="inlineStr">
         <is>
-          <t>MARTIN, JULIA DIVINA</t>
+          <t>JAVIER, LENIDITA</t>
         </is>
       </c>
       <c r="E3" s="1" t="inlineStr">
         <is>
-          <t>2017</t>
+          <t>2083</t>
         </is>
       </c>
       <c r="F3" s="1" t="inlineStr">
         <is>
-          <t>20251209</t>
+          <t>20260218</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="4">
       <c r="A4" s="1" t="inlineStr">
         <is>
-          <t>2209</t>
+          <t>2278</t>
         </is>
       </c>
       <c r="B4" s="1" t="inlineStr">
         <is>
-          <t>2025-12-09</t>
+          <t>2026-02-18</t>
         </is>
       </c>
       <c r="C4" s="1" t="inlineStr">
         <is>
-          <t>CR20251209-2016</t>
+          <t>CR20260218-2082</t>
         </is>
       </c>
       <c r="D4" s="1" t="inlineStr">
         <is>
-          <t>MARTIN, JULIA DIVINA</t>
+          <t>ORGANO, KRYSTAL KAY</t>
         </is>
       </c>
       <c r="E4" s="1" t="inlineStr">
         <is>
-          <t>2016</t>
+          <t>2082</t>
         </is>
       </c>
       <c r="F4" s="1" t="inlineStr">
         <is>
-          <t>20251209</t>
+          <t>20260218</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="5">
       <c r="A5" s="1" t="inlineStr">
         <is>
-          <t>2208</t>
+          <t>2277</t>
         </is>
       </c>
       <c r="B5" s="1" t="inlineStr">
         <is>
-          <t>2025-12-09</t>
+          <t>2026-02-18</t>
         </is>
       </c>
       <c r="C5" s="1" t="inlineStr">
         <is>
-          <t>CR20251209-2015</t>
+          <t>CR20260218-2081</t>
         </is>
       </c>
       <c r="D5" s="1" t="inlineStr">
         <is>
-          <t>CAMARILLO, DARLYN</t>
+          <t>LLANES, GRATECHEN</t>
         </is>
       </c>
       <c r="E5" s="1" t="inlineStr">
         <is>
-          <t>2015</t>
+          <t>2081</t>
         </is>
       </c>
       <c r="F5" s="1" t="inlineStr">
         <is>
-          <t>20251209</t>
+          <t>20260218</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="6">
       <c r="A6" s="1" t="inlineStr">
         <is>
-          <t>2207</t>
+          <t>2276</t>
         </is>
       </c>
       <c r="B6" s="1" t="inlineStr">
         <is>
-          <t>2025-12-09</t>
+          <t>2026-02-18</t>
         </is>
       </c>
       <c r="C6" s="1" t="inlineStr">
         <is>
-          <t>CR20251209-2014</t>
+          <t>CR20260218-2080</t>
         </is>
       </c>
       <c r="D6" s="1" t="inlineStr">
         <is>
-          <t>MARTIN, LAILAINE CORAZON</t>
+          <t>LLANES, GRATECHEN</t>
         </is>
       </c>
       <c r="E6" s="1" t="inlineStr">
         <is>
-          <t>2014</t>
+          <t>2080</t>
         </is>
       </c>
       <c r="F6" s="1" t="inlineStr">
         <is>
-          <t>20251209</t>
+          <t>20260218</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="7">
       <c r="A7" s="1" t="inlineStr">
         <is>
-          <t>2206</t>
+          <t>2275</t>
         </is>
       </c>
       <c r="B7" s="1" t="inlineStr">
         <is>
-          <t>2025-12-09</t>
+          <t>2026-02-18</t>
         </is>
       </c>
       <c r="C7" s="1" t="inlineStr">
         <is>
-          <t>CR20251209-2013</t>
+          <t>CR20260218-2079</t>
         </is>
       </c>
       <c r="D7" s="1" t="inlineStr">
         <is>
-          <t>CORNELIO, CLAIROL</t>
+          <t>LLANES, GRATECHEN</t>
         </is>
       </c>
       <c r="E7" s="1" t="inlineStr">
         <is>
-          <t>2013</t>
+          <t>2079</t>
         </is>
       </c>
       <c r="F7" s="1" t="inlineStr">
         <is>
-          <t>20251209</t>
+          <t>20260218</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="8">
       <c r="A8" s="1" t="inlineStr">
         <is>
-          <t>2205</t>
+          <t>2274</t>
         </is>
       </c>
       <c r="B8" s="1" t="inlineStr">
         <is>
-          <t>2025-12-09</t>
+          <t>2026-02-18</t>
         </is>
       </c>
       <c r="C8" s="1" t="inlineStr">
         <is>
-          <t>CR20251209-2012</t>
+          <t>CR20260218-2078</t>
         </is>
       </c>
       <c r="D8" s="1" t="inlineStr">
         <is>
-          <t>ORGANO, KRYSTAL KAY</t>
+          <t>REBURON, JEFF LEIGH</t>
         </is>
       </c>
       <c r="E8" s="1" t="inlineStr">
         <is>
-          <t>2012</t>
+          <t>2078</t>
         </is>
       </c>
       <c r="F8" s="1" t="inlineStr">
         <is>
-          <t>20251209</t>
+          <t>20260218</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="9">
       <c r="A9" s="1" t="inlineStr">
         <is>
-          <t>2204</t>
+          <t>2273</t>
         </is>
       </c>
       <c r="B9" s="1" t="inlineStr">
         <is>
-          <t>2025-12-09</t>
+          <t>2026-02-18</t>
         </is>
       </c>
       <c r="C9" s="1" t="inlineStr">
         <is>
-          <t>CR20251209-2011</t>
+          <t>CR20260218-2077</t>
         </is>
       </c>
       <c r="D9" s="1" t="inlineStr">
         <is>
-          <t>VILLACORTA, LORY</t>
+          <t>CABANSAG, SUSAN</t>
         </is>
       </c>
       <c r="E9" s="1" t="inlineStr">
         <is>
-          <t>2011</t>
+          <t>2077</t>
         </is>
       </c>
       <c r="F9" s="1" t="inlineStr">
         <is>
-          <t>20251209</t>
+          <t>20260218</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="10">
       <c r="A10" s="1" t="inlineStr">
         <is>
-          <t>2202</t>
+          <t>2272</t>
         </is>
       </c>
       <c r="B10" s="1" t="inlineStr">
         <is>
-          <t>2025-12-09</t>
+          <t>2026-02-18</t>
         </is>
       </c>
       <c r="C10" s="1" t="inlineStr">
         <is>
-          <t>CR20251209-2010</t>
+          <t>CR20260218-2076</t>
         </is>
       </c>
       <c r="D10" s="1" t="inlineStr">
         <is>
-          <t>VILLACORTA, LORY</t>
+          <t>LLANES, JACLYNE KATE</t>
         </is>
       </c>
       <c r="E10" s="1" t="inlineStr">
         <is>
-          <t>2010</t>
+          <t>2076</t>
         </is>
       </c>
       <c r="F10" s="1" t="inlineStr">
         <is>
-          <t>20251209</t>
+          <t>20260218</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="11">
       <c r="A11" s="1" t="inlineStr">
         <is>
-          <t>2201</t>
+          <t>2271</t>
         </is>
       </c>
       <c r="B11" s="1" t="inlineStr">
         <is>
-          <t>2025-12-09</t>
+          <t>2026-01-28</t>
         </is>
       </c>
       <c r="C11" s="1" t="inlineStr">
         <is>
-          <t>CR20251209-2009</t>
+          <t>CR20260128-2075</t>
         </is>
       </c>
       <c r="D11" s="1" t="inlineStr">
         <is>
-          <t>JAVIER, LENIDITA</t>
+          <t>MARCOS, IMELDA</t>
         </is>
       </c>
       <c r="E11" s="1" t="inlineStr">
         <is>
-          <t>2009</t>
+          <t>2075</t>
         </is>
       </c>
       <c r="F11" s="1" t="inlineStr">
         <is>
-          <t>20251209</t>
+          <t>20260128</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="12">
       <c r="A12" s="1" t="inlineStr">
         <is>
-          <t>2200</t>
+          <t>2270</t>
         </is>
       </c>
       <c r="B12" s="1" t="inlineStr">
         <is>
-          <t>2025-12-09</t>
+          <t>2026-01-27</t>
         </is>
       </c>
       <c r="C12" s="1" t="inlineStr">
         <is>
-          <t>CR20251209-2008</t>
+          <t>CR20260127-2074</t>
         </is>
       </c>
       <c r="D12" s="1" t="inlineStr">
         <is>
-          <t>GUTIERREZ, CHRISTINE</t>
+          <t>PERALTA, EDNA</t>
         </is>
       </c>
       <c r="E12" s="1" t="inlineStr">
         <is>
-          <t>2008</t>
+          <t>2074</t>
         </is>
       </c>
       <c r="F12" s="1" t="inlineStr">
         <is>
-          <t>20251209</t>
+          <t>20260127</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="13">
       <c r="A13" s="1" t="inlineStr">
         <is>
-          <t>2199</t>
+          <t>2269</t>
         </is>
       </c>
       <c r="B13" s="1" t="inlineStr">
         <is>
-          <t>2025-12-09</t>
+          <t>2026-01-24</t>
         </is>
       </c>
       <c r="C13" s="1" t="inlineStr">
         <is>
-          <t>CR20251209-2007</t>
+          <t>CR20260124-2073</t>
         </is>
       </c>
       <c r="D13" s="1" t="inlineStr">
         <is>
-          <t>GUTIERREZ, CHRISTINE</t>
+          <t>VILLANUEVA, JHENALYNE</t>
         </is>
       </c>
       <c r="E13" s="1" t="inlineStr">
         <is>
-          <t>2007</t>
+          <t>2073</t>
         </is>
       </c>
       <c r="F13" s="1" t="inlineStr">
         <is>
-          <t>20251209</t>
+          <t>20260124</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="14">
       <c r="A14" s="1" t="inlineStr">
         <is>
-          <t>2198</t>
+          <t>2267</t>
         </is>
       </c>
       <c r="B14" s="1" t="inlineStr">
         <is>
-          <t>2025-12-09</t>
+          <t>2026-01-24</t>
         </is>
       </c>
       <c r="C14" s="1" t="inlineStr">
         <is>
-          <t>CR20251209-2006</t>
+          <t>CR20260124-2072</t>
         </is>
       </c>
       <c r="D14" s="1" t="inlineStr">
         <is>
-          <t>GUTIERREZ, CHRISTINE</t>
+          <t>VILLANUEVA, MARIA THERESA</t>
         </is>
       </c>
       <c r="E14" s="1" t="inlineStr">
         <is>
-          <t>2006</t>
+          <t>2072</t>
         </is>
       </c>
       <c r="F14" s="1" t="inlineStr">
         <is>
-          <t>20251209</t>
+          <t>20260124</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="15">
       <c r="A15" s="1" t="inlineStr">
         <is>
-          <t>2197</t>
+          <t>2266</t>
         </is>
       </c>
       <c r="B15" s="1" t="inlineStr">
         <is>
-          <t>2025-12-09</t>
+          <t>2026-01-24</t>
         </is>
       </c>
       <c r="C15" s="1" t="inlineStr">
         <is>
-          <t>CR20251209-2005</t>
+          <t>CR20260124-2071</t>
         </is>
       </c>
       <c r="D15" s="1" t="inlineStr">
         <is>
-          <t>GUTIERREZ, CHRISTINE</t>
+          <t>VILLANUEVA, MARIA THERESA</t>
         </is>
       </c>
       <c r="E15" s="1" t="inlineStr">
         <is>
-          <t>2005</t>
+          <t>2071</t>
         </is>
       </c>
       <c r="F15" s="1" t="inlineStr">
         <is>
-          <t>20251209</t>
+          <t>20260124</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="16">
       <c r="A16" s="1" t="inlineStr">
         <is>
-          <t>2196</t>
+          <t>2265</t>
         </is>
       </c>
       <c r="B16" s="1" t="inlineStr">
         <is>
-          <t>2025-12-09</t>
+          <t>2026-01-24</t>
         </is>
       </c>
       <c r="C16" s="1" t="inlineStr">
         <is>
-          <t>CR20251209-2004</t>
+          <t>CR20260124-2070</t>
         </is>
       </c>
       <c r="D16" s="1" t="inlineStr">
         <is>
-          <t>GUTIERREZ, CHRISTINE</t>
+          <t>VILLANUEVA, MARIA THERESA</t>
         </is>
       </c>
       <c r="E16" s="1" t="inlineStr">
         <is>
-          <t>2004</t>
+          <t>2070</t>
         </is>
       </c>
       <c r="F16" s="1" t="inlineStr">
         <is>
-          <t>20251209</t>
+          <t>20260124</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="17">
       <c r="A17" s="1" t="inlineStr">
         <is>
-          <t>2195</t>
+          <t>2264</t>
         </is>
       </c>
       <c r="B17" s="1" t="inlineStr">
         <is>
-          <t>2025-12-09</t>
+          <t>2026-01-24</t>
         </is>
       </c>
       <c r="C17" s="1" t="inlineStr">
         <is>
-          <t>CR20251209-2003</t>
+          <t>CR20260124-2069</t>
         </is>
       </c>
       <c r="D17" s="1" t="inlineStr">
         <is>
-          <t>GUTIERREZ, CHRISTINE</t>
+          <t>DOMINGO, SHEENA</t>
         </is>
       </c>
       <c r="E17" s="1" t="inlineStr">
         <is>
-          <t>2003</t>
+          <t>2069</t>
         </is>
       </c>
       <c r="F17" s="1" t="inlineStr">
         <is>
-          <t>20251209</t>
+          <t>20260124</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="18">
       <c r="A18" s="1" t="inlineStr">
         <is>
-          <t>2194</t>
+          <t>2263</t>
         </is>
       </c>
       <c r="B18" s="1" t="inlineStr">
         <is>
-          <t>2025-12-09</t>
+          <t>2026-01-23</t>
         </is>
       </c>
       <c r="C18" s="1" t="inlineStr">
         <is>
-          <t>CR20251209-2002</t>
+          <t>CR20260123-2068</t>
         </is>
       </c>
       <c r="D18" s="1" t="inlineStr">
         <is>
-          <t>SANCHEZ, MARICRIS</t>
+          <t>ORGANO, KRYSTAL KAY</t>
         </is>
       </c>
       <c r="E18" s="1" t="inlineStr">
         <is>
-          <t>2002</t>
+          <t>2068</t>
         </is>
       </c>
       <c r="F18" s="1" t="inlineStr">
         <is>
-          <t>20251209</t>
+          <t>20260123</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="19">
       <c r="A19" s="1" t="inlineStr">
         <is>
-          <t>2193</t>
+          <t>2262</t>
         </is>
       </c>
       <c r="B19" s="1" t="inlineStr">
         <is>
-          <t>2025-12-09</t>
+          <t>2026-01-23</t>
         </is>
       </c>
       <c r="C19" s="1" t="inlineStr">
         <is>
-          <t>CR20251209-2001</t>
+          <t>CR20260123-2067</t>
         </is>
       </c>
       <c r="D19" s="1" t="inlineStr">
         <is>
-          <t>ABADILLA, LAMAR</t>
+          <t>OFIANA, FLORENCE</t>
         </is>
       </c>
       <c r="E19" s="1" t="inlineStr">
         <is>
-          <t>2001</t>
+          <t>2067</t>
         </is>
       </c>
       <c r="F19" s="1" t="inlineStr">
         <is>
-          <t>20251209</t>
+          <t>20260123</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="20">
       <c r="A20" s="1" t="inlineStr">
         <is>
-          <t>2192</t>
+          <t>2261</t>
         </is>
       </c>
       <c r="B20" s="1" t="inlineStr">
         <is>
-          <t>2025-12-09</t>
+          <t>2026-01-23</t>
         </is>
       </c>
       <c r="C20" s="1" t="inlineStr">
         <is>
-          <t>CR20251209-2000</t>
+          <t>CR20260123-2066</t>
         </is>
       </c>
       <c r="D20" s="1" t="inlineStr">
         <is>
-          <t>VILLANUEVA, MARIA THERESA</t>
+          <t>BUENO, MARY GRACE</t>
         </is>
       </c>
       <c r="E20" s="1" t="inlineStr">
         <is>
-          <t>2000</t>
+          <t>2066</t>
         </is>
       </c>
       <c r="F20" s="1" t="inlineStr">
         <is>
-          <t>20251209</t>
+          <t>20260123</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="21">
       <c r="A21" s="1" t="inlineStr">
         <is>
-          <t>2191</t>
+          <t>2260</t>
         </is>
       </c>
       <c r="B21" s="1" t="inlineStr">
         <is>
-          <t>2025-12-09</t>
+          <t>2026-01-23</t>
         </is>
       </c>
       <c r="C21" s="1" t="inlineStr">
         <is>
-          <t>CR20251209-1999</t>
+          <t>CR20260123-2065</t>
         </is>
       </c>
       <c r="D21" s="1" t="inlineStr">
         <is>
-          <t>VILLANUEVA, MARIA THERESA</t>
+          <t>JAVIER, LENIDITA</t>
         </is>
       </c>
       <c r="E21" s="1" t="inlineStr">
         <is>
-          <t>1999</t>
+          <t>2065</t>
         </is>
       </c>
       <c r="F21" s="1" t="inlineStr">
         <is>
-          <t>20251209</t>
+          <t>20260123</t>
         </is>
       </c>
     </row>
   </sheetData>
   <printOptions headings="false" gridLines="false" gridLinesSet="true" horizontalCentered="false" verticalCentered="false"/>
   <pageMargins left="0.5" right="0.5" top="1.0" bottom="1.0" header="0.5" footer="0.5"/>
   <pageSetup blackAndWhite="false" cellComments="none" copies="1" draft="false" firstPageNumber="1" fitToHeight="1" fitToWidth="1" horizontalDpi="300" orientation="portrait" pageOrder="downThenOver" paperSize="1" scale="100" useFirstPageNumber="true" usePrinterDefaults="false" verticalDpi="300"/>
   <headerFooter differentFirst="false" differentOddEven="false">
     <oddHeader>&amp;C&amp;"Times New Roman,Regular"&amp;12&amp;A</oddHeader>
     <oddFooter>&amp;C&amp;"Times New Roman,Regular"&amp;12Page &amp;P</oddFooter>
   </headerFooter>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <TotalTime></TotalTime>
   <Company/>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcmitype="http://purl.org/dc/dcmitype/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dc:title/>