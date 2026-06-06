--- v1 (2026-04-21)
+++ v2 (2026-06-06)
@@ -157,684 +157,684 @@
       </c>
       <c r="C1" s="1" t="inlineStr">
         <is>
           <t>cr_no</t>
         </is>
       </c>
       <c r="D1" s="1" t="inlineStr">
         <is>
           <t>consultant</t>
         </is>
       </c>
       <c r="E1" s="1" t="inlineStr">
         <is>
           <t>increment</t>
         </is>
       </c>
       <c r="F1" s="1" t="inlineStr">
         <is>
           <t>inc_date</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="2">
       <c r="A2" s="1" t="inlineStr">
         <is>
-          <t>2280</t>
+          <t>2330</t>
         </is>
       </c>
       <c r="B2" s="1" t="inlineStr">
         <is>
-          <t>2026-02-18</t>
+          <t>2026-03-28</t>
         </is>
       </c>
       <c r="C2" s="1" t="inlineStr">
         <is>
-          <t>CR20260218-2084</t>
+          <t>CR20260328-2133</t>
         </is>
       </c>
       <c r="D2" s="1" t="inlineStr">
         <is>
-          <t>JAVIER, LENIDITA</t>
+          <t>SIMON, NELIA</t>
         </is>
       </c>
       <c r="E2" s="1" t="inlineStr">
         <is>
-          <t>2084</t>
+          <t>2133</t>
         </is>
       </c>
       <c r="F2" s="1" t="inlineStr">
         <is>
-          <t>20260218</t>
+          <t>20260328</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="3">
       <c r="A3" s="1" t="inlineStr">
         <is>
-          <t>2279</t>
+          <t>2329</t>
         </is>
       </c>
       <c r="B3" s="1" t="inlineStr">
         <is>
-          <t>2026-02-18</t>
+          <t>2026-03-28</t>
         </is>
       </c>
       <c r="C3" s="1" t="inlineStr">
         <is>
-          <t>CR20260218-2083</t>
+          <t>CR20260328-2132</t>
         </is>
       </c>
       <c r="D3" s="1" t="inlineStr">
         <is>
-          <t>JAVIER, LENIDITA</t>
+          <t>CABANSAG, SUSAN</t>
         </is>
       </c>
       <c r="E3" s="1" t="inlineStr">
         <is>
-          <t>2083</t>
+          <t>2132</t>
         </is>
       </c>
       <c r="F3" s="1" t="inlineStr">
         <is>
-          <t>20260218</t>
+          <t>20260328</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="4">
       <c r="A4" s="1" t="inlineStr">
         <is>
-          <t>2278</t>
+          <t>2328</t>
         </is>
       </c>
       <c r="B4" s="1" t="inlineStr">
         <is>
-          <t>2026-02-18</t>
+          <t>2026-03-28</t>
         </is>
       </c>
       <c r="C4" s="1" t="inlineStr">
         <is>
-          <t>CR20260218-2082</t>
+          <t>CR20260328-2131</t>
         </is>
       </c>
       <c r="D4" s="1" t="inlineStr">
         <is>
-          <t>ORGANO, KRYSTAL KAY</t>
+          <t>RODRIGUEZ, ROMANSITA</t>
         </is>
       </c>
       <c r="E4" s="1" t="inlineStr">
         <is>
-          <t>2082</t>
+          <t>2131</t>
         </is>
       </c>
       <c r="F4" s="1" t="inlineStr">
         <is>
-          <t>20260218</t>
+          <t>20260328</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="5">
       <c r="A5" s="1" t="inlineStr">
         <is>
-          <t>2277</t>
+          <t>2327</t>
         </is>
       </c>
       <c r="B5" s="1" t="inlineStr">
         <is>
-          <t>2026-02-18</t>
+          <t>2026-03-28</t>
         </is>
       </c>
       <c r="C5" s="1" t="inlineStr">
         <is>
-          <t>CR20260218-2081</t>
+          <t>CR20260328-2130</t>
         </is>
       </c>
       <c r="D5" s="1" t="inlineStr">
         <is>
-          <t>LLANES, GRATECHEN</t>
+          <t>LLANES, JACLYNE KATE</t>
         </is>
       </c>
       <c r="E5" s="1" t="inlineStr">
         <is>
-          <t>2081</t>
+          <t>2130</t>
         </is>
       </c>
       <c r="F5" s="1" t="inlineStr">
         <is>
-          <t>20260218</t>
+          <t>20260328</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="6">
       <c r="A6" s="1" t="inlineStr">
         <is>
-          <t>2276</t>
+          <t>2326</t>
         </is>
       </c>
       <c r="B6" s="1" t="inlineStr">
         <is>
-          <t>2026-02-18</t>
+          <t>2026-03-28</t>
         </is>
       </c>
       <c r="C6" s="1" t="inlineStr">
         <is>
-          <t>CR20260218-2080</t>
+          <t>CR20260328-2129</t>
         </is>
       </c>
       <c r="D6" s="1" t="inlineStr">
         <is>
-          <t>LLANES, GRATECHEN</t>
+          <t>DOMINGO, PREMALYN</t>
         </is>
       </c>
       <c r="E6" s="1" t="inlineStr">
         <is>
-          <t>2080</t>
+          <t>2129</t>
         </is>
       </c>
       <c r="F6" s="1" t="inlineStr">
         <is>
-          <t>20260218</t>
+          <t>20260328</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="7">
       <c r="A7" s="1" t="inlineStr">
         <is>
-          <t>2275</t>
+          <t>2325</t>
         </is>
       </c>
       <c r="B7" s="1" t="inlineStr">
         <is>
-          <t>2026-02-18</t>
+          <t>2026-03-28</t>
         </is>
       </c>
       <c r="C7" s="1" t="inlineStr">
         <is>
-          <t>CR20260218-2079</t>
+          <t>CR20260328-2128</t>
         </is>
       </c>
       <c r="D7" s="1" t="inlineStr">
         <is>
-          <t>LLANES, GRATECHEN</t>
+          <t>DOMINGO, PREMALYN</t>
         </is>
       </c>
       <c r="E7" s="1" t="inlineStr">
         <is>
-          <t>2079</t>
+          <t>2128</t>
         </is>
       </c>
       <c r="F7" s="1" t="inlineStr">
         <is>
-          <t>20260218</t>
+          <t>20260328</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="8">
       <c r="A8" s="1" t="inlineStr">
         <is>
-          <t>2274</t>
+          <t>2324</t>
         </is>
       </c>
       <c r="B8" s="1" t="inlineStr">
         <is>
-          <t>2026-02-18</t>
+          <t>2026-03-28</t>
         </is>
       </c>
       <c r="C8" s="1" t="inlineStr">
         <is>
-          <t>CR20260218-2078</t>
+          <t>CR20260328-2127</t>
         </is>
       </c>
       <c r="D8" s="1" t="inlineStr">
         <is>
-          <t>REBURON, JEFF LEIGH</t>
+          <t>ASUNCION, ETHELDREDA</t>
         </is>
       </c>
       <c r="E8" s="1" t="inlineStr">
         <is>
-          <t>2078</t>
+          <t>2127</t>
         </is>
       </c>
       <c r="F8" s="1" t="inlineStr">
         <is>
-          <t>20260218</t>
+          <t>20260328</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="9">
       <c r="A9" s="1" t="inlineStr">
         <is>
-          <t>2273</t>
+          <t>2323</t>
         </is>
       </c>
       <c r="B9" s="1" t="inlineStr">
         <is>
-          <t>2026-02-18</t>
+          <t>2026-03-28</t>
         </is>
       </c>
       <c r="C9" s="1" t="inlineStr">
         <is>
-          <t>CR20260218-2077</t>
+          <t>CR20260328-2126</t>
         </is>
       </c>
       <c r="D9" s="1" t="inlineStr">
         <is>
-          <t>CABANSAG, SUSAN</t>
+          <t>ASUNCION, ETHELDREDA</t>
         </is>
       </c>
       <c r="E9" s="1" t="inlineStr">
         <is>
-          <t>2077</t>
+          <t>2126</t>
         </is>
       </c>
       <c r="F9" s="1" t="inlineStr">
         <is>
-          <t>20260218</t>
+          <t>20260328</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="10">
       <c r="A10" s="1" t="inlineStr">
         <is>
-          <t>2272</t>
+          <t>2322</t>
         </is>
       </c>
       <c r="B10" s="1" t="inlineStr">
         <is>
-          <t>2026-02-18</t>
+          <t>2026-03-28</t>
         </is>
       </c>
       <c r="C10" s="1" t="inlineStr">
         <is>
-          <t>CR20260218-2076</t>
+          <t>CR20260328-2125</t>
         </is>
       </c>
       <c r="D10" s="1" t="inlineStr">
         <is>
-          <t>LLANES, JACLYNE KATE</t>
+          <t>SIMON, MAY</t>
         </is>
       </c>
       <c r="E10" s="1" t="inlineStr">
         <is>
-          <t>2076</t>
+          <t>2125</t>
         </is>
       </c>
       <c r="F10" s="1" t="inlineStr">
         <is>
-          <t>20260218</t>
+          <t>20260328</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="11">
       <c r="A11" s="1" t="inlineStr">
         <is>
-          <t>2271</t>
+          <t>2321</t>
         </is>
       </c>
       <c r="B11" s="1" t="inlineStr">
         <is>
-          <t>2026-01-28</t>
+          <t>2026-03-28</t>
         </is>
       </c>
       <c r="C11" s="1" t="inlineStr">
         <is>
-          <t>CR20260128-2075</t>
+          <t>CR20260328-2124</t>
         </is>
       </c>
       <c r="D11" s="1" t="inlineStr">
         <is>
-          <t>MARCOS, IMELDA</t>
+          <t>AGCAOILI, REMALYN</t>
         </is>
       </c>
       <c r="E11" s="1" t="inlineStr">
         <is>
-          <t>2075</t>
+          <t>2124</t>
         </is>
       </c>
       <c r="F11" s="1" t="inlineStr">
         <is>
-          <t>20260128</t>
+          <t>20260328</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="12">
       <c r="A12" s="1" t="inlineStr">
         <is>
-          <t>2270</t>
+          <t>2320</t>
         </is>
       </c>
       <c r="B12" s="1" t="inlineStr">
         <is>
-          <t>2026-01-27</t>
+          <t>2026-03-28</t>
         </is>
       </c>
       <c r="C12" s="1" t="inlineStr">
         <is>
-          <t>CR20260127-2074</t>
+          <t>CR20260328-2123</t>
         </is>
       </c>
       <c r="D12" s="1" t="inlineStr">
         <is>
-          <t>PERALTA, EDNA</t>
+          <t>AGPAOA, SHEENA</t>
         </is>
       </c>
       <c r="E12" s="1" t="inlineStr">
         <is>
-          <t>2074</t>
+          <t>2123</t>
         </is>
       </c>
       <c r="F12" s="1" t="inlineStr">
         <is>
-          <t>20260127</t>
+          <t>20260328</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="13">
       <c r="A13" s="1" t="inlineStr">
         <is>
-          <t>2269</t>
+          <t>2319</t>
         </is>
       </c>
       <c r="B13" s="1" t="inlineStr">
         <is>
-          <t>2026-01-24</t>
+          <t>2026-03-28</t>
         </is>
       </c>
       <c r="C13" s="1" t="inlineStr">
         <is>
-          <t>CR20260124-2073</t>
+          <t>CR20260328-2122</t>
         </is>
       </c>
       <c r="D13" s="1" t="inlineStr">
         <is>
-          <t>VILLANUEVA, JHENALYNE</t>
+          <t>RAZOTE, CLARE ANN ENGELINE</t>
         </is>
       </c>
       <c r="E13" s="1" t="inlineStr">
         <is>
-          <t>2073</t>
+          <t>2122</t>
         </is>
       </c>
       <c r="F13" s="1" t="inlineStr">
         <is>
-          <t>20260124</t>
+          <t>20260328</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="14">
       <c r="A14" s="1" t="inlineStr">
         <is>
-          <t>2267</t>
+          <t>2318</t>
         </is>
       </c>
       <c r="B14" s="1" t="inlineStr">
         <is>
-          <t>2026-01-24</t>
+          <t>2026-03-28</t>
         </is>
       </c>
       <c r="C14" s="1" t="inlineStr">
         <is>
-          <t>CR20260124-2072</t>
+          <t>CR20260328-2121</t>
         </is>
       </c>
       <c r="D14" s="1" t="inlineStr">
         <is>
-          <t>VILLANUEVA, MARIA THERESA</t>
+          <t>RAZOTE, CLARE ANN ENGELINE</t>
         </is>
       </c>
       <c r="E14" s="1" t="inlineStr">
         <is>
-          <t>2072</t>
+          <t>2121</t>
         </is>
       </c>
       <c r="F14" s="1" t="inlineStr">
         <is>
-          <t>20260124</t>
+          <t>20260328</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="15">
       <c r="A15" s="1" t="inlineStr">
         <is>
-          <t>2266</t>
+          <t>2317</t>
         </is>
       </c>
       <c r="B15" s="1" t="inlineStr">
         <is>
-          <t>2026-01-24</t>
+          <t>2026-02-27</t>
         </is>
       </c>
       <c r="C15" s="1" t="inlineStr">
         <is>
-          <t>CR20260124-2071</t>
+          <t>CR20260227-2120</t>
         </is>
       </c>
       <c r="D15" s="1" t="inlineStr">
         <is>
-          <t>VILLANUEVA, MARIA THERESA</t>
+          <t>DALIOAN, GENEVIEVE</t>
         </is>
       </c>
       <c r="E15" s="1" t="inlineStr">
         <is>
-          <t>2071</t>
+          <t>2120</t>
         </is>
       </c>
       <c r="F15" s="1" t="inlineStr">
         <is>
-          <t>20260124</t>
+          <t>20260227</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="16">
       <c r="A16" s="1" t="inlineStr">
         <is>
-          <t>2265</t>
+          <t>2316</t>
         </is>
       </c>
       <c r="B16" s="1" t="inlineStr">
         <is>
-          <t>2026-01-24</t>
+          <t>2026-02-20</t>
         </is>
       </c>
       <c r="C16" s="1" t="inlineStr">
         <is>
-          <t>CR20260124-2070</t>
+          <t>CR20260220-2119</t>
         </is>
       </c>
       <c r="D16" s="1" t="inlineStr">
         <is>
-          <t>VILLANUEVA, MARIA THERESA</t>
+          <t>BAUZON, BABY CHERYL (100$)</t>
         </is>
       </c>
       <c r="E16" s="1" t="inlineStr">
         <is>
-          <t>2070</t>
+          <t>2119</t>
         </is>
       </c>
       <c r="F16" s="1" t="inlineStr">
         <is>
-          <t>20260124</t>
+          <t>20260220</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="17">
       <c r="A17" s="1" t="inlineStr">
         <is>
-          <t>2264</t>
+          <t>2315</t>
         </is>
       </c>
       <c r="B17" s="1" t="inlineStr">
         <is>
-          <t>2026-01-24</t>
+          <t>2026-02-20</t>
         </is>
       </c>
       <c r="C17" s="1" t="inlineStr">
         <is>
-          <t>CR20260124-2069</t>
+          <t>CR20260220-2118</t>
         </is>
       </c>
       <c r="D17" s="1" t="inlineStr">
         <is>
-          <t>DOMINGO, SHEENA</t>
+          <t>DOMENDEN, JOVELYN (100$)</t>
         </is>
       </c>
       <c r="E17" s="1" t="inlineStr">
         <is>
-          <t>2069</t>
+          <t>2118</t>
         </is>
       </c>
       <c r="F17" s="1" t="inlineStr">
         <is>
-          <t>20260124</t>
+          <t>20260220</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="18">
       <c r="A18" s="1" t="inlineStr">
         <is>
-          <t>2263</t>
+          <t>2314</t>
         </is>
       </c>
       <c r="B18" s="1" t="inlineStr">
         <is>
-          <t>2026-01-23</t>
+          <t>2026-02-19</t>
         </is>
       </c>
       <c r="C18" s="1" t="inlineStr">
         <is>
-          <t>CR20260123-2068</t>
+          <t>CR20260219-2117</t>
         </is>
       </c>
       <c r="D18" s="1" t="inlineStr">
         <is>
-          <t>ORGANO, KRYSTAL KAY</t>
+          <t>MENDOZA, JANE ZARETTE</t>
         </is>
       </c>
       <c r="E18" s="1" t="inlineStr">
         <is>
-          <t>2068</t>
+          <t>2117</t>
         </is>
       </c>
       <c r="F18" s="1" t="inlineStr">
         <is>
-          <t>20260123</t>
+          <t>20260219</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="19">
       <c r="A19" s="1" t="inlineStr">
         <is>
-          <t>2262</t>
+          <t>2313</t>
         </is>
       </c>
       <c r="B19" s="1" t="inlineStr">
         <is>
-          <t>2026-01-23</t>
+          <t>2026-02-19</t>
         </is>
       </c>
       <c r="C19" s="1" t="inlineStr">
         <is>
-          <t>CR20260123-2067</t>
+          <t>CR20260219-2116</t>
         </is>
       </c>
       <c r="D19" s="1" t="inlineStr">
         <is>
-          <t>OFIANA, FLORENCE</t>
+          <t>GUTIERREZ, OLIVIA</t>
         </is>
       </c>
       <c r="E19" s="1" t="inlineStr">
         <is>
-          <t>2067</t>
+          <t>2116</t>
         </is>
       </c>
       <c r="F19" s="1" t="inlineStr">
         <is>
-          <t>20260123</t>
+          <t>20260219</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="20">
       <c r="A20" s="1" t="inlineStr">
         <is>
-          <t>2261</t>
+          <t>2312</t>
         </is>
       </c>
       <c r="B20" s="1" t="inlineStr">
         <is>
-          <t>2026-01-23</t>
+          <t>2026-02-19</t>
         </is>
       </c>
       <c r="C20" s="1" t="inlineStr">
         <is>
-          <t>CR20260123-2066</t>
+          <t>CR20260219-2115</t>
         </is>
       </c>
       <c r="D20" s="1" t="inlineStr">
         <is>
-          <t>BUENO, MARY GRACE</t>
+          <t>GUTIERREZ, CHRISTINE</t>
         </is>
       </c>
       <c r="E20" s="1" t="inlineStr">
         <is>
-          <t>2066</t>
+          <t>2115</t>
         </is>
       </c>
       <c r="F20" s="1" t="inlineStr">
         <is>
-          <t>20260123</t>
+          <t>20260219</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="21">
       <c r="A21" s="1" t="inlineStr">
         <is>
-          <t>2260</t>
+          <t>2311</t>
         </is>
       </c>
       <c r="B21" s="1" t="inlineStr">
         <is>
-          <t>2026-01-23</t>
+          <t>2026-02-19</t>
         </is>
       </c>
       <c r="C21" s="1" t="inlineStr">
         <is>
-          <t>CR20260123-2065</t>
+          <t>CR20260219-2114</t>
         </is>
       </c>
       <c r="D21" s="1" t="inlineStr">
         <is>
-          <t>JAVIER, LENIDITA</t>
+          <t>GUTIERREZ, CHRISTINE</t>
         </is>
       </c>
       <c r="E21" s="1" t="inlineStr">
         <is>
-          <t>2065</t>
+          <t>2114</t>
         </is>
       </c>
       <c r="F21" s="1" t="inlineStr">
         <is>
-          <t>20260123</t>
+          <t>20260219</t>
         </is>
       </c>
     </row>
   </sheetData>
   <printOptions headings="false" gridLines="false" gridLinesSet="true" horizontalCentered="false" verticalCentered="false"/>
   <pageMargins left="0.5" right="0.5" top="1.0" bottom="1.0" header="0.5" footer="0.5"/>
   <pageSetup blackAndWhite="false" cellComments="none" copies="1" draft="false" firstPageNumber="1" fitToHeight="1" fitToWidth="1" horizontalDpi="300" orientation="portrait" pageOrder="downThenOver" paperSize="1" scale="100" useFirstPageNumber="true" usePrinterDefaults="false" verticalDpi="300"/>
   <headerFooter differentFirst="false" differentOddEven="false">
     <oddHeader>&amp;C&amp;"Times New Roman,Regular"&amp;12&amp;A</oddHeader>
     <oddFooter>&amp;C&amp;"Times New Roman,Regular"&amp;12Page &amp;P</oddFooter>
   </headerFooter>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <TotalTime></TotalTime>
   <Company/>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcmitype="http://purl.org/dc/dcmitype/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dc:title/>