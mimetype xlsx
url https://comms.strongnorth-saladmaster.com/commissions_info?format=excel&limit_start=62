--- v0 (2026-02-25)
+++ v1 (2026-04-22)
@@ -157,684 +157,684 @@
       </c>
       <c r="C1" s="1" t="inlineStr">
         <is>
           <t>cr_no</t>
         </is>
       </c>
       <c r="D1" s="1" t="inlineStr">
         <is>
           <t>consultant</t>
         </is>
       </c>
       <c r="E1" s="1" t="inlineStr">
         <is>
           <t>increment</t>
         </is>
       </c>
       <c r="F1" s="1" t="inlineStr">
         <is>
           <t>inc_date</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="2">
       <c r="A2" s="1" t="inlineStr">
         <is>
-          <t>1009</t>
+          <t>1091</t>
         </is>
       </c>
       <c r="B2" s="1" t="inlineStr">
         <is>
-          <t>2023-09-27</t>
+          <t>2023-12-09</t>
         </is>
       </c>
       <c r="C2" s="1" t="inlineStr">
         <is>
-          <t>CR20230927-890</t>
+          <t>CR20231209-958</t>
         </is>
       </c>
       <c r="D2" s="1" t="inlineStr">
         <is>
-          <t>LIVED, CHARMAINE</t>
+          <t>ASUNCION, ETHELDREDA</t>
         </is>
       </c>
       <c r="E2" s="1" t="inlineStr">
         <is>
-          <t>890</t>
+          <t>958</t>
         </is>
       </c>
       <c r="F2" s="1" t="inlineStr">
         <is>
-          <t>20230927</t>
+          <t>20231209</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="3">
       <c r="A3" s="1" t="inlineStr">
         <is>
-          <t>1007</t>
+          <t>1090</t>
         </is>
       </c>
       <c r="B3" s="1" t="inlineStr">
         <is>
-          <t>2023-09-27</t>
+          <t>2023-12-09</t>
         </is>
       </c>
       <c r="C3" s="1" t="inlineStr">
         <is>
-          <t>CR20230927-889</t>
+          <t>CR20231209-957</t>
         </is>
       </c>
       <c r="D3" s="1" t="inlineStr">
         <is>
-          <t>DAGURO, MARIE JANE</t>
+          <t>ASUNCION, ETHELDREDA</t>
         </is>
       </c>
       <c r="E3" s="1" t="inlineStr">
         <is>
-          <t>889</t>
+          <t>957</t>
         </is>
       </c>
       <c r="F3" s="1" t="inlineStr">
         <is>
-          <t>20230927</t>
+          <t>20231209</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="4">
       <c r="A4" s="1" t="inlineStr">
         <is>
-          <t>1006</t>
+          <t>1089</t>
         </is>
       </c>
       <c r="B4" s="1" t="inlineStr">
         <is>
-          <t>2023-09-27</t>
+          <t>2023-12-09</t>
         </is>
       </c>
       <c r="C4" s="1" t="inlineStr">
         <is>
-          <t>CR20230927-888</t>
+          <t>CR20231209-956</t>
         </is>
       </c>
       <c r="D4" s="1" t="inlineStr">
         <is>
-          <t>VILLANUEVA, MARIA THERESA</t>
+          <t>ASUNCION, ETHELDREDA</t>
         </is>
       </c>
       <c r="E4" s="1" t="inlineStr">
         <is>
-          <t>888</t>
+          <t>956</t>
         </is>
       </c>
       <c r="F4" s="1" t="inlineStr">
         <is>
-          <t>20230927</t>
+          <t>20231209</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="5">
       <c r="A5" s="1" t="inlineStr">
         <is>
-          <t>1005</t>
+          <t>1088</t>
         </is>
       </c>
       <c r="B5" s="1" t="inlineStr">
         <is>
-          <t>2023-09-27</t>
+          <t>2023-12-09</t>
         </is>
       </c>
       <c r="C5" s="1" t="inlineStr">
         <is>
-          <t>CR20230927-887</t>
+          <t>CR20231209-955</t>
         </is>
       </c>
       <c r="D5" s="1" t="inlineStr">
         <is>
-          <t>VILLANUEVA, MARIA THERESA</t>
+          <t>AGCAOILI, REMALYN</t>
         </is>
       </c>
       <c r="E5" s="1" t="inlineStr">
         <is>
-          <t>887</t>
+          <t>955</t>
         </is>
       </c>
       <c r="F5" s="1" t="inlineStr">
         <is>
-          <t>20230927</t>
+          <t>20231209</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="6">
       <c r="A6" s="1" t="inlineStr">
         <is>
-          <t>1004</t>
+          <t>1087</t>
         </is>
       </c>
       <c r="B6" s="1" t="inlineStr">
         <is>
-          <t>2023-09-27</t>
+          <t>2023-12-09</t>
         </is>
       </c>
       <c r="C6" s="1" t="inlineStr">
         <is>
-          <t>CR20230927-886</t>
+          <t>CR20231209-954</t>
         </is>
       </c>
       <c r="D6" s="1" t="inlineStr">
         <is>
-          <t>VILLANUEVA, MARIA THERESA</t>
+          <t>ACAB, MARY ROSE</t>
         </is>
       </c>
       <c r="E6" s="1" t="inlineStr">
         <is>
-          <t>886</t>
+          <t>954</t>
         </is>
       </c>
       <c r="F6" s="1" t="inlineStr">
         <is>
-          <t>20230927</t>
+          <t>20231209</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="7">
       <c r="A7" s="1" t="inlineStr">
         <is>
-          <t>1003</t>
+          <t>1072</t>
         </is>
       </c>
       <c r="B7" s="1" t="inlineStr">
         <is>
-          <t>2023-09-27</t>
+          <t>2023-11-02</t>
         </is>
       </c>
       <c r="C7" s="1" t="inlineStr">
         <is>
-          <t>CR20230927-885</t>
+          <t>CR20231102-951</t>
         </is>
       </c>
       <c r="D7" s="1" t="inlineStr">
         <is>
-          <t>VILLANUEVA, MARIA THERESA</t>
+          <t>OFIANA, FLORENCE</t>
         </is>
       </c>
       <c r="E7" s="1" t="inlineStr">
         <is>
-          <t>885</t>
+          <t>951</t>
         </is>
       </c>
       <c r="F7" s="1" t="inlineStr">
         <is>
-          <t>20230927</t>
+          <t>20231102</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="8">
       <c r="A8" s="1" t="inlineStr">
         <is>
-          <t>1002</t>
+          <t>1070</t>
         </is>
       </c>
       <c r="B8" s="1" t="inlineStr">
         <is>
-          <t>2023-09-27</t>
+          <t>2023-11-02</t>
         </is>
       </c>
       <c r="C8" s="1" t="inlineStr">
         <is>
-          <t>CR20230927-884</t>
+          <t>CR20231102-949</t>
         </is>
       </c>
       <c r="D8" s="1" t="inlineStr">
         <is>
-          <t>ORGANO, KRYSTAL KAY</t>
+          <t>LLANES, GRATECHEN</t>
         </is>
       </c>
       <c r="E8" s="1" t="inlineStr">
         <is>
-          <t>884</t>
+          <t>949</t>
         </is>
       </c>
       <c r="F8" s="1" t="inlineStr">
         <is>
-          <t>20230927</t>
+          <t>20231102</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="9">
       <c r="A9" s="1" t="inlineStr">
         <is>
-          <t>1001</t>
+          <t>1069</t>
         </is>
       </c>
       <c r="B9" s="1" t="inlineStr">
         <is>
-          <t>2023-09-27</t>
+          <t>2023-11-02</t>
         </is>
       </c>
       <c r="C9" s="1" t="inlineStr">
         <is>
-          <t>CR20230927-883</t>
+          <t>CR20231102-948</t>
         </is>
       </c>
       <c r="D9" s="1" t="inlineStr">
         <is>
-          <t>ORGANO, KRYSTAL KAY</t>
+          <t>LLANES, GRATECHEN</t>
         </is>
       </c>
       <c r="E9" s="1" t="inlineStr">
         <is>
-          <t>883</t>
+          <t>948</t>
         </is>
       </c>
       <c r="F9" s="1" t="inlineStr">
         <is>
-          <t>20230927</t>
+          <t>20231102</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="10">
       <c r="A10" s="1" t="inlineStr">
         <is>
-          <t>1000</t>
+          <t>1068</t>
         </is>
       </c>
       <c r="B10" s="1" t="inlineStr">
         <is>
-          <t>2023-09-27</t>
+          <t>2023-11-02</t>
         </is>
       </c>
       <c r="C10" s="1" t="inlineStr">
         <is>
-          <t>CR20230927-882</t>
+          <t>CR20231102-947</t>
         </is>
       </c>
       <c r="D10" s="1" t="inlineStr">
         <is>
-          <t>TOLENTINO, LIZA</t>
+          <t>LLANES, GRATECHEN</t>
         </is>
       </c>
       <c r="E10" s="1" t="inlineStr">
         <is>
-          <t>882</t>
+          <t>947</t>
         </is>
       </c>
       <c r="F10" s="1" t="inlineStr">
         <is>
-          <t>20230927</t>
+          <t>20231102</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="11">
       <c r="A11" s="1" t="inlineStr">
         <is>
-          <t>999</t>
+          <t>1067</t>
         </is>
       </c>
       <c r="B11" s="1" t="inlineStr">
         <is>
-          <t>2023-09-27</t>
+          <t>2023-11-02</t>
         </is>
       </c>
       <c r="C11" s="1" t="inlineStr">
         <is>
-          <t>CR20230927-881</t>
+          <t>CR20231102-946</t>
         </is>
       </c>
       <c r="D11" s="1" t="inlineStr">
         <is>
-          <t>GUILLERMO, NICHOLE</t>
+          <t>DOMENDEN, JOVELYN (OV)</t>
         </is>
       </c>
       <c r="E11" s="1" t="inlineStr">
         <is>
-          <t>881</t>
+          <t>946</t>
         </is>
       </c>
       <c r="F11" s="1" t="inlineStr">
         <is>
-          <t>20230927</t>
+          <t>20231102</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="12">
       <c r="A12" s="1" t="inlineStr">
         <is>
-          <t>998</t>
+          <t>1066</t>
         </is>
       </c>
       <c r="B12" s="1" t="inlineStr">
         <is>
-          <t>2023-09-27</t>
+          <t>2023-11-02</t>
         </is>
       </c>
       <c r="C12" s="1" t="inlineStr">
         <is>
-          <t>CR20230927-880</t>
+          <t>CR20231102-945</t>
         </is>
       </c>
       <c r="D12" s="1" t="inlineStr">
         <is>
-          <t>BAUTISTA, BRETHELINA</t>
+          <t>DOMENDEN, JOVELYN (OV)</t>
         </is>
       </c>
       <c r="E12" s="1" t="inlineStr">
         <is>
-          <t>880</t>
+          <t>945</t>
         </is>
       </c>
       <c r="F12" s="1" t="inlineStr">
         <is>
-          <t>20230927</t>
+          <t>20231102</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="13">
       <c r="A13" s="1" t="inlineStr">
         <is>
-          <t>997</t>
+          <t>1065</t>
         </is>
       </c>
       <c r="B13" s="1" t="inlineStr">
         <is>
-          <t>2023-09-26</t>
+          <t>2023-11-02</t>
         </is>
       </c>
       <c r="C13" s="1" t="inlineStr">
         <is>
-          <t>CR20230926-879</t>
+          <t>CR20231102-944</t>
         </is>
       </c>
       <c r="D13" s="1" t="inlineStr">
         <is>
-          <t>ASUNCION, ETHELDREDA (100$)</t>
+          <t>DOMENDEN, JOVELYN (OV)</t>
         </is>
       </c>
       <c r="E13" s="1" t="inlineStr">
         <is>
-          <t>879</t>
+          <t>944</t>
         </is>
       </c>
       <c r="F13" s="1" t="inlineStr">
         <is>
-          <t>20230926</t>
+          <t>20231102</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="14">
       <c r="A14" s="1" t="inlineStr">
         <is>
-          <t>996</t>
+          <t>1064</t>
         </is>
       </c>
       <c r="B14" s="1" t="inlineStr">
         <is>
-          <t>2023-09-07</t>
+          <t>2023-11-02</t>
         </is>
       </c>
       <c r="C14" s="1" t="inlineStr">
         <is>
-          <t>CR20230907-878</t>
+          <t>CR20231102-943</t>
         </is>
       </c>
       <c r="D14" s="1" t="inlineStr">
         <is>
-          <t>TOMES, THELMA</t>
+          <t>DOMENDEN, JOVELYN</t>
         </is>
       </c>
       <c r="E14" s="1" t="inlineStr">
         <is>
-          <t>878</t>
+          <t>943</t>
         </is>
       </c>
       <c r="F14" s="1" t="inlineStr">
         <is>
-          <t>20230907</t>
+          <t>20231102</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="15">
       <c r="A15" s="1" t="inlineStr">
         <is>
-          <t>992</t>
+          <t>1063</t>
         </is>
       </c>
       <c r="B15" s="1" t="inlineStr">
         <is>
-          <t>2023-09-07</t>
+          <t>2023-11-02</t>
         </is>
       </c>
       <c r="C15" s="1" t="inlineStr">
         <is>
-          <t>CR20230907-874</t>
+          <t>CR20231102-942</t>
         </is>
       </c>
       <c r="D15" s="1" t="inlineStr">
         <is>
-          <t>DACANAY, LOIDA</t>
+          <t>DOMENDEN, JOVELYN</t>
         </is>
       </c>
       <c r="E15" s="1" t="inlineStr">
         <is>
-          <t>874</t>
+          <t>942</t>
         </is>
       </c>
       <c r="F15" s="1" t="inlineStr">
         <is>
-          <t>20230907</t>
+          <t>20231102</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="16">
       <c r="A16" s="1" t="inlineStr">
         <is>
-          <t>983</t>
+          <t>1062</t>
         </is>
       </c>
       <c r="B16" s="1" t="inlineStr">
         <is>
-          <t>2023-09-07</t>
+          <t>2023-11-02</t>
         </is>
       </c>
       <c r="C16" s="1" t="inlineStr">
         <is>
-          <t>CR20230907-865</t>
+          <t>CR20231102-941</t>
         </is>
       </c>
       <c r="D16" s="1" t="inlineStr">
         <is>
-          <t>ORGANO, KRYSTAL KAY</t>
+          <t>DAMASO, ELISA LUISA</t>
         </is>
       </c>
       <c r="E16" s="1" t="inlineStr">
         <is>
-          <t>865</t>
+          <t>941</t>
         </is>
       </c>
       <c r="F16" s="1" t="inlineStr">
         <is>
-          <t>20230907</t>
+          <t>20231102</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="17">
       <c r="A17" s="1" t="inlineStr">
         <is>
-          <t>982</t>
+          <t>1061</t>
         </is>
       </c>
       <c r="B17" s="1" t="inlineStr">
         <is>
-          <t>2023-09-27</t>
+          <t>2023-11-02</t>
         </is>
       </c>
       <c r="C17" s="1" t="inlineStr">
         <is>
-          <t>CR20230927-864</t>
+          <t>CR20231102-940</t>
         </is>
       </c>
       <c r="D17" s="1" t="inlineStr">
         <is>
-          <t>VILLANUEVA, MARIA THERESA</t>
+          <t>BORROMEO, MAY ROSE</t>
         </is>
       </c>
       <c r="E17" s="1" t="inlineStr">
         <is>
-          <t>864</t>
+          <t>940</t>
         </is>
       </c>
       <c r="F17" s="1" t="inlineStr">
         <is>
-          <t>20230927</t>
+          <t>20231102</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="18">
       <c r="A18" s="1" t="inlineStr">
         <is>
-          <t>981</t>
+          <t>1060</t>
         </is>
       </c>
       <c r="B18" s="1" t="inlineStr">
         <is>
-          <t>2023-09-27</t>
+          <t>2023-11-02</t>
         </is>
       </c>
       <c r="C18" s="1" t="inlineStr">
         <is>
-          <t>CR20230927-863</t>
+          <t>CR20231102-939</t>
         </is>
       </c>
       <c r="D18" s="1" t="inlineStr">
         <is>
-          <t>RAMOS, MA. EDITHA</t>
+          <t>VILLANUEVA, MARIA THERESA</t>
         </is>
       </c>
       <c r="E18" s="1" t="inlineStr">
         <is>
-          <t>863</t>
+          <t>939</t>
         </is>
       </c>
       <c r="F18" s="1" t="inlineStr">
         <is>
-          <t>20230927</t>
+          <t>20231102</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="19">
       <c r="A19" s="1" t="inlineStr">
         <is>
-          <t>980</t>
+          <t>1059</t>
         </is>
       </c>
       <c r="B19" s="1" t="inlineStr">
         <is>
-          <t>2023-09-27</t>
+          <t>2023-11-02</t>
         </is>
       </c>
       <c r="C19" s="1" t="inlineStr">
         <is>
-          <t>CR20230927-862</t>
+          <t>CR20231102-938</t>
         </is>
       </c>
       <c r="D19" s="1" t="inlineStr">
         <is>
-          <t>Sanchez, Maricris</t>
+          <t>VILLANUEVA, MARIA THERESA</t>
         </is>
       </c>
       <c r="E19" s="1" t="inlineStr">
         <is>
-          <t>862</t>
+          <t>938</t>
         </is>
       </c>
       <c r="F19" s="1" t="inlineStr">
         <is>
-          <t>20230927</t>
+          <t>20231102</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="20">
       <c r="A20" s="1" t="inlineStr">
         <is>
-          <t>979</t>
+          <t>1058</t>
         </is>
       </c>
       <c r="B20" s="1" t="inlineStr">
         <is>
-          <t>2023-09-27</t>
+          <t>2023-11-02</t>
         </is>
       </c>
       <c r="C20" s="1" t="inlineStr">
         <is>
-          <t>CR20230927-861</t>
+          <t>CR20231102-937</t>
         </is>
       </c>
       <c r="D20" s="1" t="inlineStr">
         <is>
-          <t>SIMON, NELIA</t>
+          <t>VILLANUEVA, MARIA THERESA</t>
         </is>
       </c>
       <c r="E20" s="1" t="inlineStr">
         <is>
-          <t>861</t>
+          <t>937</t>
         </is>
       </c>
       <c r="F20" s="1" t="inlineStr">
         <is>
-          <t>20230927</t>
+          <t>20231102</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="21">
       <c r="A21" s="1" t="inlineStr">
         <is>
-          <t>978</t>
+          <t>1057</t>
         </is>
       </c>
       <c r="B21" s="1" t="inlineStr">
         <is>
-          <t>2023-09-27</t>
+          <t>2023-11-02</t>
         </is>
       </c>
       <c r="C21" s="1" t="inlineStr">
         <is>
-          <t>CR20230927-860</t>
+          <t>CR20231102-936</t>
         </is>
       </c>
       <c r="D21" s="1" t="inlineStr">
         <is>
           <t>VILLANUEVA, MARIA THERESA</t>
         </is>
       </c>
       <c r="E21" s="1" t="inlineStr">
         <is>
-          <t>860</t>
+          <t>936</t>
         </is>
       </c>
       <c r="F21" s="1" t="inlineStr">
         <is>
-          <t>20230927</t>
+          <t>20231102</t>
         </is>
       </c>
     </row>
   </sheetData>
   <printOptions headings="false" gridLines="false" gridLinesSet="true" horizontalCentered="false" verticalCentered="false"/>
   <pageMargins left="0.5" right="0.5" top="1.0" bottom="1.0" header="0.5" footer="0.5"/>
   <pageSetup blackAndWhite="false" cellComments="none" copies="1" draft="false" firstPageNumber="1" fitToHeight="1" fitToWidth="1" horizontalDpi="300" orientation="portrait" pageOrder="downThenOver" paperSize="1" scale="100" useFirstPageNumber="true" usePrinterDefaults="false" verticalDpi="300"/>
   <headerFooter differentFirst="false" differentOddEven="false">
     <oddHeader>&amp;C&amp;"Times New Roman,Regular"&amp;12&amp;A</oddHeader>
     <oddFooter>&amp;C&amp;"Times New Roman,Regular"&amp;12Page &amp;P</oddFooter>
   </headerFooter>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <TotalTime></TotalTime>
   <Company/>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcmitype="http://purl.org/dc/dcmitype/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dc:title/>