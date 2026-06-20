--- v1 (2026-04-22)
+++ v2 (2026-06-20)
@@ -157,684 +157,684 @@
       </c>
       <c r="C1" s="1" t="inlineStr">
         <is>
           <t>cr_no</t>
         </is>
       </c>
       <c r="D1" s="1" t="inlineStr">
         <is>
           <t>consultant</t>
         </is>
       </c>
       <c r="E1" s="1" t="inlineStr">
         <is>
           <t>increment</t>
         </is>
       </c>
       <c r="F1" s="1" t="inlineStr">
         <is>
           <t>inc_date</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="2">
       <c r="A2" s="1" t="inlineStr">
         <is>
-          <t>1091</t>
+          <t>1221</t>
         </is>
       </c>
       <c r="B2" s="1" t="inlineStr">
         <is>
-          <t>2023-12-09</t>
+          <t>2024-02-23</t>
         </is>
       </c>
       <c r="C2" s="1" t="inlineStr">
         <is>
-          <t>CR20231209-958</t>
+          <t>CR20240223-1084</t>
         </is>
       </c>
       <c r="D2" s="1" t="inlineStr">
         <is>
-          <t>ASUNCION, ETHELDREDA</t>
+          <t>VILLANUEVA, JHENALYNE</t>
         </is>
       </c>
       <c r="E2" s="1" t="inlineStr">
         <is>
-          <t>958</t>
+          <t>1084</t>
         </is>
       </c>
       <c r="F2" s="1" t="inlineStr">
         <is>
-          <t>20231209</t>
+          <t>20240223</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="3">
       <c r="A3" s="1" t="inlineStr">
         <is>
-          <t>1090</t>
+          <t>1220</t>
         </is>
       </c>
       <c r="B3" s="1" t="inlineStr">
         <is>
-          <t>2023-12-09</t>
+          <t>2024-02-23</t>
         </is>
       </c>
       <c r="C3" s="1" t="inlineStr">
         <is>
-          <t>CR20231209-957</t>
+          <t>CR20240223-1083</t>
         </is>
       </c>
       <c r="D3" s="1" t="inlineStr">
         <is>
-          <t>ASUNCION, ETHELDREDA</t>
+          <t>VILLANUEVA, JHENALYNE</t>
         </is>
       </c>
       <c r="E3" s="1" t="inlineStr">
         <is>
-          <t>957</t>
+          <t>1083</t>
         </is>
       </c>
       <c r="F3" s="1" t="inlineStr">
         <is>
-          <t>20231209</t>
+          <t>20240223</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="4">
       <c r="A4" s="1" t="inlineStr">
         <is>
-          <t>1089</t>
+          <t>1219</t>
         </is>
       </c>
       <c r="B4" s="1" t="inlineStr">
         <is>
-          <t>2023-12-09</t>
+          <t>2024-02-23</t>
         </is>
       </c>
       <c r="C4" s="1" t="inlineStr">
         <is>
-          <t>CR20231209-956</t>
+          <t>CR20240223-1082</t>
         </is>
       </c>
       <c r="D4" s="1" t="inlineStr">
         <is>
-          <t>ASUNCION, ETHELDREDA</t>
+          <t>VILLACORTA, LORY</t>
         </is>
       </c>
       <c r="E4" s="1" t="inlineStr">
         <is>
-          <t>956</t>
+          <t>1082</t>
         </is>
       </c>
       <c r="F4" s="1" t="inlineStr">
         <is>
-          <t>20231209</t>
+          <t>20240223</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="5">
       <c r="A5" s="1" t="inlineStr">
         <is>
-          <t>1088</t>
+          <t>1218</t>
         </is>
       </c>
       <c r="B5" s="1" t="inlineStr">
         <is>
-          <t>2023-12-09</t>
+          <t>2024-02-23</t>
         </is>
       </c>
       <c r="C5" s="1" t="inlineStr">
         <is>
-          <t>CR20231209-955</t>
+          <t>CR20240223-1081</t>
         </is>
       </c>
       <c r="D5" s="1" t="inlineStr">
         <is>
-          <t>AGCAOILI, REMALYN</t>
+          <t>TOLENTINO, LIZA</t>
         </is>
       </c>
       <c r="E5" s="1" t="inlineStr">
         <is>
-          <t>955</t>
+          <t>1081</t>
         </is>
       </c>
       <c r="F5" s="1" t="inlineStr">
         <is>
-          <t>20231209</t>
+          <t>20240223</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="6">
       <c r="A6" s="1" t="inlineStr">
         <is>
-          <t>1087</t>
+          <t>1217</t>
         </is>
       </c>
       <c r="B6" s="1" t="inlineStr">
         <is>
-          <t>2023-12-09</t>
+          <t>2024-02-23</t>
         </is>
       </c>
       <c r="C6" s="1" t="inlineStr">
         <is>
-          <t>CR20231209-954</t>
+          <t>CR20240223-1080</t>
         </is>
       </c>
       <c r="D6" s="1" t="inlineStr">
         <is>
-          <t>ACAB, MARY ROSE</t>
+          <t>TOMES, THELMA</t>
         </is>
       </c>
       <c r="E6" s="1" t="inlineStr">
         <is>
-          <t>954</t>
+          <t>1080</t>
         </is>
       </c>
       <c r="F6" s="1" t="inlineStr">
         <is>
-          <t>20231209</t>
+          <t>20240223</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="7">
       <c r="A7" s="1" t="inlineStr">
         <is>
-          <t>1072</t>
+          <t>1216</t>
         </is>
       </c>
       <c r="B7" s="1" t="inlineStr">
         <is>
-          <t>2023-11-02</t>
+          <t>2024-02-23</t>
         </is>
       </c>
       <c r="C7" s="1" t="inlineStr">
         <is>
-          <t>CR20231102-951</t>
+          <t>CR20240223-1079</t>
         </is>
       </c>
       <c r="D7" s="1" t="inlineStr">
         <is>
-          <t>OFIANA, FLORENCE</t>
+          <t>RAZOTE, CLARE ANN ENGELINE</t>
         </is>
       </c>
       <c r="E7" s="1" t="inlineStr">
         <is>
-          <t>951</t>
+          <t>1079</t>
         </is>
       </c>
       <c r="F7" s="1" t="inlineStr">
         <is>
-          <t>20231102</t>
+          <t>20240223</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="8">
       <c r="A8" s="1" t="inlineStr">
         <is>
-          <t>1070</t>
+          <t>1215</t>
         </is>
       </c>
       <c r="B8" s="1" t="inlineStr">
         <is>
-          <t>2023-11-02</t>
+          <t>2024-02-23</t>
         </is>
       </c>
       <c r="C8" s="1" t="inlineStr">
         <is>
-          <t>CR20231102-949</t>
+          <t>CR20240223-1078</t>
         </is>
       </c>
       <c r="D8" s="1" t="inlineStr">
         <is>
-          <t>LLANES, GRATECHEN</t>
+          <t>RAZOTE, CLARE ANN ENGELINE</t>
         </is>
       </c>
       <c r="E8" s="1" t="inlineStr">
         <is>
-          <t>949</t>
+          <t>1078</t>
         </is>
       </c>
       <c r="F8" s="1" t="inlineStr">
         <is>
-          <t>20231102</t>
+          <t>20240223</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="9">
       <c r="A9" s="1" t="inlineStr">
         <is>
-          <t>1069</t>
+          <t>1214</t>
         </is>
       </c>
       <c r="B9" s="1" t="inlineStr">
         <is>
-          <t>2023-11-02</t>
+          <t>2024-02-23</t>
         </is>
       </c>
       <c r="C9" s="1" t="inlineStr">
         <is>
-          <t>CR20231102-948</t>
+          <t>CR20240223-1077</t>
         </is>
       </c>
       <c r="D9" s="1" t="inlineStr">
         <is>
-          <t>LLANES, GRATECHEN</t>
+          <t>RAZOTE, CLARE ANN ENGELINE</t>
         </is>
       </c>
       <c r="E9" s="1" t="inlineStr">
         <is>
-          <t>948</t>
+          <t>1077</t>
         </is>
       </c>
       <c r="F9" s="1" t="inlineStr">
         <is>
-          <t>20231102</t>
+          <t>20240223</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="10">
       <c r="A10" s="1" t="inlineStr">
         <is>
-          <t>1068</t>
+          <t>1213</t>
         </is>
       </c>
       <c r="B10" s="1" t="inlineStr">
         <is>
-          <t>2023-11-02</t>
+          <t>2024-02-23</t>
         </is>
       </c>
       <c r="C10" s="1" t="inlineStr">
         <is>
-          <t>CR20231102-947</t>
+          <t>CR20240223-1076</t>
         </is>
       </c>
       <c r="D10" s="1" t="inlineStr">
         <is>
-          <t>LLANES, GRATECHEN</t>
+          <t>RAVAL, ELIZA ALMA</t>
         </is>
       </c>
       <c r="E10" s="1" t="inlineStr">
         <is>
-          <t>947</t>
+          <t>1076</t>
         </is>
       </c>
       <c r="F10" s="1" t="inlineStr">
         <is>
-          <t>20231102</t>
+          <t>20240223</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="11">
       <c r="A11" s="1" t="inlineStr">
         <is>
-          <t>1067</t>
+          <t>1212</t>
         </is>
       </c>
       <c r="B11" s="1" t="inlineStr">
         <is>
-          <t>2023-11-02</t>
+          <t>2024-02-23</t>
         </is>
       </c>
       <c r="C11" s="1" t="inlineStr">
         <is>
-          <t>CR20231102-946</t>
+          <t>CR20240223-1075</t>
         </is>
       </c>
       <c r="D11" s="1" t="inlineStr">
         <is>
-          <t>DOMENDEN, JOVELYN (OV)</t>
+          <t>ORGANO, KRYSTAL KAY</t>
         </is>
       </c>
       <c r="E11" s="1" t="inlineStr">
         <is>
-          <t>946</t>
+          <t>1075</t>
         </is>
       </c>
       <c r="F11" s="1" t="inlineStr">
         <is>
-          <t>20231102</t>
+          <t>20240223</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="12">
       <c r="A12" s="1" t="inlineStr">
         <is>
-          <t>1066</t>
+          <t>1211</t>
         </is>
       </c>
       <c r="B12" s="1" t="inlineStr">
         <is>
-          <t>2023-11-02</t>
+          <t>2024-02-23</t>
         </is>
       </c>
       <c r="C12" s="1" t="inlineStr">
         <is>
-          <t>CR20231102-945</t>
+          <t>CR20240223-1074</t>
         </is>
       </c>
       <c r="D12" s="1" t="inlineStr">
         <is>
-          <t>DOMENDEN, JOVELYN (OV)</t>
+          <t>ORGANO, KRYSTAL KAY</t>
         </is>
       </c>
       <c r="E12" s="1" t="inlineStr">
         <is>
-          <t>945</t>
+          <t>1074</t>
         </is>
       </c>
       <c r="F12" s="1" t="inlineStr">
         <is>
-          <t>20231102</t>
+          <t>20240223</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="13">
       <c r="A13" s="1" t="inlineStr">
         <is>
-          <t>1065</t>
+          <t>1210</t>
         </is>
       </c>
       <c r="B13" s="1" t="inlineStr">
         <is>
-          <t>2023-11-02</t>
+          <t>2024-02-23</t>
         </is>
       </c>
       <c r="C13" s="1" t="inlineStr">
         <is>
-          <t>CR20231102-944</t>
+          <t>CR20240223-1073</t>
         </is>
       </c>
       <c r="D13" s="1" t="inlineStr">
         <is>
-          <t>DOMENDEN, JOVELYN (OV)</t>
+          <t>MARTIN, JULIA DIVINA</t>
         </is>
       </c>
       <c r="E13" s="1" t="inlineStr">
         <is>
-          <t>944</t>
+          <t>1073</t>
         </is>
       </c>
       <c r="F13" s="1" t="inlineStr">
         <is>
-          <t>20231102</t>
+          <t>20240223</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="14">
       <c r="A14" s="1" t="inlineStr">
         <is>
-          <t>1064</t>
+          <t>1209</t>
         </is>
       </c>
       <c r="B14" s="1" t="inlineStr">
         <is>
-          <t>2023-11-02</t>
+          <t>2024-02-23</t>
         </is>
       </c>
       <c r="C14" s="1" t="inlineStr">
         <is>
-          <t>CR20231102-943</t>
+          <t>CR20240223-1072</t>
         </is>
       </c>
       <c r="D14" s="1" t="inlineStr">
         <is>
-          <t>DOMENDEN, JOVELYN</t>
+          <t>BAUTISTA, MARY JANE/JAPETH</t>
         </is>
       </c>
       <c r="E14" s="1" t="inlineStr">
         <is>
-          <t>943</t>
+          <t>1072</t>
         </is>
       </c>
       <c r="F14" s="1" t="inlineStr">
         <is>
-          <t>20231102</t>
+          <t>20240223</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="15">
       <c r="A15" s="1" t="inlineStr">
         <is>
-          <t>1063</t>
+          <t>1208</t>
         </is>
       </c>
       <c r="B15" s="1" t="inlineStr">
         <is>
-          <t>2023-11-02</t>
+          <t>2024-02-23</t>
         </is>
       </c>
       <c r="C15" s="1" t="inlineStr">
         <is>
-          <t>CR20231102-942</t>
+          <t>CR20240223-1071</t>
         </is>
       </c>
       <c r="D15" s="1" t="inlineStr">
         <is>
-          <t>DOMENDEN, JOVELYN</t>
+          <t>GUTIERREZ, CHRISTINE</t>
         </is>
       </c>
       <c r="E15" s="1" t="inlineStr">
         <is>
-          <t>942</t>
+          <t>1071</t>
         </is>
       </c>
       <c r="F15" s="1" t="inlineStr">
         <is>
-          <t>20231102</t>
+          <t>20240223</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="16">
       <c r="A16" s="1" t="inlineStr">
         <is>
-          <t>1062</t>
+          <t>1207</t>
         </is>
       </c>
       <c r="B16" s="1" t="inlineStr">
         <is>
-          <t>2023-11-02</t>
+          <t>2024-02-23</t>
         </is>
       </c>
       <c r="C16" s="1" t="inlineStr">
         <is>
-          <t>CR20231102-941</t>
+          <t>CR20240223-1070</t>
         </is>
       </c>
       <c r="D16" s="1" t="inlineStr">
         <is>
-          <t>DAMASO, ELISA LUISA</t>
+          <t>DELA PENA, CECILIA</t>
         </is>
       </c>
       <c r="E16" s="1" t="inlineStr">
         <is>
-          <t>941</t>
+          <t>1070</t>
         </is>
       </c>
       <c r="F16" s="1" t="inlineStr">
         <is>
-          <t>20231102</t>
+          <t>20240223</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="17">
       <c r="A17" s="1" t="inlineStr">
         <is>
-          <t>1061</t>
+          <t>1206</t>
         </is>
       </c>
       <c r="B17" s="1" t="inlineStr">
         <is>
-          <t>2023-11-02</t>
+          <t>2024-02-22</t>
         </is>
       </c>
       <c r="C17" s="1" t="inlineStr">
         <is>
-          <t>CR20231102-940</t>
+          <t>CR20240222-1069</t>
         </is>
       </c>
       <c r="D17" s="1" t="inlineStr">
         <is>
-          <t>BORROMEO, MAY ROSE</t>
+          <t>DECOLEN, EVELYN</t>
         </is>
       </c>
       <c r="E17" s="1" t="inlineStr">
         <is>
-          <t>940</t>
+          <t>1069</t>
         </is>
       </c>
       <c r="F17" s="1" t="inlineStr">
         <is>
-          <t>20231102</t>
+          <t>20240222</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="18">
       <c r="A18" s="1" t="inlineStr">
         <is>
-          <t>1060</t>
+          <t>1205</t>
         </is>
       </c>
       <c r="B18" s="1" t="inlineStr">
         <is>
-          <t>2023-11-02</t>
+          <t>2024-02-22</t>
         </is>
       </c>
       <c r="C18" s="1" t="inlineStr">
         <is>
-          <t>CR20231102-939</t>
+          <t>CR20240222-1068</t>
         </is>
       </c>
       <c r="D18" s="1" t="inlineStr">
         <is>
-          <t>VILLANUEVA, MARIA THERESA</t>
+          <t>DAQUIOAG, MARIA ELOISA</t>
         </is>
       </c>
       <c r="E18" s="1" t="inlineStr">
         <is>
-          <t>939</t>
+          <t>1068</t>
         </is>
       </c>
       <c r="F18" s="1" t="inlineStr">
         <is>
-          <t>20231102</t>
+          <t>20240222</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="19">
       <c r="A19" s="1" t="inlineStr">
         <is>
-          <t>1059</t>
+          <t>1204</t>
         </is>
       </c>
       <c r="B19" s="1" t="inlineStr">
         <is>
-          <t>2023-11-02</t>
+          <t>2024-02-22</t>
         </is>
       </c>
       <c r="C19" s="1" t="inlineStr">
         <is>
-          <t>CR20231102-938</t>
+          <t>CR20240222-1067</t>
         </is>
       </c>
       <c r="D19" s="1" t="inlineStr">
         <is>
-          <t>VILLANUEVA, MARIA THERESA</t>
+          <t>DAQUIOAG, MARIA ELOISA</t>
         </is>
       </c>
       <c r="E19" s="1" t="inlineStr">
         <is>
-          <t>938</t>
+          <t>1067</t>
         </is>
       </c>
       <c r="F19" s="1" t="inlineStr">
         <is>
-          <t>20231102</t>
+          <t>20240222</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="20">
       <c r="A20" s="1" t="inlineStr">
         <is>
-          <t>1058</t>
+          <t>1203</t>
         </is>
       </c>
       <c r="B20" s="1" t="inlineStr">
         <is>
-          <t>2023-11-02</t>
+          <t>2024-02-22</t>
         </is>
       </c>
       <c r="C20" s="1" t="inlineStr">
         <is>
-          <t>CR20231102-937</t>
+          <t>CR20240222-1066</t>
         </is>
       </c>
       <c r="D20" s="1" t="inlineStr">
         <is>
-          <t>VILLANUEVA, MARIA THERESA</t>
+          <t>DAGURO, MARIE JANE</t>
         </is>
       </c>
       <c r="E20" s="1" t="inlineStr">
         <is>
-          <t>937</t>
+          <t>1066</t>
         </is>
       </c>
       <c r="F20" s="1" t="inlineStr">
         <is>
-          <t>20231102</t>
+          <t>20240222</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="21">
       <c r="A21" s="1" t="inlineStr">
         <is>
-          <t>1057</t>
+          <t>1202</t>
         </is>
       </c>
       <c r="B21" s="1" t="inlineStr">
         <is>
-          <t>2023-11-02</t>
+          <t>2024-02-22</t>
         </is>
       </c>
       <c r="C21" s="1" t="inlineStr">
         <is>
-          <t>CR20231102-936</t>
+          <t>CR20240222-1065</t>
         </is>
       </c>
       <c r="D21" s="1" t="inlineStr">
         <is>
-          <t>VILLANUEVA, MARIA THERESA</t>
+          <t>DOMINGO, SHEENA</t>
         </is>
       </c>
       <c r="E21" s="1" t="inlineStr">
         <is>
-          <t>936</t>
+          <t>1065</t>
         </is>
       </c>
       <c r="F21" s="1" t="inlineStr">
         <is>
-          <t>20231102</t>
+          <t>20240222</t>
         </is>
       </c>
     </row>
   </sheetData>
   <printOptions headings="false" gridLines="false" gridLinesSet="true" horizontalCentered="false" verticalCentered="false"/>
   <pageMargins left="0.5" right="0.5" top="1.0" bottom="1.0" header="0.5" footer="0.5"/>
   <pageSetup blackAndWhite="false" cellComments="none" copies="1" draft="false" firstPageNumber="1" fitToHeight="1" fitToWidth="1" horizontalDpi="300" orientation="portrait" pageOrder="downThenOver" paperSize="1" scale="100" useFirstPageNumber="true" usePrinterDefaults="false" verticalDpi="300"/>
   <headerFooter differentFirst="false" differentOddEven="false">
     <oddHeader>&amp;C&amp;"Times New Roman,Regular"&amp;12&amp;A</oddHeader>
     <oddFooter>&amp;C&amp;"Times New Roman,Regular"&amp;12Page &amp;P</oddFooter>
   </headerFooter>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <TotalTime></TotalTime>
   <Company/>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcmitype="http://purl.org/dc/dcmitype/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dc:title/>