--- v0 (2026-02-25)
+++ v1 (2026-04-22)
@@ -157,684 +157,684 @@
       </c>
       <c r="C1" s="1" t="inlineStr">
         <is>
           <t>cr_no</t>
         </is>
       </c>
       <c r="D1" s="1" t="inlineStr">
         <is>
           <t>consultant</t>
         </is>
       </c>
       <c r="E1" s="1" t="inlineStr">
         <is>
           <t>increment</t>
         </is>
       </c>
       <c r="F1" s="1" t="inlineStr">
         <is>
           <t>inc_date</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="2">
       <c r="A2" s="1" t="inlineStr">
         <is>
-          <t>977</t>
+          <t>1056</t>
         </is>
       </c>
       <c r="B2" s="1" t="inlineStr">
         <is>
-          <t>2023-09-27</t>
+          <t>2023-11-02</t>
         </is>
       </c>
       <c r="C2" s="1" t="inlineStr">
         <is>
-          <t>CR20230927-859</t>
+          <t>CR20231102-935</t>
         </is>
       </c>
       <c r="D2" s="1" t="inlineStr">
         <is>
           <t>VILLANUEVA, MARIA THERESA</t>
         </is>
       </c>
       <c r="E2" s="1" t="inlineStr">
         <is>
-          <t>859</t>
+          <t>935</t>
         </is>
       </c>
       <c r="F2" s="1" t="inlineStr">
         <is>
-          <t>20230927</t>
+          <t>20231102</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="3">
       <c r="A3" s="1" t="inlineStr">
         <is>
-          <t>976</t>
+          <t>1055</t>
         </is>
       </c>
       <c r="B3" s="1" t="inlineStr">
         <is>
-          <t>2023-09-07</t>
+          <t>2023-11-02</t>
         </is>
       </c>
       <c r="C3" s="1" t="inlineStr">
         <is>
-          <t>CR20230907-858</t>
+          <t>CR20231102-934</t>
         </is>
       </c>
       <c r="D3" s="1" t="inlineStr">
         <is>
-          <t>VILLANUEVA, MARIA THERESA</t>
+          <t>DAQUIOAG, MARIA ELOISA</t>
         </is>
       </c>
       <c r="E3" s="1" t="inlineStr">
         <is>
-          <t>858</t>
+          <t>934</t>
         </is>
       </c>
       <c r="F3" s="1" t="inlineStr">
         <is>
-          <t>20230907</t>
+          <t>20231102</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="4">
       <c r="A4" s="1" t="inlineStr">
         <is>
-          <t>975</t>
+          <t>1054</t>
         </is>
       </c>
       <c r="B4" s="1" t="inlineStr">
         <is>
-          <t>2023-09-07</t>
+          <t>2023-11-02</t>
         </is>
       </c>
       <c r="C4" s="1" t="inlineStr">
         <is>
-          <t>CR20230907-857</t>
+          <t>CR20231102-933</t>
         </is>
       </c>
       <c r="D4" s="1" t="inlineStr">
         <is>
-          <t>VILLANUEVA, MARIA THERESA</t>
+          <t>CUCHAPIN, JULIUS</t>
         </is>
       </c>
       <c r="E4" s="1" t="inlineStr">
         <is>
-          <t>857</t>
+          <t>933</t>
         </is>
       </c>
       <c r="F4" s="1" t="inlineStr">
         <is>
-          <t>20230907</t>
+          <t>20231102</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="5">
       <c r="A5" s="1" t="inlineStr">
         <is>
-          <t>973</t>
+          <t>1053</t>
         </is>
       </c>
       <c r="B5" s="1" t="inlineStr">
         <is>
-          <t>2023-09-07</t>
+          <t>2023-11-02</t>
         </is>
       </c>
       <c r="C5" s="1" t="inlineStr">
         <is>
-          <t>CR20230907-856</t>
+          <t>CR20231102-932</t>
         </is>
       </c>
       <c r="D5" s="1" t="inlineStr">
         <is>
-          <t>VILLACORTA, LORY</t>
+          <t>GUTTIEREZ, CHRISTINE</t>
         </is>
       </c>
       <c r="E5" s="1" t="inlineStr">
         <is>
-          <t>856</t>
+          <t>932</t>
         </is>
       </c>
       <c r="F5" s="1" t="inlineStr">
         <is>
-          <t>20230907</t>
+          <t>20231102</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="6">
       <c r="A6" s="1" t="inlineStr">
         <is>
-          <t>972</t>
+          <t>1052</t>
         </is>
       </c>
       <c r="B6" s="1" t="inlineStr">
         <is>
-          <t>2023-09-07</t>
+          <t>2023-11-02</t>
         </is>
       </c>
       <c r="C6" s="1" t="inlineStr">
         <is>
-          <t>CR20230907-855</t>
+          <t>CR20231102-931</t>
         </is>
       </c>
       <c r="D6" s="1" t="inlineStr">
         <is>
-          <t>LLANES, JACKLYN KATE</t>
+          <t>BAUZON, BABY CHERYL</t>
         </is>
       </c>
       <c r="E6" s="1" t="inlineStr">
         <is>
-          <t>855</t>
+          <t>931</t>
         </is>
       </c>
       <c r="F6" s="1" t="inlineStr">
         <is>
-          <t>20230907</t>
+          <t>20231102</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="7">
       <c r="A7" s="1" t="inlineStr">
         <is>
-          <t>971</t>
+          <t>1051</t>
         </is>
       </c>
       <c r="B7" s="1" t="inlineStr">
         <is>
-          <t>2023-09-07</t>
+          <t>2023-11-02</t>
         </is>
       </c>
       <c r="C7" s="1" t="inlineStr">
         <is>
-          <t>CR20230907-854</t>
+          <t>CR20231102-930</t>
         </is>
       </c>
       <c r="D7" s="1" t="inlineStr">
         <is>
-          <t>BODINO, SHIRLEY</t>
+          <t>BAUZON, BABY CHERYL</t>
         </is>
       </c>
       <c r="E7" s="1" t="inlineStr">
         <is>
-          <t>854</t>
+          <t>930</t>
         </is>
       </c>
       <c r="F7" s="1" t="inlineStr">
         <is>
-          <t>20230907</t>
+          <t>20231102</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="8">
       <c r="A8" s="1" t="inlineStr">
         <is>
-          <t>970</t>
+          <t>1049</t>
         </is>
       </c>
       <c r="B8" s="1" t="inlineStr">
         <is>
-          <t>2023-09-07</t>
+          <t>2023-11-02</t>
         </is>
       </c>
       <c r="C8" s="1" t="inlineStr">
         <is>
-          <t>CR20230907-853</t>
+          <t>CR20231102-929</t>
         </is>
       </c>
       <c r="D8" s="1" t="inlineStr">
         <is>
-          <t>BODINO, SHIRLEY</t>
+          <t>AGCAOILI, REMALYN</t>
         </is>
       </c>
       <c r="E8" s="1" t="inlineStr">
         <is>
-          <t>853</t>
+          <t>929</t>
         </is>
       </c>
       <c r="F8" s="1" t="inlineStr">
         <is>
-          <t>20230907</t>
+          <t>20231102</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="9">
       <c r="A9" s="1" t="inlineStr">
         <is>
-          <t>969</t>
+          <t>1048</t>
         </is>
       </c>
       <c r="B9" s="1" t="inlineStr">
         <is>
-          <t>2023-09-07</t>
+          <t>2023-11-02</t>
         </is>
       </c>
       <c r="C9" s="1" t="inlineStr">
         <is>
-          <t>CR20230907-852</t>
+          <t>CR20231102-928</t>
         </is>
       </c>
       <c r="D9" s="1" t="inlineStr">
         <is>
-          <t>RAZOTE, CLARE ANN ENGELINE</t>
+          <t>AGCAOILI, REMALYN</t>
         </is>
       </c>
       <c r="E9" s="1" t="inlineStr">
         <is>
-          <t>852</t>
+          <t>928</t>
         </is>
       </c>
       <c r="F9" s="1" t="inlineStr">
         <is>
-          <t>20230907</t>
+          <t>20231102</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="10">
       <c r="A10" s="1" t="inlineStr">
         <is>
-          <t>968</t>
+          <t>1047</t>
         </is>
       </c>
       <c r="B10" s="1" t="inlineStr">
         <is>
-          <t>2023-09-07</t>
+          <t>2023-11-02</t>
         </is>
       </c>
       <c r="C10" s="1" t="inlineStr">
         <is>
-          <t>CR20230907-851</t>
+          <t>CR20231102-927</t>
         </is>
       </c>
       <c r="D10" s="1" t="inlineStr">
         <is>
-          <t>RAZOTE, CLARE ANN ENGELINE</t>
+          <t>TOMES, THELMA</t>
         </is>
       </c>
       <c r="E10" s="1" t="inlineStr">
         <is>
-          <t>851</t>
+          <t>927</t>
         </is>
       </c>
       <c r="F10" s="1" t="inlineStr">
         <is>
-          <t>20230907</t>
+          <t>20231102</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="11">
       <c r="A11" s="1" t="inlineStr">
         <is>
-          <t>967</t>
+          <t>1046</t>
         </is>
       </c>
       <c r="B11" s="1" t="inlineStr">
         <is>
-          <t>2023-09-07</t>
+          <t>2023-11-02</t>
         </is>
       </c>
       <c r="C11" s="1" t="inlineStr">
         <is>
-          <t>CR20230907-850</t>
+          <t>CR20231102-926</t>
         </is>
       </c>
       <c r="D11" s="1" t="inlineStr">
         <is>
-          <t>RAZOTE, CLARE ANN ENGELINE</t>
+          <t>FELLIZAR, MARCIA</t>
         </is>
       </c>
       <c r="E11" s="1" t="inlineStr">
         <is>
-          <t>850</t>
+          <t>926</t>
         </is>
       </c>
       <c r="F11" s="1" t="inlineStr">
         <is>
-          <t>20230907</t>
+          <t>20231102</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="12">
       <c r="A12" s="1" t="inlineStr">
         <is>
-          <t>966</t>
+          <t>1045</t>
         </is>
       </c>
       <c r="B12" s="1" t="inlineStr">
         <is>
-          <t>2023-09-07</t>
+          <t>2023-11-02</t>
         </is>
       </c>
       <c r="C12" s="1" t="inlineStr">
         <is>
-          <t>CR20230907-849</t>
+          <t>CR20231102-925</t>
         </is>
       </c>
       <c r="D12" s="1" t="inlineStr">
         <is>
-          <t>RAZOTE, CLARE ANN ENGELINE</t>
+          <t>CALIJA, VILMA MAY</t>
         </is>
       </c>
       <c r="E12" s="1" t="inlineStr">
         <is>
-          <t>849</t>
+          <t>925</t>
         </is>
       </c>
       <c r="F12" s="1" t="inlineStr">
         <is>
-          <t>20230907</t>
+          <t>20231102</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="13">
       <c r="A13" s="1" t="inlineStr">
         <is>
-          <t>965</t>
+          <t>1044</t>
         </is>
       </c>
       <c r="B13" s="1" t="inlineStr">
         <is>
-          <t>2023-09-07</t>
+          <t>2023-11-02</t>
         </is>
       </c>
       <c r="C13" s="1" t="inlineStr">
         <is>
-          <t>CR20230907-848</t>
+          <t>CR20231102-924</t>
         </is>
       </c>
       <c r="D13" s="1" t="inlineStr">
         <is>
           <t>DOMINGO, EVELYN</t>
         </is>
       </c>
       <c r="E13" s="1" t="inlineStr">
         <is>
-          <t>848</t>
+          <t>924</t>
         </is>
       </c>
       <c r="F13" s="1" t="inlineStr">
         <is>
-          <t>20230907</t>
+          <t>20231102</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="14">
       <c r="A14" s="1" t="inlineStr">
         <is>
-          <t>964</t>
+          <t>1043</t>
         </is>
       </c>
       <c r="B14" s="1" t="inlineStr">
         <is>
-          <t>2023-09-07</t>
+          <t>2023-11-02</t>
         </is>
       </c>
       <c r="C14" s="1" t="inlineStr">
         <is>
-          <t>CR20230907-847</t>
+          <t>CR20231102-923</t>
         </is>
       </c>
       <c r="D14" s="1" t="inlineStr">
         <is>
           <t>DOMINGO, EVELYN</t>
         </is>
       </c>
       <c r="E14" s="1" t="inlineStr">
         <is>
-          <t>847</t>
+          <t>923</t>
         </is>
       </c>
       <c r="F14" s="1" t="inlineStr">
         <is>
-          <t>20230907</t>
+          <t>20231102</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="15">
       <c r="A15" s="1" t="inlineStr">
         <is>
-          <t>963</t>
+          <t>1042</t>
         </is>
       </c>
       <c r="B15" s="1" t="inlineStr">
         <is>
-          <t>2023-09-07</t>
+          <t>2023-11-02</t>
         </is>
       </c>
       <c r="C15" s="1" t="inlineStr">
         <is>
-          <t>CR20230907-846</t>
+          <t>CR20231102-922</t>
         </is>
       </c>
       <c r="D15" s="1" t="inlineStr">
         <is>
           <t>DOMINGO, EVELYN</t>
         </is>
       </c>
       <c r="E15" s="1" t="inlineStr">
         <is>
-          <t>846</t>
+          <t>922</t>
         </is>
       </c>
       <c r="F15" s="1" t="inlineStr">
         <is>
-          <t>20230907</t>
+          <t>20231102</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="16">
       <c r="A16" s="1" t="inlineStr">
         <is>
-          <t>962</t>
+          <t>1040</t>
         </is>
       </c>
       <c r="B16" s="1" t="inlineStr">
         <is>
-          <t>2023-09-07</t>
+          <t>2023-11-02</t>
         </is>
       </c>
       <c r="C16" s="1" t="inlineStr">
         <is>
-          <t>CR20230907-845</t>
+          <t>CR20231102-921</t>
         </is>
       </c>
       <c r="D16" s="1" t="inlineStr">
         <is>
-          <t>TOLENTINO, LIZA</t>
+          <t>DACANAY, LOIDA</t>
         </is>
       </c>
       <c r="E16" s="1" t="inlineStr">
         <is>
-          <t>845</t>
+          <t>921</t>
         </is>
       </c>
       <c r="F16" s="1" t="inlineStr">
         <is>
-          <t>20230907</t>
+          <t>20231102</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="17">
       <c r="A17" s="1" t="inlineStr">
         <is>
-          <t>961</t>
+          <t>1039</t>
         </is>
       </c>
       <c r="B17" s="1" t="inlineStr">
         <is>
-          <t>2023-09-07</t>
+          <t>2023-11-02</t>
         </is>
       </c>
       <c r="C17" s="1" t="inlineStr">
         <is>
-          <t>CR20230907-844</t>
+          <t>CR20231102-920</t>
         </is>
       </c>
       <c r="D17" s="1" t="inlineStr">
         <is>
-          <t>AGCAOILI, REMALYN</t>
+          <t>DOMINGO, DONNA</t>
         </is>
       </c>
       <c r="E17" s="1" t="inlineStr">
         <is>
-          <t>844</t>
+          <t>920</t>
         </is>
       </c>
       <c r="F17" s="1" t="inlineStr">
         <is>
-          <t>20230907</t>
+          <t>20231102</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="18">
       <c r="A18" s="1" t="inlineStr">
         <is>
-          <t>960</t>
+          <t>1038</t>
         </is>
       </c>
       <c r="B18" s="1" t="inlineStr">
         <is>
-          <t>2023-09-07</t>
+          <t>2023-11-02</t>
         </is>
       </c>
       <c r="C18" s="1" t="inlineStr">
         <is>
-          <t>CR20230907-843</t>
+          <t>CR20231102-919</t>
         </is>
       </c>
       <c r="D18" s="1" t="inlineStr">
         <is>
-          <t>DOMENDEN, JOVELYN</t>
+          <t>ACAB, MARY ROSE</t>
         </is>
       </c>
       <c r="E18" s="1" t="inlineStr">
         <is>
-          <t>843</t>
+          <t>919</t>
         </is>
       </c>
       <c r="F18" s="1" t="inlineStr">
         <is>
-          <t>20230907</t>
+          <t>20231102</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="19">
       <c r="A19" s="1" t="inlineStr">
         <is>
-          <t>959</t>
+          <t>1037</t>
         </is>
       </c>
       <c r="B19" s="1" t="inlineStr">
         <is>
-          <t>2023-09-07</t>
+          <t>2023-11-02</t>
         </is>
       </c>
       <c r="C19" s="1" t="inlineStr">
         <is>
-          <t>CR20230907-842</t>
+          <t>CR20231102-918</t>
         </is>
       </c>
       <c r="D19" s="1" t="inlineStr">
         <is>
-          <t>ACAB, MARY ROSE</t>
+          <t>JAVIER, LENIDITA</t>
         </is>
       </c>
       <c r="E19" s="1" t="inlineStr">
         <is>
-          <t>842</t>
+          <t>918</t>
         </is>
       </c>
       <c r="F19" s="1" t="inlineStr">
         <is>
-          <t>20230907</t>
+          <t>20231102</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="20">
       <c r="A20" s="1" t="inlineStr">
         <is>
-          <t>958</t>
+          <t>1036</t>
         </is>
       </c>
       <c r="B20" s="1" t="inlineStr">
         <is>
-          <t>2023-09-07</t>
+          <t>2023-11-02</t>
         </is>
       </c>
       <c r="C20" s="1" t="inlineStr">
         <is>
-          <t>CR20230907-841</t>
+          <t>CR20231102-917</t>
         </is>
       </c>
       <c r="D20" s="1" t="inlineStr">
         <is>
-          <t>ACAB, MARY ROSE</t>
+          <t>MARTIN, JULIA DIVINA</t>
         </is>
       </c>
       <c r="E20" s="1" t="inlineStr">
         <is>
-          <t>841</t>
+          <t>917</t>
         </is>
       </c>
       <c r="F20" s="1" t="inlineStr">
         <is>
-          <t>20230907</t>
+          <t>20231102</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="21">
       <c r="A21" s="1" t="inlineStr">
         <is>
-          <t>957</t>
+          <t>1035</t>
         </is>
       </c>
       <c r="B21" s="1" t="inlineStr">
         <is>
-          <t>2023-09-07</t>
+          <t>2023-11-02</t>
         </is>
       </c>
       <c r="C21" s="1" t="inlineStr">
         <is>
-          <t>CR20230907-840</t>
+          <t>CR20231102-916</t>
         </is>
       </c>
       <c r="D21" s="1" t="inlineStr">
         <is>
-          <t>BORROMEO, MAY ROSE</t>
+          <t>LIM, ESPERANZA</t>
         </is>
       </c>
       <c r="E21" s="1" t="inlineStr">
         <is>
-          <t>840</t>
+          <t>916</t>
         </is>
       </c>
       <c r="F21" s="1" t="inlineStr">
         <is>
-          <t>20230907</t>
+          <t>20231102</t>
         </is>
       </c>
     </row>
   </sheetData>
   <printOptions headings="false" gridLines="false" gridLinesSet="true" horizontalCentered="false" verticalCentered="false"/>
   <pageMargins left="0.5" right="0.5" top="1.0" bottom="1.0" header="0.5" footer="0.5"/>
   <pageSetup blackAndWhite="false" cellComments="none" copies="1" draft="false" firstPageNumber="1" fitToHeight="1" fitToWidth="1" horizontalDpi="300" orientation="portrait" pageOrder="downThenOver" paperSize="1" scale="100" useFirstPageNumber="true" usePrinterDefaults="false" verticalDpi="300"/>
   <headerFooter differentFirst="false" differentOddEven="false">
     <oddHeader>&amp;C&amp;"Times New Roman,Regular"&amp;12&amp;A</oddHeader>
     <oddFooter>&amp;C&amp;"Times New Roman,Regular"&amp;12Page &amp;P</oddFooter>
   </headerFooter>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <TotalTime></TotalTime>
   <Company/>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcmitype="http://purl.org/dc/dcmitype/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dc:title/>