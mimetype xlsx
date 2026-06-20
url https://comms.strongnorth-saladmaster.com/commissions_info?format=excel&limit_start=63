--- v1 (2026-04-22)
+++ v2 (2026-06-20)
@@ -157,684 +157,684 @@
       </c>
       <c r="C1" s="1" t="inlineStr">
         <is>
           <t>cr_no</t>
         </is>
       </c>
       <c r="D1" s="1" t="inlineStr">
         <is>
           <t>consultant</t>
         </is>
       </c>
       <c r="E1" s="1" t="inlineStr">
         <is>
           <t>increment</t>
         </is>
       </c>
       <c r="F1" s="1" t="inlineStr">
         <is>
           <t>inc_date</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="2">
       <c r="A2" s="1" t="inlineStr">
         <is>
-          <t>1056</t>
+          <t>1201</t>
         </is>
       </c>
       <c r="B2" s="1" t="inlineStr">
         <is>
-          <t>2023-11-02</t>
+          <t>2024-02-22</t>
         </is>
       </c>
       <c r="C2" s="1" t="inlineStr">
         <is>
-          <t>CR20231102-935</t>
+          <t>CR20240222-1064</t>
         </is>
       </c>
       <c r="D2" s="1" t="inlineStr">
         <is>
-          <t>VILLANUEVA, MARIA THERESA</t>
+          <t>DOMINGO, EVELYN</t>
         </is>
       </c>
       <c r="E2" s="1" t="inlineStr">
         <is>
-          <t>935</t>
+          <t>1064</t>
         </is>
       </c>
       <c r="F2" s="1" t="inlineStr">
         <is>
-          <t>20231102</t>
+          <t>20240222</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="3">
       <c r="A3" s="1" t="inlineStr">
         <is>
-          <t>1055</t>
+          <t>1200</t>
         </is>
       </c>
       <c r="B3" s="1" t="inlineStr">
         <is>
-          <t>2023-11-02</t>
+          <t>2024-02-22</t>
         </is>
       </c>
       <c r="C3" s="1" t="inlineStr">
         <is>
-          <t>CR20231102-934</t>
+          <t>CR20240222-1063</t>
         </is>
       </c>
       <c r="D3" s="1" t="inlineStr">
         <is>
-          <t>DAQUIOAG, MARIA ELOISA</t>
+          <t>DOMINGO, EVELYN</t>
         </is>
       </c>
       <c r="E3" s="1" t="inlineStr">
         <is>
-          <t>934</t>
+          <t>1063</t>
         </is>
       </c>
       <c r="F3" s="1" t="inlineStr">
         <is>
-          <t>20231102</t>
+          <t>20240222</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="4">
       <c r="A4" s="1" t="inlineStr">
         <is>
-          <t>1054</t>
+          <t>1199</t>
         </is>
       </c>
       <c r="B4" s="1" t="inlineStr">
         <is>
-          <t>2023-11-02</t>
+          <t>2024-02-22</t>
         </is>
       </c>
       <c r="C4" s="1" t="inlineStr">
         <is>
-          <t>CR20231102-933</t>
+          <t>CR20240222-1062</t>
         </is>
       </c>
       <c r="D4" s="1" t="inlineStr">
         <is>
-          <t>CUCHAPIN, JULIUS</t>
+          <t>DE LEON, JAZEL JAN</t>
         </is>
       </c>
       <c r="E4" s="1" t="inlineStr">
         <is>
-          <t>933</t>
+          <t>1062</t>
         </is>
       </c>
       <c r="F4" s="1" t="inlineStr">
         <is>
-          <t>20231102</t>
+          <t>20240222</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="5">
       <c r="A5" s="1" t="inlineStr">
         <is>
-          <t>1053</t>
+          <t>1198</t>
         </is>
       </c>
       <c r="B5" s="1" t="inlineStr">
         <is>
-          <t>2023-11-02</t>
+          <t>2024-02-22</t>
         </is>
       </c>
       <c r="C5" s="1" t="inlineStr">
         <is>
-          <t>CR20231102-932</t>
+          <t>CR20240222-1061</t>
         </is>
       </c>
       <c r="D5" s="1" t="inlineStr">
         <is>
-          <t>GUTTIEREZ, CHRISTINE</t>
+          <t>DACANAY, LOIDA</t>
         </is>
       </c>
       <c r="E5" s="1" t="inlineStr">
         <is>
-          <t>932</t>
+          <t>1061</t>
         </is>
       </c>
       <c r="F5" s="1" t="inlineStr">
         <is>
-          <t>20231102</t>
+          <t>20240222</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="6">
       <c r="A6" s="1" t="inlineStr">
         <is>
-          <t>1052</t>
+          <t>1197</t>
         </is>
       </c>
       <c r="B6" s="1" t="inlineStr">
         <is>
-          <t>2023-11-02</t>
+          <t>2024-02-22</t>
         </is>
       </c>
       <c r="C6" s="1" t="inlineStr">
         <is>
-          <t>CR20231102-931</t>
+          <t>CR20240222-1060</t>
         </is>
       </c>
       <c r="D6" s="1" t="inlineStr">
         <is>
-          <t>BAUZON, BABY CHERYL</t>
+          <t>CALIJA, VILMA MAY</t>
         </is>
       </c>
       <c r="E6" s="1" t="inlineStr">
         <is>
-          <t>931</t>
+          <t>1060</t>
         </is>
       </c>
       <c r="F6" s="1" t="inlineStr">
         <is>
-          <t>20231102</t>
+          <t>20240222</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="7">
       <c r="A7" s="1" t="inlineStr">
         <is>
-          <t>1051</t>
+          <t>1196</t>
         </is>
       </c>
       <c r="B7" s="1" t="inlineStr">
         <is>
-          <t>2023-11-02</t>
+          <t>2024-02-22</t>
         </is>
       </c>
       <c r="C7" s="1" t="inlineStr">
         <is>
-          <t>CR20231102-930</t>
+          <t>CR20240222-1059</t>
         </is>
       </c>
       <c r="D7" s="1" t="inlineStr">
         <is>
           <t>BAUZON, BABY CHERYL</t>
         </is>
       </c>
       <c r="E7" s="1" t="inlineStr">
         <is>
-          <t>930</t>
+          <t>1059</t>
         </is>
       </c>
       <c r="F7" s="1" t="inlineStr">
         <is>
-          <t>20231102</t>
+          <t>20240222</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="8">
       <c r="A8" s="1" t="inlineStr">
         <is>
-          <t>1049</t>
+          <t>1195</t>
         </is>
       </c>
       <c r="B8" s="1" t="inlineStr">
         <is>
-          <t>2023-11-02</t>
+          <t>2024-02-22</t>
         </is>
       </c>
       <c r="C8" s="1" t="inlineStr">
         <is>
-          <t>CR20231102-929</t>
+          <t>CR20240222-1058</t>
         </is>
       </c>
       <c r="D8" s="1" t="inlineStr">
         <is>
-          <t>AGCAOILI, REMALYN</t>
+          <t>BODINO, SHIRLEY MARILOU</t>
         </is>
       </c>
       <c r="E8" s="1" t="inlineStr">
         <is>
-          <t>929</t>
+          <t>1058</t>
         </is>
       </c>
       <c r="F8" s="1" t="inlineStr">
         <is>
-          <t>20231102</t>
+          <t>20240222</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="9">
       <c r="A9" s="1" t="inlineStr">
         <is>
-          <t>1048</t>
+          <t>1194</t>
         </is>
       </c>
       <c r="B9" s="1" t="inlineStr">
         <is>
-          <t>2023-11-02</t>
+          <t>2024-02-22</t>
         </is>
       </c>
       <c r="C9" s="1" t="inlineStr">
         <is>
-          <t>CR20231102-928</t>
+          <t>CR20240222-1057</t>
         </is>
       </c>
       <c r="D9" s="1" t="inlineStr">
         <is>
-          <t>AGCAOILI, REMALYN</t>
+          <t>ASUNCION, ETHELDREDA</t>
         </is>
       </c>
       <c r="E9" s="1" t="inlineStr">
         <is>
-          <t>928</t>
+          <t>1057</t>
         </is>
       </c>
       <c r="F9" s="1" t="inlineStr">
         <is>
-          <t>20231102</t>
+          <t>20240222</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="10">
       <c r="A10" s="1" t="inlineStr">
         <is>
-          <t>1047</t>
+          <t>1193</t>
         </is>
       </c>
       <c r="B10" s="1" t="inlineStr">
         <is>
-          <t>2023-11-02</t>
+          <t>2024-02-22</t>
         </is>
       </c>
       <c r="C10" s="1" t="inlineStr">
         <is>
-          <t>CR20231102-927</t>
+          <t>CR20240222-1056</t>
         </is>
       </c>
       <c r="D10" s="1" t="inlineStr">
         <is>
-          <t>TOMES, THELMA</t>
+          <t>ASUNCION, ETHELDREDA</t>
         </is>
       </c>
       <c r="E10" s="1" t="inlineStr">
         <is>
-          <t>927</t>
+          <t>1056</t>
         </is>
       </c>
       <c r="F10" s="1" t="inlineStr">
         <is>
-          <t>20231102</t>
+          <t>20240222</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="11">
       <c r="A11" s="1" t="inlineStr">
         <is>
-          <t>1046</t>
+          <t>1192</t>
         </is>
       </c>
       <c r="B11" s="1" t="inlineStr">
         <is>
-          <t>2023-11-02</t>
+          <t>2024-02-22</t>
         </is>
       </c>
       <c r="C11" s="1" t="inlineStr">
         <is>
-          <t>CR20231102-926</t>
+          <t>CR20240222-1055</t>
         </is>
       </c>
       <c r="D11" s="1" t="inlineStr">
         <is>
-          <t>FELLIZAR, MARCIA</t>
+          <t>ASUNCION, ETHELDREDA</t>
         </is>
       </c>
       <c r="E11" s="1" t="inlineStr">
         <is>
-          <t>926</t>
+          <t>1055</t>
         </is>
       </c>
       <c r="F11" s="1" t="inlineStr">
         <is>
-          <t>20231102</t>
+          <t>20240222</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="12">
       <c r="A12" s="1" t="inlineStr">
         <is>
-          <t>1045</t>
+          <t>1191</t>
         </is>
       </c>
       <c r="B12" s="1" t="inlineStr">
         <is>
-          <t>2023-11-02</t>
+          <t>2024-02-22</t>
         </is>
       </c>
       <c r="C12" s="1" t="inlineStr">
         <is>
-          <t>CR20231102-925</t>
+          <t>CR20240222-1054</t>
         </is>
       </c>
       <c r="D12" s="1" t="inlineStr">
         <is>
-          <t>CALIJA, VILMA MAY</t>
+          <t>ACAB, MARY ROSE</t>
         </is>
       </c>
       <c r="E12" s="1" t="inlineStr">
         <is>
-          <t>925</t>
+          <t>1054</t>
         </is>
       </c>
       <c r="F12" s="1" t="inlineStr">
         <is>
-          <t>20231102</t>
+          <t>20240222</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="13">
       <c r="A13" s="1" t="inlineStr">
         <is>
-          <t>1044</t>
+          <t>1190</t>
         </is>
       </c>
       <c r="B13" s="1" t="inlineStr">
         <is>
-          <t>2023-11-02</t>
+          <t>2024-02-22</t>
         </is>
       </c>
       <c r="C13" s="1" t="inlineStr">
         <is>
-          <t>CR20231102-924</t>
+          <t>CR20240222-1053</t>
         </is>
       </c>
       <c r="D13" s="1" t="inlineStr">
         <is>
-          <t>DOMINGO, EVELYN</t>
+          <t>ABADILLA, LAMAR</t>
         </is>
       </c>
       <c r="E13" s="1" t="inlineStr">
         <is>
-          <t>924</t>
+          <t>1053</t>
         </is>
       </c>
       <c r="F13" s="1" t="inlineStr">
         <is>
-          <t>20231102</t>
+          <t>20240222</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="14">
       <c r="A14" s="1" t="inlineStr">
         <is>
-          <t>1043</t>
+          <t>1189</t>
         </is>
       </c>
       <c r="B14" s="1" t="inlineStr">
         <is>
-          <t>2023-11-02</t>
+          <t>2024-02-22</t>
         </is>
       </c>
       <c r="C14" s="1" t="inlineStr">
         <is>
-          <t>CR20231102-923</t>
+          <t>CR20240222-1052</t>
         </is>
       </c>
       <c r="D14" s="1" t="inlineStr">
         <is>
-          <t>DOMINGO, EVELYN</t>
+          <t>ABADILLA, LAMAR</t>
         </is>
       </c>
       <c r="E14" s="1" t="inlineStr">
         <is>
-          <t>923</t>
+          <t>1052</t>
         </is>
       </c>
       <c r="F14" s="1" t="inlineStr">
         <is>
-          <t>20231102</t>
+          <t>20240222</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="15">
       <c r="A15" s="1" t="inlineStr">
         <is>
-          <t>1042</t>
+          <t>1187</t>
         </is>
       </c>
       <c r="B15" s="1" t="inlineStr">
         <is>
-          <t>2023-11-02</t>
+          <t>2024-02-03</t>
         </is>
       </c>
       <c r="C15" s="1" t="inlineStr">
         <is>
-          <t>CR20231102-922</t>
+          <t>CR20240203-1051</t>
         </is>
       </c>
       <c r="D15" s="1" t="inlineStr">
         <is>
-          <t>DOMINGO, EVELYN</t>
+          <t>FELLIZAR, MARCIA</t>
         </is>
       </c>
       <c r="E15" s="1" t="inlineStr">
         <is>
-          <t>922</t>
+          <t>1051</t>
         </is>
       </c>
       <c r="F15" s="1" t="inlineStr">
         <is>
-          <t>20231102</t>
+          <t>20240203</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="16">
       <c r="A16" s="1" t="inlineStr">
         <is>
-          <t>1040</t>
+          <t>1186</t>
         </is>
       </c>
       <c r="B16" s="1" t="inlineStr">
         <is>
-          <t>2023-11-02</t>
+          <t>2024-02-01</t>
         </is>
       </c>
       <c r="C16" s="1" t="inlineStr">
         <is>
-          <t>CR20231102-921</t>
+          <t>CR20240201-1050</t>
         </is>
       </c>
       <c r="D16" s="1" t="inlineStr">
         <is>
-          <t>DACANAY, LOIDA</t>
+          <t>DOMENDEN, JOVELYN (100$)</t>
         </is>
       </c>
       <c r="E16" s="1" t="inlineStr">
         <is>
-          <t>921</t>
+          <t>1050</t>
         </is>
       </c>
       <c r="F16" s="1" t="inlineStr">
         <is>
-          <t>20231102</t>
+          <t>20240201</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="17">
       <c r="A17" s="1" t="inlineStr">
         <is>
-          <t>1039</t>
+          <t>1185</t>
         </is>
       </c>
       <c r="B17" s="1" t="inlineStr">
         <is>
-          <t>2023-11-02</t>
+          <t>2024-02-01</t>
         </is>
       </c>
       <c r="C17" s="1" t="inlineStr">
         <is>
-          <t>CR20231102-920</t>
+          <t>CR20240201-1049</t>
         </is>
       </c>
       <c r="D17" s="1" t="inlineStr">
         <is>
-          <t>DOMINGO, DONNA</t>
+          <t>ORGANO, KRYSTAL (100$)</t>
         </is>
       </c>
       <c r="E17" s="1" t="inlineStr">
         <is>
-          <t>920</t>
+          <t>1049</t>
         </is>
       </c>
       <c r="F17" s="1" t="inlineStr">
         <is>
-          <t>20231102</t>
+          <t>20240201</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="18">
       <c r="A18" s="1" t="inlineStr">
         <is>
-          <t>1038</t>
+          <t>1184</t>
         </is>
       </c>
       <c r="B18" s="1" t="inlineStr">
         <is>
-          <t>2023-11-02</t>
+          <t>2024-01-30</t>
         </is>
       </c>
       <c r="C18" s="1" t="inlineStr">
         <is>
-          <t>CR20231102-919</t>
+          <t>CR20240130-1048</t>
         </is>
       </c>
       <c r="D18" s="1" t="inlineStr">
         <is>
-          <t>ACAB, MARY ROSE</t>
+          <t>VILLANUEVA, JHENALYNE</t>
         </is>
       </c>
       <c r="E18" s="1" t="inlineStr">
         <is>
-          <t>919</t>
+          <t>1048</t>
         </is>
       </c>
       <c r="F18" s="1" t="inlineStr">
         <is>
-          <t>20231102</t>
+          <t>20240130</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="19">
       <c r="A19" s="1" t="inlineStr">
         <is>
-          <t>1037</t>
+          <t>1183</t>
         </is>
       </c>
       <c r="B19" s="1" t="inlineStr">
         <is>
-          <t>2023-11-02</t>
+          <t>2024-01-30</t>
         </is>
       </c>
       <c r="C19" s="1" t="inlineStr">
         <is>
-          <t>CR20231102-918</t>
+          <t>CR20240130-1047</t>
         </is>
       </c>
       <c r="D19" s="1" t="inlineStr">
         <is>
-          <t>JAVIER, LENIDITA</t>
+          <t>DAQUIOAG, MARIA ELOISA</t>
         </is>
       </c>
       <c r="E19" s="1" t="inlineStr">
         <is>
-          <t>918</t>
+          <t>1047</t>
         </is>
       </c>
       <c r="F19" s="1" t="inlineStr">
         <is>
-          <t>20231102</t>
+          <t>20240130</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="20">
       <c r="A20" s="1" t="inlineStr">
         <is>
-          <t>1036</t>
+          <t>1182</t>
         </is>
       </c>
       <c r="B20" s="1" t="inlineStr">
         <is>
-          <t>2023-11-02</t>
+          <t>2024-01-27</t>
         </is>
       </c>
       <c r="C20" s="1" t="inlineStr">
         <is>
-          <t>CR20231102-917</t>
+          <t>CR20240127-1046</t>
         </is>
       </c>
       <c r="D20" s="1" t="inlineStr">
         <is>
-          <t>MARTIN, JULIA DIVINA</t>
+          <t>DAGURO, MARIE JANE</t>
         </is>
       </c>
       <c r="E20" s="1" t="inlineStr">
         <is>
-          <t>917</t>
+          <t>1046</t>
         </is>
       </c>
       <c r="F20" s="1" t="inlineStr">
         <is>
-          <t>20231102</t>
+          <t>20240127</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="21">
       <c r="A21" s="1" t="inlineStr">
         <is>
-          <t>1035</t>
+          <t>1181</t>
         </is>
       </c>
       <c r="B21" s="1" t="inlineStr">
         <is>
-          <t>2023-11-02</t>
+          <t>2024-01-27</t>
         </is>
       </c>
       <c r="C21" s="1" t="inlineStr">
         <is>
-          <t>CR20231102-916</t>
+          <t>CR20240127-1045</t>
         </is>
       </c>
       <c r="D21" s="1" t="inlineStr">
         <is>
-          <t>LIM, ESPERANZA</t>
+          <t>LIVED, CHARMAINE</t>
         </is>
       </c>
       <c r="E21" s="1" t="inlineStr">
         <is>
-          <t>916</t>
+          <t>1045</t>
         </is>
       </c>
       <c r="F21" s="1" t="inlineStr">
         <is>
-          <t>20231102</t>
+          <t>20240127</t>
         </is>
       </c>
     </row>
   </sheetData>
   <printOptions headings="false" gridLines="false" gridLinesSet="true" horizontalCentered="false" verticalCentered="false"/>
   <pageMargins left="0.5" right="0.5" top="1.0" bottom="1.0" header="0.5" footer="0.5"/>
   <pageSetup blackAndWhite="false" cellComments="none" copies="1" draft="false" firstPageNumber="1" fitToHeight="1" fitToWidth="1" horizontalDpi="300" orientation="portrait" pageOrder="downThenOver" paperSize="1" scale="100" useFirstPageNumber="true" usePrinterDefaults="false" verticalDpi="300"/>
   <headerFooter differentFirst="false" differentOddEven="false">
     <oddHeader>&amp;C&amp;"Times New Roman,Regular"&amp;12&amp;A</oddHeader>
     <oddFooter>&amp;C&amp;"Times New Roman,Regular"&amp;12Page &amp;P</oddFooter>
   </headerFooter>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <TotalTime></TotalTime>
   <Company/>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcmitype="http://purl.org/dc/dcmitype/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dc:title/>