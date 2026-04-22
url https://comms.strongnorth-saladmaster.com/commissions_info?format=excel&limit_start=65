--- v0 (2026-02-25)
+++ v1 (2026-04-22)
@@ -157,684 +157,684 @@
       </c>
       <c r="C1" s="1" t="inlineStr">
         <is>
           <t>cr_no</t>
         </is>
       </c>
       <c r="D1" s="1" t="inlineStr">
         <is>
           <t>consultant</t>
         </is>
       </c>
       <c r="E1" s="1" t="inlineStr">
         <is>
           <t>increment</t>
         </is>
       </c>
       <c r="F1" s="1" t="inlineStr">
         <is>
           <t>inc_date</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="2">
       <c r="A2" s="1" t="inlineStr">
         <is>
-          <t>935</t>
+          <t>1014</t>
         </is>
       </c>
       <c r="B2" s="1" t="inlineStr">
         <is>
-          <t>2023-08-03</t>
+          <t>2023-09-27</t>
         </is>
       </c>
       <c r="C2" s="1" t="inlineStr">
         <is>
-          <t>CR20230803-819</t>
+          <t>CR20230927-895</t>
         </is>
       </c>
       <c r="D2" s="1" t="inlineStr">
         <is>
-          <t>VILLANUEVA, MARIA THERESA</t>
+          <t>RAZOTE, CLARE ANN ENGLINE</t>
         </is>
       </c>
       <c r="E2" s="1" t="inlineStr">
         <is>
-          <t>819</t>
+          <t>895</t>
         </is>
       </c>
       <c r="F2" s="1" t="inlineStr">
         <is>
-          <t>20230803</t>
+          <t>20230927</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="3">
       <c r="A3" s="1" t="inlineStr">
         <is>
-          <t>934</t>
+          <t>1013</t>
         </is>
       </c>
       <c r="B3" s="1" t="inlineStr">
         <is>
-          <t>2023-08-03</t>
+          <t>2023-09-27</t>
         </is>
       </c>
       <c r="C3" s="1" t="inlineStr">
         <is>
-          <t>CR20230803-818</t>
+          <t>CR20230927-894</t>
         </is>
       </c>
       <c r="D3" s="1" t="inlineStr">
         <is>
-          <t>VILLANUEVA, MARIA THERESA</t>
+          <t>RAVAL, ELIZA ALMA</t>
         </is>
       </c>
       <c r="E3" s="1" t="inlineStr">
         <is>
-          <t>818</t>
+          <t>894</t>
         </is>
       </c>
       <c r="F3" s="1" t="inlineStr">
         <is>
-          <t>20230803</t>
+          <t>20230927</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="4">
       <c r="A4" s="1" t="inlineStr">
         <is>
-          <t>933</t>
+          <t>1012</t>
         </is>
       </c>
       <c r="B4" s="1" t="inlineStr">
         <is>
-          <t>2023-08-03</t>
+          <t>2023-09-27</t>
         </is>
       </c>
       <c r="C4" s="1" t="inlineStr">
         <is>
-          <t>CR20230803-817</t>
+          <t>CR20230927-893</t>
         </is>
       </c>
       <c r="D4" s="1" t="inlineStr">
         <is>
-          <t>VILLANUEVA, MARIA THERESA</t>
+          <t>DACANAY, LOIDA</t>
         </is>
       </c>
       <c r="E4" s="1" t="inlineStr">
         <is>
-          <t>817</t>
+          <t>893</t>
         </is>
       </c>
       <c r="F4" s="1" t="inlineStr">
         <is>
-          <t>20230803</t>
+          <t>20230927</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="5">
       <c r="A5" s="1" t="inlineStr">
         <is>
-          <t>932</t>
+          <t>1011</t>
         </is>
       </c>
       <c r="B5" s="1" t="inlineStr">
         <is>
-          <t>2023-08-03</t>
+          <t>2023-09-27</t>
         </is>
       </c>
       <c r="C5" s="1" t="inlineStr">
         <is>
-          <t>CR20230803-816</t>
+          <t>CR20230927-892</t>
         </is>
       </c>
       <c r="D5" s="1" t="inlineStr">
         <is>
-          <t>DE, LEON PHOBE</t>
+          <t>MARTIN, JULIA DIVINA</t>
         </is>
       </c>
       <c r="E5" s="1" t="inlineStr">
         <is>
-          <t>816</t>
+          <t>892</t>
         </is>
       </c>
       <c r="F5" s="1" t="inlineStr">
         <is>
-          <t>20230803</t>
+          <t>20230927</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="6">
       <c r="A6" s="1" t="inlineStr">
         <is>
-          <t>931</t>
+          <t>1010</t>
         </is>
       </c>
       <c r="B6" s="1" t="inlineStr">
         <is>
-          <t>2023-08-03</t>
+          <t>2023-09-27</t>
         </is>
       </c>
       <c r="C6" s="1" t="inlineStr">
         <is>
-          <t>CR20230803-815</t>
+          <t>CR20230927-891</t>
         </is>
       </c>
       <c r="D6" s="1" t="inlineStr">
         <is>
-          <t>RAZOTE, CLARE ANN ENGELINE</t>
+          <t>PAREL, ELIZABETH</t>
         </is>
       </c>
       <c r="E6" s="1" t="inlineStr">
         <is>
-          <t>815</t>
+          <t>891</t>
         </is>
       </c>
       <c r="F6" s="1" t="inlineStr">
         <is>
-          <t>20230803</t>
+          <t>20230927</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="7">
       <c r="A7" s="1" t="inlineStr">
         <is>
-          <t>930</t>
+          <t>1009</t>
         </is>
       </c>
       <c r="B7" s="1" t="inlineStr">
         <is>
-          <t>2023-08-03</t>
+          <t>2023-09-27</t>
         </is>
       </c>
       <c r="C7" s="1" t="inlineStr">
         <is>
-          <t>CR20230803-814</t>
+          <t>CR20230927-890</t>
         </is>
       </c>
       <c r="D7" s="1" t="inlineStr">
         <is>
-          <t>BAUZON, BABY CHERYL</t>
+          <t>LIVED, CHARMAINE</t>
         </is>
       </c>
       <c r="E7" s="1" t="inlineStr">
         <is>
-          <t>814</t>
+          <t>890</t>
         </is>
       </c>
       <c r="F7" s="1" t="inlineStr">
         <is>
-          <t>20230803</t>
+          <t>20230927</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="8">
       <c r="A8" s="1" t="inlineStr">
         <is>
-          <t>929</t>
+          <t>1007</t>
         </is>
       </c>
       <c r="B8" s="1" t="inlineStr">
         <is>
-          <t>2023-08-03</t>
+          <t>2023-09-27</t>
         </is>
       </c>
       <c r="C8" s="1" t="inlineStr">
         <is>
-          <t>CR20230803-813</t>
+          <t>CR20230927-889</t>
         </is>
       </c>
       <c r="D8" s="1" t="inlineStr">
         <is>
-          <t>RAZOTE, CLARE ANN ENGELINE</t>
+          <t>DAGURO, MARIE JANE</t>
         </is>
       </c>
       <c r="E8" s="1" t="inlineStr">
         <is>
-          <t>813</t>
+          <t>889</t>
         </is>
       </c>
       <c r="F8" s="1" t="inlineStr">
         <is>
-          <t>20230803</t>
+          <t>20230927</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="9">
       <c r="A9" s="1" t="inlineStr">
         <is>
-          <t>928</t>
+          <t>1006</t>
         </is>
       </c>
       <c r="B9" s="1" t="inlineStr">
         <is>
-          <t>2023-08-03</t>
+          <t>2023-09-27</t>
         </is>
       </c>
       <c r="C9" s="1" t="inlineStr">
         <is>
-          <t>CR20230803-812</t>
+          <t>CR20230927-888</t>
         </is>
       </c>
       <c r="D9" s="1" t="inlineStr">
         <is>
-          <t>RAZOTE, CLARE ANN ENGELINE</t>
+          <t>VILLANUEVA, MARIA THERESA</t>
         </is>
       </c>
       <c r="E9" s="1" t="inlineStr">
         <is>
-          <t>812</t>
+          <t>888</t>
         </is>
       </c>
       <c r="F9" s="1" t="inlineStr">
         <is>
-          <t>20230803</t>
+          <t>20230927</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="10">
       <c r="A10" s="1" t="inlineStr">
         <is>
-          <t>927</t>
+          <t>1005</t>
         </is>
       </c>
       <c r="B10" s="1" t="inlineStr">
         <is>
-          <t>2023-08-03</t>
+          <t>2023-09-27</t>
         </is>
       </c>
       <c r="C10" s="1" t="inlineStr">
         <is>
-          <t>CR20230803-811</t>
+          <t>CR20230927-887</t>
         </is>
       </c>
       <c r="D10" s="1" t="inlineStr">
         <is>
-          <t>RAZOTE, CLARE ANN ENGELINE</t>
+          <t>VILLANUEVA, MARIA THERESA</t>
         </is>
       </c>
       <c r="E10" s="1" t="inlineStr">
         <is>
-          <t>811</t>
+          <t>887</t>
         </is>
       </c>
       <c r="F10" s="1" t="inlineStr">
         <is>
-          <t>20230803</t>
+          <t>20230927</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="11">
       <c r="A11" s="1" t="inlineStr">
         <is>
-          <t>926</t>
+          <t>1004</t>
         </is>
       </c>
       <c r="B11" s="1" t="inlineStr">
         <is>
-          <t>2023-08-03</t>
+          <t>2023-09-27</t>
         </is>
       </c>
       <c r="C11" s="1" t="inlineStr">
         <is>
-          <t>CR20230803-810</t>
+          <t>CR20230927-886</t>
         </is>
       </c>
       <c r="D11" s="1" t="inlineStr">
         <is>
-          <t>RAZOTE, CLARE ANN ENGELINE</t>
+          <t>VILLANUEVA, MARIA THERESA</t>
         </is>
       </c>
       <c r="E11" s="1" t="inlineStr">
         <is>
-          <t>810</t>
+          <t>886</t>
         </is>
       </c>
       <c r="F11" s="1" t="inlineStr">
         <is>
-          <t>20230803</t>
+          <t>20230927</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="12">
       <c r="A12" s="1" t="inlineStr">
         <is>
-          <t>925</t>
+          <t>1003</t>
         </is>
       </c>
       <c r="B12" s="1" t="inlineStr">
         <is>
-          <t>2023-08-03</t>
+          <t>2023-09-27</t>
         </is>
       </c>
       <c r="C12" s="1" t="inlineStr">
         <is>
-          <t>CR20230803-809</t>
+          <t>CR20230927-885</t>
         </is>
       </c>
       <c r="D12" s="1" t="inlineStr">
         <is>
-          <t>ASUNCION, ETHELDREDA</t>
+          <t>VILLANUEVA, MARIA THERESA</t>
         </is>
       </c>
       <c r="E12" s="1" t="inlineStr">
         <is>
-          <t>809</t>
+          <t>885</t>
         </is>
       </c>
       <c r="F12" s="1" t="inlineStr">
         <is>
-          <t>20230803</t>
+          <t>20230927</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="13">
       <c r="A13" s="1" t="inlineStr">
         <is>
-          <t>924</t>
+          <t>1002</t>
         </is>
       </c>
       <c r="B13" s="1" t="inlineStr">
         <is>
-          <t>2023-08-03</t>
+          <t>2023-09-27</t>
         </is>
       </c>
       <c r="C13" s="1" t="inlineStr">
         <is>
-          <t>CR20230803-808</t>
+          <t>CR20230927-884</t>
         </is>
       </c>
       <c r="D13" s="1" t="inlineStr">
         <is>
-          <t>ASUNCION, ETHELDREDA</t>
+          <t>ORGANO, KRYSTAL KAY</t>
         </is>
       </c>
       <c r="E13" s="1" t="inlineStr">
         <is>
-          <t>808</t>
+          <t>884</t>
         </is>
       </c>
       <c r="F13" s="1" t="inlineStr">
         <is>
-          <t>20230803</t>
+          <t>20230927</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="14">
       <c r="A14" s="1" t="inlineStr">
         <is>
-          <t>923</t>
+          <t>1001</t>
         </is>
       </c>
       <c r="B14" s="1" t="inlineStr">
         <is>
-          <t>2023-08-03</t>
+          <t>2023-09-27</t>
         </is>
       </c>
       <c r="C14" s="1" t="inlineStr">
         <is>
-          <t>CR20230803-807</t>
+          <t>CR20230927-883</t>
         </is>
       </c>
       <c r="D14" s="1" t="inlineStr">
         <is>
-          <t>ASUNCION, ETHELDREDA</t>
+          <t>ORGANO, KRYSTAL KAY</t>
         </is>
       </c>
       <c r="E14" s="1" t="inlineStr">
         <is>
-          <t>807</t>
+          <t>883</t>
         </is>
       </c>
       <c r="F14" s="1" t="inlineStr">
         <is>
-          <t>20230803</t>
+          <t>20230927</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="15">
       <c r="A15" s="1" t="inlineStr">
         <is>
-          <t>922</t>
+          <t>1000</t>
         </is>
       </c>
       <c r="B15" s="1" t="inlineStr">
         <is>
-          <t>2023-08-03</t>
+          <t>2023-09-27</t>
         </is>
       </c>
       <c r="C15" s="1" t="inlineStr">
         <is>
-          <t>CR20230803-806</t>
+          <t>CR20230927-882</t>
         </is>
       </c>
       <c r="D15" s="1" t="inlineStr">
         <is>
-          <t>DOMENDEN, JOVELYN</t>
+          <t>TOLENTINO, LIZA</t>
         </is>
       </c>
       <c r="E15" s="1" t="inlineStr">
         <is>
-          <t>806</t>
+          <t>882</t>
         </is>
       </c>
       <c r="F15" s="1" t="inlineStr">
         <is>
-          <t>20230803</t>
+          <t>20230927</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="16">
       <c r="A16" s="1" t="inlineStr">
         <is>
-          <t>921</t>
+          <t>999</t>
         </is>
       </c>
       <c r="B16" s="1" t="inlineStr">
         <is>
-          <t>2023-08-03</t>
+          <t>2023-09-27</t>
         </is>
       </c>
       <c r="C16" s="1" t="inlineStr">
         <is>
-          <t>CR20230803-805</t>
+          <t>CR20230927-881</t>
         </is>
       </c>
       <c r="D16" s="1" t="inlineStr">
         <is>
-          <t>LLANES, GRATECHEN</t>
+          <t>GUILLERMO, NICHOLE</t>
         </is>
       </c>
       <c r="E16" s="1" t="inlineStr">
         <is>
-          <t>805</t>
+          <t>881</t>
         </is>
       </c>
       <c r="F16" s="1" t="inlineStr">
         <is>
-          <t>20230803</t>
+          <t>20230927</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="17">
       <c r="A17" s="1" t="inlineStr">
         <is>
-          <t>920</t>
+          <t>998</t>
         </is>
       </c>
       <c r="B17" s="1" t="inlineStr">
         <is>
-          <t>2023-08-03</t>
+          <t>2023-09-27</t>
         </is>
       </c>
       <c r="C17" s="1" t="inlineStr">
         <is>
-          <t>CR20230803-804</t>
+          <t>CR20230927-880</t>
         </is>
       </c>
       <c r="D17" s="1" t="inlineStr">
         <is>
-          <t>LLANES, GRATECHEN</t>
+          <t>BAUTISTA, BRETHELINA</t>
         </is>
       </c>
       <c r="E17" s="1" t="inlineStr">
         <is>
-          <t>804</t>
+          <t>880</t>
         </is>
       </c>
       <c r="F17" s="1" t="inlineStr">
         <is>
-          <t>20230803</t>
+          <t>20230927</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="18">
       <c r="A18" s="1" t="inlineStr">
         <is>
-          <t>919</t>
+          <t>997</t>
         </is>
       </c>
       <c r="B18" s="1" t="inlineStr">
         <is>
-          <t>2023-08-03</t>
+          <t>2023-09-26</t>
         </is>
       </c>
       <c r="C18" s="1" t="inlineStr">
         <is>
-          <t>CR20230803-803</t>
+          <t>CR20230926-879</t>
         </is>
       </c>
       <c r="D18" s="1" t="inlineStr">
         <is>
-          <t>LLANES, GRATECHEN</t>
+          <t>ASUNCION, ETHELDREDA (100$)</t>
         </is>
       </c>
       <c r="E18" s="1" t="inlineStr">
         <is>
-          <t>803</t>
+          <t>879</t>
         </is>
       </c>
       <c r="F18" s="1" t="inlineStr">
         <is>
-          <t>20230803</t>
+          <t>20230926</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="19">
       <c r="A19" s="1" t="inlineStr">
         <is>
-          <t>918</t>
+          <t>996</t>
         </is>
       </c>
       <c r="B19" s="1" t="inlineStr">
         <is>
-          <t>2023-08-03</t>
+          <t>2023-09-07</t>
         </is>
       </c>
       <c r="C19" s="1" t="inlineStr">
         <is>
-          <t>CR20230803-802</t>
+          <t>CR20230907-878</t>
         </is>
       </c>
       <c r="D19" s="1" t="inlineStr">
         <is>
-          <t>LLANES, JACKLYN KATE</t>
+          <t>TOMES, THELMA</t>
         </is>
       </c>
       <c r="E19" s="1" t="inlineStr">
         <is>
-          <t>802</t>
+          <t>878</t>
         </is>
       </c>
       <c r="F19" s="1" t="inlineStr">
         <is>
-          <t>20230803</t>
+          <t>20230907</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="20">
       <c r="A20" s="1" t="inlineStr">
         <is>
-          <t>917</t>
+          <t>992</t>
         </is>
       </c>
       <c r="B20" s="1" t="inlineStr">
         <is>
-          <t>2023-08-03</t>
+          <t>2023-09-07</t>
         </is>
       </c>
       <c r="C20" s="1" t="inlineStr">
         <is>
-          <t>CR20230803-801</t>
+          <t>CR20230907-874</t>
         </is>
       </c>
       <c r="D20" s="1" t="inlineStr">
         <is>
-          <t>VILLANUEVA, JHENALYNE</t>
+          <t>DACANAY, LOIDA</t>
         </is>
       </c>
       <c r="E20" s="1" t="inlineStr">
         <is>
-          <t>801</t>
+          <t>874</t>
         </is>
       </c>
       <c r="F20" s="1" t="inlineStr">
         <is>
-          <t>20230803</t>
+          <t>20230907</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="21">
       <c r="A21" s="1" t="inlineStr">
         <is>
-          <t>916</t>
+          <t>983</t>
         </is>
       </c>
       <c r="B21" s="1" t="inlineStr">
         <is>
-          <t>2023-08-03</t>
+          <t>2023-09-07</t>
         </is>
       </c>
       <c r="C21" s="1" t="inlineStr">
         <is>
-          <t>CR20230803-800</t>
+          <t>CR20230907-865</t>
         </is>
       </c>
       <c r="D21" s="1" t="inlineStr">
         <is>
-          <t>VILLANUEVA, JHENALYNE</t>
+          <t>ORGANO, KRYSTAL KAY</t>
         </is>
       </c>
       <c r="E21" s="1" t="inlineStr">
         <is>
-          <t>800</t>
+          <t>865</t>
         </is>
       </c>
       <c r="F21" s="1" t="inlineStr">
         <is>
-          <t>20230803</t>
+          <t>20230907</t>
         </is>
       </c>
     </row>
   </sheetData>
   <printOptions headings="false" gridLines="false" gridLinesSet="true" horizontalCentered="false" verticalCentered="false"/>
   <pageMargins left="0.5" right="0.5" top="1.0" bottom="1.0" header="0.5" footer="0.5"/>
   <pageSetup blackAndWhite="false" cellComments="none" copies="1" draft="false" firstPageNumber="1" fitToHeight="1" fitToWidth="1" horizontalDpi="300" orientation="portrait" pageOrder="downThenOver" paperSize="1" scale="100" useFirstPageNumber="true" usePrinterDefaults="false" verticalDpi="300"/>
   <headerFooter differentFirst="false" differentOddEven="false">
     <oddHeader>&amp;C&amp;"Times New Roman,Regular"&amp;12&amp;A</oddHeader>
     <oddFooter>&amp;C&amp;"Times New Roman,Regular"&amp;12Page &amp;P</oddFooter>
   </headerFooter>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <TotalTime></TotalTime>
   <Company/>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcmitype="http://purl.org/dc/dcmitype/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dc:title/>