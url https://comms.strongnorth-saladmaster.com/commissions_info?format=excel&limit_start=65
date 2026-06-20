--- v1 (2026-04-22)
+++ v2 (2026-06-20)
@@ -157,684 +157,684 @@
       </c>
       <c r="C1" s="1" t="inlineStr">
         <is>
           <t>cr_no</t>
         </is>
       </c>
       <c r="D1" s="1" t="inlineStr">
         <is>
           <t>consultant</t>
         </is>
       </c>
       <c r="E1" s="1" t="inlineStr">
         <is>
           <t>increment</t>
         </is>
       </c>
       <c r="F1" s="1" t="inlineStr">
         <is>
           <t>inc_date</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="2">
       <c r="A2" s="1" t="inlineStr">
         <is>
-          <t>1014</t>
+          <t>1159</t>
         </is>
       </c>
       <c r="B2" s="1" t="inlineStr">
         <is>
-          <t>2023-09-27</t>
+          <t>2024-01-26</t>
         </is>
       </c>
       <c r="C2" s="1" t="inlineStr">
         <is>
-          <t>CR20230927-895</t>
+          <t>CR20240126-1024</t>
         </is>
       </c>
       <c r="D2" s="1" t="inlineStr">
         <is>
-          <t>RAZOTE, CLARE ANN ENGLINE</t>
+          <t>VILLANUEVA, MARIA THERESA</t>
         </is>
       </c>
       <c r="E2" s="1" t="inlineStr">
         <is>
-          <t>895</t>
+          <t>1024</t>
         </is>
       </c>
       <c r="F2" s="1" t="inlineStr">
         <is>
-          <t>20230927</t>
+          <t>20240126</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="3">
       <c r="A3" s="1" t="inlineStr">
         <is>
-          <t>1013</t>
+          <t>1158</t>
         </is>
       </c>
       <c r="B3" s="1" t="inlineStr">
         <is>
-          <t>2023-09-27</t>
+          <t>2024-01-26</t>
         </is>
       </c>
       <c r="C3" s="1" t="inlineStr">
         <is>
-          <t>CR20230927-894</t>
+          <t>CR20240126-1023</t>
         </is>
       </c>
       <c r="D3" s="1" t="inlineStr">
         <is>
-          <t>RAVAL, ELIZA ALMA</t>
+          <t>VILLANUEVA, MARIA THERESA</t>
         </is>
       </c>
       <c r="E3" s="1" t="inlineStr">
         <is>
-          <t>894</t>
+          <t>1023</t>
         </is>
       </c>
       <c r="F3" s="1" t="inlineStr">
         <is>
-          <t>20230927</t>
+          <t>20240126</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="4">
       <c r="A4" s="1" t="inlineStr">
         <is>
-          <t>1012</t>
+          <t>1157</t>
         </is>
       </c>
       <c r="B4" s="1" t="inlineStr">
         <is>
-          <t>2023-09-27</t>
+          <t>2024-01-26</t>
         </is>
       </c>
       <c r="C4" s="1" t="inlineStr">
         <is>
-          <t>CR20230927-893</t>
+          <t>CR20240126-1022</t>
         </is>
       </c>
       <c r="D4" s="1" t="inlineStr">
         <is>
-          <t>DACANAY, LOIDA</t>
+          <t>VILLANUEVA, MARIA THERESA</t>
         </is>
       </c>
       <c r="E4" s="1" t="inlineStr">
         <is>
-          <t>893</t>
+          <t>1022</t>
         </is>
       </c>
       <c r="F4" s="1" t="inlineStr">
         <is>
-          <t>20230927</t>
+          <t>20240126</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="5">
       <c r="A5" s="1" t="inlineStr">
         <is>
-          <t>1011</t>
+          <t>1156</t>
         </is>
       </c>
       <c r="B5" s="1" t="inlineStr">
         <is>
-          <t>2023-09-27</t>
+          <t>2024-01-26</t>
         </is>
       </c>
       <c r="C5" s="1" t="inlineStr">
         <is>
-          <t>CR20230927-892</t>
+          <t>CR20240126-1021</t>
         </is>
       </c>
       <c r="D5" s="1" t="inlineStr">
         <is>
-          <t>MARTIN, JULIA DIVINA</t>
+          <t>ORGANO, KRYSTAL KAY</t>
         </is>
       </c>
       <c r="E5" s="1" t="inlineStr">
         <is>
-          <t>892</t>
+          <t>1021</t>
         </is>
       </c>
       <c r="F5" s="1" t="inlineStr">
         <is>
-          <t>20230927</t>
+          <t>20240126</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="6">
       <c r="A6" s="1" t="inlineStr">
         <is>
-          <t>1010</t>
+          <t>1155</t>
         </is>
       </c>
       <c r="B6" s="1" t="inlineStr">
         <is>
-          <t>2023-09-27</t>
+          <t>2024-01-26</t>
         </is>
       </c>
       <c r="C6" s="1" t="inlineStr">
         <is>
-          <t>CR20230927-891</t>
+          <t>CR20240126-1020</t>
         </is>
       </c>
       <c r="D6" s="1" t="inlineStr">
         <is>
-          <t>PAREL, ELIZABETH</t>
+          <t>ORGANO, KRYSTAL KAY</t>
         </is>
       </c>
       <c r="E6" s="1" t="inlineStr">
         <is>
-          <t>891</t>
+          <t>1020</t>
         </is>
       </c>
       <c r="F6" s="1" t="inlineStr">
         <is>
-          <t>20230927</t>
+          <t>20240126</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="7">
       <c r="A7" s="1" t="inlineStr">
         <is>
-          <t>1009</t>
+          <t>1154</t>
         </is>
       </c>
       <c r="B7" s="1" t="inlineStr">
         <is>
-          <t>2023-09-27</t>
+          <t>2024-01-26</t>
         </is>
       </c>
       <c r="C7" s="1" t="inlineStr">
         <is>
-          <t>CR20230927-890</t>
+          <t>CR20240126-1019</t>
         </is>
       </c>
       <c r="D7" s="1" t="inlineStr">
         <is>
-          <t>LIVED, CHARMAINE</t>
+          <t>OFIANA, FLORENCE</t>
         </is>
       </c>
       <c r="E7" s="1" t="inlineStr">
         <is>
-          <t>890</t>
+          <t>1019</t>
         </is>
       </c>
       <c r="F7" s="1" t="inlineStr">
         <is>
-          <t>20230927</t>
+          <t>20240126</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="8">
       <c r="A8" s="1" t="inlineStr">
         <is>
-          <t>1007</t>
+          <t>1153</t>
         </is>
       </c>
       <c r="B8" s="1" t="inlineStr">
         <is>
-          <t>2023-09-27</t>
+          <t>2024-01-26</t>
         </is>
       </c>
       <c r="C8" s="1" t="inlineStr">
         <is>
-          <t>CR20230927-889</t>
+          <t>CR20240126-1018</t>
         </is>
       </c>
       <c r="D8" s="1" t="inlineStr">
         <is>
-          <t>DAGURO, MARIE JANE</t>
+          <t>OFIANA, FLORENCE</t>
         </is>
       </c>
       <c r="E8" s="1" t="inlineStr">
         <is>
-          <t>889</t>
+          <t>1018</t>
         </is>
       </c>
       <c r="F8" s="1" t="inlineStr">
         <is>
-          <t>20230927</t>
+          <t>20240126</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="9">
       <c r="A9" s="1" t="inlineStr">
         <is>
-          <t>1006</t>
+          <t>1152</t>
         </is>
       </c>
       <c r="B9" s="1" t="inlineStr">
         <is>
-          <t>2023-09-27</t>
+          <t>2024-01-26</t>
         </is>
       </c>
       <c r="C9" s="1" t="inlineStr">
         <is>
-          <t>CR20230927-888</t>
+          <t>CR20240126-1017</t>
         </is>
       </c>
       <c r="D9" s="1" t="inlineStr">
         <is>
-          <t>VILLANUEVA, MARIA THERESA</t>
+          <t>DOMENDEN, JOVELYN</t>
         </is>
       </c>
       <c r="E9" s="1" t="inlineStr">
         <is>
-          <t>888</t>
+          <t>1017</t>
         </is>
       </c>
       <c r="F9" s="1" t="inlineStr">
         <is>
-          <t>20230927</t>
+          <t>20240126</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="10">
       <c r="A10" s="1" t="inlineStr">
         <is>
-          <t>1005</t>
+          <t>1151</t>
         </is>
       </c>
       <c r="B10" s="1" t="inlineStr">
         <is>
-          <t>2023-09-27</t>
+          <t>2024-01-26</t>
         </is>
       </c>
       <c r="C10" s="1" t="inlineStr">
         <is>
-          <t>CR20230927-887</t>
+          <t>CR20240126-1016</t>
         </is>
       </c>
       <c r="D10" s="1" t="inlineStr">
         <is>
-          <t>VILLANUEVA, MARIA THERESA</t>
+          <t>VILLACORTA, LORY</t>
         </is>
       </c>
       <c r="E10" s="1" t="inlineStr">
         <is>
-          <t>887</t>
+          <t>1016</t>
         </is>
       </c>
       <c r="F10" s="1" t="inlineStr">
         <is>
-          <t>20230927</t>
+          <t>20240126</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="11">
       <c r="A11" s="1" t="inlineStr">
         <is>
-          <t>1004</t>
+          <t>1150</t>
         </is>
       </c>
       <c r="B11" s="1" t="inlineStr">
         <is>
-          <t>2023-09-27</t>
+          <t>2024-01-26</t>
         </is>
       </c>
       <c r="C11" s="1" t="inlineStr">
         <is>
-          <t>CR20230927-886</t>
+          <t>CR20240126-1015</t>
         </is>
       </c>
       <c r="D11" s="1" t="inlineStr">
         <is>
-          <t>VILLANUEVA, MARIA THERESA</t>
+          <t>VILLACORTA, LORY</t>
         </is>
       </c>
       <c r="E11" s="1" t="inlineStr">
         <is>
-          <t>886</t>
+          <t>1015</t>
         </is>
       </c>
       <c r="F11" s="1" t="inlineStr">
         <is>
-          <t>20230927</t>
+          <t>20240126</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="12">
       <c r="A12" s="1" t="inlineStr">
         <is>
-          <t>1003</t>
+          <t>1149</t>
         </is>
       </c>
       <c r="B12" s="1" t="inlineStr">
         <is>
-          <t>2023-09-27</t>
+          <t>2024-01-26</t>
         </is>
       </c>
       <c r="C12" s="1" t="inlineStr">
         <is>
-          <t>CR20230927-885</t>
+          <t>CR20240126-1014</t>
         </is>
       </c>
       <c r="D12" s="1" t="inlineStr">
         <is>
-          <t>VILLANUEVA, MARIA THERESA</t>
+          <t>GUTIERREZ, CHRISTINE</t>
         </is>
       </c>
       <c r="E12" s="1" t="inlineStr">
         <is>
-          <t>885</t>
+          <t>1014</t>
         </is>
       </c>
       <c r="F12" s="1" t="inlineStr">
         <is>
-          <t>20230927</t>
+          <t>20240126</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="13">
       <c r="A13" s="1" t="inlineStr">
         <is>
-          <t>1002</t>
+          <t>1148</t>
         </is>
       </c>
       <c r="B13" s="1" t="inlineStr">
         <is>
-          <t>2023-09-27</t>
+          <t>2024-01-26</t>
         </is>
       </c>
       <c r="C13" s="1" t="inlineStr">
         <is>
-          <t>CR20230927-884</t>
+          <t>CR20240126-1013</t>
         </is>
       </c>
       <c r="D13" s="1" t="inlineStr">
         <is>
-          <t>ORGANO, KRYSTAL KAY</t>
+          <t>BAUZON, BABY CHERYL</t>
         </is>
       </c>
       <c r="E13" s="1" t="inlineStr">
         <is>
-          <t>884</t>
+          <t>1013</t>
         </is>
       </c>
       <c r="F13" s="1" t="inlineStr">
         <is>
-          <t>20230927</t>
+          <t>20240126</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="14">
       <c r="A14" s="1" t="inlineStr">
         <is>
-          <t>1001</t>
+          <t>1147</t>
         </is>
       </c>
       <c r="B14" s="1" t="inlineStr">
         <is>
-          <t>2023-09-27</t>
+          <t>2024-01-26</t>
         </is>
       </c>
       <c r="C14" s="1" t="inlineStr">
         <is>
-          <t>CR20230927-883</t>
+          <t>CR20240126-1012</t>
         </is>
       </c>
       <c r="D14" s="1" t="inlineStr">
         <is>
-          <t>ORGANO, KRYSTAL KAY</t>
+          <t>BAUZON, BABY CHERYL</t>
         </is>
       </c>
       <c r="E14" s="1" t="inlineStr">
         <is>
-          <t>883</t>
+          <t>1012</t>
         </is>
       </c>
       <c r="F14" s="1" t="inlineStr">
         <is>
-          <t>20230927</t>
+          <t>20240126</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="15">
       <c r="A15" s="1" t="inlineStr">
         <is>
-          <t>1000</t>
+          <t>1146</t>
         </is>
       </c>
       <c r="B15" s="1" t="inlineStr">
         <is>
-          <t>2023-09-27</t>
+          <t>2024-01-26</t>
         </is>
       </c>
       <c r="C15" s="1" t="inlineStr">
         <is>
-          <t>CR20230927-882</t>
+          <t>CR20240126-1011</t>
         </is>
       </c>
       <c r="D15" s="1" t="inlineStr">
         <is>
-          <t>TOLENTINO, LIZA</t>
+          <t>DAQUIOAG, MARIA ELOISA</t>
         </is>
       </c>
       <c r="E15" s="1" t="inlineStr">
         <is>
-          <t>882</t>
+          <t>1011</t>
         </is>
       </c>
       <c r="F15" s="1" t="inlineStr">
         <is>
-          <t>20230927</t>
+          <t>20240126</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="16">
       <c r="A16" s="1" t="inlineStr">
         <is>
-          <t>999</t>
+          <t>1145</t>
         </is>
       </c>
       <c r="B16" s="1" t="inlineStr">
         <is>
-          <t>2023-09-27</t>
+          <t>2024-01-26</t>
         </is>
       </c>
       <c r="C16" s="1" t="inlineStr">
         <is>
-          <t>CR20230927-881</t>
+          <t>CR20240126-1010</t>
         </is>
       </c>
       <c r="D16" s="1" t="inlineStr">
         <is>
-          <t>GUILLERMO, NICHOLE</t>
+          <t>DAQUIOAG, MARIA ELOISA</t>
         </is>
       </c>
       <c r="E16" s="1" t="inlineStr">
         <is>
-          <t>881</t>
+          <t>1010</t>
         </is>
       </c>
       <c r="F16" s="1" t="inlineStr">
         <is>
-          <t>20230927</t>
+          <t>20240126</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="17">
       <c r="A17" s="1" t="inlineStr">
         <is>
-          <t>998</t>
+          <t>1144</t>
         </is>
       </c>
       <c r="B17" s="1" t="inlineStr">
         <is>
-          <t>2023-09-27</t>
+          <t>2024-01-26</t>
         </is>
       </c>
       <c r="C17" s="1" t="inlineStr">
         <is>
-          <t>CR20230927-880</t>
+          <t>CR20240126-1009</t>
         </is>
       </c>
       <c r="D17" s="1" t="inlineStr">
         <is>
-          <t>BAUTISTA, BRETHELINA</t>
+          <t>DOMINGO, EVELYN</t>
         </is>
       </c>
       <c r="E17" s="1" t="inlineStr">
         <is>
-          <t>880</t>
+          <t>1009</t>
         </is>
       </c>
       <c r="F17" s="1" t="inlineStr">
         <is>
-          <t>20230927</t>
+          <t>20240126</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="18">
       <c r="A18" s="1" t="inlineStr">
         <is>
-          <t>997</t>
+          <t>1143</t>
         </is>
       </c>
       <c r="B18" s="1" t="inlineStr">
         <is>
-          <t>2023-09-26</t>
+          <t>2024-01-26</t>
         </is>
       </c>
       <c r="C18" s="1" t="inlineStr">
         <is>
-          <t>CR20230926-879</t>
+          <t>CR20240126-1008</t>
         </is>
       </c>
       <c r="D18" s="1" t="inlineStr">
         <is>
-          <t>ASUNCION, ETHELDREDA (100$)</t>
+          <t>DOMINGO, EVELYN</t>
         </is>
       </c>
       <c r="E18" s="1" t="inlineStr">
         <is>
-          <t>879</t>
+          <t>1008</t>
         </is>
       </c>
       <c r="F18" s="1" t="inlineStr">
         <is>
-          <t>20230926</t>
+          <t>20240126</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="19">
       <c r="A19" s="1" t="inlineStr">
         <is>
-          <t>996</t>
+          <t>1142</t>
         </is>
       </c>
       <c r="B19" s="1" t="inlineStr">
         <is>
-          <t>2023-09-07</t>
+          <t>2024-01-26</t>
         </is>
       </c>
       <c r="C19" s="1" t="inlineStr">
         <is>
-          <t>CR20230907-878</t>
+          <t>CR20240126-1007</t>
         </is>
       </c>
       <c r="D19" s="1" t="inlineStr">
         <is>
-          <t>TOMES, THELMA</t>
+          <t>DOMINGO, EVELYN</t>
         </is>
       </c>
       <c r="E19" s="1" t="inlineStr">
         <is>
-          <t>878</t>
+          <t>1007</t>
         </is>
       </c>
       <c r="F19" s="1" t="inlineStr">
         <is>
-          <t>20230907</t>
+          <t>20240126</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="20">
       <c r="A20" s="1" t="inlineStr">
         <is>
-          <t>992</t>
+          <t>1141</t>
         </is>
       </c>
       <c r="B20" s="1" t="inlineStr">
         <is>
-          <t>2023-09-07</t>
+          <t>2024-01-26</t>
         </is>
       </c>
       <c r="C20" s="1" t="inlineStr">
         <is>
-          <t>CR20230907-874</t>
+          <t>CR20240126-1006</t>
         </is>
       </c>
       <c r="D20" s="1" t="inlineStr">
         <is>
-          <t>DACANAY, LOIDA</t>
+          <t>DOMINGO, EVELYN</t>
         </is>
       </c>
       <c r="E20" s="1" t="inlineStr">
         <is>
-          <t>874</t>
+          <t>1006</t>
         </is>
       </c>
       <c r="F20" s="1" t="inlineStr">
         <is>
-          <t>20230907</t>
+          <t>20240126</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="21">
       <c r="A21" s="1" t="inlineStr">
         <is>
-          <t>983</t>
+          <t>1140</t>
         </is>
       </c>
       <c r="B21" s="1" t="inlineStr">
         <is>
-          <t>2023-09-07</t>
+          <t>2024-01-26</t>
         </is>
       </c>
       <c r="C21" s="1" t="inlineStr">
         <is>
-          <t>CR20230907-865</t>
+          <t>CR20240126-1005</t>
         </is>
       </c>
       <c r="D21" s="1" t="inlineStr">
         <is>
-          <t>ORGANO, KRYSTAL KAY</t>
+          <t>RAZOTE, CLARE ANN ENGELINE</t>
         </is>
       </c>
       <c r="E21" s="1" t="inlineStr">
         <is>
-          <t>865</t>
+          <t>1005</t>
         </is>
       </c>
       <c r="F21" s="1" t="inlineStr">
         <is>
-          <t>20230907</t>
+          <t>20240126</t>
         </is>
       </c>
     </row>
   </sheetData>
   <printOptions headings="false" gridLines="false" gridLinesSet="true" horizontalCentered="false" verticalCentered="false"/>
   <pageMargins left="0.5" right="0.5" top="1.0" bottom="1.0" header="0.5" footer="0.5"/>
   <pageSetup blackAndWhite="false" cellComments="none" copies="1" draft="false" firstPageNumber="1" fitToHeight="1" fitToWidth="1" horizontalDpi="300" orientation="portrait" pageOrder="downThenOver" paperSize="1" scale="100" useFirstPageNumber="true" usePrinterDefaults="false" verticalDpi="300"/>
   <headerFooter differentFirst="false" differentOddEven="false">
     <oddHeader>&amp;C&amp;"Times New Roman,Regular"&amp;12&amp;A</oddHeader>
     <oddFooter>&amp;C&amp;"Times New Roman,Regular"&amp;12Page &amp;P</oddFooter>
   </headerFooter>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <TotalTime></TotalTime>
   <Company/>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcmitype="http://purl.org/dc/dcmitype/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dc:title/>