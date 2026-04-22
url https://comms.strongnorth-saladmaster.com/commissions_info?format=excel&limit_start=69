--- v0 (2026-02-25)
+++ v1 (2026-04-22)
@@ -157,684 +157,684 @@
       </c>
       <c r="C1" s="1" t="inlineStr">
         <is>
           <t>cr_no</t>
         </is>
       </c>
       <c r="D1" s="1" t="inlineStr">
         <is>
           <t>consultant</t>
         </is>
       </c>
       <c r="E1" s="1" t="inlineStr">
         <is>
           <t>increment</t>
         </is>
       </c>
       <c r="F1" s="1" t="inlineStr">
         <is>
           <t>inc_date</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="2">
       <c r="A2" s="1" t="inlineStr">
         <is>
-          <t>830</t>
+          <t>920</t>
         </is>
       </c>
       <c r="B2" s="1" t="inlineStr">
         <is>
-          <t>2023-06-01</t>
+          <t>2023-08-03</t>
         </is>
       </c>
       <c r="C2" s="1" t="inlineStr">
         <is>
-          <t>CR20230601-723</t>
+          <t>CR20230803-804</t>
         </is>
       </c>
       <c r="D2" s="1" t="inlineStr">
         <is>
-          <t>RAZOTE, CLARE ANNN ENGELINE</t>
+          <t>LLANES, GRATECHEN</t>
         </is>
       </c>
       <c r="E2" s="1" t="inlineStr">
         <is>
-          <t>723</t>
+          <t>804</t>
         </is>
       </c>
       <c r="F2" s="1" t="inlineStr">
         <is>
-          <t>20230601</t>
+          <t>20230803</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="3">
       <c r="A3" s="1" t="inlineStr">
         <is>
-          <t>829</t>
+          <t>919</t>
         </is>
       </c>
       <c r="B3" s="1" t="inlineStr">
         <is>
-          <t>2023-06-01</t>
+          <t>2023-08-03</t>
         </is>
       </c>
       <c r="C3" s="1" t="inlineStr">
         <is>
-          <t>CR20230601-722</t>
+          <t>CR20230803-803</t>
         </is>
       </c>
       <c r="D3" s="1" t="inlineStr">
         <is>
-          <t>RAZOTE, CLARE ANNN ENGELINE</t>
+          <t>LLANES, GRATECHEN</t>
         </is>
       </c>
       <c r="E3" s="1" t="inlineStr">
         <is>
-          <t>722</t>
+          <t>803</t>
         </is>
       </c>
       <c r="F3" s="1" t="inlineStr">
         <is>
-          <t>20230601</t>
+          <t>20230803</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="4">
       <c r="A4" s="1" t="inlineStr">
         <is>
-          <t>828</t>
+          <t>918</t>
         </is>
       </c>
       <c r="B4" s="1" t="inlineStr">
         <is>
-          <t>2023-06-01</t>
+          <t>2023-08-03</t>
         </is>
       </c>
       <c r="C4" s="1" t="inlineStr">
         <is>
-          <t>CR20230601-721</t>
+          <t>CR20230803-802</t>
         </is>
       </c>
       <c r="D4" s="1" t="inlineStr">
         <is>
-          <t>VILLACORTA, LORY</t>
+          <t>LLANES, JACKLYN KATE</t>
         </is>
       </c>
       <c r="E4" s="1" t="inlineStr">
         <is>
-          <t>721</t>
+          <t>802</t>
         </is>
       </c>
       <c r="F4" s="1" t="inlineStr">
         <is>
-          <t>20230601</t>
+          <t>20230803</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="5">
       <c r="A5" s="1" t="inlineStr">
         <is>
-          <t>827</t>
+          <t>917</t>
         </is>
       </c>
       <c r="B5" s="1" t="inlineStr">
         <is>
-          <t>2023-06-01</t>
+          <t>2023-08-03</t>
         </is>
       </c>
       <c r="C5" s="1" t="inlineStr">
         <is>
-          <t>CR20230601-720</t>
+          <t>CR20230803-801</t>
         </is>
       </c>
       <c r="D5" s="1" t="inlineStr">
         <is>
-          <t>PASCUAL, MARCHELLE ANN</t>
+          <t>VILLANUEVA, JHENALYNE</t>
         </is>
       </c>
       <c r="E5" s="1" t="inlineStr">
         <is>
-          <t>720</t>
+          <t>801</t>
         </is>
       </c>
       <c r="F5" s="1" t="inlineStr">
         <is>
-          <t>20230601</t>
+          <t>20230803</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="6">
       <c r="A6" s="1" t="inlineStr">
         <is>
-          <t>826</t>
+          <t>916</t>
         </is>
       </c>
       <c r="B6" s="1" t="inlineStr">
         <is>
-          <t>2023-06-01</t>
+          <t>2023-08-03</t>
         </is>
       </c>
       <c r="C6" s="1" t="inlineStr">
         <is>
-          <t>CR20230601-719</t>
+          <t>CR20230803-800</t>
         </is>
       </c>
       <c r="D6" s="1" t="inlineStr">
         <is>
-          <t>VILLANUEVA, MARIA THERESA</t>
+          <t>VILLANUEVA, JHENALYNE</t>
         </is>
       </c>
       <c r="E6" s="1" t="inlineStr">
         <is>
-          <t>719</t>
+          <t>800</t>
         </is>
       </c>
       <c r="F6" s="1" t="inlineStr">
         <is>
-          <t>20230601</t>
+          <t>20230803</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="7">
       <c r="A7" s="1" t="inlineStr">
         <is>
-          <t>824</t>
+          <t>915</t>
         </is>
       </c>
       <c r="B7" s="1" t="inlineStr">
         <is>
-          <t>2023-06-01</t>
+          <t>2023-08-03</t>
         </is>
       </c>
       <c r="C7" s="1" t="inlineStr">
         <is>
-          <t>CR20230601-718</t>
+          <t>CR20230803-799</t>
         </is>
       </c>
       <c r="D7" s="1" t="inlineStr">
         <is>
-          <t>VILLANUEVA, MARIA THERESA</t>
+          <t>TOMES, THELMA</t>
         </is>
       </c>
       <c r="E7" s="1" t="inlineStr">
         <is>
-          <t>718</t>
+          <t>799</t>
         </is>
       </c>
       <c r="F7" s="1" t="inlineStr">
         <is>
-          <t>20230601</t>
+          <t>20230803</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="8">
       <c r="A8" s="1" t="inlineStr">
         <is>
-          <t>823</t>
+          <t>913</t>
         </is>
       </c>
       <c r="B8" s="1" t="inlineStr">
         <is>
-          <t>2023-06-01</t>
+          <t>2023-08-03</t>
         </is>
       </c>
       <c r="C8" s="1" t="inlineStr">
         <is>
-          <t>CR20230601-717</t>
+          <t>CR20230803-798</t>
         </is>
       </c>
       <c r="D8" s="1" t="inlineStr">
         <is>
-          <t>VILLANUEVA, MARIA THERESA</t>
+          <t>DAQUIOAG, MARIA ELOISA</t>
         </is>
       </c>
       <c r="E8" s="1" t="inlineStr">
         <is>
-          <t>717</t>
+          <t>798</t>
         </is>
       </c>
       <c r="F8" s="1" t="inlineStr">
         <is>
-          <t>20230601</t>
+          <t>20230803</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="9">
       <c r="A9" s="1" t="inlineStr">
         <is>
-          <t>822</t>
+          <t>912</t>
         </is>
       </c>
       <c r="B9" s="1" t="inlineStr">
         <is>
-          <t>2023-06-01</t>
+          <t>2023-08-03</t>
         </is>
       </c>
       <c r="C9" s="1" t="inlineStr">
         <is>
-          <t>CR20230601-716</t>
+          <t>CR20230803-797</t>
         </is>
       </c>
       <c r="D9" s="1" t="inlineStr">
         <is>
-          <t>VILLANUEVA, MARIA THERESA</t>
+          <t>DAQUIOAG, MARIA ELOISA</t>
         </is>
       </c>
       <c r="E9" s="1" t="inlineStr">
         <is>
-          <t>716</t>
+          <t>797</t>
         </is>
       </c>
       <c r="F9" s="1" t="inlineStr">
         <is>
-          <t>20230601</t>
+          <t>20230803</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="10">
       <c r="A10" s="1" t="inlineStr">
         <is>
-          <t>821</t>
+          <t>910</t>
         </is>
       </c>
       <c r="B10" s="1" t="inlineStr">
         <is>
-          <t>2023-06-01</t>
+          <t>2023-08-03</t>
         </is>
       </c>
       <c r="C10" s="1" t="inlineStr">
         <is>
-          <t>CR20230601-715</t>
+          <t>CR20230803-796</t>
         </is>
       </c>
       <c r="D10" s="1" t="inlineStr">
         <is>
-          <t>GUILLERMO, NICHOLE</t>
+          <t>DAQUIOAG, MARIA ELOISA</t>
         </is>
       </c>
       <c r="E10" s="1" t="inlineStr">
         <is>
-          <t>715</t>
+          <t>796</t>
         </is>
       </c>
       <c r="F10" s="1" t="inlineStr">
         <is>
-          <t>20230601</t>
+          <t>20230803</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="11">
       <c r="A11" s="1" t="inlineStr">
         <is>
-          <t>820</t>
+          <t>909</t>
         </is>
       </c>
       <c r="B11" s="1" t="inlineStr">
         <is>
-          <t>2023-06-01</t>
+          <t>2023-08-03</t>
         </is>
       </c>
       <c r="C11" s="1" t="inlineStr">
         <is>
-          <t>CR20230601-714</t>
+          <t>CR20230803-795</t>
         </is>
       </c>
       <c r="D11" s="1" t="inlineStr">
         <is>
-          <t>VILLANUEVA, JHENALYNE</t>
+          <t>FELLIZAR, MARCIA</t>
         </is>
       </c>
       <c r="E11" s="1" t="inlineStr">
         <is>
-          <t>714</t>
+          <t>795</t>
         </is>
       </c>
       <c r="F11" s="1" t="inlineStr">
         <is>
-          <t>20230601</t>
+          <t>20230803</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="12">
       <c r="A12" s="1" t="inlineStr">
         <is>
-          <t>819</t>
+          <t>908</t>
         </is>
       </c>
       <c r="B12" s="1" t="inlineStr">
         <is>
-          <t>2023-06-01</t>
+          <t>2023-08-03</t>
         </is>
       </c>
       <c r="C12" s="1" t="inlineStr">
         <is>
-          <t>CR20230601-713</t>
+          <t>CR20230803-794</t>
         </is>
       </c>
       <c r="D12" s="1" t="inlineStr">
         <is>
-          <t>VILLANUEVA, JHENALYNE</t>
+          <t>FELLIZAR, MARCIA</t>
         </is>
       </c>
       <c r="E12" s="1" t="inlineStr">
         <is>
-          <t>713</t>
+          <t>794</t>
         </is>
       </c>
       <c r="F12" s="1" t="inlineStr">
         <is>
-          <t>20230601</t>
+          <t>20230803</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="13">
       <c r="A13" s="1" t="inlineStr">
         <is>
-          <t>818</t>
+          <t>907</t>
         </is>
       </c>
       <c r="B13" s="1" t="inlineStr">
         <is>
-          <t>2023-06-01</t>
+          <t>2023-08-03</t>
         </is>
       </c>
       <c r="C13" s="1" t="inlineStr">
         <is>
-          <t>CR20230601-712</t>
+          <t>CR20230803-793</t>
         </is>
       </c>
       <c r="D13" s="1" t="inlineStr">
         <is>
-          <t>TOMES, THELMA</t>
+          <t>BORROMEO, MARY ROSE</t>
         </is>
       </c>
       <c r="E13" s="1" t="inlineStr">
         <is>
-          <t>712</t>
+          <t>793</t>
         </is>
       </c>
       <c r="F13" s="1" t="inlineStr">
         <is>
-          <t>20230601</t>
+          <t>20230803</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="14">
       <c r="A14" s="1" t="inlineStr">
         <is>
-          <t>817</t>
+          <t>906</t>
         </is>
       </c>
       <c r="B14" s="1" t="inlineStr">
         <is>
-          <t>2023-06-01</t>
+          <t>2023-08-03</t>
         </is>
       </c>
       <c r="C14" s="1" t="inlineStr">
         <is>
-          <t>CR20230601-711</t>
+          <t>CR20230803-792</t>
         </is>
       </c>
       <c r="D14" s="1" t="inlineStr">
         <is>
-          <t>VILLACORTA, LORY</t>
+          <t>BORROMEO, MARY ROSE</t>
         </is>
       </c>
       <c r="E14" s="1" t="inlineStr">
         <is>
-          <t>711</t>
+          <t>792</t>
         </is>
       </c>
       <c r="F14" s="1" t="inlineStr">
         <is>
-          <t>20230601</t>
+          <t>20230803</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="15">
       <c r="A15" s="1" t="inlineStr">
         <is>
-          <t>816</t>
+          <t>905</t>
         </is>
       </c>
       <c r="B15" s="1" t="inlineStr">
         <is>
-          <t>2023-06-01</t>
+          <t>2023-08-03</t>
         </is>
       </c>
       <c r="C15" s="1" t="inlineStr">
         <is>
-          <t>CR20230601-710</t>
+          <t>CR20230803-791</t>
         </is>
       </c>
       <c r="D15" s="1" t="inlineStr">
         <is>
-          <t>DOMINGO, EVELYN (100$)</t>
+          <t>BORROMEO, MAY ROSE</t>
         </is>
       </c>
       <c r="E15" s="1" t="inlineStr">
         <is>
-          <t>710</t>
+          <t>791</t>
         </is>
       </c>
       <c r="F15" s="1" t="inlineStr">
         <is>
-          <t>20230601</t>
+          <t>20230803</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="16">
       <c r="A16" s="1" t="inlineStr">
         <is>
-          <t>815</t>
+          <t>904</t>
         </is>
       </c>
       <c r="B16" s="1" t="inlineStr">
         <is>
-          <t>2023-06-01</t>
+          <t>2023-08-03</t>
         </is>
       </c>
       <c r="C16" s="1" t="inlineStr">
         <is>
-          <t>CR20230601-709</t>
+          <t>CR20230803-790</t>
         </is>
       </c>
       <c r="D16" s="1" t="inlineStr">
         <is>
-          <t>RAZOTE, CLARE ANN EENGELINE (100$)</t>
+          <t>AGCAOILI, REMALYN</t>
         </is>
       </c>
       <c r="E16" s="1" t="inlineStr">
         <is>
-          <t>709</t>
+          <t>790</t>
         </is>
       </c>
       <c r="F16" s="1" t="inlineStr">
         <is>
-          <t>20230601</t>
+          <t>20230803</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="17">
       <c r="A17" s="1" t="inlineStr">
         <is>
-          <t>814</t>
+          <t>903</t>
         </is>
       </c>
       <c r="B17" s="1" t="inlineStr">
         <is>
-          <t>2023-05-04</t>
+          <t>2023-08-03</t>
         </is>
       </c>
       <c r="C17" s="1" t="inlineStr">
         <is>
-          <t>CR20230504-708</t>
+          <t>CR20230803-789</t>
         </is>
       </c>
       <c r="D17" s="1" t="inlineStr">
         <is>
-          <t>VILLANUEVA, JHENALYNE (100$)</t>
+          <t>AGCAOILI, REMALYN</t>
         </is>
       </c>
       <c r="E17" s="1" t="inlineStr">
         <is>
-          <t>708</t>
+          <t>789</t>
         </is>
       </c>
       <c r="F17" s="1" t="inlineStr">
         <is>
-          <t>20230504</t>
+          <t>20230803</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="18">
       <c r="A18" s="1" t="inlineStr">
         <is>
-          <t>813</t>
+          <t>902</t>
         </is>
       </c>
       <c r="B18" s="1" t="inlineStr">
         <is>
-          <t>2023-05-04</t>
+          <t>2023-08-03</t>
         </is>
       </c>
       <c r="C18" s="1" t="inlineStr">
         <is>
-          <t>CR20230504-707</t>
+          <t>CR20230803-788</t>
         </is>
       </c>
       <c r="D18" s="1" t="inlineStr">
         <is>
-          <t>ASUNCION, ETHELDREDA (100$)</t>
+          <t>DOMINGO, EVELYN</t>
         </is>
       </c>
       <c r="E18" s="1" t="inlineStr">
         <is>
-          <t>707</t>
+          <t>788</t>
         </is>
       </c>
       <c r="F18" s="1" t="inlineStr">
         <is>
-          <t>20230504</t>
+          <t>20230803</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="19">
       <c r="A19" s="1" t="inlineStr">
         <is>
-          <t>812</t>
+          <t>901</t>
         </is>
       </c>
       <c r="B19" s="1" t="inlineStr">
         <is>
-          <t>2023-05-04</t>
+          <t>2023-08-03</t>
         </is>
       </c>
       <c r="C19" s="1" t="inlineStr">
         <is>
-          <t>CR20230504-706</t>
+          <t>CR20230803-787</t>
         </is>
       </c>
       <c r="D19" s="1" t="inlineStr">
         <is>
-          <t>ORGANO, KRYSTAL (100$)</t>
+          <t>DOMINGO, EVELYN</t>
         </is>
       </c>
       <c r="E19" s="1" t="inlineStr">
         <is>
-          <t>706</t>
+          <t>787</t>
         </is>
       </c>
       <c r="F19" s="1" t="inlineStr">
         <is>
-          <t>20230504</t>
+          <t>20230803</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="20">
       <c r="A20" s="1" t="inlineStr">
         <is>
-          <t>811</t>
+          <t>900</t>
         </is>
       </c>
       <c r="B20" s="1" t="inlineStr">
         <is>
-          <t>2023-05-03</t>
+          <t>2023-08-03</t>
         </is>
       </c>
       <c r="C20" s="1" t="inlineStr">
         <is>
-          <t>CR20230503-705</t>
+          <t>CR20230803-786</t>
         </is>
       </c>
       <c r="D20" s="1" t="inlineStr">
         <is>
-          <t>DECOLEN, EVELYN</t>
+          <t>DOMINGO, EVELYN</t>
         </is>
       </c>
       <c r="E20" s="1" t="inlineStr">
         <is>
-          <t>705</t>
+          <t>786</t>
         </is>
       </c>
       <c r="F20" s="1" t="inlineStr">
         <is>
-          <t>20230503</t>
+          <t>20230803</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="21">
       <c r="A21" s="1" t="inlineStr">
         <is>
-          <t>810</t>
+          <t>899</t>
         </is>
       </c>
       <c r="B21" s="1" t="inlineStr">
         <is>
-          <t>2023-05-03</t>
+          <t>2023-08-03</t>
         </is>
       </c>
       <c r="C21" s="1" t="inlineStr">
         <is>
-          <t>CR20230503-704</t>
+          <t>CR20230803-785</t>
         </is>
       </c>
       <c r="D21" s="1" t="inlineStr">
         <is>
-          <t>DECOLEN, EVELYN</t>
+          <t>DOMINGO, EVELYN</t>
         </is>
       </c>
       <c r="E21" s="1" t="inlineStr">
         <is>
-          <t>704</t>
+          <t>785</t>
         </is>
       </c>
       <c r="F21" s="1" t="inlineStr">
         <is>
-          <t>20230503</t>
+          <t>20230803</t>
         </is>
       </c>
     </row>
   </sheetData>
   <printOptions headings="false" gridLines="false" gridLinesSet="true" horizontalCentered="false" verticalCentered="false"/>
   <pageMargins left="0.5" right="0.5" top="1.0" bottom="1.0" header="0.5" footer="0.5"/>
   <pageSetup blackAndWhite="false" cellComments="none" copies="1" draft="false" firstPageNumber="1" fitToHeight="1" fitToWidth="1" horizontalDpi="300" orientation="portrait" pageOrder="downThenOver" paperSize="1" scale="100" useFirstPageNumber="true" usePrinterDefaults="false" verticalDpi="300"/>
   <headerFooter differentFirst="false" differentOddEven="false">
     <oddHeader>&amp;C&amp;"Times New Roman,Regular"&amp;12&amp;A</oddHeader>
     <oddFooter>&amp;C&amp;"Times New Roman,Regular"&amp;12Page &amp;P</oddFooter>
   </headerFooter>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <TotalTime></TotalTime>
   <Company/>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcmitype="http://purl.org/dc/dcmitype/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dc:title/>