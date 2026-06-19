--- v1 (2026-04-22)
+++ v2 (2026-06-19)
@@ -157,684 +157,684 @@
       </c>
       <c r="C1" s="1" t="inlineStr">
         <is>
           <t>cr_no</t>
         </is>
       </c>
       <c r="D1" s="1" t="inlineStr">
         <is>
           <t>consultant</t>
         </is>
       </c>
       <c r="E1" s="1" t="inlineStr">
         <is>
           <t>increment</t>
         </is>
       </c>
       <c r="F1" s="1" t="inlineStr">
         <is>
           <t>inc_date</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="2">
       <c r="A2" s="1" t="inlineStr">
         <is>
-          <t>920</t>
+          <t>1062</t>
         </is>
       </c>
       <c r="B2" s="1" t="inlineStr">
         <is>
-          <t>2023-08-03</t>
+          <t>2023-11-02</t>
         </is>
       </c>
       <c r="C2" s="1" t="inlineStr">
         <is>
-          <t>CR20230803-804</t>
+          <t>CR20231102-941</t>
         </is>
       </c>
       <c r="D2" s="1" t="inlineStr">
         <is>
-          <t>LLANES, GRATECHEN</t>
+          <t>DAMASO, ELISA LUISA</t>
         </is>
       </c>
       <c r="E2" s="1" t="inlineStr">
         <is>
-          <t>804</t>
+          <t>941</t>
         </is>
       </c>
       <c r="F2" s="1" t="inlineStr">
         <is>
-          <t>20230803</t>
+          <t>20231102</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="3">
       <c r="A3" s="1" t="inlineStr">
         <is>
-          <t>919</t>
+          <t>1061</t>
         </is>
       </c>
       <c r="B3" s="1" t="inlineStr">
         <is>
-          <t>2023-08-03</t>
+          <t>2023-11-02</t>
         </is>
       </c>
       <c r="C3" s="1" t="inlineStr">
         <is>
-          <t>CR20230803-803</t>
+          <t>CR20231102-940</t>
         </is>
       </c>
       <c r="D3" s="1" t="inlineStr">
         <is>
-          <t>LLANES, GRATECHEN</t>
+          <t>BORROMEO, MAY ROSE</t>
         </is>
       </c>
       <c r="E3" s="1" t="inlineStr">
         <is>
-          <t>803</t>
+          <t>940</t>
         </is>
       </c>
       <c r="F3" s="1" t="inlineStr">
         <is>
-          <t>20230803</t>
+          <t>20231102</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="4">
       <c r="A4" s="1" t="inlineStr">
         <is>
-          <t>918</t>
+          <t>1060</t>
         </is>
       </c>
       <c r="B4" s="1" t="inlineStr">
         <is>
-          <t>2023-08-03</t>
+          <t>2023-11-02</t>
         </is>
       </c>
       <c r="C4" s="1" t="inlineStr">
         <is>
-          <t>CR20230803-802</t>
+          <t>CR20231102-939</t>
         </is>
       </c>
       <c r="D4" s="1" t="inlineStr">
         <is>
-          <t>LLANES, JACKLYN KATE</t>
+          <t>VILLANUEVA, MARIA THERESA</t>
         </is>
       </c>
       <c r="E4" s="1" t="inlineStr">
         <is>
-          <t>802</t>
+          <t>939</t>
         </is>
       </c>
       <c r="F4" s="1" t="inlineStr">
         <is>
-          <t>20230803</t>
+          <t>20231102</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="5">
       <c r="A5" s="1" t="inlineStr">
         <is>
-          <t>917</t>
+          <t>1059</t>
         </is>
       </c>
       <c r="B5" s="1" t="inlineStr">
         <is>
-          <t>2023-08-03</t>
+          <t>2023-11-02</t>
         </is>
       </c>
       <c r="C5" s="1" t="inlineStr">
         <is>
-          <t>CR20230803-801</t>
+          <t>CR20231102-938</t>
         </is>
       </c>
       <c r="D5" s="1" t="inlineStr">
         <is>
-          <t>VILLANUEVA, JHENALYNE</t>
+          <t>VILLANUEVA, MARIA THERESA</t>
         </is>
       </c>
       <c r="E5" s="1" t="inlineStr">
         <is>
-          <t>801</t>
+          <t>938</t>
         </is>
       </c>
       <c r="F5" s="1" t="inlineStr">
         <is>
-          <t>20230803</t>
+          <t>20231102</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="6">
       <c r="A6" s="1" t="inlineStr">
         <is>
-          <t>916</t>
+          <t>1058</t>
         </is>
       </c>
       <c r="B6" s="1" t="inlineStr">
         <is>
-          <t>2023-08-03</t>
+          <t>2023-11-02</t>
         </is>
       </c>
       <c r="C6" s="1" t="inlineStr">
         <is>
-          <t>CR20230803-800</t>
+          <t>CR20231102-937</t>
         </is>
       </c>
       <c r="D6" s="1" t="inlineStr">
         <is>
-          <t>VILLANUEVA, JHENALYNE</t>
+          <t>VILLANUEVA, MARIA THERESA</t>
         </is>
       </c>
       <c r="E6" s="1" t="inlineStr">
         <is>
-          <t>800</t>
+          <t>937</t>
         </is>
       </c>
       <c r="F6" s="1" t="inlineStr">
         <is>
-          <t>20230803</t>
+          <t>20231102</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="7">
       <c r="A7" s="1" t="inlineStr">
         <is>
-          <t>915</t>
+          <t>1057</t>
         </is>
       </c>
       <c r="B7" s="1" t="inlineStr">
         <is>
-          <t>2023-08-03</t>
+          <t>2023-11-02</t>
         </is>
       </c>
       <c r="C7" s="1" t="inlineStr">
         <is>
-          <t>CR20230803-799</t>
+          <t>CR20231102-936</t>
         </is>
       </c>
       <c r="D7" s="1" t="inlineStr">
         <is>
-          <t>TOMES, THELMA</t>
+          <t>VILLANUEVA, MARIA THERESA</t>
         </is>
       </c>
       <c r="E7" s="1" t="inlineStr">
         <is>
-          <t>799</t>
+          <t>936</t>
         </is>
       </c>
       <c r="F7" s="1" t="inlineStr">
         <is>
-          <t>20230803</t>
+          <t>20231102</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="8">
       <c r="A8" s="1" t="inlineStr">
         <is>
-          <t>913</t>
+          <t>1056</t>
         </is>
       </c>
       <c r="B8" s="1" t="inlineStr">
         <is>
-          <t>2023-08-03</t>
+          <t>2023-11-02</t>
         </is>
       </c>
       <c r="C8" s="1" t="inlineStr">
         <is>
-          <t>CR20230803-798</t>
+          <t>CR20231102-935</t>
         </is>
       </c>
       <c r="D8" s="1" t="inlineStr">
         <is>
-          <t>DAQUIOAG, MARIA ELOISA</t>
+          <t>VILLANUEVA, MARIA THERESA</t>
         </is>
       </c>
       <c r="E8" s="1" t="inlineStr">
         <is>
-          <t>798</t>
+          <t>935</t>
         </is>
       </c>
       <c r="F8" s="1" t="inlineStr">
         <is>
-          <t>20230803</t>
+          <t>20231102</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="9">
       <c r="A9" s="1" t="inlineStr">
         <is>
-          <t>912</t>
+          <t>1055</t>
         </is>
       </c>
       <c r="B9" s="1" t="inlineStr">
         <is>
-          <t>2023-08-03</t>
+          <t>2023-11-02</t>
         </is>
       </c>
       <c r="C9" s="1" t="inlineStr">
         <is>
-          <t>CR20230803-797</t>
+          <t>CR20231102-934</t>
         </is>
       </c>
       <c r="D9" s="1" t="inlineStr">
         <is>
           <t>DAQUIOAG, MARIA ELOISA</t>
         </is>
       </c>
       <c r="E9" s="1" t="inlineStr">
         <is>
-          <t>797</t>
+          <t>934</t>
         </is>
       </c>
       <c r="F9" s="1" t="inlineStr">
         <is>
-          <t>20230803</t>
+          <t>20231102</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="10">
       <c r="A10" s="1" t="inlineStr">
         <is>
-          <t>910</t>
+          <t>1054</t>
         </is>
       </c>
       <c r="B10" s="1" t="inlineStr">
         <is>
-          <t>2023-08-03</t>
+          <t>2023-11-02</t>
         </is>
       </c>
       <c r="C10" s="1" t="inlineStr">
         <is>
-          <t>CR20230803-796</t>
+          <t>CR20231102-933</t>
         </is>
       </c>
       <c r="D10" s="1" t="inlineStr">
         <is>
-          <t>DAQUIOAG, MARIA ELOISA</t>
+          <t>CUCHAPIN, JULIUS</t>
         </is>
       </c>
       <c r="E10" s="1" t="inlineStr">
         <is>
-          <t>796</t>
+          <t>933</t>
         </is>
       </c>
       <c r="F10" s="1" t="inlineStr">
         <is>
-          <t>20230803</t>
+          <t>20231102</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="11">
       <c r="A11" s="1" t="inlineStr">
         <is>
-          <t>909</t>
+          <t>1053</t>
         </is>
       </c>
       <c r="B11" s="1" t="inlineStr">
         <is>
-          <t>2023-08-03</t>
+          <t>2023-11-02</t>
         </is>
       </c>
       <c r="C11" s="1" t="inlineStr">
         <is>
-          <t>CR20230803-795</t>
+          <t>CR20231102-932</t>
         </is>
       </c>
       <c r="D11" s="1" t="inlineStr">
         <is>
-          <t>FELLIZAR, MARCIA</t>
+          <t>GUTTIEREZ, CHRISTINE</t>
         </is>
       </c>
       <c r="E11" s="1" t="inlineStr">
         <is>
-          <t>795</t>
+          <t>932</t>
         </is>
       </c>
       <c r="F11" s="1" t="inlineStr">
         <is>
-          <t>20230803</t>
+          <t>20231102</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="12">
       <c r="A12" s="1" t="inlineStr">
         <is>
-          <t>908</t>
+          <t>1052</t>
         </is>
       </c>
       <c r="B12" s="1" t="inlineStr">
         <is>
-          <t>2023-08-03</t>
+          <t>2023-11-02</t>
         </is>
       </c>
       <c r="C12" s="1" t="inlineStr">
         <is>
-          <t>CR20230803-794</t>
+          <t>CR20231102-931</t>
         </is>
       </c>
       <c r="D12" s="1" t="inlineStr">
         <is>
-          <t>FELLIZAR, MARCIA</t>
+          <t>BAUZON, BABY CHERYL</t>
         </is>
       </c>
       <c r="E12" s="1" t="inlineStr">
         <is>
-          <t>794</t>
+          <t>931</t>
         </is>
       </c>
       <c r="F12" s="1" t="inlineStr">
         <is>
-          <t>20230803</t>
+          <t>20231102</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="13">
       <c r="A13" s="1" t="inlineStr">
         <is>
-          <t>907</t>
+          <t>1051</t>
         </is>
       </c>
       <c r="B13" s="1" t="inlineStr">
         <is>
-          <t>2023-08-03</t>
+          <t>2023-11-02</t>
         </is>
       </c>
       <c r="C13" s="1" t="inlineStr">
         <is>
-          <t>CR20230803-793</t>
+          <t>CR20231102-930</t>
         </is>
       </c>
       <c r="D13" s="1" t="inlineStr">
         <is>
-          <t>BORROMEO, MARY ROSE</t>
+          <t>BAUZON, BABY CHERYL</t>
         </is>
       </c>
       <c r="E13" s="1" t="inlineStr">
         <is>
-          <t>793</t>
+          <t>930</t>
         </is>
       </c>
       <c r="F13" s="1" t="inlineStr">
         <is>
-          <t>20230803</t>
+          <t>20231102</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="14">
       <c r="A14" s="1" t="inlineStr">
         <is>
-          <t>906</t>
+          <t>1049</t>
         </is>
       </c>
       <c r="B14" s="1" t="inlineStr">
         <is>
-          <t>2023-08-03</t>
+          <t>2023-11-02</t>
         </is>
       </c>
       <c r="C14" s="1" t="inlineStr">
         <is>
-          <t>CR20230803-792</t>
+          <t>CR20231102-929</t>
         </is>
       </c>
       <c r="D14" s="1" t="inlineStr">
         <is>
-          <t>BORROMEO, MARY ROSE</t>
+          <t>AGCAOILI, REMALYN</t>
         </is>
       </c>
       <c r="E14" s="1" t="inlineStr">
         <is>
-          <t>792</t>
+          <t>929</t>
         </is>
       </c>
       <c r="F14" s="1" t="inlineStr">
         <is>
-          <t>20230803</t>
+          <t>20231102</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="15">
       <c r="A15" s="1" t="inlineStr">
         <is>
-          <t>905</t>
+          <t>1048</t>
         </is>
       </c>
       <c r="B15" s="1" t="inlineStr">
         <is>
-          <t>2023-08-03</t>
+          <t>2023-11-02</t>
         </is>
       </c>
       <c r="C15" s="1" t="inlineStr">
         <is>
-          <t>CR20230803-791</t>
+          <t>CR20231102-928</t>
         </is>
       </c>
       <c r="D15" s="1" t="inlineStr">
         <is>
-          <t>BORROMEO, MAY ROSE</t>
+          <t>AGCAOILI, REMALYN</t>
         </is>
       </c>
       <c r="E15" s="1" t="inlineStr">
         <is>
-          <t>791</t>
+          <t>928</t>
         </is>
       </c>
       <c r="F15" s="1" t="inlineStr">
         <is>
-          <t>20230803</t>
+          <t>20231102</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="16">
       <c r="A16" s="1" t="inlineStr">
         <is>
-          <t>904</t>
+          <t>1047</t>
         </is>
       </c>
       <c r="B16" s="1" t="inlineStr">
         <is>
-          <t>2023-08-03</t>
+          <t>2023-11-02</t>
         </is>
       </c>
       <c r="C16" s="1" t="inlineStr">
         <is>
-          <t>CR20230803-790</t>
+          <t>CR20231102-927</t>
         </is>
       </c>
       <c r="D16" s="1" t="inlineStr">
         <is>
-          <t>AGCAOILI, REMALYN</t>
+          <t>TOMES, THELMA</t>
         </is>
       </c>
       <c r="E16" s="1" t="inlineStr">
         <is>
-          <t>790</t>
+          <t>927</t>
         </is>
       </c>
       <c r="F16" s="1" t="inlineStr">
         <is>
-          <t>20230803</t>
+          <t>20231102</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="17">
       <c r="A17" s="1" t="inlineStr">
         <is>
-          <t>903</t>
+          <t>1046</t>
         </is>
       </c>
       <c r="B17" s="1" t="inlineStr">
         <is>
-          <t>2023-08-03</t>
+          <t>2023-11-02</t>
         </is>
       </c>
       <c r="C17" s="1" t="inlineStr">
         <is>
-          <t>CR20230803-789</t>
+          <t>CR20231102-926</t>
         </is>
       </c>
       <c r="D17" s="1" t="inlineStr">
         <is>
-          <t>AGCAOILI, REMALYN</t>
+          <t>FELLIZAR, MARCIA</t>
         </is>
       </c>
       <c r="E17" s="1" t="inlineStr">
         <is>
-          <t>789</t>
+          <t>926</t>
         </is>
       </c>
       <c r="F17" s="1" t="inlineStr">
         <is>
-          <t>20230803</t>
+          <t>20231102</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="18">
       <c r="A18" s="1" t="inlineStr">
         <is>
-          <t>902</t>
+          <t>1045</t>
         </is>
       </c>
       <c r="B18" s="1" t="inlineStr">
         <is>
-          <t>2023-08-03</t>
+          <t>2023-11-02</t>
         </is>
       </c>
       <c r="C18" s="1" t="inlineStr">
         <is>
-          <t>CR20230803-788</t>
+          <t>CR20231102-925</t>
         </is>
       </c>
       <c r="D18" s="1" t="inlineStr">
         <is>
-          <t>DOMINGO, EVELYN</t>
+          <t>CALIJA, VILMA MAY</t>
         </is>
       </c>
       <c r="E18" s="1" t="inlineStr">
         <is>
-          <t>788</t>
+          <t>925</t>
         </is>
       </c>
       <c r="F18" s="1" t="inlineStr">
         <is>
-          <t>20230803</t>
+          <t>20231102</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="19">
       <c r="A19" s="1" t="inlineStr">
         <is>
-          <t>901</t>
+          <t>1044</t>
         </is>
       </c>
       <c r="B19" s="1" t="inlineStr">
         <is>
-          <t>2023-08-03</t>
+          <t>2023-11-02</t>
         </is>
       </c>
       <c r="C19" s="1" t="inlineStr">
         <is>
-          <t>CR20230803-787</t>
+          <t>CR20231102-924</t>
         </is>
       </c>
       <c r="D19" s="1" t="inlineStr">
         <is>
           <t>DOMINGO, EVELYN</t>
         </is>
       </c>
       <c r="E19" s="1" t="inlineStr">
         <is>
-          <t>787</t>
+          <t>924</t>
         </is>
       </c>
       <c r="F19" s="1" t="inlineStr">
         <is>
-          <t>20230803</t>
+          <t>20231102</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="20">
       <c r="A20" s="1" t="inlineStr">
         <is>
-          <t>900</t>
+          <t>1043</t>
         </is>
       </c>
       <c r="B20" s="1" t="inlineStr">
         <is>
-          <t>2023-08-03</t>
+          <t>2023-11-02</t>
         </is>
       </c>
       <c r="C20" s="1" t="inlineStr">
         <is>
-          <t>CR20230803-786</t>
+          <t>CR20231102-923</t>
         </is>
       </c>
       <c r="D20" s="1" t="inlineStr">
         <is>
           <t>DOMINGO, EVELYN</t>
         </is>
       </c>
       <c r="E20" s="1" t="inlineStr">
         <is>
-          <t>786</t>
+          <t>923</t>
         </is>
       </c>
       <c r="F20" s="1" t="inlineStr">
         <is>
-          <t>20230803</t>
+          <t>20231102</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="21">
       <c r="A21" s="1" t="inlineStr">
         <is>
-          <t>899</t>
+          <t>1042</t>
         </is>
       </c>
       <c r="B21" s="1" t="inlineStr">
         <is>
-          <t>2023-08-03</t>
+          <t>2023-11-02</t>
         </is>
       </c>
       <c r="C21" s="1" t="inlineStr">
         <is>
-          <t>CR20230803-785</t>
+          <t>CR20231102-922</t>
         </is>
       </c>
       <c r="D21" s="1" t="inlineStr">
         <is>
           <t>DOMINGO, EVELYN</t>
         </is>
       </c>
       <c r="E21" s="1" t="inlineStr">
         <is>
-          <t>785</t>
+          <t>922</t>
         </is>
       </c>
       <c r="F21" s="1" t="inlineStr">
         <is>
-          <t>20230803</t>
+          <t>20231102</t>
         </is>
       </c>
     </row>
   </sheetData>
   <printOptions headings="false" gridLines="false" gridLinesSet="true" horizontalCentered="false" verticalCentered="false"/>
   <pageMargins left="0.5" right="0.5" top="1.0" bottom="1.0" header="0.5" footer="0.5"/>
   <pageSetup blackAndWhite="false" cellComments="none" copies="1" draft="false" firstPageNumber="1" fitToHeight="1" fitToWidth="1" horizontalDpi="300" orientation="portrait" pageOrder="downThenOver" paperSize="1" scale="100" useFirstPageNumber="true" usePrinterDefaults="false" verticalDpi="300"/>
   <headerFooter differentFirst="false" differentOddEven="false">
     <oddHeader>&amp;C&amp;"Times New Roman,Regular"&amp;12&amp;A</oddHeader>
     <oddFooter>&amp;C&amp;"Times New Roman,Regular"&amp;12Page &amp;P</oddFooter>
   </headerFooter>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <TotalTime></TotalTime>
   <Company/>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcmitype="http://purl.org/dc/dcmitype/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dc:title/>