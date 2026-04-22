--- v0 (2026-02-25)
+++ v1 (2026-04-22)
@@ -157,684 +157,684 @@
       </c>
       <c r="C1" s="1" t="inlineStr">
         <is>
           <t>cr_no</t>
         </is>
       </c>
       <c r="D1" s="1" t="inlineStr">
         <is>
           <t>consultant</t>
         </is>
       </c>
       <c r="E1" s="1" t="inlineStr">
         <is>
           <t>increment</t>
         </is>
       </c>
       <c r="F1" s="1" t="inlineStr">
         <is>
           <t>inc_date</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="2">
       <c r="A2" s="1" t="inlineStr">
         <is>
-          <t>809</t>
+          <t>898</t>
         </is>
       </c>
       <c r="B2" s="1" t="inlineStr">
         <is>
-          <t>2023-05-03</t>
+          <t>2023-08-03</t>
         </is>
       </c>
       <c r="C2" s="1" t="inlineStr">
         <is>
-          <t>CR20230503-703</t>
+          <t>CR20230803-784</t>
         </is>
       </c>
       <c r="D2" s="1" t="inlineStr">
         <is>
-          <t>MELCHOR, EDDIE</t>
+          <t>DOMINGO, EVELYN</t>
         </is>
       </c>
       <c r="E2" s="1" t="inlineStr">
         <is>
-          <t>703</t>
+          <t>784</t>
         </is>
       </c>
       <c r="F2" s="1" t="inlineStr">
         <is>
-          <t>20230503</t>
+          <t>20230803</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="3">
       <c r="A3" s="1" t="inlineStr">
         <is>
-          <t>808</t>
+          <t>897</t>
         </is>
       </c>
       <c r="B3" s="1" t="inlineStr">
         <is>
-          <t>2023-05-03</t>
+          <t>2023-08-03</t>
         </is>
       </c>
       <c r="C3" s="1" t="inlineStr">
         <is>
-          <t>CR20230503-702</t>
+          <t>CR20230803-783</t>
         </is>
       </c>
       <c r="D3" s="1" t="inlineStr">
         <is>
-          <t>MELCHOR, EDDIE</t>
+          <t>DOMINGO, EVELYN</t>
         </is>
       </c>
       <c r="E3" s="1" t="inlineStr">
         <is>
-          <t>702</t>
+          <t>783</t>
         </is>
       </c>
       <c r="F3" s="1" t="inlineStr">
         <is>
-          <t>20230503</t>
+          <t>20230803</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="4">
       <c r="A4" s="1" t="inlineStr">
         <is>
-          <t>807</t>
+          <t>896</t>
         </is>
       </c>
       <c r="B4" s="1" t="inlineStr">
         <is>
-          <t>2023-05-03</t>
+          <t>2023-08-03</t>
         </is>
       </c>
       <c r="C4" s="1" t="inlineStr">
         <is>
-          <t>CR20230503-701</t>
+          <t>CR20230803-782</t>
         </is>
       </c>
       <c r="D4" s="1" t="inlineStr">
         <is>
-          <t>ASUNCION, ETHELDREDA</t>
+          <t>ORGANO, KRYSTAL KAY</t>
         </is>
       </c>
       <c r="E4" s="1" t="inlineStr">
         <is>
-          <t>701</t>
+          <t>782</t>
         </is>
       </c>
       <c r="F4" s="1" t="inlineStr">
         <is>
-          <t>20230503</t>
+          <t>20230803</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="5">
       <c r="A5" s="1" t="inlineStr">
         <is>
-          <t>806</t>
+          <t>895</t>
         </is>
       </c>
       <c r="B5" s="1" t="inlineStr">
         <is>
-          <t>2023-05-03</t>
+          <t>2023-08-03</t>
         </is>
       </c>
       <c r="C5" s="1" t="inlineStr">
         <is>
-          <t>CR20230503-700</t>
+          <t>CR20230803-781</t>
         </is>
       </c>
       <c r="D5" s="1" t="inlineStr">
         <is>
-          <t>ASUNCION, ETHELDREDA</t>
+          <t>ORGANO, KRYSTAL KAY</t>
         </is>
       </c>
       <c r="E5" s="1" t="inlineStr">
         <is>
-          <t>700</t>
+          <t>781</t>
         </is>
       </c>
       <c r="F5" s="1" t="inlineStr">
         <is>
-          <t>20230503</t>
+          <t>20230803</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="6">
       <c r="A6" s="1" t="inlineStr">
         <is>
-          <t>805</t>
+          <t>894</t>
         </is>
       </c>
       <c r="B6" s="1" t="inlineStr">
         <is>
-          <t>2023-05-03</t>
+          <t>2023-08-03</t>
         </is>
       </c>
       <c r="C6" s="1" t="inlineStr">
         <is>
-          <t>CR20230503-699</t>
+          <t>CR20230803-780</t>
         </is>
       </c>
       <c r="D6" s="1" t="inlineStr">
         <is>
-          <t>ASUNCION, ETHELDREDA</t>
+          <t>ABADILLA, LAMAR</t>
         </is>
       </c>
       <c r="E6" s="1" t="inlineStr">
         <is>
-          <t>699</t>
+          <t>780</t>
         </is>
       </c>
       <c r="F6" s="1" t="inlineStr">
         <is>
-          <t>20230503</t>
+          <t>20230803</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="7">
       <c r="A7" s="1" t="inlineStr">
         <is>
-          <t>804</t>
+          <t>893</t>
         </is>
       </c>
       <c r="B7" s="1" t="inlineStr">
         <is>
-          <t>2023-05-03</t>
+          <t>2023-08-03</t>
         </is>
       </c>
       <c r="C7" s="1" t="inlineStr">
         <is>
-          <t>CR20230503-698</t>
+          <t>CR20230803-779</t>
         </is>
       </c>
       <c r="D7" s="1" t="inlineStr">
         <is>
-          <t>ACAB, MARY ROSE</t>
+          <t>ABADILLA, LAMAR</t>
         </is>
       </c>
       <c r="E7" s="1" t="inlineStr">
         <is>
-          <t>698</t>
+          <t>779</t>
         </is>
       </c>
       <c r="F7" s="1" t="inlineStr">
         <is>
-          <t>20230503</t>
+          <t>20230803</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="8">
       <c r="A8" s="1" t="inlineStr">
         <is>
-          <t>803</t>
+          <t>891</t>
         </is>
       </c>
       <c r="B8" s="1" t="inlineStr">
         <is>
-          <t>2023-05-03</t>
+          <t>2023-07-01</t>
         </is>
       </c>
       <c r="C8" s="1" t="inlineStr">
         <is>
-          <t>CR20230503-697</t>
+          <t>CR20230701-778</t>
         </is>
       </c>
       <c r="D8" s="1" t="inlineStr">
         <is>
-          <t>ABADILLA, LAMAR</t>
+          <t>LAZARO, JOY</t>
         </is>
       </c>
       <c r="E8" s="1" t="inlineStr">
         <is>
-          <t>697</t>
+          <t>778</t>
         </is>
       </c>
       <c r="F8" s="1" t="inlineStr">
         <is>
-          <t>20230503</t>
+          <t>20230701</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="9">
       <c r="A9" s="1" t="inlineStr">
         <is>
-          <t>801</t>
+          <t>890</t>
         </is>
       </c>
       <c r="B9" s="1" t="inlineStr">
         <is>
-          <t>2023-05-03</t>
+          <t>2023-07-01</t>
         </is>
       </c>
       <c r="C9" s="1" t="inlineStr">
         <is>
-          <t>CR20230503-696</t>
+          <t>CR20230701-777</t>
         </is>
       </c>
       <c r="D9" s="1" t="inlineStr">
         <is>
-          <t>ABADILLA, LAMAR</t>
+          <t>ASUNCION, ETHELDREDA (100$)</t>
         </is>
       </c>
       <c r="E9" s="1" t="inlineStr">
         <is>
-          <t>696</t>
+          <t>777</t>
         </is>
       </c>
       <c r="F9" s="1" t="inlineStr">
         <is>
-          <t>20230503</t>
+          <t>20230701</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="10">
       <c r="A10" s="1" t="inlineStr">
         <is>
-          <t>800</t>
+          <t>887</t>
         </is>
       </c>
       <c r="B10" s="1" t="inlineStr">
         <is>
-          <t>2023-05-03</t>
+          <t>2023-06-29</t>
         </is>
       </c>
       <c r="C10" s="1" t="inlineStr">
         <is>
-          <t>CR20230503-695</t>
+          <t>CR20230629-776</t>
         </is>
       </c>
       <c r="D10" s="1" t="inlineStr">
         <is>
-          <t>ABADILLA, LAMAR</t>
+          <t>DAQUIOAG, MARIA ELOISA</t>
         </is>
       </c>
       <c r="E10" s="1" t="inlineStr">
         <is>
-          <t>695</t>
+          <t>776</t>
         </is>
       </c>
       <c r="F10" s="1" t="inlineStr">
         <is>
-          <t>20230503</t>
+          <t>20230629</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="11">
       <c r="A11" s="1" t="inlineStr">
         <is>
-          <t>799</t>
+          <t>885</t>
         </is>
       </c>
       <c r="B11" s="1" t="inlineStr">
         <is>
-          <t>2023-05-03</t>
+          <t>2023-06-27</t>
         </is>
       </c>
       <c r="C11" s="1" t="inlineStr">
         <is>
-          <t>CR20230503-694</t>
+          <t>CR20230627-774</t>
         </is>
       </c>
       <c r="D11" s="1" t="inlineStr">
         <is>
-          <t>ABADILLA, LAMAR</t>
+          <t>BAUZON, BABY CHERYL</t>
         </is>
       </c>
       <c r="E11" s="1" t="inlineStr">
         <is>
-          <t>694</t>
+          <t>774</t>
         </is>
       </c>
       <c r="F11" s="1" t="inlineStr">
         <is>
-          <t>20230503</t>
+          <t>20230627</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="12">
       <c r="A12" s="1" t="inlineStr">
         <is>
-          <t>798</t>
+          <t>883</t>
         </is>
       </c>
       <c r="B12" s="1" t="inlineStr">
         <is>
-          <t>2023-05-03</t>
+          <t>2023-06-27</t>
         </is>
       </c>
       <c r="C12" s="1" t="inlineStr">
         <is>
-          <t>CR20230503-693</t>
+          <t>CR20230627-772</t>
         </is>
       </c>
       <c r="D12" s="1" t="inlineStr">
         <is>
-          <t>BODINO, SHIRLEY</t>
+          <t>VILLANUEVA, JHENALYNE</t>
         </is>
       </c>
       <c r="E12" s="1" t="inlineStr">
         <is>
-          <t>693</t>
+          <t>772</t>
         </is>
       </c>
       <c r="F12" s="1" t="inlineStr">
         <is>
-          <t>20230503</t>
+          <t>20230627</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="13">
       <c r="A13" s="1" t="inlineStr">
         <is>
-          <t>797</t>
+          <t>881</t>
         </is>
       </c>
       <c r="B13" s="1" t="inlineStr">
         <is>
-          <t>2023-05-03</t>
+          <t>2023-06-27</t>
         </is>
       </c>
       <c r="C13" s="1" t="inlineStr">
         <is>
-          <t>CR20230503-692</t>
+          <t>CR20230627-770</t>
         </is>
       </c>
       <c r="D13" s="1" t="inlineStr">
         <is>
-          <t>CALIJA, VILMA</t>
+          <t>TOMES, THELMA</t>
         </is>
       </c>
       <c r="E13" s="1" t="inlineStr">
         <is>
-          <t>692</t>
+          <t>770</t>
         </is>
       </c>
       <c r="F13" s="1" t="inlineStr">
         <is>
-          <t>20230503</t>
+          <t>20230627</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="14">
       <c r="A14" s="1" t="inlineStr">
         <is>
-          <t>796</t>
+          <t>880</t>
         </is>
       </c>
       <c r="B14" s="1" t="inlineStr">
         <is>
-          <t>2023-05-03</t>
+          <t>2023-06-27</t>
         </is>
       </c>
       <c r="C14" s="1" t="inlineStr">
         <is>
-          <t>CR20230503-691</t>
+          <t>CR20230627-769</t>
         </is>
       </c>
       <c r="D14" s="1" t="inlineStr">
         <is>
-          <t>CALIJA, VILMA</t>
+          <t>DAQUIOAG, MARIA ELOISA</t>
         </is>
       </c>
       <c r="E14" s="1" t="inlineStr">
         <is>
-          <t>691</t>
+          <t>769</t>
         </is>
       </c>
       <c r="F14" s="1" t="inlineStr">
         <is>
-          <t>20230503</t>
+          <t>20230627</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="15">
       <c r="A15" s="1" t="inlineStr">
         <is>
-          <t>795</t>
+          <t>869</t>
         </is>
       </c>
       <c r="B15" s="1" t="inlineStr">
         <is>
-          <t>2023-05-03</t>
+          <t>2023-06-27</t>
         </is>
       </c>
       <c r="C15" s="1" t="inlineStr">
         <is>
-          <t>CR20230503-690</t>
+          <t>CR20230627-758</t>
         </is>
       </c>
       <c r="D15" s="1" t="inlineStr">
         <is>
-          <t>DACANAY, LOIDA</t>
+          <t>LLANES, GRATECHEN</t>
         </is>
       </c>
       <c r="E15" s="1" t="inlineStr">
         <is>
-          <t>690</t>
+          <t>758</t>
         </is>
       </c>
       <c r="F15" s="1" t="inlineStr">
         <is>
-          <t>20230503</t>
+          <t>20230627</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="16">
       <c r="A16" s="1" t="inlineStr">
         <is>
-          <t>794</t>
+          <t>868</t>
         </is>
       </c>
       <c r="B16" s="1" t="inlineStr">
         <is>
-          <t>2023-05-03</t>
+          <t>2023-06-27</t>
         </is>
       </c>
       <c r="C16" s="1" t="inlineStr">
         <is>
-          <t>CR20230503-689</t>
+          <t>CR20230627-758</t>
         </is>
       </c>
       <c r="D16" s="1" t="inlineStr">
         <is>
-          <t>DACANAY, LOIDA</t>
+          <t>LLANES, GRATECHEN</t>
         </is>
       </c>
       <c r="E16" s="1" t="inlineStr">
         <is>
-          <t>689</t>
+          <t>758</t>
         </is>
       </c>
       <c r="F16" s="1" t="inlineStr">
         <is>
-          <t>20230503</t>
+          <t>20230627</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="17">
       <c r="A17" s="1" t="inlineStr">
         <is>
-          <t>793</t>
+          <t>863</t>
         </is>
       </c>
       <c r="B17" s="1" t="inlineStr">
         <is>
-          <t>2023-05-03</t>
+          <t>2023-06-27</t>
         </is>
       </c>
       <c r="C17" s="1" t="inlineStr">
         <is>
-          <t>CR20230503-688</t>
+          <t>CR20230627-753</t>
         </is>
       </c>
       <c r="D17" s="1" t="inlineStr">
         <is>
-          <t>DOMINGO, EVELYN</t>
+          <t>PAREL, ELIZABETH</t>
         </is>
       </c>
       <c r="E17" s="1" t="inlineStr">
         <is>
-          <t>688</t>
+          <t>753</t>
         </is>
       </c>
       <c r="F17" s="1" t="inlineStr">
         <is>
-          <t>20230503</t>
+          <t>20230627</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="18">
       <c r="A18" s="1" t="inlineStr">
         <is>
-          <t>792</t>
+          <t>862</t>
         </is>
       </c>
       <c r="B18" s="1" t="inlineStr">
         <is>
-          <t>2023-05-03</t>
+          <t>2023-06-27</t>
         </is>
       </c>
       <c r="C18" s="1" t="inlineStr">
         <is>
-          <t>CR20230503-687</t>
+          <t>CR20230627-752</t>
         </is>
       </c>
       <c r="D18" s="1" t="inlineStr">
         <is>
-          <t>DOMINGO, EVELYN</t>
+          <t>ORGANO, KRYSTAL KAY</t>
         </is>
       </c>
       <c r="E18" s="1" t="inlineStr">
         <is>
-          <t>687</t>
+          <t>752</t>
         </is>
       </c>
       <c r="F18" s="1" t="inlineStr">
         <is>
-          <t>20230503</t>
+          <t>20230627</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="19">
       <c r="A19" s="1" t="inlineStr">
         <is>
-          <t>791</t>
+          <t>861</t>
         </is>
       </c>
       <c r="B19" s="1" t="inlineStr">
         <is>
-          <t>2023-05-03</t>
+          <t>2023-06-27</t>
         </is>
       </c>
       <c r="C19" s="1" t="inlineStr">
         <is>
-          <t>CR20230503-686</t>
+          <t>CR20230627-751</t>
         </is>
       </c>
       <c r="D19" s="1" t="inlineStr">
         <is>
-          <t>DOMINGO, EVELYN</t>
+          <t>ORGANO, KRYSTAL KAY</t>
         </is>
       </c>
       <c r="E19" s="1" t="inlineStr">
         <is>
-          <t>686</t>
+          <t>751</t>
         </is>
       </c>
       <c r="F19" s="1" t="inlineStr">
         <is>
-          <t>20230503</t>
+          <t>20230627</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="20">
       <c r="A20" s="1" t="inlineStr">
         <is>
-          <t>789</t>
+          <t>860</t>
         </is>
       </c>
       <c r="B20" s="1" t="inlineStr">
         <is>
-          <t>2023-05-03</t>
+          <t>2023-06-27</t>
         </is>
       </c>
       <c r="C20" s="1" t="inlineStr">
         <is>
-          <t>CR20230503-685</t>
+          <t>CR20230627-750</t>
         </is>
       </c>
       <c r="D20" s="1" t="inlineStr">
         <is>
-          <t>DOMINGO, EVELYN</t>
+          <t>VILLANUEVA, MARIA THERESA</t>
         </is>
       </c>
       <c r="E20" s="1" t="inlineStr">
         <is>
-          <t>685</t>
+          <t>750</t>
         </is>
       </c>
       <c r="F20" s="1" t="inlineStr">
         <is>
-          <t>20230503</t>
+          <t>20230627</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="21">
       <c r="A21" s="1" t="inlineStr">
         <is>
-          <t>788</t>
+          <t>859</t>
         </is>
       </c>
       <c r="B21" s="1" t="inlineStr">
         <is>
-          <t>2023-05-03</t>
+          <t>2023-06-27</t>
         </is>
       </c>
       <c r="C21" s="1" t="inlineStr">
         <is>
-          <t>CR20230503-684</t>
+          <t>CR20230627-749</t>
         </is>
       </c>
       <c r="D21" s="1" t="inlineStr">
         <is>
-          <t>DOMENDEN, JOVELYN</t>
+          <t>VILLANUEVA, MARIA THERESA</t>
         </is>
       </c>
       <c r="E21" s="1" t="inlineStr">
         <is>
-          <t>684</t>
+          <t>749</t>
         </is>
       </c>
       <c r="F21" s="1" t="inlineStr">
         <is>
-          <t>20230503</t>
+          <t>20230627</t>
         </is>
       </c>
     </row>
   </sheetData>
   <printOptions headings="false" gridLines="false" gridLinesSet="true" horizontalCentered="false" verticalCentered="false"/>
   <pageMargins left="0.5" right="0.5" top="1.0" bottom="1.0" header="0.5" footer="0.5"/>
   <pageSetup blackAndWhite="false" cellComments="none" copies="1" draft="false" firstPageNumber="1" fitToHeight="1" fitToWidth="1" horizontalDpi="300" orientation="portrait" pageOrder="downThenOver" paperSize="1" scale="100" useFirstPageNumber="true" usePrinterDefaults="false" verticalDpi="300"/>
   <headerFooter differentFirst="false" differentOddEven="false">
     <oddHeader>&amp;C&amp;"Times New Roman,Regular"&amp;12&amp;A</oddHeader>
     <oddFooter>&amp;C&amp;"Times New Roman,Regular"&amp;12Page &amp;P</oddFooter>
   </headerFooter>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <TotalTime></TotalTime>
   <Company/>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcmitype="http://purl.org/dc/dcmitype/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dc:title/>