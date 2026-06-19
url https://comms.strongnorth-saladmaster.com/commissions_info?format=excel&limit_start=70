--- v1 (2026-04-22)
+++ v2 (2026-06-19)
@@ -157,684 +157,684 @@
       </c>
       <c r="C1" s="1" t="inlineStr">
         <is>
           <t>cr_no</t>
         </is>
       </c>
       <c r="D1" s="1" t="inlineStr">
         <is>
           <t>consultant</t>
         </is>
       </c>
       <c r="E1" s="1" t="inlineStr">
         <is>
           <t>increment</t>
         </is>
       </c>
       <c r="F1" s="1" t="inlineStr">
         <is>
           <t>inc_date</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="2">
       <c r="A2" s="1" t="inlineStr">
         <is>
-          <t>898</t>
+          <t>1040</t>
         </is>
       </c>
       <c r="B2" s="1" t="inlineStr">
         <is>
-          <t>2023-08-03</t>
+          <t>2023-11-02</t>
         </is>
       </c>
       <c r="C2" s="1" t="inlineStr">
         <is>
-          <t>CR20230803-784</t>
+          <t>CR20231102-921</t>
         </is>
       </c>
       <c r="D2" s="1" t="inlineStr">
         <is>
-          <t>DOMINGO, EVELYN</t>
+          <t>DACANAY, LOIDA</t>
         </is>
       </c>
       <c r="E2" s="1" t="inlineStr">
         <is>
-          <t>784</t>
+          <t>921</t>
         </is>
       </c>
       <c r="F2" s="1" t="inlineStr">
         <is>
-          <t>20230803</t>
+          <t>20231102</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="3">
       <c r="A3" s="1" t="inlineStr">
         <is>
-          <t>897</t>
+          <t>1039</t>
         </is>
       </c>
       <c r="B3" s="1" t="inlineStr">
         <is>
-          <t>2023-08-03</t>
+          <t>2023-11-02</t>
         </is>
       </c>
       <c r="C3" s="1" t="inlineStr">
         <is>
-          <t>CR20230803-783</t>
+          <t>CR20231102-920</t>
         </is>
       </c>
       <c r="D3" s="1" t="inlineStr">
         <is>
-          <t>DOMINGO, EVELYN</t>
+          <t>DOMINGO, DONNA</t>
         </is>
       </c>
       <c r="E3" s="1" t="inlineStr">
         <is>
-          <t>783</t>
+          <t>920</t>
         </is>
       </c>
       <c r="F3" s="1" t="inlineStr">
         <is>
-          <t>20230803</t>
+          <t>20231102</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="4">
       <c r="A4" s="1" t="inlineStr">
         <is>
-          <t>896</t>
+          <t>1038</t>
         </is>
       </c>
       <c r="B4" s="1" t="inlineStr">
         <is>
-          <t>2023-08-03</t>
+          <t>2023-11-02</t>
         </is>
       </c>
       <c r="C4" s="1" t="inlineStr">
         <is>
-          <t>CR20230803-782</t>
+          <t>CR20231102-919</t>
         </is>
       </c>
       <c r="D4" s="1" t="inlineStr">
         <is>
-          <t>ORGANO, KRYSTAL KAY</t>
+          <t>ACAB, MARY ROSE</t>
         </is>
       </c>
       <c r="E4" s="1" t="inlineStr">
         <is>
-          <t>782</t>
+          <t>919</t>
         </is>
       </c>
       <c r="F4" s="1" t="inlineStr">
         <is>
-          <t>20230803</t>
+          <t>20231102</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="5">
       <c r="A5" s="1" t="inlineStr">
         <is>
-          <t>895</t>
+          <t>1037</t>
         </is>
       </c>
       <c r="B5" s="1" t="inlineStr">
         <is>
-          <t>2023-08-03</t>
+          <t>2023-11-02</t>
         </is>
       </c>
       <c r="C5" s="1" t="inlineStr">
         <is>
-          <t>CR20230803-781</t>
+          <t>CR20231102-918</t>
         </is>
       </c>
       <c r="D5" s="1" t="inlineStr">
         <is>
-          <t>ORGANO, KRYSTAL KAY</t>
+          <t>JAVIER, LENIDITA</t>
         </is>
       </c>
       <c r="E5" s="1" t="inlineStr">
         <is>
-          <t>781</t>
+          <t>918</t>
         </is>
       </c>
       <c r="F5" s="1" t="inlineStr">
         <is>
-          <t>20230803</t>
+          <t>20231102</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="6">
       <c r="A6" s="1" t="inlineStr">
         <is>
-          <t>894</t>
+          <t>1036</t>
         </is>
       </c>
       <c r="B6" s="1" t="inlineStr">
         <is>
-          <t>2023-08-03</t>
+          <t>2023-11-02</t>
         </is>
       </c>
       <c r="C6" s="1" t="inlineStr">
         <is>
-          <t>CR20230803-780</t>
+          <t>CR20231102-917</t>
         </is>
       </c>
       <c r="D6" s="1" t="inlineStr">
         <is>
-          <t>ABADILLA, LAMAR</t>
+          <t>MARTIN, JULIA DIVINA</t>
         </is>
       </c>
       <c r="E6" s="1" t="inlineStr">
         <is>
-          <t>780</t>
+          <t>917</t>
         </is>
       </c>
       <c r="F6" s="1" t="inlineStr">
         <is>
-          <t>20230803</t>
+          <t>20231102</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="7">
       <c r="A7" s="1" t="inlineStr">
         <is>
-          <t>893</t>
+          <t>1035</t>
         </is>
       </c>
       <c r="B7" s="1" t="inlineStr">
         <is>
-          <t>2023-08-03</t>
+          <t>2023-11-02</t>
         </is>
       </c>
       <c r="C7" s="1" t="inlineStr">
         <is>
-          <t>CR20230803-779</t>
+          <t>CR20231102-916</t>
         </is>
       </c>
       <c r="D7" s="1" t="inlineStr">
         <is>
-          <t>ABADILLA, LAMAR</t>
+          <t>LIM, ESPERANZA</t>
         </is>
       </c>
       <c r="E7" s="1" t="inlineStr">
         <is>
-          <t>779</t>
+          <t>916</t>
         </is>
       </c>
       <c r="F7" s="1" t="inlineStr">
         <is>
-          <t>20230803</t>
+          <t>20231102</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="8">
       <c r="A8" s="1" t="inlineStr">
         <is>
-          <t>891</t>
+          <t>1034</t>
         </is>
       </c>
       <c r="B8" s="1" t="inlineStr">
         <is>
-          <t>2023-07-01</t>
+          <t>2023-10-24</t>
         </is>
       </c>
       <c r="C8" s="1" t="inlineStr">
         <is>
-          <t>CR20230701-778</t>
+          <t>CR20231024-915</t>
         </is>
       </c>
       <c r="D8" s="1" t="inlineStr">
         <is>
-          <t>LAZARO, JOY</t>
+          <t>MANZANO, TATUM</t>
         </is>
       </c>
       <c r="E8" s="1" t="inlineStr">
         <is>
-          <t>778</t>
+          <t>915</t>
         </is>
       </c>
       <c r="F8" s="1" t="inlineStr">
         <is>
-          <t>20230701</t>
+          <t>20231024</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="9">
       <c r="A9" s="1" t="inlineStr">
         <is>
-          <t>890</t>
+          <t>1033</t>
         </is>
       </c>
       <c r="B9" s="1" t="inlineStr">
         <is>
-          <t>2023-07-01</t>
+          <t>2023-09-28</t>
         </is>
       </c>
       <c r="C9" s="1" t="inlineStr">
         <is>
-          <t>CR20230701-777</t>
+          <t>CR20230928-914</t>
         </is>
       </c>
       <c r="D9" s="1" t="inlineStr">
         <is>
-          <t>ASUNCION, ETHELDREDA (100$)</t>
+          <t>REYES, MELANIE</t>
         </is>
       </c>
       <c r="E9" s="1" t="inlineStr">
         <is>
-          <t>777</t>
+          <t>914</t>
         </is>
       </c>
       <c r="F9" s="1" t="inlineStr">
         <is>
-          <t>20230701</t>
+          <t>20230928</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="10">
       <c r="A10" s="1" t="inlineStr">
         <is>
-          <t>887</t>
+          <t>1032</t>
         </is>
       </c>
       <c r="B10" s="1" t="inlineStr">
         <is>
-          <t>2023-06-29</t>
+          <t>2023-09-28</t>
         </is>
       </c>
       <c r="C10" s="1" t="inlineStr">
         <is>
-          <t>CR20230629-776</t>
+          <t>CR20230928-913</t>
         </is>
       </c>
       <c r="D10" s="1" t="inlineStr">
         <is>
-          <t>DAQUIOAG, MARIA ELOISA</t>
+          <t>LLANES, GRATECHEN</t>
         </is>
       </c>
       <c r="E10" s="1" t="inlineStr">
         <is>
-          <t>776</t>
+          <t>913</t>
         </is>
       </c>
       <c r="F10" s="1" t="inlineStr">
         <is>
-          <t>20230629</t>
+          <t>20230928</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="11">
       <c r="A11" s="1" t="inlineStr">
         <is>
-          <t>885</t>
+          <t>1031</t>
         </is>
       </c>
       <c r="B11" s="1" t="inlineStr">
         <is>
-          <t>2023-06-27</t>
+          <t>2023-09-28</t>
         </is>
       </c>
       <c r="C11" s="1" t="inlineStr">
         <is>
-          <t>CR20230627-774</t>
+          <t>CR20230928-912</t>
         </is>
       </c>
       <c r="D11" s="1" t="inlineStr">
         <is>
-          <t>BAUZON, BABY CHERYL</t>
+          <t>LLANES, GRATECHEN</t>
         </is>
       </c>
       <c r="E11" s="1" t="inlineStr">
         <is>
-          <t>774</t>
+          <t>912</t>
         </is>
       </c>
       <c r="F11" s="1" t="inlineStr">
         <is>
-          <t>20230627</t>
+          <t>20230928</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="12">
       <c r="A12" s="1" t="inlineStr">
         <is>
-          <t>883</t>
+          <t>1030</t>
         </is>
       </c>
       <c r="B12" s="1" t="inlineStr">
         <is>
-          <t>2023-06-27</t>
+          <t>2023-09-28</t>
         </is>
       </c>
       <c r="C12" s="1" t="inlineStr">
         <is>
-          <t>CR20230627-772</t>
+          <t>CR20230928-911</t>
         </is>
       </c>
       <c r="D12" s="1" t="inlineStr">
         <is>
-          <t>VILLANUEVA, JHENALYNE</t>
+          <t>LLANES, GRATECHEN</t>
         </is>
       </c>
       <c r="E12" s="1" t="inlineStr">
         <is>
-          <t>772</t>
+          <t>911</t>
         </is>
       </c>
       <c r="F12" s="1" t="inlineStr">
         <is>
-          <t>20230627</t>
+          <t>20230928</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="13">
       <c r="A13" s="1" t="inlineStr">
         <is>
-          <t>881</t>
+          <t>1029</t>
         </is>
       </c>
       <c r="B13" s="1" t="inlineStr">
         <is>
-          <t>2023-06-27</t>
+          <t>2023-09-28</t>
         </is>
       </c>
       <c r="C13" s="1" t="inlineStr">
         <is>
-          <t>CR20230627-770</t>
+          <t>CR20230928-910</t>
         </is>
       </c>
       <c r="D13" s="1" t="inlineStr">
         <is>
-          <t>TOMES, THELMA</t>
+          <t>PASCUA, MARCHELLE ANN</t>
         </is>
       </c>
       <c r="E13" s="1" t="inlineStr">
         <is>
-          <t>770</t>
+          <t>910</t>
         </is>
       </c>
       <c r="F13" s="1" t="inlineStr">
         <is>
-          <t>20230627</t>
+          <t>20230928</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="14">
       <c r="A14" s="1" t="inlineStr">
         <is>
-          <t>880</t>
+          <t>1028</t>
         </is>
       </c>
       <c r="B14" s="1" t="inlineStr">
         <is>
-          <t>2023-06-27</t>
+          <t>2023-09-27</t>
         </is>
       </c>
       <c r="C14" s="1" t="inlineStr">
         <is>
-          <t>CR20230627-769</t>
+          <t>CR20230927-909</t>
         </is>
       </c>
       <c r="D14" s="1" t="inlineStr">
         <is>
           <t>DAQUIOAG, MARIA ELOISA</t>
         </is>
       </c>
       <c r="E14" s="1" t="inlineStr">
         <is>
-          <t>769</t>
+          <t>909</t>
         </is>
       </c>
       <c r="F14" s="1" t="inlineStr">
         <is>
-          <t>20230627</t>
+          <t>20230927</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="15">
       <c r="A15" s="1" t="inlineStr">
         <is>
-          <t>869</t>
+          <t>1027</t>
         </is>
       </c>
       <c r="B15" s="1" t="inlineStr">
         <is>
-          <t>2023-06-27</t>
+          <t>2023-09-27</t>
         </is>
       </c>
       <c r="C15" s="1" t="inlineStr">
         <is>
-          <t>CR20230627-758</t>
+          <t>CR20230927-908</t>
         </is>
       </c>
       <c r="D15" s="1" t="inlineStr">
         <is>
-          <t>LLANES, GRATECHEN</t>
+          <t>BODINO, SHIRLEY</t>
         </is>
       </c>
       <c r="E15" s="1" t="inlineStr">
         <is>
-          <t>758</t>
+          <t>908</t>
         </is>
       </c>
       <c r="F15" s="1" t="inlineStr">
         <is>
-          <t>20230627</t>
+          <t>20230927</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="16">
       <c r="A16" s="1" t="inlineStr">
         <is>
-          <t>868</t>
+          <t>1026</t>
         </is>
       </c>
       <c r="B16" s="1" t="inlineStr">
         <is>
-          <t>2023-06-27</t>
+          <t>2023-09-27</t>
         </is>
       </c>
       <c r="C16" s="1" t="inlineStr">
         <is>
-          <t>CR20230627-758</t>
+          <t>CR20230927-907</t>
         </is>
       </c>
       <c r="D16" s="1" t="inlineStr">
         <is>
-          <t>LLANES, GRATECHEN</t>
+          <t>ASUNCION, ETHELDREDA</t>
         </is>
       </c>
       <c r="E16" s="1" t="inlineStr">
         <is>
-          <t>758</t>
+          <t>907</t>
         </is>
       </c>
       <c r="F16" s="1" t="inlineStr">
         <is>
-          <t>20230627</t>
+          <t>20230927</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="17">
       <c r="A17" s="1" t="inlineStr">
         <is>
-          <t>863</t>
+          <t>1025</t>
         </is>
       </c>
       <c r="B17" s="1" t="inlineStr">
         <is>
-          <t>2023-06-27</t>
+          <t>2023-09-27</t>
         </is>
       </c>
       <c r="C17" s="1" t="inlineStr">
         <is>
-          <t>CR20230627-753</t>
+          <t>CR20230927-906</t>
         </is>
       </c>
       <c r="D17" s="1" t="inlineStr">
         <is>
-          <t>PAREL, ELIZABETH</t>
+          <t>ASUNCION, ETHELDREDA</t>
         </is>
       </c>
       <c r="E17" s="1" t="inlineStr">
         <is>
-          <t>753</t>
+          <t>906</t>
         </is>
       </c>
       <c r="F17" s="1" t="inlineStr">
         <is>
-          <t>20230627</t>
+          <t>20230927</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="18">
       <c r="A18" s="1" t="inlineStr">
         <is>
-          <t>862</t>
+          <t>1024</t>
         </is>
       </c>
       <c r="B18" s="1" t="inlineStr">
         <is>
-          <t>2023-06-27</t>
+          <t>2023-09-27</t>
         </is>
       </c>
       <c r="C18" s="1" t="inlineStr">
         <is>
-          <t>CR20230627-752</t>
+          <t>CR20230927-905</t>
         </is>
       </c>
       <c r="D18" s="1" t="inlineStr">
         <is>
-          <t>ORGANO, KRYSTAL KAY</t>
+          <t>VILLACORTA, LORY</t>
         </is>
       </c>
       <c r="E18" s="1" t="inlineStr">
         <is>
-          <t>752</t>
+          <t>905</t>
         </is>
       </c>
       <c r="F18" s="1" t="inlineStr">
         <is>
-          <t>20230627</t>
+          <t>20230927</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="19">
       <c r="A19" s="1" t="inlineStr">
         <is>
-          <t>861</t>
+          <t>1023</t>
         </is>
       </c>
       <c r="B19" s="1" t="inlineStr">
         <is>
-          <t>2023-06-27</t>
+          <t>2023-09-27</t>
         </is>
       </c>
       <c r="C19" s="1" t="inlineStr">
         <is>
-          <t>CR20230627-751</t>
+          <t>CR20230927-904</t>
         </is>
       </c>
       <c r="D19" s="1" t="inlineStr">
         <is>
-          <t>ORGANO, KRYSTAL KAY</t>
+          <t>BAUZON, BABY CHERYL</t>
         </is>
       </c>
       <c r="E19" s="1" t="inlineStr">
         <is>
-          <t>751</t>
+          <t>904</t>
         </is>
       </c>
       <c r="F19" s="1" t="inlineStr">
         <is>
-          <t>20230627</t>
+          <t>20230927</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="20">
       <c r="A20" s="1" t="inlineStr">
         <is>
-          <t>860</t>
+          <t>1022</t>
         </is>
       </c>
       <c r="B20" s="1" t="inlineStr">
         <is>
-          <t>2023-06-27</t>
+          <t>2023-09-27</t>
         </is>
       </c>
       <c r="C20" s="1" t="inlineStr">
         <is>
-          <t>CR20230627-750</t>
+          <t>CR20230927-903</t>
         </is>
       </c>
       <c r="D20" s="1" t="inlineStr">
         <is>
-          <t>VILLANUEVA, MARIA THERESA</t>
+          <t>DOMENDEN, JOVELYN (OV)</t>
         </is>
       </c>
       <c r="E20" s="1" t="inlineStr">
         <is>
-          <t>750</t>
+          <t>903</t>
         </is>
       </c>
       <c r="F20" s="1" t="inlineStr">
         <is>
-          <t>20230627</t>
+          <t>20230927</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="21">
       <c r="A21" s="1" t="inlineStr">
         <is>
-          <t>859</t>
+          <t>1021</t>
         </is>
       </c>
       <c r="B21" s="1" t="inlineStr">
         <is>
-          <t>2023-06-27</t>
+          <t>2023-09-27</t>
         </is>
       </c>
       <c r="C21" s="1" t="inlineStr">
         <is>
-          <t>CR20230627-749</t>
+          <t>CR20230927-902</t>
         </is>
       </c>
       <c r="D21" s="1" t="inlineStr">
         <is>
-          <t>VILLANUEVA, MARIA THERESA</t>
+          <t>DOMENDEN, JOVELYN (OV)</t>
         </is>
       </c>
       <c r="E21" s="1" t="inlineStr">
         <is>
-          <t>749</t>
+          <t>902</t>
         </is>
       </c>
       <c r="F21" s="1" t="inlineStr">
         <is>
-          <t>20230627</t>
+          <t>20230927</t>
         </is>
       </c>
     </row>
   </sheetData>
   <printOptions headings="false" gridLines="false" gridLinesSet="true" horizontalCentered="false" verticalCentered="false"/>
   <pageMargins left="0.5" right="0.5" top="1.0" bottom="1.0" header="0.5" footer="0.5"/>
   <pageSetup blackAndWhite="false" cellComments="none" copies="1" draft="false" firstPageNumber="1" fitToHeight="1" fitToWidth="1" horizontalDpi="300" orientation="portrait" pageOrder="downThenOver" paperSize="1" scale="100" useFirstPageNumber="true" usePrinterDefaults="false" verticalDpi="300"/>
   <headerFooter differentFirst="false" differentOddEven="false">
     <oddHeader>&amp;C&amp;"Times New Roman,Regular"&amp;12&amp;A</oddHeader>
     <oddFooter>&amp;C&amp;"Times New Roman,Regular"&amp;12Page &amp;P</oddFooter>
   </headerFooter>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <TotalTime></TotalTime>
   <Company/>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcmitype="http://purl.org/dc/dcmitype/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dc:title/>