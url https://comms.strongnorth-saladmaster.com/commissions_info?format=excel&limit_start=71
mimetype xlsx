--- v0 (2026-02-25)
+++ v1 (2026-04-22)
@@ -157,684 +157,684 @@
       </c>
       <c r="C1" s="1" t="inlineStr">
         <is>
           <t>cr_no</t>
         </is>
       </c>
       <c r="D1" s="1" t="inlineStr">
         <is>
           <t>consultant</t>
         </is>
       </c>
       <c r="E1" s="1" t="inlineStr">
         <is>
           <t>increment</t>
         </is>
       </c>
       <c r="F1" s="1" t="inlineStr">
         <is>
           <t>inc_date</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="2">
       <c r="A2" s="1" t="inlineStr">
         <is>
-          <t>787</t>
+          <t>858</t>
         </is>
       </c>
       <c r="B2" s="1" t="inlineStr">
         <is>
-          <t>2023-05-03</t>
+          <t>2023-06-27</t>
         </is>
       </c>
       <c r="C2" s="1" t="inlineStr">
         <is>
-          <t>CR20230503-683</t>
+          <t>CR20230627-748</t>
         </is>
       </c>
       <c r="D2" s="1" t="inlineStr">
         <is>
-          <t>DOMENDEN, JOVELYN</t>
+          <t>VILLANUEVA, MARIA THERESA</t>
         </is>
       </c>
       <c r="E2" s="1" t="inlineStr">
         <is>
-          <t>683</t>
+          <t>748</t>
         </is>
       </c>
       <c r="F2" s="1" t="inlineStr">
         <is>
-          <t>20230503</t>
+          <t>20230627</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="3">
       <c r="A3" s="1" t="inlineStr">
         <is>
-          <t>786</t>
+          <t>857</t>
         </is>
       </c>
       <c r="B3" s="1" t="inlineStr">
         <is>
-          <t>2023-05-03</t>
+          <t>2023-06-01</t>
         </is>
       </c>
       <c r="C3" s="1" t="inlineStr">
         <is>
-          <t>CR20230503-682</t>
+          <t>CR20230601-747</t>
         </is>
       </c>
       <c r="D3" s="1" t="inlineStr">
         <is>
-          <t>DOMENDEN, JOVELYN</t>
+          <t>LLANES, GRATECHEN</t>
         </is>
       </c>
       <c r="E3" s="1" t="inlineStr">
         <is>
-          <t>682</t>
+          <t>747</t>
         </is>
       </c>
       <c r="F3" s="1" t="inlineStr">
         <is>
-          <t>20230503</t>
+          <t>20230601</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="4">
       <c r="A4" s="1" t="inlineStr">
         <is>
-          <t>785</t>
+          <t>856</t>
         </is>
       </c>
       <c r="B4" s="1" t="inlineStr">
         <is>
-          <t>2023-05-03</t>
+          <t>2023-06-01</t>
         </is>
       </c>
       <c r="C4" s="1" t="inlineStr">
         <is>
-          <t>CR20230503-681</t>
+          <t>CR20230601-746</t>
         </is>
       </c>
       <c r="D4" s="1" t="inlineStr">
         <is>
-          <t>VILLANUEVA, JHENALYNE</t>
+          <t>LLANES, GRATECHEN</t>
         </is>
       </c>
       <c r="E4" s="1" t="inlineStr">
         <is>
-          <t>681</t>
+          <t>746</t>
         </is>
       </c>
       <c r="F4" s="1" t="inlineStr">
         <is>
-          <t>20230503</t>
+          <t>20230601</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="5">
       <c r="A5" s="1" t="inlineStr">
         <is>
-          <t>784</t>
+          <t>855</t>
         </is>
       </c>
       <c r="B5" s="1" t="inlineStr">
         <is>
-          <t>2023-05-03</t>
+          <t>2023-06-01</t>
         </is>
       </c>
       <c r="C5" s="1" t="inlineStr">
         <is>
-          <t>CR20230503-680</t>
+          <t>CR20230601-745</t>
         </is>
       </c>
       <c r="D5" s="1" t="inlineStr">
         <is>
-          <t>VILLANUEVA, JHENALYNE</t>
+          <t>LLANES, GRATECHEN</t>
         </is>
       </c>
       <c r="E5" s="1" t="inlineStr">
         <is>
-          <t>680</t>
+          <t>745</t>
         </is>
       </c>
       <c r="F5" s="1" t="inlineStr">
         <is>
-          <t>20230503</t>
+          <t>20230601</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="6">
       <c r="A6" s="1" t="inlineStr">
         <is>
-          <t>783</t>
+          <t>854</t>
         </is>
       </c>
       <c r="B6" s="1" t="inlineStr">
         <is>
-          <t>2023-05-03</t>
+          <t>2023-06-01</t>
         </is>
       </c>
       <c r="C6" s="1" t="inlineStr">
         <is>
-          <t>CR20230503-679</t>
+          <t>CR20230601-744</t>
         </is>
       </c>
       <c r="D6" s="1" t="inlineStr">
         <is>
-          <t>VILLANUEVA, JHENALYNE</t>
+          <t>ASUNCION, ETHELDREDA</t>
         </is>
       </c>
       <c r="E6" s="1" t="inlineStr">
         <is>
-          <t>679</t>
+          <t>744</t>
         </is>
       </c>
       <c r="F6" s="1" t="inlineStr">
         <is>
-          <t>20230503</t>
+          <t>20230601</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="7">
       <c r="A7" s="1" t="inlineStr">
         <is>
-          <t>782</t>
+          <t>852</t>
         </is>
       </c>
       <c r="B7" s="1" t="inlineStr">
         <is>
-          <t>2023-05-03</t>
+          <t>2023-06-01</t>
         </is>
       </c>
       <c r="C7" s="1" t="inlineStr">
         <is>
-          <t>CR20230503-678</t>
+          <t>CR20230601-743</t>
         </is>
       </c>
       <c r="D7" s="1" t="inlineStr">
         <is>
-          <t>VILLACORTA, LORY</t>
+          <t>ASUNCION, ETHELDREDA</t>
         </is>
       </c>
       <c r="E7" s="1" t="inlineStr">
         <is>
-          <t>678</t>
+          <t>743</t>
         </is>
       </c>
       <c r="F7" s="1" t="inlineStr">
         <is>
-          <t>20230503</t>
+          <t>20230601</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="8">
       <c r="A8" s="1" t="inlineStr">
         <is>
-          <t>781</t>
+          <t>851</t>
         </is>
       </c>
       <c r="B8" s="1" t="inlineStr">
         <is>
-          <t>2023-05-03</t>
+          <t>2023-06-01</t>
         </is>
       </c>
       <c r="C8" s="1" t="inlineStr">
         <is>
-          <t>CR20230503-677</t>
+          <t>CR20230601-742</t>
         </is>
       </c>
       <c r="D8" s="1" t="inlineStr">
         <is>
-          <t>VILLACORTA, LORY</t>
+          <t>ABADILLA, LAMAR</t>
         </is>
       </c>
       <c r="E8" s="1" t="inlineStr">
         <is>
-          <t>677</t>
+          <t>742</t>
         </is>
       </c>
       <c r="F8" s="1" t="inlineStr">
         <is>
-          <t>20230503</t>
+          <t>20230601</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="9">
       <c r="A9" s="1" t="inlineStr">
         <is>
-          <t>780</t>
+          <t>850</t>
         </is>
       </c>
       <c r="B9" s="1" t="inlineStr">
         <is>
-          <t>2023-05-03</t>
+          <t>2023-06-01</t>
         </is>
       </c>
       <c r="C9" s="1" t="inlineStr">
         <is>
-          <t>CR20230503-676</t>
+          <t>CR20230601-741</t>
         </is>
       </c>
       <c r="D9" s="1" t="inlineStr">
         <is>
-          <t>REYES, KATHERINE</t>
+          <t>ABADILLA, LAMAR</t>
         </is>
       </c>
       <c r="E9" s="1" t="inlineStr">
         <is>
-          <t>676</t>
+          <t>741</t>
         </is>
       </c>
       <c r="F9" s="1" t="inlineStr">
         <is>
-          <t>20230503</t>
+          <t>20230601</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="10">
       <c r="A10" s="1" t="inlineStr">
         <is>
-          <t>779</t>
+          <t>849</t>
         </is>
       </c>
       <c r="B10" s="1" t="inlineStr">
         <is>
-          <t>2023-05-03</t>
+          <t>2023-06-01</t>
         </is>
       </c>
       <c r="C10" s="1" t="inlineStr">
         <is>
-          <t>CR20230503-675</t>
+          <t>CR20230601-740</t>
         </is>
       </c>
       <c r="D10" s="1" t="inlineStr">
         <is>
-          <t>DAQUIOAG, MARIA ELOISA</t>
+          <t>ACAB, MARY ROSE</t>
         </is>
       </c>
       <c r="E10" s="1" t="inlineStr">
         <is>
-          <t>675</t>
+          <t>740</t>
         </is>
       </c>
       <c r="F10" s="1" t="inlineStr">
         <is>
-          <t>20230503</t>
+          <t>20230601</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="11">
       <c r="A11" s="1" t="inlineStr">
         <is>
-          <t>777</t>
+          <t>848</t>
         </is>
       </c>
       <c r="B11" s="1" t="inlineStr">
         <is>
-          <t>2023-05-03</t>
+          <t>2023-06-01</t>
         </is>
       </c>
       <c r="C11" s="1" t="inlineStr">
         <is>
-          <t>CR20230503-674</t>
+          <t>CR20230601-739</t>
         </is>
       </c>
       <c r="D11" s="1" t="inlineStr">
         <is>
-          <t>VILLANUEVA, MARIA THERESA</t>
+          <t>ACAB, MARY ROSE</t>
         </is>
       </c>
       <c r="E11" s="1" t="inlineStr">
         <is>
-          <t>674</t>
+          <t>739</t>
         </is>
       </c>
       <c r="F11" s="1" t="inlineStr">
         <is>
-          <t>20230503</t>
+          <t>20230601</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="12">
       <c r="A12" s="1" t="inlineStr">
         <is>
-          <t>776</t>
+          <t>846</t>
         </is>
       </c>
       <c r="B12" s="1" t="inlineStr">
         <is>
-          <t>2023-05-03</t>
+          <t>2023-06-01</t>
         </is>
       </c>
       <c r="C12" s="1" t="inlineStr">
         <is>
-          <t>CR20230503-673</t>
+          <t>CR20230601-738</t>
         </is>
       </c>
       <c r="D12" s="1" t="inlineStr">
         <is>
-          <t>VILLANUEVA, MARIA THERESA</t>
+          <t>TOLENTINO, LIZA</t>
         </is>
       </c>
       <c r="E12" s="1" t="inlineStr">
         <is>
-          <t>673</t>
+          <t>738</t>
         </is>
       </c>
       <c r="F12" s="1" t="inlineStr">
         <is>
-          <t>20230503</t>
+          <t>20230601</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="13">
       <c r="A13" s="1" t="inlineStr">
         <is>
-          <t>774</t>
+          <t>845</t>
         </is>
       </c>
       <c r="B13" s="1" t="inlineStr">
         <is>
-          <t>2023-05-03</t>
+          <t>2023-06-01</t>
         </is>
       </c>
       <c r="C13" s="1" t="inlineStr">
         <is>
-          <t>CR20230503-672</t>
+          <t>CR20230601-737</t>
         </is>
       </c>
       <c r="D13" s="1" t="inlineStr">
         <is>
-          <t>VILLANUEVA, MARIA THERESA</t>
+          <t>DE LEON, PHOEBE</t>
         </is>
       </c>
       <c r="E13" s="1" t="inlineStr">
         <is>
-          <t>672</t>
+          <t>737</t>
         </is>
       </c>
       <c r="F13" s="1" t="inlineStr">
         <is>
-          <t>20230503</t>
+          <t>20230601</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="14">
       <c r="A14" s="1" t="inlineStr">
         <is>
-          <t>773</t>
+          <t>844</t>
         </is>
       </c>
       <c r="B14" s="1" t="inlineStr">
         <is>
-          <t>2023-05-03</t>
+          <t>2023-06-01</t>
         </is>
       </c>
       <c r="C14" s="1" t="inlineStr">
         <is>
-          <t>CR20230503-671</t>
+          <t>CR20230601-736</t>
         </is>
       </c>
       <c r="D14" s="1" t="inlineStr">
         <is>
-          <t>RAZOTE, CLARE ANN ENGELINE</t>
+          <t>BAUZON, BABY CHERYL</t>
         </is>
       </c>
       <c r="E14" s="1" t="inlineStr">
         <is>
-          <t>671</t>
+          <t>736</t>
         </is>
       </c>
       <c r="F14" s="1" t="inlineStr">
         <is>
-          <t>20230503</t>
+          <t>20230601</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="15">
       <c r="A15" s="1" t="inlineStr">
         <is>
-          <t>772</t>
+          <t>843</t>
         </is>
       </c>
       <c r="B15" s="1" t="inlineStr">
         <is>
-          <t>2023-05-03</t>
+          <t>2023-06-01</t>
         </is>
       </c>
       <c r="C15" s="1" t="inlineStr">
         <is>
-          <t>CR20230503-670</t>
+          <t>CR20230601-735</t>
         </is>
       </c>
       <c r="D15" s="1" t="inlineStr">
         <is>
-          <t>RAZOTE, CLARE ANN ENGELINE</t>
+          <t>BAUZON, BABY CHERYL</t>
         </is>
       </c>
       <c r="E15" s="1" t="inlineStr">
         <is>
-          <t>670</t>
+          <t>735</t>
         </is>
       </c>
       <c r="F15" s="1" t="inlineStr">
         <is>
-          <t>20230503</t>
+          <t>20230601</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="16">
       <c r="A16" s="1" t="inlineStr">
         <is>
-          <t>771</t>
+          <t>842</t>
         </is>
       </c>
       <c r="B16" s="1" t="inlineStr">
         <is>
-          <t>2023-05-03</t>
+          <t>2023-06-01</t>
         </is>
       </c>
       <c r="C16" s="1" t="inlineStr">
         <is>
-          <t>CR20230503-669</t>
+          <t>CR20230601-734</t>
         </is>
       </c>
       <c r="D16" s="1" t="inlineStr">
         <is>
-          <t>RAZOTE, CLARE ANN ENGELINE</t>
+          <t>BAUZON, BABY CHERYL</t>
         </is>
       </c>
       <c r="E16" s="1" t="inlineStr">
         <is>
-          <t>669</t>
+          <t>734</t>
         </is>
       </c>
       <c r="F16" s="1" t="inlineStr">
         <is>
-          <t>20230503</t>
+          <t>20230601</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="17">
       <c r="A17" s="1" t="inlineStr">
         <is>
-          <t>770</t>
+          <t>841</t>
         </is>
       </c>
       <c r="B17" s="1" t="inlineStr">
         <is>
-          <t>2023-05-03</t>
+          <t>2023-06-01</t>
         </is>
       </c>
       <c r="C17" s="1" t="inlineStr">
         <is>
-          <t>CR20230503-668</t>
+          <t>CR20230601-733</t>
         </is>
       </c>
       <c r="D17" s="1" t="inlineStr">
         <is>
-          <t>RAZOTE, CLARE ANN ENGELINE</t>
+          <t>BODINO, SHIRLEY MARILOU</t>
         </is>
       </c>
       <c r="E17" s="1" t="inlineStr">
         <is>
-          <t>668</t>
+          <t>733</t>
         </is>
       </c>
       <c r="F17" s="1" t="inlineStr">
         <is>
-          <t>20230503</t>
+          <t>20230601</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="18">
       <c r="A18" s="1" t="inlineStr">
         <is>
-          <t>765</t>
+          <t>840</t>
         </is>
       </c>
       <c r="B18" s="1" t="inlineStr">
         <is>
-          <t>2023-05-03</t>
+          <t>2023-06-01</t>
         </is>
       </c>
       <c r="C18" s="1" t="inlineStr">
         <is>
-          <t>CR20230503-667</t>
+          <t>CR20230601-732</t>
         </is>
       </c>
       <c r="D18" s="1" t="inlineStr">
         <is>
-          <t>LLANES, GRATECHEN</t>
+          <t>BODINO, SHIRLEYY MARILOU</t>
         </is>
       </c>
       <c r="E18" s="1" t="inlineStr">
         <is>
-          <t>667</t>
+          <t>732</t>
         </is>
       </c>
       <c r="F18" s="1" t="inlineStr">
         <is>
-          <t>20230503</t>
+          <t>20230601</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="19">
       <c r="A19" s="1" t="inlineStr">
         <is>
-          <t>764</t>
+          <t>839</t>
         </is>
       </c>
       <c r="B19" s="1" t="inlineStr">
         <is>
-          <t>2023-05-03</t>
+          <t>2023-06-01</t>
         </is>
       </c>
       <c r="C19" s="1" t="inlineStr">
         <is>
-          <t>CR20230503-666</t>
+          <t>CR20230601-731</t>
         </is>
       </c>
       <c r="D19" s="1" t="inlineStr">
         <is>
-          <t>LLANES, GRATECHEN</t>
+          <t>CALIJA, VILMA MAY</t>
         </is>
       </c>
       <c r="E19" s="1" t="inlineStr">
         <is>
-          <t>666</t>
+          <t>731</t>
         </is>
       </c>
       <c r="F19" s="1" t="inlineStr">
         <is>
-          <t>20230503</t>
+          <t>20230601</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="20">
       <c r="A20" s="1" t="inlineStr">
         <is>
-          <t>763</t>
+          <t>838</t>
         </is>
       </c>
       <c r="B20" s="1" t="inlineStr">
         <is>
-          <t>2023-05-03</t>
+          <t>2023-06-01</t>
         </is>
       </c>
       <c r="C20" s="1" t="inlineStr">
         <is>
-          <t>CR20230503-665</t>
+          <t>CR20230601-730</t>
         </is>
       </c>
       <c r="D20" s="1" t="inlineStr">
         <is>
-          <t>LLANES, GRATECHEN</t>
+          <t>DAQUIOAG, MARIA ELOISA</t>
         </is>
       </c>
       <c r="E20" s="1" t="inlineStr">
         <is>
-          <t>665</t>
+          <t>730</t>
         </is>
       </c>
       <c r="F20" s="1" t="inlineStr">
         <is>
-          <t>20230503</t>
+          <t>20230601</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="21">
       <c r="A21" s="1" t="inlineStr">
         <is>
-          <t>762</t>
+          <t>837</t>
         </is>
       </c>
       <c r="B21" s="1" t="inlineStr">
         <is>
-          <t>2023-05-03</t>
+          <t>2023-06-01</t>
         </is>
       </c>
       <c r="C21" s="1" t="inlineStr">
         <is>
-          <t>CR20230503-664</t>
+          <t>CR20230601-729</t>
         </is>
       </c>
       <c r="D21" s="1" t="inlineStr">
         <is>
-          <t>LLANES, GRATECHEN</t>
+          <t>DOMINGO, EVELYN</t>
         </is>
       </c>
       <c r="E21" s="1" t="inlineStr">
         <is>
-          <t>664</t>
+          <t>729</t>
         </is>
       </c>
       <c r="F21" s="1" t="inlineStr">
         <is>
-          <t>20230503</t>
+          <t>20230601</t>
         </is>
       </c>
     </row>
   </sheetData>
   <printOptions headings="false" gridLines="false" gridLinesSet="true" horizontalCentered="false" verticalCentered="false"/>
   <pageMargins left="0.5" right="0.5" top="1.0" bottom="1.0" header="0.5" footer="0.5"/>
   <pageSetup blackAndWhite="false" cellComments="none" copies="1" draft="false" firstPageNumber="1" fitToHeight="1" fitToWidth="1" horizontalDpi="300" orientation="portrait" pageOrder="downThenOver" paperSize="1" scale="100" useFirstPageNumber="true" usePrinterDefaults="false" verticalDpi="300"/>
   <headerFooter differentFirst="false" differentOddEven="false">
     <oddHeader>&amp;C&amp;"Times New Roman,Regular"&amp;12&amp;A</oddHeader>
     <oddFooter>&amp;C&amp;"Times New Roman,Regular"&amp;12Page &amp;P</oddFooter>
   </headerFooter>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <TotalTime></TotalTime>
   <Company/>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcmitype="http://purl.org/dc/dcmitype/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dc:title/>