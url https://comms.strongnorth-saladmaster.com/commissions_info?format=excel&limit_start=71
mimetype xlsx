--- v1 (2026-04-22)
+++ v2 (2026-06-19)
@@ -157,684 +157,684 @@
       </c>
       <c r="C1" s="1" t="inlineStr">
         <is>
           <t>cr_no</t>
         </is>
       </c>
       <c r="D1" s="1" t="inlineStr">
         <is>
           <t>consultant</t>
         </is>
       </c>
       <c r="E1" s="1" t="inlineStr">
         <is>
           <t>increment</t>
         </is>
       </c>
       <c r="F1" s="1" t="inlineStr">
         <is>
           <t>inc_date</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="2">
       <c r="A2" s="1" t="inlineStr">
         <is>
-          <t>858</t>
+          <t>1020</t>
         </is>
       </c>
       <c r="B2" s="1" t="inlineStr">
         <is>
-          <t>2023-06-27</t>
+          <t>2023-09-27</t>
         </is>
       </c>
       <c r="C2" s="1" t="inlineStr">
         <is>
-          <t>CR20230627-748</t>
+          <t>CR20230927-901</t>
         </is>
       </c>
       <c r="D2" s="1" t="inlineStr">
         <is>
-          <t>VILLANUEVA, MARIA THERESA</t>
+          <t>DOMENDEN, JOVELYN (OV)</t>
         </is>
       </c>
       <c r="E2" s="1" t="inlineStr">
         <is>
-          <t>748</t>
+          <t>901</t>
         </is>
       </c>
       <c r="F2" s="1" t="inlineStr">
         <is>
-          <t>20230627</t>
+          <t>20230927</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="3">
       <c r="A3" s="1" t="inlineStr">
         <is>
-          <t>857</t>
+          <t>1019</t>
         </is>
       </c>
       <c r="B3" s="1" t="inlineStr">
         <is>
-          <t>2023-06-01</t>
+          <t>2023-09-27</t>
         </is>
       </c>
       <c r="C3" s="1" t="inlineStr">
         <is>
-          <t>CR20230601-747</t>
+          <t>CR20230927-900</t>
         </is>
       </c>
       <c r="D3" s="1" t="inlineStr">
         <is>
-          <t>LLANES, GRATECHEN</t>
+          <t>DOMINGO, EVELYN</t>
         </is>
       </c>
       <c r="E3" s="1" t="inlineStr">
         <is>
-          <t>747</t>
+          <t>900</t>
         </is>
       </c>
       <c r="F3" s="1" t="inlineStr">
         <is>
-          <t>20230601</t>
+          <t>20230927</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="4">
       <c r="A4" s="1" t="inlineStr">
         <is>
-          <t>856</t>
+          <t>1018</t>
         </is>
       </c>
       <c r="B4" s="1" t="inlineStr">
         <is>
-          <t>2023-06-01</t>
+          <t>2023-09-27</t>
         </is>
       </c>
       <c r="C4" s="1" t="inlineStr">
         <is>
-          <t>CR20230601-746</t>
+          <t>CR20230927-899</t>
         </is>
       </c>
       <c r="D4" s="1" t="inlineStr">
         <is>
-          <t>LLANES, GRATECHEN</t>
+          <t>DOMINGO, EVELYN</t>
         </is>
       </c>
       <c r="E4" s="1" t="inlineStr">
         <is>
-          <t>746</t>
+          <t>899</t>
         </is>
       </c>
       <c r="F4" s="1" t="inlineStr">
         <is>
-          <t>20230601</t>
+          <t>20230927</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="5">
       <c r="A5" s="1" t="inlineStr">
         <is>
-          <t>855</t>
+          <t>1017</t>
         </is>
       </c>
       <c r="B5" s="1" t="inlineStr">
         <is>
-          <t>2023-06-01</t>
+          <t>2023-09-27</t>
         </is>
       </c>
       <c r="C5" s="1" t="inlineStr">
         <is>
-          <t>CR20230601-745</t>
+          <t>CR20230927-898</t>
         </is>
       </c>
       <c r="D5" s="1" t="inlineStr">
         <is>
-          <t>LLANES, GRATECHEN</t>
+          <t>DOMINGO, EVELYN</t>
         </is>
       </c>
       <c r="E5" s="1" t="inlineStr">
         <is>
-          <t>745</t>
+          <t>898</t>
         </is>
       </c>
       <c r="F5" s="1" t="inlineStr">
         <is>
-          <t>20230601</t>
+          <t>20230927</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="6">
       <c r="A6" s="1" t="inlineStr">
         <is>
-          <t>854</t>
+          <t>1016</t>
         </is>
       </c>
       <c r="B6" s="1" t="inlineStr">
         <is>
-          <t>2023-06-01</t>
+          <t>2023-09-27</t>
         </is>
       </c>
       <c r="C6" s="1" t="inlineStr">
         <is>
-          <t>CR20230601-744</t>
+          <t>CR20230927-897</t>
         </is>
       </c>
       <c r="D6" s="1" t="inlineStr">
         <is>
-          <t>ASUNCION, ETHELDREDA</t>
+          <t>RAZOTE, CLARE ANN ENGLINE</t>
         </is>
       </c>
       <c r="E6" s="1" t="inlineStr">
         <is>
-          <t>744</t>
+          <t>897</t>
         </is>
       </c>
       <c r="F6" s="1" t="inlineStr">
         <is>
-          <t>20230601</t>
+          <t>20230927</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="7">
       <c r="A7" s="1" t="inlineStr">
         <is>
-          <t>852</t>
+          <t>1015</t>
         </is>
       </c>
       <c r="B7" s="1" t="inlineStr">
         <is>
-          <t>2023-06-01</t>
+          <t>2023-09-27</t>
         </is>
       </c>
       <c r="C7" s="1" t="inlineStr">
         <is>
-          <t>CR20230601-743</t>
+          <t>CR20230927-896</t>
         </is>
       </c>
       <c r="D7" s="1" t="inlineStr">
         <is>
-          <t>ASUNCION, ETHELDREDA</t>
+          <t>RAZOTE, CLARE ANN ENGLINE</t>
         </is>
       </c>
       <c r="E7" s="1" t="inlineStr">
         <is>
-          <t>743</t>
+          <t>896</t>
         </is>
       </c>
       <c r="F7" s="1" t="inlineStr">
         <is>
-          <t>20230601</t>
+          <t>20230927</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="8">
       <c r="A8" s="1" t="inlineStr">
         <is>
-          <t>851</t>
+          <t>1014</t>
         </is>
       </c>
       <c r="B8" s="1" t="inlineStr">
         <is>
-          <t>2023-06-01</t>
+          <t>2023-09-27</t>
         </is>
       </c>
       <c r="C8" s="1" t="inlineStr">
         <is>
-          <t>CR20230601-742</t>
+          <t>CR20230927-895</t>
         </is>
       </c>
       <c r="D8" s="1" t="inlineStr">
         <is>
-          <t>ABADILLA, LAMAR</t>
+          <t>RAZOTE, CLARE ANN ENGLINE</t>
         </is>
       </c>
       <c r="E8" s="1" t="inlineStr">
         <is>
-          <t>742</t>
+          <t>895</t>
         </is>
       </c>
       <c r="F8" s="1" t="inlineStr">
         <is>
-          <t>20230601</t>
+          <t>20230927</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="9">
       <c r="A9" s="1" t="inlineStr">
         <is>
-          <t>850</t>
+          <t>1013</t>
         </is>
       </c>
       <c r="B9" s="1" t="inlineStr">
         <is>
-          <t>2023-06-01</t>
+          <t>2023-09-27</t>
         </is>
       </c>
       <c r="C9" s="1" t="inlineStr">
         <is>
-          <t>CR20230601-741</t>
+          <t>CR20230927-894</t>
         </is>
       </c>
       <c r="D9" s="1" t="inlineStr">
         <is>
-          <t>ABADILLA, LAMAR</t>
+          <t>RAVAL, ELIZA ALMA</t>
         </is>
       </c>
       <c r="E9" s="1" t="inlineStr">
         <is>
-          <t>741</t>
+          <t>894</t>
         </is>
       </c>
       <c r="F9" s="1" t="inlineStr">
         <is>
-          <t>20230601</t>
+          <t>20230927</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="10">
       <c r="A10" s="1" t="inlineStr">
         <is>
-          <t>849</t>
+          <t>1012</t>
         </is>
       </c>
       <c r="B10" s="1" t="inlineStr">
         <is>
-          <t>2023-06-01</t>
+          <t>2023-09-27</t>
         </is>
       </c>
       <c r="C10" s="1" t="inlineStr">
         <is>
-          <t>CR20230601-740</t>
+          <t>CR20230927-893</t>
         </is>
       </c>
       <c r="D10" s="1" t="inlineStr">
         <is>
-          <t>ACAB, MARY ROSE</t>
+          <t>DACANAY, LOIDA</t>
         </is>
       </c>
       <c r="E10" s="1" t="inlineStr">
         <is>
-          <t>740</t>
+          <t>893</t>
         </is>
       </c>
       <c r="F10" s="1" t="inlineStr">
         <is>
-          <t>20230601</t>
+          <t>20230927</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="11">
       <c r="A11" s="1" t="inlineStr">
         <is>
-          <t>848</t>
+          <t>1011</t>
         </is>
       </c>
       <c r="B11" s="1" t="inlineStr">
         <is>
-          <t>2023-06-01</t>
+          <t>2023-09-27</t>
         </is>
       </c>
       <c r="C11" s="1" t="inlineStr">
         <is>
-          <t>CR20230601-739</t>
+          <t>CR20230927-892</t>
         </is>
       </c>
       <c r="D11" s="1" t="inlineStr">
         <is>
-          <t>ACAB, MARY ROSE</t>
+          <t>MARTIN, JULIA DIVINA</t>
         </is>
       </c>
       <c r="E11" s="1" t="inlineStr">
         <is>
-          <t>739</t>
+          <t>892</t>
         </is>
       </c>
       <c r="F11" s="1" t="inlineStr">
         <is>
-          <t>20230601</t>
+          <t>20230927</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="12">
       <c r="A12" s="1" t="inlineStr">
         <is>
-          <t>846</t>
+          <t>1010</t>
         </is>
       </c>
       <c r="B12" s="1" t="inlineStr">
         <is>
-          <t>2023-06-01</t>
+          <t>2023-09-27</t>
         </is>
       </c>
       <c r="C12" s="1" t="inlineStr">
         <is>
-          <t>CR20230601-738</t>
+          <t>CR20230927-891</t>
         </is>
       </c>
       <c r="D12" s="1" t="inlineStr">
         <is>
-          <t>TOLENTINO, LIZA</t>
+          <t>PAREL, ELIZABETH</t>
         </is>
       </c>
       <c r="E12" s="1" t="inlineStr">
         <is>
-          <t>738</t>
+          <t>891</t>
         </is>
       </c>
       <c r="F12" s="1" t="inlineStr">
         <is>
-          <t>20230601</t>
+          <t>20230927</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="13">
       <c r="A13" s="1" t="inlineStr">
         <is>
-          <t>845</t>
+          <t>1009</t>
         </is>
       </c>
       <c r="B13" s="1" t="inlineStr">
         <is>
-          <t>2023-06-01</t>
+          <t>2023-09-27</t>
         </is>
       </c>
       <c r="C13" s="1" t="inlineStr">
         <is>
-          <t>CR20230601-737</t>
+          <t>CR20230927-890</t>
         </is>
       </c>
       <c r="D13" s="1" t="inlineStr">
         <is>
-          <t>DE LEON, PHOEBE</t>
+          <t>LIVED, CHARMAINE</t>
         </is>
       </c>
       <c r="E13" s="1" t="inlineStr">
         <is>
-          <t>737</t>
+          <t>890</t>
         </is>
       </c>
       <c r="F13" s="1" t="inlineStr">
         <is>
-          <t>20230601</t>
+          <t>20230927</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="14">
       <c r="A14" s="1" t="inlineStr">
         <is>
-          <t>844</t>
+          <t>1007</t>
         </is>
       </c>
       <c r="B14" s="1" t="inlineStr">
         <is>
-          <t>2023-06-01</t>
+          <t>2023-09-27</t>
         </is>
       </c>
       <c r="C14" s="1" t="inlineStr">
         <is>
-          <t>CR20230601-736</t>
+          <t>CR20230927-889</t>
         </is>
       </c>
       <c r="D14" s="1" t="inlineStr">
         <is>
-          <t>BAUZON, BABY CHERYL</t>
+          <t>DAGURO, MARIE JANE</t>
         </is>
       </c>
       <c r="E14" s="1" t="inlineStr">
         <is>
-          <t>736</t>
+          <t>889</t>
         </is>
       </c>
       <c r="F14" s="1" t="inlineStr">
         <is>
-          <t>20230601</t>
+          <t>20230927</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="15">
       <c r="A15" s="1" t="inlineStr">
         <is>
-          <t>843</t>
+          <t>1006</t>
         </is>
       </c>
       <c r="B15" s="1" t="inlineStr">
         <is>
-          <t>2023-06-01</t>
+          <t>2023-09-27</t>
         </is>
       </c>
       <c r="C15" s="1" t="inlineStr">
         <is>
-          <t>CR20230601-735</t>
+          <t>CR20230927-888</t>
         </is>
       </c>
       <c r="D15" s="1" t="inlineStr">
         <is>
-          <t>BAUZON, BABY CHERYL</t>
+          <t>VILLANUEVA, MARIA THERESA</t>
         </is>
       </c>
       <c r="E15" s="1" t="inlineStr">
         <is>
-          <t>735</t>
+          <t>888</t>
         </is>
       </c>
       <c r="F15" s="1" t="inlineStr">
         <is>
-          <t>20230601</t>
+          <t>20230927</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="16">
       <c r="A16" s="1" t="inlineStr">
         <is>
-          <t>842</t>
+          <t>1005</t>
         </is>
       </c>
       <c r="B16" s="1" t="inlineStr">
         <is>
-          <t>2023-06-01</t>
+          <t>2023-09-27</t>
         </is>
       </c>
       <c r="C16" s="1" t="inlineStr">
         <is>
-          <t>CR20230601-734</t>
+          <t>CR20230927-887</t>
         </is>
       </c>
       <c r="D16" s="1" t="inlineStr">
         <is>
-          <t>BAUZON, BABY CHERYL</t>
+          <t>VILLANUEVA, MARIA THERESA</t>
         </is>
       </c>
       <c r="E16" s="1" t="inlineStr">
         <is>
-          <t>734</t>
+          <t>887</t>
         </is>
       </c>
       <c r="F16" s="1" t="inlineStr">
         <is>
-          <t>20230601</t>
+          <t>20230927</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="17">
       <c r="A17" s="1" t="inlineStr">
         <is>
-          <t>841</t>
+          <t>1004</t>
         </is>
       </c>
       <c r="B17" s="1" t="inlineStr">
         <is>
-          <t>2023-06-01</t>
+          <t>2023-09-27</t>
         </is>
       </c>
       <c r="C17" s="1" t="inlineStr">
         <is>
-          <t>CR20230601-733</t>
+          <t>CR20230927-886</t>
         </is>
       </c>
       <c r="D17" s="1" t="inlineStr">
         <is>
-          <t>BODINO, SHIRLEY MARILOU</t>
+          <t>VILLANUEVA, MARIA THERESA</t>
         </is>
       </c>
       <c r="E17" s="1" t="inlineStr">
         <is>
-          <t>733</t>
+          <t>886</t>
         </is>
       </c>
       <c r="F17" s="1" t="inlineStr">
         <is>
-          <t>20230601</t>
+          <t>20230927</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="18">
       <c r="A18" s="1" t="inlineStr">
         <is>
-          <t>840</t>
+          <t>1003</t>
         </is>
       </c>
       <c r="B18" s="1" t="inlineStr">
         <is>
-          <t>2023-06-01</t>
+          <t>2023-09-27</t>
         </is>
       </c>
       <c r="C18" s="1" t="inlineStr">
         <is>
-          <t>CR20230601-732</t>
+          <t>CR20230927-885</t>
         </is>
       </c>
       <c r="D18" s="1" t="inlineStr">
         <is>
-          <t>BODINO, SHIRLEYY MARILOU</t>
+          <t>VILLANUEVA, MARIA THERESA</t>
         </is>
       </c>
       <c r="E18" s="1" t="inlineStr">
         <is>
-          <t>732</t>
+          <t>885</t>
         </is>
       </c>
       <c r="F18" s="1" t="inlineStr">
         <is>
-          <t>20230601</t>
+          <t>20230927</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="19">
       <c r="A19" s="1" t="inlineStr">
         <is>
-          <t>839</t>
+          <t>1002</t>
         </is>
       </c>
       <c r="B19" s="1" t="inlineStr">
         <is>
-          <t>2023-06-01</t>
+          <t>2023-09-27</t>
         </is>
       </c>
       <c r="C19" s="1" t="inlineStr">
         <is>
-          <t>CR20230601-731</t>
+          <t>CR20230927-884</t>
         </is>
       </c>
       <c r="D19" s="1" t="inlineStr">
         <is>
-          <t>CALIJA, VILMA MAY</t>
+          <t>ORGANO, KRYSTAL KAY</t>
         </is>
       </c>
       <c r="E19" s="1" t="inlineStr">
         <is>
-          <t>731</t>
+          <t>884</t>
         </is>
       </c>
       <c r="F19" s="1" t="inlineStr">
         <is>
-          <t>20230601</t>
+          <t>20230927</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="20">
       <c r="A20" s="1" t="inlineStr">
         <is>
-          <t>838</t>
+          <t>1001</t>
         </is>
       </c>
       <c r="B20" s="1" t="inlineStr">
         <is>
-          <t>2023-06-01</t>
+          <t>2023-09-27</t>
         </is>
       </c>
       <c r="C20" s="1" t="inlineStr">
         <is>
-          <t>CR20230601-730</t>
+          <t>CR20230927-883</t>
         </is>
       </c>
       <c r="D20" s="1" t="inlineStr">
         <is>
-          <t>DAQUIOAG, MARIA ELOISA</t>
+          <t>ORGANO, KRYSTAL KAY</t>
         </is>
       </c>
       <c r="E20" s="1" t="inlineStr">
         <is>
-          <t>730</t>
+          <t>883</t>
         </is>
       </c>
       <c r="F20" s="1" t="inlineStr">
         <is>
-          <t>20230601</t>
+          <t>20230927</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="21">
       <c r="A21" s="1" t="inlineStr">
         <is>
-          <t>837</t>
+          <t>1000</t>
         </is>
       </c>
       <c r="B21" s="1" t="inlineStr">
         <is>
-          <t>2023-06-01</t>
+          <t>2023-09-27</t>
         </is>
       </c>
       <c r="C21" s="1" t="inlineStr">
         <is>
-          <t>CR20230601-729</t>
+          <t>CR20230927-882</t>
         </is>
       </c>
       <c r="D21" s="1" t="inlineStr">
         <is>
-          <t>DOMINGO, EVELYN</t>
+          <t>TOLENTINO, LIZA</t>
         </is>
       </c>
       <c r="E21" s="1" t="inlineStr">
         <is>
-          <t>729</t>
+          <t>882</t>
         </is>
       </c>
       <c r="F21" s="1" t="inlineStr">
         <is>
-          <t>20230601</t>
+          <t>20230927</t>
         </is>
       </c>
     </row>
   </sheetData>
   <printOptions headings="false" gridLines="false" gridLinesSet="true" horizontalCentered="false" verticalCentered="false"/>
   <pageMargins left="0.5" right="0.5" top="1.0" bottom="1.0" header="0.5" footer="0.5"/>
   <pageSetup blackAndWhite="false" cellComments="none" copies="1" draft="false" firstPageNumber="1" fitToHeight="1" fitToWidth="1" horizontalDpi="300" orientation="portrait" pageOrder="downThenOver" paperSize="1" scale="100" useFirstPageNumber="true" usePrinterDefaults="false" verticalDpi="300"/>
   <headerFooter differentFirst="false" differentOddEven="false">
     <oddHeader>&amp;C&amp;"Times New Roman,Regular"&amp;12&amp;A</oddHeader>
     <oddFooter>&amp;C&amp;"Times New Roman,Regular"&amp;12Page &amp;P</oddFooter>
   </headerFooter>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <TotalTime></TotalTime>
   <Company/>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcmitype="http://purl.org/dc/dcmitype/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dc:title/>