--- v0 (2026-02-25)
+++ v1 (2026-04-22)
@@ -157,684 +157,684 @@
       </c>
       <c r="C1" s="1" t="inlineStr">
         <is>
           <t>cr_no</t>
         </is>
       </c>
       <c r="D1" s="1" t="inlineStr">
         <is>
           <t>consultant</t>
         </is>
       </c>
       <c r="E1" s="1" t="inlineStr">
         <is>
           <t>increment</t>
         </is>
       </c>
       <c r="F1" s="1" t="inlineStr">
         <is>
           <t>inc_date</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="2">
       <c r="A2" s="1" t="inlineStr">
         <is>
-          <t>761</t>
+          <t>836</t>
         </is>
       </c>
       <c r="B2" s="1" t="inlineStr">
         <is>
-          <t>2023-05-03</t>
+          <t>2023-06-01</t>
         </is>
       </c>
       <c r="C2" s="1" t="inlineStr">
         <is>
-          <t>CR20230503-663</t>
+          <t>CR20230601-728</t>
         </is>
       </c>
       <c r="D2" s="1" t="inlineStr">
         <is>
-          <t>ORGANO, KRYSTAL</t>
+          <t>DOMINGO, EVELYN</t>
         </is>
       </c>
       <c r="E2" s="1" t="inlineStr">
         <is>
-          <t>663</t>
+          <t>728</t>
         </is>
       </c>
       <c r="F2" s="1" t="inlineStr">
         <is>
-          <t>20230503</t>
+          <t>20230601</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="3">
       <c r="A3" s="1" t="inlineStr">
         <is>
-          <t>760</t>
+          <t>835</t>
         </is>
       </c>
       <c r="B3" s="1" t="inlineStr">
         <is>
-          <t>2023-05-03</t>
+          <t>2023-06-01</t>
         </is>
       </c>
       <c r="C3" s="1" t="inlineStr">
         <is>
-          <t>CR20230503-662</t>
+          <t>CR20230601-727</t>
         </is>
       </c>
       <c r="D3" s="1" t="inlineStr">
         <is>
-          <t>OFIANA, FLORENCE</t>
+          <t>DOMINGO, EVELYN</t>
         </is>
       </c>
       <c r="E3" s="1" t="inlineStr">
         <is>
-          <t>662</t>
+          <t>727</t>
         </is>
       </c>
       <c r="F3" s="1" t="inlineStr">
         <is>
-          <t>20230503</t>
+          <t>20230601</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="4">
       <c r="A4" s="1" t="inlineStr">
         <is>
-          <t>759</t>
+          <t>834</t>
         </is>
       </c>
       <c r="B4" s="1" t="inlineStr">
         <is>
-          <t>2023-05-03</t>
+          <t>2023-06-01</t>
         </is>
       </c>
       <c r="C4" s="1" t="inlineStr">
         <is>
-          <t>CR20230503-661</t>
+          <t>CR20230601-726</t>
         </is>
       </c>
       <c r="D4" s="1" t="inlineStr">
         <is>
-          <t>DOMINGO, PREMALYN</t>
+          <t>ORGANO, KRYSTAL KAY</t>
         </is>
       </c>
       <c r="E4" s="1" t="inlineStr">
         <is>
-          <t>661</t>
+          <t>726</t>
         </is>
       </c>
       <c r="F4" s="1" t="inlineStr">
         <is>
-          <t>20230503</t>
+          <t>20230601</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="5">
       <c r="A5" s="1" t="inlineStr">
         <is>
-          <t>758</t>
+          <t>833</t>
         </is>
       </c>
       <c r="B5" s="1" t="inlineStr">
         <is>
-          <t>2023-05-03</t>
+          <t>2023-06-01</t>
         </is>
       </c>
       <c r="C5" s="1" t="inlineStr">
         <is>
-          <t>CR20230503-660</t>
+          <t>CR20230601-725</t>
         </is>
       </c>
       <c r="D5" s="1" t="inlineStr">
         <is>
-          <t>DOMINGO, PREMALYN</t>
+          <t>RAZOTE, CLARE ANNN ENGELINE</t>
         </is>
       </c>
       <c r="E5" s="1" t="inlineStr">
         <is>
-          <t>660</t>
+          <t>725</t>
         </is>
       </c>
       <c r="F5" s="1" t="inlineStr">
         <is>
-          <t>20230503</t>
+          <t>20230601</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="6">
       <c r="A6" s="1" t="inlineStr">
         <is>
-          <t>756</t>
+          <t>831</t>
         </is>
       </c>
       <c r="B6" s="1" t="inlineStr">
         <is>
-          <t>2023-03-31</t>
+          <t>2023-06-01</t>
         </is>
       </c>
       <c r="C6" s="1" t="inlineStr">
         <is>
-          <t>CR20230331-659</t>
+          <t>CR20230601-724</t>
         </is>
       </c>
       <c r="D6" s="1" t="inlineStr">
         <is>
-          <t>ASUNCION, ETHELDREDA</t>
+          <t>RAZOTE, CLARE ANNN ENGELINE</t>
         </is>
       </c>
       <c r="E6" s="1" t="inlineStr">
         <is>
-          <t>659</t>
+          <t>724</t>
         </is>
       </c>
       <c r="F6" s="1" t="inlineStr">
         <is>
-          <t>20230331</t>
+          <t>20230601</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="7">
       <c r="A7" s="1" t="inlineStr">
         <is>
-          <t>755</t>
+          <t>830</t>
         </is>
       </c>
       <c r="B7" s="1" t="inlineStr">
         <is>
-          <t>2023-03-31</t>
+          <t>2023-06-01</t>
         </is>
       </c>
       <c r="C7" s="1" t="inlineStr">
         <is>
-          <t>CR20230331-658</t>
+          <t>CR20230601-723</t>
         </is>
       </c>
       <c r="D7" s="1" t="inlineStr">
         <is>
-          <t>ASUNCION, ETHELDREDA</t>
+          <t>RAZOTE, CLARE ANNN ENGELINE</t>
         </is>
       </c>
       <c r="E7" s="1" t="inlineStr">
         <is>
-          <t>658</t>
+          <t>723</t>
         </is>
       </c>
       <c r="F7" s="1" t="inlineStr">
         <is>
-          <t>20230331</t>
+          <t>20230601</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="8">
       <c r="A8" s="1" t="inlineStr">
         <is>
-          <t>754</t>
+          <t>829</t>
         </is>
       </c>
       <c r="B8" s="1" t="inlineStr">
         <is>
-          <t>2023-03-31</t>
+          <t>2023-06-01</t>
         </is>
       </c>
       <c r="C8" s="1" t="inlineStr">
         <is>
-          <t>CR20230331-657</t>
+          <t>CR20230601-722</t>
         </is>
       </c>
       <c r="D8" s="1" t="inlineStr">
         <is>
-          <t>BONILLA, JUAN/DYVI</t>
+          <t>RAZOTE, CLARE ANNN ENGELINE</t>
         </is>
       </c>
       <c r="E8" s="1" t="inlineStr">
         <is>
-          <t>657</t>
+          <t>722</t>
         </is>
       </c>
       <c r="F8" s="1" t="inlineStr">
         <is>
-          <t>20230331</t>
+          <t>20230601</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="9">
       <c r="A9" s="1" t="inlineStr">
         <is>
-          <t>753</t>
+          <t>828</t>
         </is>
       </c>
       <c r="B9" s="1" t="inlineStr">
         <is>
-          <t>2023-03-31</t>
+          <t>2023-06-01</t>
         </is>
       </c>
       <c r="C9" s="1" t="inlineStr">
         <is>
-          <t>CR20230331-656</t>
+          <t>CR20230601-721</t>
         </is>
       </c>
       <c r="D9" s="1" t="inlineStr">
         <is>
-          <t>ORGANO, KRYSTAL</t>
+          <t>VILLACORTA, LORY</t>
         </is>
       </c>
       <c r="E9" s="1" t="inlineStr">
         <is>
-          <t>656</t>
+          <t>721</t>
         </is>
       </c>
       <c r="F9" s="1" t="inlineStr">
         <is>
-          <t>20230331</t>
+          <t>20230601</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="10">
       <c r="A10" s="1" t="inlineStr">
         <is>
-          <t>752</t>
+          <t>827</t>
         </is>
       </c>
       <c r="B10" s="1" t="inlineStr">
         <is>
-          <t>2023-03-29</t>
+          <t>2023-06-01</t>
         </is>
       </c>
       <c r="C10" s="1" t="inlineStr">
         <is>
-          <t>CR20230329-655</t>
+          <t>CR20230601-720</t>
         </is>
       </c>
       <c r="D10" s="1" t="inlineStr">
         <is>
-          <t>BODINO, SHIRLEY</t>
+          <t>PASCUAL, MARCHELLE ANN</t>
         </is>
       </c>
       <c r="E10" s="1" t="inlineStr">
         <is>
-          <t>655</t>
+          <t>720</t>
         </is>
       </c>
       <c r="F10" s="1" t="inlineStr">
         <is>
-          <t>20230329</t>
+          <t>20230601</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="11">
       <c r="A11" s="1" t="inlineStr">
         <is>
-          <t>750</t>
+          <t>826</t>
         </is>
       </c>
       <c r="B11" s="1" t="inlineStr">
         <is>
-          <t>2023-03-29</t>
+          <t>2023-06-01</t>
         </is>
       </c>
       <c r="C11" s="1" t="inlineStr">
         <is>
-          <t>CR20230329-654</t>
+          <t>CR20230601-719</t>
         </is>
       </c>
       <c r="D11" s="1" t="inlineStr">
         <is>
-          <t>DELA PEÑA, CECILIA</t>
+          <t>VILLANUEVA, MARIA THERESA</t>
         </is>
       </c>
       <c r="E11" s="1" t="inlineStr">
         <is>
-          <t>654</t>
+          <t>719</t>
         </is>
       </c>
       <c r="F11" s="1" t="inlineStr">
         <is>
-          <t>20230329</t>
+          <t>20230601</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="12">
       <c r="A12" s="1" t="inlineStr">
         <is>
-          <t>749</t>
+          <t>824</t>
         </is>
       </c>
       <c r="B12" s="1" t="inlineStr">
         <is>
-          <t>2023-03-29</t>
+          <t>2023-06-01</t>
         </is>
       </c>
       <c r="C12" s="1" t="inlineStr">
         <is>
-          <t>CR20230329-653</t>
+          <t>CR20230601-718</t>
         </is>
       </c>
       <c r="D12" s="1" t="inlineStr">
         <is>
-          <t>DOMINGO, EVELYN</t>
+          <t>VILLANUEVA, MARIA THERESA</t>
         </is>
       </c>
       <c r="E12" s="1" t="inlineStr">
         <is>
-          <t>653</t>
+          <t>718</t>
         </is>
       </c>
       <c r="F12" s="1" t="inlineStr">
         <is>
-          <t>20230329</t>
+          <t>20230601</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="13">
       <c r="A13" s="1" t="inlineStr">
         <is>
-          <t>748</t>
+          <t>823</t>
         </is>
       </c>
       <c r="B13" s="1" t="inlineStr">
         <is>
-          <t>2023-03-29</t>
+          <t>2023-06-01</t>
         </is>
       </c>
       <c r="C13" s="1" t="inlineStr">
         <is>
-          <t>CR20230329-652</t>
+          <t>CR20230601-717</t>
         </is>
       </c>
       <c r="D13" s="1" t="inlineStr">
         <is>
-          <t>DOMINGO, EVELYN</t>
+          <t>VILLANUEVA, MARIA THERESA</t>
         </is>
       </c>
       <c r="E13" s="1" t="inlineStr">
         <is>
-          <t>652</t>
+          <t>717</t>
         </is>
       </c>
       <c r="F13" s="1" t="inlineStr">
         <is>
-          <t>20230329</t>
+          <t>20230601</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="14">
       <c r="A14" s="1" t="inlineStr">
         <is>
-          <t>747</t>
+          <t>822</t>
         </is>
       </c>
       <c r="B14" s="1" t="inlineStr">
         <is>
-          <t>2023-03-29</t>
+          <t>2023-06-01</t>
         </is>
       </c>
       <c r="C14" s="1" t="inlineStr">
         <is>
-          <t>CR20230329-651</t>
+          <t>CR20230601-716</t>
         </is>
       </c>
       <c r="D14" s="1" t="inlineStr">
         <is>
-          <t>RAZOTE, CLARE ANN ENGELINE</t>
+          <t>VILLANUEVA, MARIA THERESA</t>
         </is>
       </c>
       <c r="E14" s="1" t="inlineStr">
         <is>
-          <t>651</t>
+          <t>716</t>
         </is>
       </c>
       <c r="F14" s="1" t="inlineStr">
         <is>
-          <t>20230329</t>
+          <t>20230601</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="15">
       <c r="A15" s="1" t="inlineStr">
         <is>
-          <t>746</t>
+          <t>821</t>
         </is>
       </c>
       <c r="B15" s="1" t="inlineStr">
         <is>
-          <t>2023-03-29</t>
+          <t>2023-06-01</t>
         </is>
       </c>
       <c r="C15" s="1" t="inlineStr">
         <is>
-          <t>CR20230329-650</t>
+          <t>CR20230601-715</t>
         </is>
       </c>
       <c r="D15" s="1" t="inlineStr">
         <is>
-          <t>RAZOTE, CLARE ANN ENGELINE</t>
+          <t>GUILLERMO, NICHOLE</t>
         </is>
       </c>
       <c r="E15" s="1" t="inlineStr">
         <is>
-          <t>650</t>
+          <t>715</t>
         </is>
       </c>
       <c r="F15" s="1" t="inlineStr">
         <is>
-          <t>20230329</t>
+          <t>20230601</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="16">
       <c r="A16" s="1" t="inlineStr">
         <is>
-          <t>744</t>
+          <t>820</t>
         </is>
       </c>
       <c r="B16" s="1" t="inlineStr">
         <is>
-          <t>2023-03-29</t>
+          <t>2023-06-01</t>
         </is>
       </c>
       <c r="C16" s="1" t="inlineStr">
         <is>
-          <t>CR20230329-649</t>
+          <t>CR20230601-714</t>
         </is>
       </c>
       <c r="D16" s="1" t="inlineStr">
         <is>
-          <t>ASUNCION, ETHELDREDA</t>
+          <t>VILLANUEVA, JHENALYNE</t>
         </is>
       </c>
       <c r="E16" s="1" t="inlineStr">
         <is>
-          <t>649</t>
+          <t>714</t>
         </is>
       </c>
       <c r="F16" s="1" t="inlineStr">
         <is>
-          <t>20230329</t>
+          <t>20230601</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="17">
       <c r="A17" s="1" t="inlineStr">
         <is>
-          <t>742</t>
+          <t>819</t>
         </is>
       </c>
       <c r="B17" s="1" t="inlineStr">
         <is>
-          <t>2023-03-29</t>
+          <t>2023-06-01</t>
         </is>
       </c>
       <c r="C17" s="1" t="inlineStr">
         <is>
-          <t>CR20230329-648</t>
+          <t>CR20230601-713</t>
         </is>
       </c>
       <c r="D17" s="1" t="inlineStr">
         <is>
-          <t>OFIANA, FLORENCE</t>
+          <t>VILLANUEVA, JHENALYNE</t>
         </is>
       </c>
       <c r="E17" s="1" t="inlineStr">
         <is>
-          <t>648</t>
+          <t>713</t>
         </is>
       </c>
       <c r="F17" s="1" t="inlineStr">
         <is>
-          <t>20230329</t>
+          <t>20230601</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="18">
       <c r="A18" s="1" t="inlineStr">
         <is>
-          <t>741</t>
+          <t>818</t>
         </is>
       </c>
       <c r="B18" s="1" t="inlineStr">
         <is>
-          <t>2023-03-29</t>
+          <t>2023-06-01</t>
         </is>
       </c>
       <c r="C18" s="1" t="inlineStr">
         <is>
-          <t>CR20230329-647</t>
+          <t>CR20230601-712</t>
         </is>
       </c>
       <c r="D18" s="1" t="inlineStr">
         <is>
-          <t>LLANES, GRATECHEN</t>
+          <t>TOMES, THELMA</t>
         </is>
       </c>
       <c r="E18" s="1" t="inlineStr">
         <is>
-          <t>647</t>
+          <t>712</t>
         </is>
       </c>
       <c r="F18" s="1" t="inlineStr">
         <is>
-          <t>20230329</t>
+          <t>20230601</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="19">
       <c r="A19" s="1" t="inlineStr">
         <is>
-          <t>740</t>
+          <t>817</t>
         </is>
       </c>
       <c r="B19" s="1" t="inlineStr">
         <is>
-          <t>2023-03-29</t>
+          <t>2023-06-01</t>
         </is>
       </c>
       <c r="C19" s="1" t="inlineStr">
         <is>
-          <t>CR20230329-646</t>
+          <t>CR20230601-711</t>
         </is>
       </c>
       <c r="D19" s="1" t="inlineStr">
         <is>
-          <t>LLANES, GRATECHEN</t>
+          <t>VILLACORTA, LORY</t>
         </is>
       </c>
       <c r="E19" s="1" t="inlineStr">
         <is>
-          <t>646</t>
+          <t>711</t>
         </is>
       </c>
       <c r="F19" s="1" t="inlineStr">
         <is>
-          <t>20230329</t>
+          <t>20230601</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="20">
       <c r="A20" s="1" t="inlineStr">
         <is>
-          <t>739</t>
+          <t>816</t>
         </is>
       </c>
       <c r="B20" s="1" t="inlineStr">
         <is>
-          <t>2023-03-29</t>
+          <t>2023-06-01</t>
         </is>
       </c>
       <c r="C20" s="1" t="inlineStr">
         <is>
-          <t>CR20230329-645</t>
+          <t>CR20230601-710</t>
         </is>
       </c>
       <c r="D20" s="1" t="inlineStr">
         <is>
-          <t>CALIJA, VILMA</t>
+          <t>DOMINGO, EVELYN (100$)</t>
         </is>
       </c>
       <c r="E20" s="1" t="inlineStr">
         <is>
-          <t>645</t>
+          <t>710</t>
         </is>
       </c>
       <c r="F20" s="1" t="inlineStr">
         <is>
-          <t>20230329</t>
+          <t>20230601</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="21">
       <c r="A21" s="1" t="inlineStr">
         <is>
-          <t>737</t>
+          <t>815</t>
         </is>
       </c>
       <c r="B21" s="1" t="inlineStr">
         <is>
-          <t>2023-03-29</t>
+          <t>2023-06-01</t>
         </is>
       </c>
       <c r="C21" s="1" t="inlineStr">
         <is>
-          <t>CR20230329-644</t>
+          <t>CR20230601-709</t>
         </is>
       </c>
       <c r="D21" s="1" t="inlineStr">
         <is>
-          <t>DACANAY, LOIDA</t>
+          <t>RAZOTE, CLARE ANN EENGELINE (100$)</t>
         </is>
       </c>
       <c r="E21" s="1" t="inlineStr">
         <is>
-          <t>644</t>
+          <t>709</t>
         </is>
       </c>
       <c r="F21" s="1" t="inlineStr">
         <is>
-          <t>20230329</t>
+          <t>20230601</t>
         </is>
       </c>
     </row>
   </sheetData>
   <printOptions headings="false" gridLines="false" gridLinesSet="true" horizontalCentered="false" verticalCentered="false"/>
   <pageMargins left="0.5" right="0.5" top="1.0" bottom="1.0" header="0.5" footer="0.5"/>
   <pageSetup blackAndWhite="false" cellComments="none" copies="1" draft="false" firstPageNumber="1" fitToHeight="1" fitToWidth="1" horizontalDpi="300" orientation="portrait" pageOrder="downThenOver" paperSize="1" scale="100" useFirstPageNumber="true" usePrinterDefaults="false" verticalDpi="300"/>
   <headerFooter differentFirst="false" differentOddEven="false">
     <oddHeader>&amp;C&amp;"Times New Roman,Regular"&amp;12&amp;A</oddHeader>
     <oddFooter>&amp;C&amp;"Times New Roman,Regular"&amp;12Page &amp;P</oddFooter>
   </headerFooter>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <TotalTime></TotalTime>
   <Company/>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcmitype="http://purl.org/dc/dcmitype/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dc:title/>