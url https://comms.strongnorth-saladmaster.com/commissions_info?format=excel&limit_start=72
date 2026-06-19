--- v1 (2026-04-22)
+++ v2 (2026-06-19)
@@ -157,684 +157,684 @@
       </c>
       <c r="C1" s="1" t="inlineStr">
         <is>
           <t>cr_no</t>
         </is>
       </c>
       <c r="D1" s="1" t="inlineStr">
         <is>
           <t>consultant</t>
         </is>
       </c>
       <c r="E1" s="1" t="inlineStr">
         <is>
           <t>increment</t>
         </is>
       </c>
       <c r="F1" s="1" t="inlineStr">
         <is>
           <t>inc_date</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="2">
       <c r="A2" s="1" t="inlineStr">
         <is>
-          <t>836</t>
+          <t>999</t>
         </is>
       </c>
       <c r="B2" s="1" t="inlineStr">
         <is>
-          <t>2023-06-01</t>
+          <t>2023-09-27</t>
         </is>
       </c>
       <c r="C2" s="1" t="inlineStr">
         <is>
-          <t>CR20230601-728</t>
+          <t>CR20230927-881</t>
         </is>
       </c>
       <c r="D2" s="1" t="inlineStr">
         <is>
-          <t>DOMINGO, EVELYN</t>
+          <t>GUILLERMO, NICHOLE</t>
         </is>
       </c>
       <c r="E2" s="1" t="inlineStr">
         <is>
-          <t>728</t>
+          <t>881</t>
         </is>
       </c>
       <c r="F2" s="1" t="inlineStr">
         <is>
-          <t>20230601</t>
+          <t>20230927</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="3">
       <c r="A3" s="1" t="inlineStr">
         <is>
-          <t>835</t>
+          <t>998</t>
         </is>
       </c>
       <c r="B3" s="1" t="inlineStr">
         <is>
-          <t>2023-06-01</t>
+          <t>2023-09-27</t>
         </is>
       </c>
       <c r="C3" s="1" t="inlineStr">
         <is>
-          <t>CR20230601-727</t>
+          <t>CR20230927-880</t>
         </is>
       </c>
       <c r="D3" s="1" t="inlineStr">
         <is>
-          <t>DOMINGO, EVELYN</t>
+          <t>BAUTISTA, BRETHELINA</t>
         </is>
       </c>
       <c r="E3" s="1" t="inlineStr">
         <is>
-          <t>727</t>
+          <t>880</t>
         </is>
       </c>
       <c r="F3" s="1" t="inlineStr">
         <is>
-          <t>20230601</t>
+          <t>20230927</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="4">
       <c r="A4" s="1" t="inlineStr">
         <is>
-          <t>834</t>
+          <t>997</t>
         </is>
       </c>
       <c r="B4" s="1" t="inlineStr">
         <is>
-          <t>2023-06-01</t>
+          <t>2023-09-26</t>
         </is>
       </c>
       <c r="C4" s="1" t="inlineStr">
         <is>
-          <t>CR20230601-726</t>
+          <t>CR20230926-879</t>
         </is>
       </c>
       <c r="D4" s="1" t="inlineStr">
         <is>
-          <t>ORGANO, KRYSTAL KAY</t>
+          <t>ASUNCION, ETHELDREDA (100$)</t>
         </is>
       </c>
       <c r="E4" s="1" t="inlineStr">
         <is>
-          <t>726</t>
+          <t>879</t>
         </is>
       </c>
       <c r="F4" s="1" t="inlineStr">
         <is>
-          <t>20230601</t>
+          <t>20230926</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="5">
       <c r="A5" s="1" t="inlineStr">
         <is>
-          <t>833</t>
+          <t>996</t>
         </is>
       </c>
       <c r="B5" s="1" t="inlineStr">
         <is>
-          <t>2023-06-01</t>
+          <t>2023-09-07</t>
         </is>
       </c>
       <c r="C5" s="1" t="inlineStr">
         <is>
-          <t>CR20230601-725</t>
+          <t>CR20230907-878</t>
         </is>
       </c>
       <c r="D5" s="1" t="inlineStr">
         <is>
-          <t>RAZOTE, CLARE ANNN ENGELINE</t>
+          <t>TOMES, THELMA</t>
         </is>
       </c>
       <c r="E5" s="1" t="inlineStr">
         <is>
-          <t>725</t>
+          <t>878</t>
         </is>
       </c>
       <c r="F5" s="1" t="inlineStr">
         <is>
-          <t>20230601</t>
+          <t>20230907</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="6">
       <c r="A6" s="1" t="inlineStr">
         <is>
-          <t>831</t>
+          <t>992</t>
         </is>
       </c>
       <c r="B6" s="1" t="inlineStr">
         <is>
-          <t>2023-06-01</t>
+          <t>2023-09-07</t>
         </is>
       </c>
       <c r="C6" s="1" t="inlineStr">
         <is>
-          <t>CR20230601-724</t>
+          <t>CR20230907-874</t>
         </is>
       </c>
       <c r="D6" s="1" t="inlineStr">
         <is>
-          <t>RAZOTE, CLARE ANNN ENGELINE</t>
+          <t>DACANAY, LOIDA</t>
         </is>
       </c>
       <c r="E6" s="1" t="inlineStr">
         <is>
-          <t>724</t>
+          <t>874</t>
         </is>
       </c>
       <c r="F6" s="1" t="inlineStr">
         <is>
-          <t>20230601</t>
+          <t>20230907</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="7">
       <c r="A7" s="1" t="inlineStr">
         <is>
-          <t>830</t>
+          <t>983</t>
         </is>
       </c>
       <c r="B7" s="1" t="inlineStr">
         <is>
-          <t>2023-06-01</t>
+          <t>2023-09-07</t>
         </is>
       </c>
       <c r="C7" s="1" t="inlineStr">
         <is>
-          <t>CR20230601-723</t>
+          <t>CR20230907-865</t>
         </is>
       </c>
       <c r="D7" s="1" t="inlineStr">
         <is>
-          <t>RAZOTE, CLARE ANNN ENGELINE</t>
+          <t>ORGANO, KRYSTAL KAY</t>
         </is>
       </c>
       <c r="E7" s="1" t="inlineStr">
         <is>
-          <t>723</t>
+          <t>865</t>
         </is>
       </c>
       <c r="F7" s="1" t="inlineStr">
         <is>
-          <t>20230601</t>
+          <t>20230907</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="8">
       <c r="A8" s="1" t="inlineStr">
         <is>
-          <t>829</t>
+          <t>982</t>
         </is>
       </c>
       <c r="B8" s="1" t="inlineStr">
         <is>
-          <t>2023-06-01</t>
+          <t>2023-09-27</t>
         </is>
       </c>
       <c r="C8" s="1" t="inlineStr">
         <is>
-          <t>CR20230601-722</t>
+          <t>CR20230927-864</t>
         </is>
       </c>
       <c r="D8" s="1" t="inlineStr">
         <is>
-          <t>RAZOTE, CLARE ANNN ENGELINE</t>
+          <t>VILLANUEVA, MARIA THERESA</t>
         </is>
       </c>
       <c r="E8" s="1" t="inlineStr">
         <is>
-          <t>722</t>
+          <t>864</t>
         </is>
       </c>
       <c r="F8" s="1" t="inlineStr">
         <is>
-          <t>20230601</t>
+          <t>20230927</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="9">
       <c r="A9" s="1" t="inlineStr">
         <is>
-          <t>828</t>
+          <t>981</t>
         </is>
       </c>
       <c r="B9" s="1" t="inlineStr">
         <is>
-          <t>2023-06-01</t>
+          <t>2023-09-27</t>
         </is>
       </c>
       <c r="C9" s="1" t="inlineStr">
         <is>
-          <t>CR20230601-721</t>
+          <t>CR20230927-863</t>
         </is>
       </c>
       <c r="D9" s="1" t="inlineStr">
         <is>
-          <t>VILLACORTA, LORY</t>
+          <t>RAMOS, MA. EDITHA</t>
         </is>
       </c>
       <c r="E9" s="1" t="inlineStr">
         <is>
-          <t>721</t>
+          <t>863</t>
         </is>
       </c>
       <c r="F9" s="1" t="inlineStr">
         <is>
-          <t>20230601</t>
+          <t>20230927</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="10">
       <c r="A10" s="1" t="inlineStr">
         <is>
-          <t>827</t>
+          <t>980</t>
         </is>
       </c>
       <c r="B10" s="1" t="inlineStr">
         <is>
-          <t>2023-06-01</t>
+          <t>2023-09-27</t>
         </is>
       </c>
       <c r="C10" s="1" t="inlineStr">
         <is>
-          <t>CR20230601-720</t>
+          <t>CR20230927-862</t>
         </is>
       </c>
       <c r="D10" s="1" t="inlineStr">
         <is>
-          <t>PASCUAL, MARCHELLE ANN</t>
+          <t>Sanchez, Maricris</t>
         </is>
       </c>
       <c r="E10" s="1" t="inlineStr">
         <is>
-          <t>720</t>
+          <t>862</t>
         </is>
       </c>
       <c r="F10" s="1" t="inlineStr">
         <is>
-          <t>20230601</t>
+          <t>20230927</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="11">
       <c r="A11" s="1" t="inlineStr">
         <is>
-          <t>826</t>
+          <t>979</t>
         </is>
       </c>
       <c r="B11" s="1" t="inlineStr">
         <is>
-          <t>2023-06-01</t>
+          <t>2023-09-27</t>
         </is>
       </c>
       <c r="C11" s="1" t="inlineStr">
         <is>
-          <t>CR20230601-719</t>
+          <t>CR20230927-861</t>
         </is>
       </c>
       <c r="D11" s="1" t="inlineStr">
         <is>
-          <t>VILLANUEVA, MARIA THERESA</t>
+          <t>SIMON, NELIA</t>
         </is>
       </c>
       <c r="E11" s="1" t="inlineStr">
         <is>
-          <t>719</t>
+          <t>861</t>
         </is>
       </c>
       <c r="F11" s="1" t="inlineStr">
         <is>
-          <t>20230601</t>
+          <t>20230927</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="12">
       <c r="A12" s="1" t="inlineStr">
         <is>
-          <t>824</t>
+          <t>978</t>
         </is>
       </c>
       <c r="B12" s="1" t="inlineStr">
         <is>
-          <t>2023-06-01</t>
+          <t>2023-09-27</t>
         </is>
       </c>
       <c r="C12" s="1" t="inlineStr">
         <is>
-          <t>CR20230601-718</t>
+          <t>CR20230927-860</t>
         </is>
       </c>
       <c r="D12" s="1" t="inlineStr">
         <is>
           <t>VILLANUEVA, MARIA THERESA</t>
         </is>
       </c>
       <c r="E12" s="1" t="inlineStr">
         <is>
-          <t>718</t>
+          <t>860</t>
         </is>
       </c>
       <c r="F12" s="1" t="inlineStr">
         <is>
-          <t>20230601</t>
+          <t>20230927</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="13">
       <c r="A13" s="1" t="inlineStr">
         <is>
-          <t>823</t>
+          <t>977</t>
         </is>
       </c>
       <c r="B13" s="1" t="inlineStr">
         <is>
-          <t>2023-06-01</t>
+          <t>2023-09-27</t>
         </is>
       </c>
       <c r="C13" s="1" t="inlineStr">
         <is>
-          <t>CR20230601-717</t>
+          <t>CR20230927-859</t>
         </is>
       </c>
       <c r="D13" s="1" t="inlineStr">
         <is>
           <t>VILLANUEVA, MARIA THERESA</t>
         </is>
       </c>
       <c r="E13" s="1" t="inlineStr">
         <is>
-          <t>717</t>
+          <t>859</t>
         </is>
       </c>
       <c r="F13" s="1" t="inlineStr">
         <is>
-          <t>20230601</t>
+          <t>20230927</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="14">
       <c r="A14" s="1" t="inlineStr">
         <is>
-          <t>822</t>
+          <t>976</t>
         </is>
       </c>
       <c r="B14" s="1" t="inlineStr">
         <is>
-          <t>2023-06-01</t>
+          <t>2023-09-07</t>
         </is>
       </c>
       <c r="C14" s="1" t="inlineStr">
         <is>
-          <t>CR20230601-716</t>
+          <t>CR20230907-858</t>
         </is>
       </c>
       <c r="D14" s="1" t="inlineStr">
         <is>
           <t>VILLANUEVA, MARIA THERESA</t>
         </is>
       </c>
       <c r="E14" s="1" t="inlineStr">
         <is>
-          <t>716</t>
+          <t>858</t>
         </is>
       </c>
       <c r="F14" s="1" t="inlineStr">
         <is>
-          <t>20230601</t>
+          <t>20230907</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="15">
       <c r="A15" s="1" t="inlineStr">
         <is>
-          <t>821</t>
+          <t>975</t>
         </is>
       </c>
       <c r="B15" s="1" t="inlineStr">
         <is>
-          <t>2023-06-01</t>
+          <t>2023-09-07</t>
         </is>
       </c>
       <c r="C15" s="1" t="inlineStr">
         <is>
-          <t>CR20230601-715</t>
+          <t>CR20230907-857</t>
         </is>
       </c>
       <c r="D15" s="1" t="inlineStr">
         <is>
-          <t>GUILLERMO, NICHOLE</t>
+          <t>VILLANUEVA, MARIA THERESA</t>
         </is>
       </c>
       <c r="E15" s="1" t="inlineStr">
         <is>
-          <t>715</t>
+          <t>857</t>
         </is>
       </c>
       <c r="F15" s="1" t="inlineStr">
         <is>
-          <t>20230601</t>
+          <t>20230907</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="16">
       <c r="A16" s="1" t="inlineStr">
         <is>
-          <t>820</t>
+          <t>973</t>
         </is>
       </c>
       <c r="B16" s="1" t="inlineStr">
         <is>
-          <t>2023-06-01</t>
+          <t>2023-09-07</t>
         </is>
       </c>
       <c r="C16" s="1" t="inlineStr">
         <is>
-          <t>CR20230601-714</t>
+          <t>CR20230907-856</t>
         </is>
       </c>
       <c r="D16" s="1" t="inlineStr">
         <is>
-          <t>VILLANUEVA, JHENALYNE</t>
+          <t>VILLACORTA, LORY</t>
         </is>
       </c>
       <c r="E16" s="1" t="inlineStr">
         <is>
-          <t>714</t>
+          <t>856</t>
         </is>
       </c>
       <c r="F16" s="1" t="inlineStr">
         <is>
-          <t>20230601</t>
+          <t>20230907</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="17">
       <c r="A17" s="1" t="inlineStr">
         <is>
-          <t>819</t>
+          <t>972</t>
         </is>
       </c>
       <c r="B17" s="1" t="inlineStr">
         <is>
-          <t>2023-06-01</t>
+          <t>2023-09-07</t>
         </is>
       </c>
       <c r="C17" s="1" t="inlineStr">
         <is>
-          <t>CR20230601-713</t>
+          <t>CR20230907-855</t>
         </is>
       </c>
       <c r="D17" s="1" t="inlineStr">
         <is>
-          <t>VILLANUEVA, JHENALYNE</t>
+          <t>LLANES, JACKLYN KATE</t>
         </is>
       </c>
       <c r="E17" s="1" t="inlineStr">
         <is>
-          <t>713</t>
+          <t>855</t>
         </is>
       </c>
       <c r="F17" s="1" t="inlineStr">
         <is>
-          <t>20230601</t>
+          <t>20230907</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="18">
       <c r="A18" s="1" t="inlineStr">
         <is>
-          <t>818</t>
+          <t>971</t>
         </is>
       </c>
       <c r="B18" s="1" t="inlineStr">
         <is>
-          <t>2023-06-01</t>
+          <t>2023-09-07</t>
         </is>
       </c>
       <c r="C18" s="1" t="inlineStr">
         <is>
-          <t>CR20230601-712</t>
+          <t>CR20230907-854</t>
         </is>
       </c>
       <c r="D18" s="1" t="inlineStr">
         <is>
-          <t>TOMES, THELMA</t>
+          <t>BODINO, SHIRLEY</t>
         </is>
       </c>
       <c r="E18" s="1" t="inlineStr">
         <is>
-          <t>712</t>
+          <t>854</t>
         </is>
       </c>
       <c r="F18" s="1" t="inlineStr">
         <is>
-          <t>20230601</t>
+          <t>20230907</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="19">
       <c r="A19" s="1" t="inlineStr">
         <is>
-          <t>817</t>
+          <t>970</t>
         </is>
       </c>
       <c r="B19" s="1" t="inlineStr">
         <is>
-          <t>2023-06-01</t>
+          <t>2023-09-07</t>
         </is>
       </c>
       <c r="C19" s="1" t="inlineStr">
         <is>
-          <t>CR20230601-711</t>
+          <t>CR20230907-853</t>
         </is>
       </c>
       <c r="D19" s="1" t="inlineStr">
         <is>
-          <t>VILLACORTA, LORY</t>
+          <t>BODINO, SHIRLEY</t>
         </is>
       </c>
       <c r="E19" s="1" t="inlineStr">
         <is>
-          <t>711</t>
+          <t>853</t>
         </is>
       </c>
       <c r="F19" s="1" t="inlineStr">
         <is>
-          <t>20230601</t>
+          <t>20230907</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="20">
       <c r="A20" s="1" t="inlineStr">
         <is>
-          <t>816</t>
+          <t>969</t>
         </is>
       </c>
       <c r="B20" s="1" t="inlineStr">
         <is>
-          <t>2023-06-01</t>
+          <t>2023-09-07</t>
         </is>
       </c>
       <c r="C20" s="1" t="inlineStr">
         <is>
-          <t>CR20230601-710</t>
+          <t>CR20230907-852</t>
         </is>
       </c>
       <c r="D20" s="1" t="inlineStr">
         <is>
-          <t>DOMINGO, EVELYN (100$)</t>
+          <t>RAZOTE, CLARE ANN ENGELINE</t>
         </is>
       </c>
       <c r="E20" s="1" t="inlineStr">
         <is>
-          <t>710</t>
+          <t>852</t>
         </is>
       </c>
       <c r="F20" s="1" t="inlineStr">
         <is>
-          <t>20230601</t>
+          <t>20230907</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="21">
       <c r="A21" s="1" t="inlineStr">
         <is>
-          <t>815</t>
+          <t>968</t>
         </is>
       </c>
       <c r="B21" s="1" t="inlineStr">
         <is>
-          <t>2023-06-01</t>
+          <t>2023-09-07</t>
         </is>
       </c>
       <c r="C21" s="1" t="inlineStr">
         <is>
-          <t>CR20230601-709</t>
+          <t>CR20230907-851</t>
         </is>
       </c>
       <c r="D21" s="1" t="inlineStr">
         <is>
-          <t>RAZOTE, CLARE ANN EENGELINE (100$)</t>
+          <t>RAZOTE, CLARE ANN ENGELINE</t>
         </is>
       </c>
       <c r="E21" s="1" t="inlineStr">
         <is>
-          <t>709</t>
+          <t>851</t>
         </is>
       </c>
       <c r="F21" s="1" t="inlineStr">
         <is>
-          <t>20230601</t>
+          <t>20230907</t>
         </is>
       </c>
     </row>
   </sheetData>
   <printOptions headings="false" gridLines="false" gridLinesSet="true" horizontalCentered="false" verticalCentered="false"/>
   <pageMargins left="0.5" right="0.5" top="1.0" bottom="1.0" header="0.5" footer="0.5"/>
   <pageSetup blackAndWhite="false" cellComments="none" copies="1" draft="false" firstPageNumber="1" fitToHeight="1" fitToWidth="1" horizontalDpi="300" orientation="portrait" pageOrder="downThenOver" paperSize="1" scale="100" useFirstPageNumber="true" usePrinterDefaults="false" verticalDpi="300"/>
   <headerFooter differentFirst="false" differentOddEven="false">
     <oddHeader>&amp;C&amp;"Times New Roman,Regular"&amp;12&amp;A</oddHeader>
     <oddFooter>&amp;C&amp;"Times New Roman,Regular"&amp;12Page &amp;P</oddFooter>
   </headerFooter>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <TotalTime></TotalTime>
   <Company/>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcmitype="http://purl.org/dc/dcmitype/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dc:title/>