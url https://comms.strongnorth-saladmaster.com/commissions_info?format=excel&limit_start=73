--- v0 (2026-02-25)
+++ v1 (2026-04-22)
@@ -157,684 +157,684 @@
       </c>
       <c r="C1" s="1" t="inlineStr">
         <is>
           <t>cr_no</t>
         </is>
       </c>
       <c r="D1" s="1" t="inlineStr">
         <is>
           <t>consultant</t>
         </is>
       </c>
       <c r="E1" s="1" t="inlineStr">
         <is>
           <t>increment</t>
         </is>
       </c>
       <c r="F1" s="1" t="inlineStr">
         <is>
           <t>inc_date</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="2">
       <c r="A2" s="1" t="inlineStr">
         <is>
-          <t>735</t>
+          <t>814</t>
         </is>
       </c>
       <c r="B2" s="1" t="inlineStr">
         <is>
-          <t>2023-03-29</t>
+          <t>2023-05-04</t>
         </is>
       </c>
       <c r="C2" s="1" t="inlineStr">
         <is>
-          <t>CR20230329-643</t>
+          <t>CR20230504-708</t>
         </is>
       </c>
       <c r="D2" s="1" t="inlineStr">
         <is>
-          <t>MARTIN, JULIA DIVINA</t>
+          <t>VILLANUEVA, JHENALYNE (100$)</t>
         </is>
       </c>
       <c r="E2" s="1" t="inlineStr">
         <is>
-          <t>643</t>
+          <t>708</t>
         </is>
       </c>
       <c r="F2" s="1" t="inlineStr">
         <is>
-          <t>20230329</t>
+          <t>20230504</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="3">
       <c r="A3" s="1" t="inlineStr">
         <is>
-          <t>734</t>
+          <t>813</t>
         </is>
       </c>
       <c r="B3" s="1" t="inlineStr">
         <is>
-          <t>2023-03-29</t>
+          <t>2023-05-04</t>
         </is>
       </c>
       <c r="C3" s="1" t="inlineStr">
         <is>
-          <t>CR20230329-642</t>
+          <t>CR20230504-707</t>
         </is>
       </c>
       <c r="D3" s="1" t="inlineStr">
         <is>
-          <t>MARTIN, JULIA DIVINA</t>
+          <t>ASUNCION, ETHELDREDA (100$)</t>
         </is>
       </c>
       <c r="E3" s="1" t="inlineStr">
         <is>
-          <t>642</t>
+          <t>707</t>
         </is>
       </c>
       <c r="F3" s="1" t="inlineStr">
         <is>
-          <t>20230329</t>
+          <t>20230504</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="4">
       <c r="A4" s="1" t="inlineStr">
         <is>
-          <t>733</t>
+          <t>812</t>
         </is>
       </c>
       <c r="B4" s="1" t="inlineStr">
         <is>
-          <t>2023-03-29</t>
+          <t>2023-05-04</t>
         </is>
       </c>
       <c r="C4" s="1" t="inlineStr">
         <is>
-          <t>CR20230329-641</t>
+          <t>CR20230504-706</t>
         </is>
       </c>
       <c r="D4" s="1" t="inlineStr">
         <is>
-          <t>DOMENDEN, JOVELYN</t>
+          <t>ORGANO, KRYSTAL (100$)</t>
         </is>
       </c>
       <c r="E4" s="1" t="inlineStr">
         <is>
-          <t>641</t>
+          <t>706</t>
         </is>
       </c>
       <c r="F4" s="1" t="inlineStr">
         <is>
-          <t>20230329</t>
+          <t>20230504</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="5">
       <c r="A5" s="1" t="inlineStr">
         <is>
-          <t>731</t>
+          <t>811</t>
         </is>
       </c>
       <c r="B5" s="1" t="inlineStr">
         <is>
-          <t>2023-03-29</t>
+          <t>2023-05-03</t>
         </is>
       </c>
       <c r="C5" s="1" t="inlineStr">
         <is>
-          <t>CR20230329-640</t>
+          <t>CR20230503-705</t>
         </is>
       </c>
       <c r="D5" s="1" t="inlineStr">
         <is>
-          <t>DOMENDEN, JOVELYN</t>
+          <t>DECOLEN, EVELYN</t>
         </is>
       </c>
       <c r="E5" s="1" t="inlineStr">
         <is>
-          <t>640</t>
+          <t>705</t>
         </is>
       </c>
       <c r="F5" s="1" t="inlineStr">
         <is>
-          <t>20230329</t>
+          <t>20230503</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="6">
       <c r="A6" s="1" t="inlineStr">
         <is>
-          <t>730</t>
+          <t>810</t>
         </is>
       </c>
       <c r="B6" s="1" t="inlineStr">
         <is>
-          <t>2023-03-29</t>
+          <t>2023-05-03</t>
         </is>
       </c>
       <c r="C6" s="1" t="inlineStr">
         <is>
-          <t>CR20230329-639</t>
+          <t>CR20230503-704</t>
         </is>
       </c>
       <c r="D6" s="1" t="inlineStr">
         <is>
-          <t>RAMOS, MA, EDITHA</t>
+          <t>DECOLEN, EVELYN</t>
         </is>
       </c>
       <c r="E6" s="1" t="inlineStr">
         <is>
-          <t>639</t>
+          <t>704</t>
         </is>
       </c>
       <c r="F6" s="1" t="inlineStr">
         <is>
-          <t>20230329</t>
+          <t>20230503</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="7">
       <c r="A7" s="1" t="inlineStr">
         <is>
-          <t>729</t>
+          <t>809</t>
         </is>
       </c>
       <c r="B7" s="1" t="inlineStr">
         <is>
-          <t>2023-03-29</t>
+          <t>2023-05-03</t>
         </is>
       </c>
       <c r="C7" s="1" t="inlineStr">
         <is>
-          <t>CR20230329-638</t>
+          <t>CR20230503-703</t>
         </is>
       </c>
       <c r="D7" s="1" t="inlineStr">
         <is>
-          <t>VILLANUEVA, MA. THERESA</t>
+          <t>MELCHOR, EDDIE</t>
         </is>
       </c>
       <c r="E7" s="1" t="inlineStr">
         <is>
-          <t>638</t>
+          <t>703</t>
         </is>
       </c>
       <c r="F7" s="1" t="inlineStr">
         <is>
-          <t>20230329</t>
+          <t>20230503</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="8">
       <c r="A8" s="1" t="inlineStr">
         <is>
-          <t>728</t>
+          <t>808</t>
         </is>
       </c>
       <c r="B8" s="1" t="inlineStr">
         <is>
-          <t>2023-03-29</t>
+          <t>2023-05-03</t>
         </is>
       </c>
       <c r="C8" s="1" t="inlineStr">
         <is>
-          <t>CR20230329-637</t>
+          <t>CR20230503-702</t>
         </is>
       </c>
       <c r="D8" s="1" t="inlineStr">
         <is>
-          <t>VILLANUEVA, MA. THERESA</t>
+          <t>MELCHOR, EDDIE</t>
         </is>
       </c>
       <c r="E8" s="1" t="inlineStr">
         <is>
-          <t>637</t>
+          <t>702</t>
         </is>
       </c>
       <c r="F8" s="1" t="inlineStr">
         <is>
-          <t>20230329</t>
+          <t>20230503</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="9">
       <c r="A9" s="1" t="inlineStr">
         <is>
-          <t>727</t>
+          <t>807</t>
         </is>
       </c>
       <c r="B9" s="1" t="inlineStr">
         <is>
-          <t>2023-03-29</t>
+          <t>2023-05-03</t>
         </is>
       </c>
       <c r="C9" s="1" t="inlineStr">
         <is>
-          <t>CR20230329-636</t>
+          <t>CR20230503-701</t>
         </is>
       </c>
       <c r="D9" s="1" t="inlineStr">
         <is>
-          <t>VILLANUEVA, JHENALYNE</t>
+          <t>ASUNCION, ETHELDREDA</t>
         </is>
       </c>
       <c r="E9" s="1" t="inlineStr">
         <is>
-          <t>636</t>
+          <t>701</t>
         </is>
       </c>
       <c r="F9" s="1" t="inlineStr">
         <is>
-          <t>20230329</t>
+          <t>20230503</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="10">
       <c r="A10" s="1" t="inlineStr">
         <is>
-          <t>725</t>
+          <t>806</t>
         </is>
       </c>
       <c r="B10" s="1" t="inlineStr">
         <is>
-          <t>2023-03-29</t>
+          <t>2023-05-03</t>
         </is>
       </c>
       <c r="C10" s="1" t="inlineStr">
         <is>
-          <t>CR20230329-635</t>
+          <t>CR20230503-700</t>
         </is>
       </c>
       <c r="D10" s="1" t="inlineStr">
         <is>
-          <t>VILLANUEVA, JHENALYNE</t>
+          <t>ASUNCION, ETHELDREDA</t>
         </is>
       </c>
       <c r="E10" s="1" t="inlineStr">
         <is>
-          <t>635</t>
+          <t>700</t>
         </is>
       </c>
       <c r="F10" s="1" t="inlineStr">
         <is>
-          <t>20230329</t>
+          <t>20230503</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="11">
       <c r="A11" s="1" t="inlineStr">
         <is>
-          <t>724</t>
+          <t>805</t>
         </is>
       </c>
       <c r="B11" s="1" t="inlineStr">
         <is>
-          <t>2023-03-29</t>
+          <t>2023-05-03</t>
         </is>
       </c>
       <c r="C11" s="1" t="inlineStr">
         <is>
-          <t>CR20230329-634</t>
+          <t>CR20230503-699</t>
         </is>
       </c>
       <c r="D11" s="1" t="inlineStr">
         <is>
-          <t>FELLIZAR, MARCIA</t>
+          <t>ASUNCION, ETHELDREDA</t>
         </is>
       </c>
       <c r="E11" s="1" t="inlineStr">
         <is>
-          <t>634</t>
+          <t>699</t>
         </is>
       </c>
       <c r="F11" s="1" t="inlineStr">
         <is>
-          <t>20230329</t>
+          <t>20230503</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="12">
       <c r="A12" s="1" t="inlineStr">
         <is>
-          <t>723</t>
+          <t>804</t>
         </is>
       </c>
       <c r="B12" s="1" t="inlineStr">
         <is>
-          <t>2023-03-29</t>
+          <t>2023-05-03</t>
         </is>
       </c>
       <c r="C12" s="1" t="inlineStr">
         <is>
-          <t>CR20230329-633</t>
+          <t>CR20230503-698</t>
         </is>
       </c>
       <c r="D12" s="1" t="inlineStr">
         <is>
-          <t>FELLIZAR, MARCIA</t>
+          <t>ACAB, MARY ROSE</t>
         </is>
       </c>
       <c r="E12" s="1" t="inlineStr">
         <is>
-          <t>633</t>
+          <t>698</t>
         </is>
       </c>
       <c r="F12" s="1" t="inlineStr">
         <is>
-          <t>20230329</t>
+          <t>20230503</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="13">
       <c r="A13" s="1" t="inlineStr">
         <is>
-          <t>720</t>
+          <t>803</t>
         </is>
       </c>
       <c r="B13" s="1" t="inlineStr">
         <is>
-          <t>2023-03-29</t>
+          <t>2023-05-03</t>
         </is>
       </c>
       <c r="C13" s="1" t="inlineStr">
         <is>
-          <t>CR20230329-632</t>
+          <t>CR20230503-697</t>
         </is>
       </c>
       <c r="D13" s="1" t="inlineStr">
         <is>
-          <t>RAVAL, ELIZA ALMA</t>
+          <t>ABADILLA, LAMAR</t>
         </is>
       </c>
       <c r="E13" s="1" t="inlineStr">
         <is>
-          <t>632</t>
+          <t>697</t>
         </is>
       </c>
       <c r="F13" s="1" t="inlineStr">
         <is>
-          <t>20230329</t>
+          <t>20230503</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="14">
       <c r="A14" s="1" t="inlineStr">
         <is>
-          <t>719</t>
+          <t>801</t>
         </is>
       </c>
       <c r="B14" s="1" t="inlineStr">
         <is>
-          <t>2023-03-29</t>
+          <t>2023-05-03</t>
         </is>
       </c>
       <c r="C14" s="1" t="inlineStr">
         <is>
-          <t>CR20230329-631</t>
+          <t>CR20230503-696</t>
         </is>
       </c>
       <c r="D14" s="1" t="inlineStr">
         <is>
           <t>ABADILLA, LAMAR</t>
         </is>
       </c>
       <c r="E14" s="1" t="inlineStr">
         <is>
-          <t>631</t>
+          <t>696</t>
         </is>
       </c>
       <c r="F14" s="1" t="inlineStr">
         <is>
-          <t>20230329</t>
+          <t>20230503</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="15">
       <c r="A15" s="1" t="inlineStr">
         <is>
-          <t>718</t>
+          <t>800</t>
         </is>
       </c>
       <c r="B15" s="1" t="inlineStr">
         <is>
-          <t>2023-03-29</t>
+          <t>2023-05-03</t>
         </is>
       </c>
       <c r="C15" s="1" t="inlineStr">
         <is>
-          <t>CR20230329-630</t>
+          <t>CR20230503-695</t>
         </is>
       </c>
       <c r="D15" s="1" t="inlineStr">
         <is>
           <t>ABADILLA, LAMAR</t>
         </is>
       </c>
       <c r="E15" s="1" t="inlineStr">
         <is>
-          <t>630</t>
+          <t>695</t>
         </is>
       </c>
       <c r="F15" s="1" t="inlineStr">
         <is>
-          <t>20230329</t>
+          <t>20230503</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="16">
       <c r="A16" s="1" t="inlineStr">
         <is>
-          <t>717</t>
+          <t>799</t>
         </is>
       </c>
       <c r="B16" s="1" t="inlineStr">
         <is>
-          <t>2023-03-29</t>
+          <t>2023-05-03</t>
         </is>
       </c>
       <c r="C16" s="1" t="inlineStr">
         <is>
-          <t>CR20230329-629</t>
+          <t>CR20230503-694</t>
         </is>
       </c>
       <c r="D16" s="1" t="inlineStr">
         <is>
           <t>ABADILLA, LAMAR</t>
         </is>
       </c>
       <c r="E16" s="1" t="inlineStr">
         <is>
-          <t>629</t>
+          <t>694</t>
         </is>
       </c>
       <c r="F16" s="1" t="inlineStr">
         <is>
-          <t>20230329</t>
+          <t>20230503</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="17">
       <c r="A17" s="1" t="inlineStr">
         <is>
-          <t>716</t>
+          <t>798</t>
         </is>
       </c>
       <c r="B17" s="1" t="inlineStr">
         <is>
-          <t>2023-03-29</t>
+          <t>2023-05-03</t>
         </is>
       </c>
       <c r="C17" s="1" t="inlineStr">
         <is>
-          <t>CR20230329-628</t>
+          <t>CR20230503-693</t>
         </is>
       </c>
       <c r="D17" s="1" t="inlineStr">
         <is>
-          <t>ORGANO, KRYSTAL (100$)</t>
+          <t>BODINO, SHIRLEY</t>
         </is>
       </c>
       <c r="E17" s="1" t="inlineStr">
         <is>
-          <t>628</t>
+          <t>693</t>
         </is>
       </c>
       <c r="F17" s="1" t="inlineStr">
         <is>
-          <t>20230329</t>
+          <t>20230503</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="18">
       <c r="A18" s="1" t="inlineStr">
         <is>
-          <t>715</t>
+          <t>797</t>
         </is>
       </c>
       <c r="B18" s="1" t="inlineStr">
         <is>
-          <t>2023-03-03</t>
+          <t>2023-05-03</t>
         </is>
       </c>
       <c r="C18" s="1" t="inlineStr">
         <is>
-          <t>CR20230303-627</t>
+          <t>CR20230503-692</t>
         </is>
       </c>
       <c r="D18" s="1" t="inlineStr">
         <is>
-          <t>ABADILLA, LAMAR (100$)</t>
+          <t>CALIJA, VILMA</t>
         </is>
       </c>
       <c r="E18" s="1" t="inlineStr">
         <is>
-          <t>627</t>
+          <t>692</t>
         </is>
       </c>
       <c r="F18" s="1" t="inlineStr">
         <is>
-          <t>20230303</t>
+          <t>20230503</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="19">
       <c r="A19" s="1" t="inlineStr">
         <is>
-          <t>714</t>
+          <t>796</t>
         </is>
       </c>
       <c r="B19" s="1" t="inlineStr">
         <is>
-          <t>2023-03-03</t>
+          <t>2023-05-03</t>
         </is>
       </c>
       <c r="C19" s="1" t="inlineStr">
         <is>
-          <t>CR20230303-626</t>
+          <t>CR20230503-691</t>
         </is>
       </c>
       <c r="D19" s="1" t="inlineStr">
         <is>
-          <t>ORGANO, KRYSTAL (100$)</t>
+          <t>CALIJA, VILMA</t>
         </is>
       </c>
       <c r="E19" s="1" t="inlineStr">
         <is>
-          <t>626</t>
+          <t>691</t>
         </is>
       </c>
       <c r="F19" s="1" t="inlineStr">
         <is>
-          <t>20230303</t>
+          <t>20230503</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="20">
       <c r="A20" s="1" t="inlineStr">
         <is>
-          <t>713</t>
+          <t>795</t>
         </is>
       </c>
       <c r="B20" s="1" t="inlineStr">
         <is>
-          <t>2023-03-03</t>
+          <t>2023-05-03</t>
         </is>
       </c>
       <c r="C20" s="1" t="inlineStr">
         <is>
-          <t>CR20230303-625</t>
+          <t>CR20230503-690</t>
         </is>
       </c>
       <c r="D20" s="1" t="inlineStr">
         <is>
-          <t>RAZOTE, CLARE ANN ENGELINE (100$)</t>
+          <t>DACANAY, LOIDA</t>
         </is>
       </c>
       <c r="E20" s="1" t="inlineStr">
         <is>
-          <t>625</t>
+          <t>690</t>
         </is>
       </c>
       <c r="F20" s="1" t="inlineStr">
         <is>
-          <t>20230303</t>
+          <t>20230503</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="21">
       <c r="A21" s="1" t="inlineStr">
         <is>
-          <t>712</t>
+          <t>794</t>
         </is>
       </c>
       <c r="B21" s="1" t="inlineStr">
         <is>
-          <t>2023-03-03</t>
+          <t>2023-05-03</t>
         </is>
       </c>
       <c r="C21" s="1" t="inlineStr">
         <is>
-          <t>CR20230303-624</t>
+          <t>CR20230503-689</t>
         </is>
       </c>
       <c r="D21" s="1" t="inlineStr">
         <is>
-          <t>DOMINGO, EVELYN (100$)</t>
+          <t>DACANAY, LOIDA</t>
         </is>
       </c>
       <c r="E21" s="1" t="inlineStr">
         <is>
-          <t>624</t>
+          <t>689</t>
         </is>
       </c>
       <c r="F21" s="1" t="inlineStr">
         <is>
-          <t>20230303</t>
+          <t>20230503</t>
         </is>
       </c>
     </row>
   </sheetData>
   <printOptions headings="false" gridLines="false" gridLinesSet="true" horizontalCentered="false" verticalCentered="false"/>
   <pageMargins left="0.5" right="0.5" top="1.0" bottom="1.0" header="0.5" footer="0.5"/>
   <pageSetup blackAndWhite="false" cellComments="none" copies="1" draft="false" firstPageNumber="1" fitToHeight="1" fitToWidth="1" horizontalDpi="300" orientation="portrait" pageOrder="downThenOver" paperSize="1" scale="100" useFirstPageNumber="true" usePrinterDefaults="false" verticalDpi="300"/>
   <headerFooter differentFirst="false" differentOddEven="false">
     <oddHeader>&amp;C&amp;"Times New Roman,Regular"&amp;12&amp;A</oddHeader>
     <oddFooter>&amp;C&amp;"Times New Roman,Regular"&amp;12Page &amp;P</oddFooter>
   </headerFooter>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <TotalTime></TotalTime>
   <Company/>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcmitype="http://purl.org/dc/dcmitype/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dc:title/>