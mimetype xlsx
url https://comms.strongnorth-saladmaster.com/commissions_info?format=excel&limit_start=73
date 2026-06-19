--- v1 (2026-04-22)
+++ v2 (2026-06-19)
@@ -157,684 +157,684 @@
       </c>
       <c r="C1" s="1" t="inlineStr">
         <is>
           <t>cr_no</t>
         </is>
       </c>
       <c r="D1" s="1" t="inlineStr">
         <is>
           <t>consultant</t>
         </is>
       </c>
       <c r="E1" s="1" t="inlineStr">
         <is>
           <t>increment</t>
         </is>
       </c>
       <c r="F1" s="1" t="inlineStr">
         <is>
           <t>inc_date</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="2">
       <c r="A2" s="1" t="inlineStr">
         <is>
-          <t>814</t>
+          <t>967</t>
         </is>
       </c>
       <c r="B2" s="1" t="inlineStr">
         <is>
-          <t>2023-05-04</t>
+          <t>2023-09-07</t>
         </is>
       </c>
       <c r="C2" s="1" t="inlineStr">
         <is>
-          <t>CR20230504-708</t>
+          <t>CR20230907-850</t>
         </is>
       </c>
       <c r="D2" s="1" t="inlineStr">
         <is>
-          <t>VILLANUEVA, JHENALYNE (100$)</t>
+          <t>RAZOTE, CLARE ANN ENGELINE</t>
         </is>
       </c>
       <c r="E2" s="1" t="inlineStr">
         <is>
-          <t>708</t>
+          <t>850</t>
         </is>
       </c>
       <c r="F2" s="1" t="inlineStr">
         <is>
-          <t>20230504</t>
+          <t>20230907</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="3">
       <c r="A3" s="1" t="inlineStr">
         <is>
-          <t>813</t>
+          <t>966</t>
         </is>
       </c>
       <c r="B3" s="1" t="inlineStr">
         <is>
-          <t>2023-05-04</t>
+          <t>2023-09-07</t>
         </is>
       </c>
       <c r="C3" s="1" t="inlineStr">
         <is>
-          <t>CR20230504-707</t>
+          <t>CR20230907-849</t>
         </is>
       </c>
       <c r="D3" s="1" t="inlineStr">
         <is>
-          <t>ASUNCION, ETHELDREDA (100$)</t>
+          <t>RAZOTE, CLARE ANN ENGELINE</t>
         </is>
       </c>
       <c r="E3" s="1" t="inlineStr">
         <is>
-          <t>707</t>
+          <t>849</t>
         </is>
       </c>
       <c r="F3" s="1" t="inlineStr">
         <is>
-          <t>20230504</t>
+          <t>20230907</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="4">
       <c r="A4" s="1" t="inlineStr">
         <is>
-          <t>812</t>
+          <t>965</t>
         </is>
       </c>
       <c r="B4" s="1" t="inlineStr">
         <is>
-          <t>2023-05-04</t>
+          <t>2023-09-07</t>
         </is>
       </c>
       <c r="C4" s="1" t="inlineStr">
         <is>
-          <t>CR20230504-706</t>
+          <t>CR20230907-848</t>
         </is>
       </c>
       <c r="D4" s="1" t="inlineStr">
         <is>
-          <t>ORGANO, KRYSTAL (100$)</t>
+          <t>DOMINGO, EVELYN</t>
         </is>
       </c>
       <c r="E4" s="1" t="inlineStr">
         <is>
-          <t>706</t>
+          <t>848</t>
         </is>
       </c>
       <c r="F4" s="1" t="inlineStr">
         <is>
-          <t>20230504</t>
+          <t>20230907</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="5">
       <c r="A5" s="1" t="inlineStr">
         <is>
-          <t>811</t>
+          <t>964</t>
         </is>
       </c>
       <c r="B5" s="1" t="inlineStr">
         <is>
-          <t>2023-05-03</t>
+          <t>2023-09-07</t>
         </is>
       </c>
       <c r="C5" s="1" t="inlineStr">
         <is>
-          <t>CR20230503-705</t>
+          <t>CR20230907-847</t>
         </is>
       </c>
       <c r="D5" s="1" t="inlineStr">
         <is>
-          <t>DECOLEN, EVELYN</t>
+          <t>DOMINGO, EVELYN</t>
         </is>
       </c>
       <c r="E5" s="1" t="inlineStr">
         <is>
-          <t>705</t>
+          <t>847</t>
         </is>
       </c>
       <c r="F5" s="1" t="inlineStr">
         <is>
-          <t>20230503</t>
+          <t>20230907</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="6">
       <c r="A6" s="1" t="inlineStr">
         <is>
-          <t>810</t>
+          <t>963</t>
         </is>
       </c>
       <c r="B6" s="1" t="inlineStr">
         <is>
-          <t>2023-05-03</t>
+          <t>2023-09-07</t>
         </is>
       </c>
       <c r="C6" s="1" t="inlineStr">
         <is>
-          <t>CR20230503-704</t>
+          <t>CR20230907-846</t>
         </is>
       </c>
       <c r="D6" s="1" t="inlineStr">
         <is>
-          <t>DECOLEN, EVELYN</t>
+          <t>DOMINGO, EVELYN</t>
         </is>
       </c>
       <c r="E6" s="1" t="inlineStr">
         <is>
-          <t>704</t>
+          <t>846</t>
         </is>
       </c>
       <c r="F6" s="1" t="inlineStr">
         <is>
-          <t>20230503</t>
+          <t>20230907</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="7">
       <c r="A7" s="1" t="inlineStr">
         <is>
-          <t>809</t>
+          <t>962</t>
         </is>
       </c>
       <c r="B7" s="1" t="inlineStr">
         <is>
-          <t>2023-05-03</t>
+          <t>2023-09-07</t>
         </is>
       </c>
       <c r="C7" s="1" t="inlineStr">
         <is>
-          <t>CR20230503-703</t>
+          <t>CR20230907-845</t>
         </is>
       </c>
       <c r="D7" s="1" t="inlineStr">
         <is>
-          <t>MELCHOR, EDDIE</t>
+          <t>TOLENTINO, LIZA</t>
         </is>
       </c>
       <c r="E7" s="1" t="inlineStr">
         <is>
-          <t>703</t>
+          <t>845</t>
         </is>
       </c>
       <c r="F7" s="1" t="inlineStr">
         <is>
-          <t>20230503</t>
+          <t>20230907</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="8">
       <c r="A8" s="1" t="inlineStr">
         <is>
-          <t>808</t>
+          <t>961</t>
         </is>
       </c>
       <c r="B8" s="1" t="inlineStr">
         <is>
-          <t>2023-05-03</t>
+          <t>2023-09-07</t>
         </is>
       </c>
       <c r="C8" s="1" t="inlineStr">
         <is>
-          <t>CR20230503-702</t>
+          <t>CR20230907-844</t>
         </is>
       </c>
       <c r="D8" s="1" t="inlineStr">
         <is>
-          <t>MELCHOR, EDDIE</t>
+          <t>AGCAOILI, REMALYN</t>
         </is>
       </c>
       <c r="E8" s="1" t="inlineStr">
         <is>
-          <t>702</t>
+          <t>844</t>
         </is>
       </c>
       <c r="F8" s="1" t="inlineStr">
         <is>
-          <t>20230503</t>
+          <t>20230907</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="9">
       <c r="A9" s="1" t="inlineStr">
         <is>
-          <t>807</t>
+          <t>960</t>
         </is>
       </c>
       <c r="B9" s="1" t="inlineStr">
         <is>
-          <t>2023-05-03</t>
+          <t>2023-09-07</t>
         </is>
       </c>
       <c r="C9" s="1" t="inlineStr">
         <is>
-          <t>CR20230503-701</t>
+          <t>CR20230907-843</t>
         </is>
       </c>
       <c r="D9" s="1" t="inlineStr">
         <is>
-          <t>ASUNCION, ETHELDREDA</t>
+          <t>DOMENDEN, JOVELYN</t>
         </is>
       </c>
       <c r="E9" s="1" t="inlineStr">
         <is>
-          <t>701</t>
+          <t>843</t>
         </is>
       </c>
       <c r="F9" s="1" t="inlineStr">
         <is>
-          <t>20230503</t>
+          <t>20230907</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="10">
       <c r="A10" s="1" t="inlineStr">
         <is>
-          <t>806</t>
+          <t>959</t>
         </is>
       </c>
       <c r="B10" s="1" t="inlineStr">
         <is>
-          <t>2023-05-03</t>
+          <t>2023-09-07</t>
         </is>
       </c>
       <c r="C10" s="1" t="inlineStr">
         <is>
-          <t>CR20230503-700</t>
+          <t>CR20230907-842</t>
         </is>
       </c>
       <c r="D10" s="1" t="inlineStr">
         <is>
-          <t>ASUNCION, ETHELDREDA</t>
+          <t>ACAB, MARY ROSE</t>
         </is>
       </c>
       <c r="E10" s="1" t="inlineStr">
         <is>
-          <t>700</t>
+          <t>842</t>
         </is>
       </c>
       <c r="F10" s="1" t="inlineStr">
         <is>
-          <t>20230503</t>
+          <t>20230907</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="11">
       <c r="A11" s="1" t="inlineStr">
         <is>
-          <t>805</t>
+          <t>958</t>
         </is>
       </c>
       <c r="B11" s="1" t="inlineStr">
         <is>
-          <t>2023-05-03</t>
+          <t>2023-09-07</t>
         </is>
       </c>
       <c r="C11" s="1" t="inlineStr">
         <is>
-          <t>CR20230503-699</t>
+          <t>CR20230907-841</t>
         </is>
       </c>
       <c r="D11" s="1" t="inlineStr">
         <is>
-          <t>ASUNCION, ETHELDREDA</t>
+          <t>ACAB, MARY ROSE</t>
         </is>
       </c>
       <c r="E11" s="1" t="inlineStr">
         <is>
-          <t>699</t>
+          <t>841</t>
         </is>
       </c>
       <c r="F11" s="1" t="inlineStr">
         <is>
-          <t>20230503</t>
+          <t>20230907</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="12">
       <c r="A12" s="1" t="inlineStr">
         <is>
-          <t>804</t>
+          <t>957</t>
         </is>
       </c>
       <c r="B12" s="1" t="inlineStr">
         <is>
-          <t>2023-05-03</t>
+          <t>2023-09-07</t>
         </is>
       </c>
       <c r="C12" s="1" t="inlineStr">
         <is>
-          <t>CR20230503-698</t>
+          <t>CR20230907-840</t>
         </is>
       </c>
       <c r="D12" s="1" t="inlineStr">
         <is>
-          <t>ACAB, MARY ROSE</t>
+          <t>BORROMEO, MAY ROSE</t>
         </is>
       </c>
       <c r="E12" s="1" t="inlineStr">
         <is>
-          <t>698</t>
+          <t>840</t>
         </is>
       </c>
       <c r="F12" s="1" t="inlineStr">
         <is>
-          <t>20230503</t>
+          <t>20230907</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="13">
       <c r="A13" s="1" t="inlineStr">
         <is>
-          <t>803</t>
+          <t>956</t>
         </is>
       </c>
       <c r="B13" s="1" t="inlineStr">
         <is>
-          <t>2023-05-03</t>
+          <t>2023-09-07</t>
         </is>
       </c>
       <c r="C13" s="1" t="inlineStr">
         <is>
-          <t>CR20230503-697</t>
+          <t>CR20230907-839</t>
         </is>
       </c>
       <c r="D13" s="1" t="inlineStr">
         <is>
-          <t>ABADILLA, LAMAR</t>
+          <t>DAGURO, MARY JANE</t>
         </is>
       </c>
       <c r="E13" s="1" t="inlineStr">
         <is>
-          <t>697</t>
+          <t>839</t>
         </is>
       </c>
       <c r="F13" s="1" t="inlineStr">
         <is>
-          <t>20230503</t>
+          <t>20230907</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="14">
       <c r="A14" s="1" t="inlineStr">
         <is>
-          <t>801</t>
+          <t>955</t>
         </is>
       </c>
       <c r="B14" s="1" t="inlineStr">
         <is>
-          <t>2023-05-03</t>
+          <t>2023-09-07</t>
         </is>
       </c>
       <c r="C14" s="1" t="inlineStr">
         <is>
-          <t>CR20230503-696</t>
+          <t>CR20230907-838</t>
         </is>
       </c>
       <c r="D14" s="1" t="inlineStr">
         <is>
-          <t>ABADILLA, LAMAR</t>
+          <t>BAUZON, BABY CHERYL</t>
         </is>
       </c>
       <c r="E14" s="1" t="inlineStr">
         <is>
-          <t>696</t>
+          <t>838</t>
         </is>
       </c>
       <c r="F14" s="1" t="inlineStr">
         <is>
-          <t>20230503</t>
+          <t>20230907</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="15">
       <c r="A15" s="1" t="inlineStr">
         <is>
-          <t>800</t>
+          <t>954</t>
         </is>
       </c>
       <c r="B15" s="1" t="inlineStr">
         <is>
-          <t>2023-05-03</t>
+          <t>2023-09-07</t>
         </is>
       </c>
       <c r="C15" s="1" t="inlineStr">
         <is>
-          <t>CR20230503-695</t>
+          <t>CR20230907-837</t>
         </is>
       </c>
       <c r="D15" s="1" t="inlineStr">
         <is>
-          <t>ABADILLA, LAMAR</t>
+          <t>BAUZON, BABY CHERYL</t>
         </is>
       </c>
       <c r="E15" s="1" t="inlineStr">
         <is>
-          <t>695</t>
+          <t>837</t>
         </is>
       </c>
       <c r="F15" s="1" t="inlineStr">
         <is>
-          <t>20230503</t>
+          <t>20230907</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="16">
       <c r="A16" s="1" t="inlineStr">
         <is>
-          <t>799</t>
+          <t>953</t>
         </is>
       </c>
       <c r="B16" s="1" t="inlineStr">
         <is>
-          <t>2023-05-03</t>
+          <t>2023-09-07</t>
         </is>
       </c>
       <c r="C16" s="1" t="inlineStr">
         <is>
-          <t>CR20230503-694</t>
+          <t>CR20230907-836</t>
         </is>
       </c>
       <c r="D16" s="1" t="inlineStr">
         <is>
-          <t>ABADILLA, LAMAR</t>
+          <t>NODORA, LENI GRACE</t>
         </is>
       </c>
       <c r="E16" s="1" t="inlineStr">
         <is>
-          <t>694</t>
+          <t>836</t>
         </is>
       </c>
       <c r="F16" s="1" t="inlineStr">
         <is>
-          <t>20230503</t>
+          <t>20230907</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="17">
       <c r="A17" s="1" t="inlineStr">
         <is>
-          <t>798</t>
+          <t>952</t>
         </is>
       </c>
       <c r="B17" s="1" t="inlineStr">
         <is>
-          <t>2023-05-03</t>
+          <t>2023-09-07</t>
         </is>
       </c>
       <c r="C17" s="1" t="inlineStr">
         <is>
-          <t>CR20230503-693</t>
+          <t>CR20230907-835</t>
         </is>
       </c>
       <c r="D17" s="1" t="inlineStr">
         <is>
-          <t>BODINO, SHIRLEY</t>
+          <t>ASUNCION, ETHELDREDA</t>
         </is>
       </c>
       <c r="E17" s="1" t="inlineStr">
         <is>
-          <t>693</t>
+          <t>835</t>
         </is>
       </c>
       <c r="F17" s="1" t="inlineStr">
         <is>
-          <t>20230503</t>
+          <t>20230907</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="18">
       <c r="A18" s="1" t="inlineStr">
         <is>
-          <t>797</t>
+          <t>951</t>
         </is>
       </c>
       <c r="B18" s="1" t="inlineStr">
         <is>
-          <t>2023-05-03</t>
+          <t>2023-09-07</t>
         </is>
       </c>
       <c r="C18" s="1" t="inlineStr">
         <is>
-          <t>CR20230503-692</t>
+          <t>CR20230907-834</t>
         </is>
       </c>
       <c r="D18" s="1" t="inlineStr">
         <is>
-          <t>CALIJA, VILMA</t>
+          <t>ASUNCION, ETHELDREDA</t>
         </is>
       </c>
       <c r="E18" s="1" t="inlineStr">
         <is>
-          <t>692</t>
+          <t>834</t>
         </is>
       </c>
       <c r="F18" s="1" t="inlineStr">
         <is>
-          <t>20230503</t>
+          <t>20230907</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="19">
       <c r="A19" s="1" t="inlineStr">
         <is>
-          <t>796</t>
+          <t>950</t>
         </is>
       </c>
       <c r="B19" s="1" t="inlineStr">
         <is>
-          <t>2023-05-03</t>
+          <t>2023-09-07</t>
         </is>
       </c>
       <c r="C19" s="1" t="inlineStr">
         <is>
-          <t>CR20230503-691</t>
+          <t>CR20230907-833</t>
         </is>
       </c>
       <c r="D19" s="1" t="inlineStr">
         <is>
-          <t>CALIJA, VILMA</t>
+          <t>DOMINGO, SHEENA</t>
         </is>
       </c>
       <c r="E19" s="1" t="inlineStr">
         <is>
-          <t>691</t>
+          <t>833</t>
         </is>
       </c>
       <c r="F19" s="1" t="inlineStr">
         <is>
-          <t>20230503</t>
+          <t>20230907</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="20">
       <c r="A20" s="1" t="inlineStr">
         <is>
-          <t>795</t>
+          <t>949</t>
         </is>
       </c>
       <c r="B20" s="1" t="inlineStr">
         <is>
-          <t>2023-05-03</t>
+          <t>2023-09-07</t>
         </is>
       </c>
       <c r="C20" s="1" t="inlineStr">
         <is>
-          <t>CR20230503-690</t>
+          <t>CR20230907-832</t>
         </is>
       </c>
       <c r="D20" s="1" t="inlineStr">
         <is>
-          <t>DACANAY, LOIDA</t>
+          <t>DAQUIOAG, MARIA ELOISA</t>
         </is>
       </c>
       <c r="E20" s="1" t="inlineStr">
         <is>
-          <t>690</t>
+          <t>832</t>
         </is>
       </c>
       <c r="F20" s="1" t="inlineStr">
         <is>
-          <t>20230503</t>
+          <t>20230907</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="21">
       <c r="A21" s="1" t="inlineStr">
         <is>
-          <t>794</t>
+          <t>948</t>
         </is>
       </c>
       <c r="B21" s="1" t="inlineStr">
         <is>
-          <t>2023-05-03</t>
+          <t>2023-08-03</t>
         </is>
       </c>
       <c r="C21" s="1" t="inlineStr">
         <is>
-          <t>CR20230503-689</t>
+          <t>CR20230803-831</t>
         </is>
       </c>
       <c r="D21" s="1" t="inlineStr">
         <is>
-          <t>DACANAY, LOIDA</t>
+          <t>BAUZON, BABY CHERYL (100$)</t>
         </is>
       </c>
       <c r="E21" s="1" t="inlineStr">
         <is>
-          <t>689</t>
+          <t>831</t>
         </is>
       </c>
       <c r="F21" s="1" t="inlineStr">
         <is>
-          <t>20230503</t>
+          <t>20230803</t>
         </is>
       </c>
     </row>
   </sheetData>
   <printOptions headings="false" gridLines="false" gridLinesSet="true" horizontalCentered="false" verticalCentered="false"/>
   <pageMargins left="0.5" right="0.5" top="1.0" bottom="1.0" header="0.5" footer="0.5"/>
   <pageSetup blackAndWhite="false" cellComments="none" copies="1" draft="false" firstPageNumber="1" fitToHeight="1" fitToWidth="1" horizontalDpi="300" orientation="portrait" pageOrder="downThenOver" paperSize="1" scale="100" useFirstPageNumber="true" usePrinterDefaults="false" verticalDpi="300"/>
   <headerFooter differentFirst="false" differentOddEven="false">
     <oddHeader>&amp;C&amp;"Times New Roman,Regular"&amp;12&amp;A</oddHeader>
     <oddFooter>&amp;C&amp;"Times New Roman,Regular"&amp;12Page &amp;P</oddFooter>
   </headerFooter>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <TotalTime></TotalTime>
   <Company/>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcmitype="http://purl.org/dc/dcmitype/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dc:title/>