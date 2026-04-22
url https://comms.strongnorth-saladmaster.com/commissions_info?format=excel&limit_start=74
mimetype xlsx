--- v0 (2026-02-25)
+++ v1 (2026-04-22)
@@ -157,684 +157,684 @@
       </c>
       <c r="C1" s="1" t="inlineStr">
         <is>
           <t>cr_no</t>
         </is>
       </c>
       <c r="D1" s="1" t="inlineStr">
         <is>
           <t>consultant</t>
         </is>
       </c>
       <c r="E1" s="1" t="inlineStr">
         <is>
           <t>increment</t>
         </is>
       </c>
       <c r="F1" s="1" t="inlineStr">
         <is>
           <t>inc_date</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="2">
       <c r="A2" s="1" t="inlineStr">
         <is>
-          <t>711</t>
+          <t>793</t>
         </is>
       </c>
       <c r="B2" s="1" t="inlineStr">
         <is>
-          <t>2023-03-03</t>
+          <t>2023-05-03</t>
         </is>
       </c>
       <c r="C2" s="1" t="inlineStr">
         <is>
-          <t>CR20230303-623</t>
+          <t>CR20230503-688</t>
         </is>
       </c>
       <c r="D2" s="1" t="inlineStr">
         <is>
-          <t>LLANES, GRATECHEN (100$)</t>
+          <t>DOMINGO, EVELYN</t>
         </is>
       </c>
       <c r="E2" s="1" t="inlineStr">
         <is>
-          <t>623</t>
+          <t>688</t>
         </is>
       </c>
       <c r="F2" s="1" t="inlineStr">
         <is>
-          <t>20230303</t>
+          <t>20230503</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="3">
       <c r="A3" s="1" t="inlineStr">
         <is>
-          <t>709</t>
+          <t>792</t>
         </is>
       </c>
       <c r="B3" s="1" t="inlineStr">
         <is>
-          <t>2023-03-03</t>
+          <t>2023-05-03</t>
         </is>
       </c>
       <c r="C3" s="1" t="inlineStr">
         <is>
-          <t>CR20230303-622</t>
+          <t>CR20230503-687</t>
         </is>
       </c>
       <c r="D3" s="1" t="inlineStr">
         <is>
-          <t>VILLANUEVA, JHENALYNE (100$)</t>
+          <t>DOMINGO, EVELYN</t>
         </is>
       </c>
       <c r="E3" s="1" t="inlineStr">
         <is>
-          <t>622</t>
+          <t>687</t>
         </is>
       </c>
       <c r="F3" s="1" t="inlineStr">
         <is>
-          <t>20230303</t>
+          <t>20230503</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="4">
       <c r="A4" s="1" t="inlineStr">
         <is>
-          <t>708</t>
+          <t>791</t>
         </is>
       </c>
       <c r="B4" s="1" t="inlineStr">
         <is>
-          <t>2023-03-02</t>
+          <t>2023-05-03</t>
         </is>
       </c>
       <c r="C4" s="1" t="inlineStr">
         <is>
-          <t>CR20230302-621</t>
+          <t>CR20230503-686</t>
         </is>
       </c>
       <c r="D4" s="1" t="inlineStr">
         <is>
-          <t>ARQUITOLA, CLAIRE ANNE</t>
+          <t>DOMINGO, EVELYN</t>
         </is>
       </c>
       <c r="E4" s="1" t="inlineStr">
         <is>
-          <t>621</t>
+          <t>686</t>
         </is>
       </c>
       <c r="F4" s="1" t="inlineStr">
         <is>
-          <t>20230302</t>
+          <t>20230503</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="5">
       <c r="A5" s="1" t="inlineStr">
         <is>
-          <t>707</t>
+          <t>789</t>
         </is>
       </c>
       <c r="B5" s="1" t="inlineStr">
         <is>
-          <t>2023-03-02</t>
+          <t>2023-05-03</t>
         </is>
       </c>
       <c r="C5" s="1" t="inlineStr">
         <is>
-          <t>CR20230302-620</t>
+          <t>CR20230503-685</t>
         </is>
       </c>
       <c r="D5" s="1" t="inlineStr">
         <is>
-          <t>LLANES, JACKLYNE KATE</t>
+          <t>DOMINGO, EVELYN</t>
         </is>
       </c>
       <c r="E5" s="1" t="inlineStr">
         <is>
-          <t>620</t>
+          <t>685</t>
         </is>
       </c>
       <c r="F5" s="1" t="inlineStr">
         <is>
-          <t>20230302</t>
+          <t>20230503</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="6">
       <c r="A6" s="1" t="inlineStr">
         <is>
-          <t>706</t>
+          <t>788</t>
         </is>
       </c>
       <c r="B6" s="1" t="inlineStr">
         <is>
-          <t>2023-03-02</t>
+          <t>2023-05-03</t>
         </is>
       </c>
       <c r="C6" s="1" t="inlineStr">
         <is>
-          <t>CR20230302-619</t>
+          <t>CR20230503-684</t>
         </is>
       </c>
       <c r="D6" s="1" t="inlineStr">
         <is>
-          <t>BORROMEO, MAY ROSE</t>
+          <t>DOMENDEN, JOVELYN</t>
         </is>
       </c>
       <c r="E6" s="1" t="inlineStr">
         <is>
-          <t>619</t>
+          <t>684</t>
         </is>
       </c>
       <c r="F6" s="1" t="inlineStr">
         <is>
-          <t>20230302</t>
+          <t>20230503</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="7">
       <c r="A7" s="1" t="inlineStr">
         <is>
-          <t>705</t>
+          <t>787</t>
         </is>
       </c>
       <c r="B7" s="1" t="inlineStr">
         <is>
-          <t>2023-03-02</t>
+          <t>2023-05-03</t>
         </is>
       </c>
       <c r="C7" s="1" t="inlineStr">
         <is>
-          <t>CR20230302-618</t>
+          <t>CR20230503-683</t>
         </is>
       </c>
       <c r="D7" s="1" t="inlineStr">
         <is>
-          <t>ACAB, MARY ROSE</t>
+          <t>DOMENDEN, JOVELYN</t>
         </is>
       </c>
       <c r="E7" s="1" t="inlineStr">
         <is>
-          <t>618</t>
+          <t>683</t>
         </is>
       </c>
       <c r="F7" s="1" t="inlineStr">
         <is>
-          <t>20230302</t>
+          <t>20230503</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="8">
       <c r="A8" s="1" t="inlineStr">
         <is>
-          <t>704</t>
+          <t>786</t>
         </is>
       </c>
       <c r="B8" s="1" t="inlineStr">
         <is>
-          <t>2023-03-02</t>
+          <t>2023-05-03</t>
         </is>
       </c>
       <c r="C8" s="1" t="inlineStr">
         <is>
-          <t>CR20230302-617</t>
+          <t>CR20230503-682</t>
         </is>
       </c>
       <c r="D8" s="1" t="inlineStr">
         <is>
-          <t>ACAB, MARY ROSE</t>
+          <t>DOMENDEN, JOVELYN</t>
         </is>
       </c>
       <c r="E8" s="1" t="inlineStr">
         <is>
-          <t>617</t>
+          <t>682</t>
         </is>
       </c>
       <c r="F8" s="1" t="inlineStr">
         <is>
-          <t>20230302</t>
+          <t>20230503</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="9">
       <c r="A9" s="1" t="inlineStr">
         <is>
-          <t>703</t>
+          <t>785</t>
         </is>
       </c>
       <c r="B9" s="1" t="inlineStr">
         <is>
-          <t>2023-03-02</t>
+          <t>2023-05-03</t>
         </is>
       </c>
       <c r="C9" s="1" t="inlineStr">
         <is>
-          <t>CR20230302-616</t>
+          <t>CR20230503-681</t>
         </is>
       </c>
       <c r="D9" s="1" t="inlineStr">
         <is>
-          <t>ACAB, MARY ROSE</t>
+          <t>VILLANUEVA, JHENALYNE</t>
         </is>
       </c>
       <c r="E9" s="1" t="inlineStr">
         <is>
-          <t>616</t>
+          <t>681</t>
         </is>
       </c>
       <c r="F9" s="1" t="inlineStr">
         <is>
-          <t>20230302</t>
+          <t>20230503</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="10">
       <c r="A10" s="1" t="inlineStr">
         <is>
-          <t>702</t>
+          <t>784</t>
         </is>
       </c>
       <c r="B10" s="1" t="inlineStr">
         <is>
-          <t>2023-03-02</t>
+          <t>2023-05-03</t>
         </is>
       </c>
       <c r="C10" s="1" t="inlineStr">
         <is>
-          <t>CR20230302-615</t>
+          <t>CR20230503-680</t>
         </is>
       </c>
       <c r="D10" s="1" t="inlineStr">
         <is>
           <t>VILLANUEVA, JHENALYNE</t>
         </is>
       </c>
       <c r="E10" s="1" t="inlineStr">
         <is>
-          <t>615</t>
+          <t>680</t>
         </is>
       </c>
       <c r="F10" s="1" t="inlineStr">
         <is>
-          <t>20230302</t>
+          <t>20230503</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="11">
       <c r="A11" s="1" t="inlineStr">
         <is>
-          <t>701</t>
+          <t>783</t>
         </is>
       </c>
       <c r="B11" s="1" t="inlineStr">
         <is>
-          <t>2023-03-02</t>
+          <t>2023-05-03</t>
         </is>
       </c>
       <c r="C11" s="1" t="inlineStr">
         <is>
-          <t>CR20230302-614</t>
+          <t>CR20230503-679</t>
         </is>
       </c>
       <c r="D11" s="1" t="inlineStr">
         <is>
           <t>VILLANUEVA, JHENALYNE</t>
         </is>
       </c>
       <c r="E11" s="1" t="inlineStr">
         <is>
-          <t>614</t>
+          <t>679</t>
         </is>
       </c>
       <c r="F11" s="1" t="inlineStr">
         <is>
-          <t>20230302</t>
+          <t>20230503</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="12">
       <c r="A12" s="1" t="inlineStr">
         <is>
-          <t>700</t>
+          <t>782</t>
         </is>
       </c>
       <c r="B12" s="1" t="inlineStr">
         <is>
-          <t>2023-03-02</t>
+          <t>2023-05-03</t>
         </is>
       </c>
       <c r="C12" s="1" t="inlineStr">
         <is>
-          <t>CR20230302-613</t>
+          <t>CR20230503-678</t>
         </is>
       </c>
       <c r="D12" s="1" t="inlineStr">
         <is>
-          <t>VILLANUEVA, MA. THERESA</t>
+          <t>VILLACORTA, LORY</t>
         </is>
       </c>
       <c r="E12" s="1" t="inlineStr">
         <is>
-          <t>613</t>
+          <t>678</t>
         </is>
       </c>
       <c r="F12" s="1" t="inlineStr">
         <is>
-          <t>20230302</t>
+          <t>20230503</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="13">
       <c r="A13" s="1" t="inlineStr">
         <is>
-          <t>699</t>
+          <t>781</t>
         </is>
       </c>
       <c r="B13" s="1" t="inlineStr">
         <is>
-          <t>2023-03-02</t>
+          <t>2023-05-03</t>
         </is>
       </c>
       <c r="C13" s="1" t="inlineStr">
         <is>
-          <t>CR20230302-612</t>
+          <t>CR20230503-677</t>
         </is>
       </c>
       <c r="D13" s="1" t="inlineStr">
         <is>
-          <t>VILLANUEVA, MA. THERESA</t>
+          <t>VILLACORTA, LORY</t>
         </is>
       </c>
       <c r="E13" s="1" t="inlineStr">
         <is>
-          <t>612</t>
+          <t>677</t>
         </is>
       </c>
       <c r="F13" s="1" t="inlineStr">
         <is>
-          <t>20230302</t>
+          <t>20230503</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="14">
       <c r="A14" s="1" t="inlineStr">
         <is>
-          <t>698</t>
+          <t>780</t>
         </is>
       </c>
       <c r="B14" s="1" t="inlineStr">
         <is>
-          <t>2023-03-02</t>
+          <t>2023-05-03</t>
         </is>
       </c>
       <c r="C14" s="1" t="inlineStr">
         <is>
-          <t>CR20230302-611</t>
+          <t>CR20230503-676</t>
         </is>
       </c>
       <c r="D14" s="1" t="inlineStr">
         <is>
-          <t>OFIANA, FLORENCE</t>
+          <t>REYES, KATHERINE</t>
         </is>
       </c>
       <c r="E14" s="1" t="inlineStr">
         <is>
-          <t>611</t>
+          <t>676</t>
         </is>
       </c>
       <c r="F14" s="1" t="inlineStr">
         <is>
-          <t>20230302</t>
+          <t>20230503</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="15">
       <c r="A15" s="1" t="inlineStr">
         <is>
-          <t>697</t>
+          <t>779</t>
         </is>
       </c>
       <c r="B15" s="1" t="inlineStr">
         <is>
-          <t>2023-03-02</t>
+          <t>2023-05-03</t>
         </is>
       </c>
       <c r="C15" s="1" t="inlineStr">
         <is>
-          <t>CR20230302-610</t>
+          <t>CR20230503-675</t>
         </is>
       </c>
       <c r="D15" s="1" t="inlineStr">
         <is>
-          <t>ABADILLA, LAMAR</t>
+          <t>DAQUIOAG, MARIA ELOISA</t>
         </is>
       </c>
       <c r="E15" s="1" t="inlineStr">
         <is>
-          <t>610</t>
+          <t>675</t>
         </is>
       </c>
       <c r="F15" s="1" t="inlineStr">
         <is>
-          <t>20230302</t>
+          <t>20230503</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="16">
       <c r="A16" s="1" t="inlineStr">
         <is>
-          <t>696</t>
+          <t>777</t>
         </is>
       </c>
       <c r="B16" s="1" t="inlineStr">
         <is>
-          <t>2023-03-02</t>
+          <t>2023-05-03</t>
         </is>
       </c>
       <c r="C16" s="1" t="inlineStr">
         <is>
-          <t>CR20230302-609</t>
+          <t>CR20230503-674</t>
         </is>
       </c>
       <c r="D16" s="1" t="inlineStr">
         <is>
-          <t>ABADILLA, LAMAR</t>
+          <t>VILLANUEVA, MARIA THERESA</t>
         </is>
       </c>
       <c r="E16" s="1" t="inlineStr">
         <is>
-          <t>609</t>
+          <t>674</t>
         </is>
       </c>
       <c r="F16" s="1" t="inlineStr">
         <is>
-          <t>20230302</t>
+          <t>20230503</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="17">
       <c r="A17" s="1" t="inlineStr">
         <is>
-          <t>695</t>
+          <t>776</t>
         </is>
       </c>
       <c r="B17" s="1" t="inlineStr">
         <is>
-          <t>2023-03-02</t>
+          <t>2023-05-03</t>
         </is>
       </c>
       <c r="C17" s="1" t="inlineStr">
         <is>
-          <t>CR20230302-608</t>
+          <t>CR20230503-673</t>
         </is>
       </c>
       <c r="D17" s="1" t="inlineStr">
         <is>
-          <t>ABADILLA, LAMAR</t>
+          <t>VILLANUEVA, MARIA THERESA</t>
         </is>
       </c>
       <c r="E17" s="1" t="inlineStr">
         <is>
-          <t>608</t>
+          <t>673</t>
         </is>
       </c>
       <c r="F17" s="1" t="inlineStr">
         <is>
-          <t>20230302</t>
+          <t>20230503</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="18">
       <c r="A18" s="1" t="inlineStr">
         <is>
-          <t>694</t>
+          <t>774</t>
         </is>
       </c>
       <c r="B18" s="1" t="inlineStr">
         <is>
-          <t>2023-03-02</t>
+          <t>2023-05-03</t>
         </is>
       </c>
       <c r="C18" s="1" t="inlineStr">
         <is>
-          <t>CR20230302-607</t>
+          <t>CR20230503-672</t>
         </is>
       </c>
       <c r="D18" s="1" t="inlineStr">
         <is>
-          <t>ASUNCION, ETHELDREDA</t>
+          <t>VILLANUEVA, MARIA THERESA</t>
         </is>
       </c>
       <c r="E18" s="1" t="inlineStr">
         <is>
-          <t>607</t>
+          <t>672</t>
         </is>
       </c>
       <c r="F18" s="1" t="inlineStr">
         <is>
-          <t>20230302</t>
+          <t>20230503</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="19">
       <c r="A19" s="1" t="inlineStr">
         <is>
-          <t>693</t>
+          <t>773</t>
         </is>
       </c>
       <c r="B19" s="1" t="inlineStr">
         <is>
-          <t>2023-03-02</t>
+          <t>2023-05-03</t>
         </is>
       </c>
       <c r="C19" s="1" t="inlineStr">
         <is>
-          <t>CR20230302-606</t>
+          <t>CR20230503-671</t>
         </is>
       </c>
       <c r="D19" s="1" t="inlineStr">
         <is>
-          <t>ASUNCION, ETHELDREDA</t>
+          <t>RAZOTE, CLARE ANN ENGELINE</t>
         </is>
       </c>
       <c r="E19" s="1" t="inlineStr">
         <is>
-          <t>606</t>
+          <t>671</t>
         </is>
       </c>
       <c r="F19" s="1" t="inlineStr">
         <is>
-          <t>20230302</t>
+          <t>20230503</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="20">
       <c r="A20" s="1" t="inlineStr">
         <is>
-          <t>692</t>
+          <t>772</t>
         </is>
       </c>
       <c r="B20" s="1" t="inlineStr">
         <is>
-          <t>2023-03-02</t>
+          <t>2023-05-03</t>
         </is>
       </c>
       <c r="C20" s="1" t="inlineStr">
         <is>
-          <t>CR20230302-605</t>
+          <t>CR20230503-670</t>
         </is>
       </c>
       <c r="D20" s="1" t="inlineStr">
         <is>
-          <t>CALIJA, VILMA</t>
+          <t>RAZOTE, CLARE ANN ENGELINE</t>
         </is>
       </c>
       <c r="E20" s="1" t="inlineStr">
         <is>
-          <t>605</t>
+          <t>670</t>
         </is>
       </c>
       <c r="F20" s="1" t="inlineStr">
         <is>
-          <t>20230302</t>
+          <t>20230503</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="21">
       <c r="A21" s="1" t="inlineStr">
         <is>
-          <t>691</t>
+          <t>771</t>
         </is>
       </c>
       <c r="B21" s="1" t="inlineStr">
         <is>
-          <t>2023-03-02</t>
+          <t>2023-05-03</t>
         </is>
       </c>
       <c r="C21" s="1" t="inlineStr">
         <is>
-          <t>CR20230302-604</t>
+          <t>CR20230503-669</t>
         </is>
       </c>
       <c r="D21" s="1" t="inlineStr">
         <is>
-          <t>ORGANO, KRYSTAL</t>
+          <t>RAZOTE, CLARE ANN ENGELINE</t>
         </is>
       </c>
       <c r="E21" s="1" t="inlineStr">
         <is>
-          <t>604</t>
+          <t>669</t>
         </is>
       </c>
       <c r="F21" s="1" t="inlineStr">
         <is>
-          <t>20230302</t>
+          <t>20230503</t>
         </is>
       </c>
     </row>
   </sheetData>
   <printOptions headings="false" gridLines="false" gridLinesSet="true" horizontalCentered="false" verticalCentered="false"/>
   <pageMargins left="0.5" right="0.5" top="1.0" bottom="1.0" header="0.5" footer="0.5"/>
   <pageSetup blackAndWhite="false" cellComments="none" copies="1" draft="false" firstPageNumber="1" fitToHeight="1" fitToWidth="1" horizontalDpi="300" orientation="portrait" pageOrder="downThenOver" paperSize="1" scale="100" useFirstPageNumber="true" usePrinterDefaults="false" verticalDpi="300"/>
   <headerFooter differentFirst="false" differentOddEven="false">
     <oddHeader>&amp;C&amp;"Times New Roman,Regular"&amp;12&amp;A</oddHeader>
     <oddFooter>&amp;C&amp;"Times New Roman,Regular"&amp;12Page &amp;P</oddFooter>
   </headerFooter>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <TotalTime></TotalTime>
   <Company/>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcmitype="http://purl.org/dc/dcmitype/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dc:title/>