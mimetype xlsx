--- v1 (2026-04-22)
+++ v2 (2026-06-19)
@@ -157,684 +157,684 @@
       </c>
       <c r="C1" s="1" t="inlineStr">
         <is>
           <t>cr_no</t>
         </is>
       </c>
       <c r="D1" s="1" t="inlineStr">
         <is>
           <t>consultant</t>
         </is>
       </c>
       <c r="E1" s="1" t="inlineStr">
         <is>
           <t>increment</t>
         </is>
       </c>
       <c r="F1" s="1" t="inlineStr">
         <is>
           <t>inc_date</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="2">
       <c r="A2" s="1" t="inlineStr">
         <is>
-          <t>793</t>
+          <t>947</t>
         </is>
       </c>
       <c r="B2" s="1" t="inlineStr">
         <is>
-          <t>2023-05-03</t>
+          <t>2023-08-03</t>
         </is>
       </c>
       <c r="C2" s="1" t="inlineStr">
         <is>
-          <t>CR20230503-688</t>
+          <t>CR20230803-830</t>
         </is>
       </c>
       <c r="D2" s="1" t="inlineStr">
         <is>
-          <t>DOMINGO, EVELYN</t>
+          <t>BORROMEO, MAY ROSE (100$)</t>
         </is>
       </c>
       <c r="E2" s="1" t="inlineStr">
         <is>
-          <t>688</t>
+          <t>830</t>
         </is>
       </c>
       <c r="F2" s="1" t="inlineStr">
         <is>
-          <t>20230503</t>
+          <t>20230803</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="3">
       <c r="A3" s="1" t="inlineStr">
         <is>
-          <t>792</t>
+          <t>946</t>
         </is>
       </c>
       <c r="B3" s="1" t="inlineStr">
         <is>
-          <t>2023-05-03</t>
+          <t>2023-08-03</t>
         </is>
       </c>
       <c r="C3" s="1" t="inlineStr">
         <is>
-          <t>CR20230503-687</t>
+          <t>CR20230803-829</t>
         </is>
       </c>
       <c r="D3" s="1" t="inlineStr">
         <is>
-          <t>DOMINGO, EVELYN</t>
+          <t>TOLENTINO, LIZA (100$)</t>
         </is>
       </c>
       <c r="E3" s="1" t="inlineStr">
         <is>
-          <t>687</t>
+          <t>829</t>
         </is>
       </c>
       <c r="F3" s="1" t="inlineStr">
         <is>
-          <t>20230503</t>
+          <t>20230803</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="4">
       <c r="A4" s="1" t="inlineStr">
         <is>
-          <t>791</t>
+          <t>945</t>
         </is>
       </c>
       <c r="B4" s="1" t="inlineStr">
         <is>
-          <t>2023-05-03</t>
+          <t>2023-08-03</t>
         </is>
       </c>
       <c r="C4" s="1" t="inlineStr">
         <is>
-          <t>CR20230503-686</t>
+          <t>CR20230803-828</t>
         </is>
       </c>
       <c r="D4" s="1" t="inlineStr">
         <is>
-          <t>DOMINGO, EVELYN</t>
+          <t>TOLENTINO, LIZA</t>
         </is>
       </c>
       <c r="E4" s="1" t="inlineStr">
         <is>
-          <t>686</t>
+          <t>828</t>
         </is>
       </c>
       <c r="F4" s="1" t="inlineStr">
         <is>
-          <t>20230503</t>
+          <t>20230803</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="5">
       <c r="A5" s="1" t="inlineStr">
         <is>
-          <t>789</t>
+          <t>944</t>
         </is>
       </c>
       <c r="B5" s="1" t="inlineStr">
         <is>
-          <t>2023-05-03</t>
+          <t>2023-08-03</t>
         </is>
       </c>
       <c r="C5" s="1" t="inlineStr">
         <is>
-          <t>CR20230503-685</t>
+          <t>CR20230803-827</t>
         </is>
       </c>
       <c r="D5" s="1" t="inlineStr">
         <is>
-          <t>DOMINGO, EVELYN</t>
+          <t>ACAB, MARY ROSE</t>
         </is>
       </c>
       <c r="E5" s="1" t="inlineStr">
         <is>
-          <t>685</t>
+          <t>827</t>
         </is>
       </c>
       <c r="F5" s="1" t="inlineStr">
         <is>
-          <t>20230503</t>
+          <t>20230803</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="6">
       <c r="A6" s="1" t="inlineStr">
         <is>
-          <t>788</t>
+          <t>943</t>
         </is>
       </c>
       <c r="B6" s="1" t="inlineStr">
         <is>
-          <t>2023-05-03</t>
+          <t>2023-08-03</t>
         </is>
       </c>
       <c r="C6" s="1" t="inlineStr">
         <is>
-          <t>CR20230503-684</t>
+          <t>CR20230803-826</t>
         </is>
       </c>
       <c r="D6" s="1" t="inlineStr">
         <is>
-          <t>DOMENDEN, JOVELYN</t>
+          <t>ACAB, MARY ROSE</t>
         </is>
       </c>
       <c r="E6" s="1" t="inlineStr">
         <is>
-          <t>684</t>
+          <t>826</t>
         </is>
       </c>
       <c r="F6" s="1" t="inlineStr">
         <is>
-          <t>20230503</t>
+          <t>20230803</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="7">
       <c r="A7" s="1" t="inlineStr">
         <is>
-          <t>787</t>
+          <t>942</t>
         </is>
       </c>
       <c r="B7" s="1" t="inlineStr">
         <is>
-          <t>2023-05-03</t>
+          <t>2023-08-03</t>
         </is>
       </c>
       <c r="C7" s="1" t="inlineStr">
         <is>
-          <t>CR20230503-683</t>
+          <t>CR20230803-825</t>
         </is>
       </c>
       <c r="D7" s="1" t="inlineStr">
         <is>
-          <t>DOMENDEN, JOVELYN</t>
+          <t>ACAB, MARY ROSE</t>
         </is>
       </c>
       <c r="E7" s="1" t="inlineStr">
         <is>
-          <t>683</t>
+          <t>825</t>
         </is>
       </c>
       <c r="F7" s="1" t="inlineStr">
         <is>
-          <t>20230503</t>
+          <t>20230803</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="8">
       <c r="A8" s="1" t="inlineStr">
         <is>
-          <t>786</t>
+          <t>940</t>
         </is>
       </c>
       <c r="B8" s="1" t="inlineStr">
         <is>
-          <t>2023-05-03</t>
+          <t>2023-08-03</t>
         </is>
       </c>
       <c r="C8" s="1" t="inlineStr">
         <is>
-          <t>CR20230503-682</t>
+          <t>CR20230803-824</t>
         </is>
       </c>
       <c r="D8" s="1" t="inlineStr">
         <is>
-          <t>DOMENDEN, JOVELYN</t>
+          <t>ACAB, MARY ROSE</t>
         </is>
       </c>
       <c r="E8" s="1" t="inlineStr">
         <is>
-          <t>682</t>
+          <t>824</t>
         </is>
       </c>
       <c r="F8" s="1" t="inlineStr">
         <is>
-          <t>20230503</t>
+          <t>20230803</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="9">
       <c r="A9" s="1" t="inlineStr">
         <is>
-          <t>785</t>
+          <t>939</t>
         </is>
       </c>
       <c r="B9" s="1" t="inlineStr">
         <is>
-          <t>2023-05-03</t>
+          <t>2023-08-03</t>
         </is>
       </c>
       <c r="C9" s="1" t="inlineStr">
         <is>
-          <t>CR20230503-681</t>
+          <t>CR20230803-823</t>
         </is>
       </c>
       <c r="D9" s="1" t="inlineStr">
         <is>
-          <t>VILLANUEVA, JHENALYNE</t>
+          <t>SAGER, JACKELYN</t>
         </is>
       </c>
       <c r="E9" s="1" t="inlineStr">
         <is>
-          <t>681</t>
+          <t>823</t>
         </is>
       </c>
       <c r="F9" s="1" t="inlineStr">
         <is>
-          <t>20230503</t>
+          <t>20230803</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="10">
       <c r="A10" s="1" t="inlineStr">
         <is>
-          <t>784</t>
+          <t>938</t>
         </is>
       </c>
       <c r="B10" s="1" t="inlineStr">
         <is>
-          <t>2023-05-03</t>
+          <t>2023-08-03</t>
         </is>
       </c>
       <c r="C10" s="1" t="inlineStr">
         <is>
-          <t>CR20230503-680</t>
+          <t>CR20230803-822</t>
         </is>
       </c>
       <c r="D10" s="1" t="inlineStr">
         <is>
-          <t>VILLANUEVA, JHENALYNE</t>
+          <t>VILLACORTA, LORY</t>
         </is>
       </c>
       <c r="E10" s="1" t="inlineStr">
         <is>
-          <t>680</t>
+          <t>822</t>
         </is>
       </c>
       <c r="F10" s="1" t="inlineStr">
         <is>
-          <t>20230503</t>
+          <t>20230803</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="11">
       <c r="A11" s="1" t="inlineStr">
         <is>
-          <t>783</t>
+          <t>937</t>
         </is>
       </c>
       <c r="B11" s="1" t="inlineStr">
         <is>
-          <t>2023-05-03</t>
+          <t>2023-08-03</t>
         </is>
       </c>
       <c r="C11" s="1" t="inlineStr">
         <is>
-          <t>CR20230503-679</t>
+          <t>CR20230803-821</t>
         </is>
       </c>
       <c r="D11" s="1" t="inlineStr">
         <is>
-          <t>VILLANUEVA, JHENALYNE</t>
+          <t>VILLACORTA, LORY</t>
         </is>
       </c>
       <c r="E11" s="1" t="inlineStr">
         <is>
-          <t>679</t>
+          <t>821</t>
         </is>
       </c>
       <c r="F11" s="1" t="inlineStr">
         <is>
-          <t>20230503</t>
+          <t>20230803</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="12">
       <c r="A12" s="1" t="inlineStr">
         <is>
-          <t>782</t>
+          <t>936</t>
         </is>
       </c>
       <c r="B12" s="1" t="inlineStr">
         <is>
-          <t>2023-05-03</t>
+          <t>2023-08-03</t>
         </is>
       </c>
       <c r="C12" s="1" t="inlineStr">
         <is>
-          <t>CR20230503-678</t>
+          <t>CR20230803-820</t>
         </is>
       </c>
       <c r="D12" s="1" t="inlineStr">
         <is>
-          <t>VILLACORTA, LORY</t>
+          <t>VILLANUEVA, MARIA THERESA</t>
         </is>
       </c>
       <c r="E12" s="1" t="inlineStr">
         <is>
-          <t>678</t>
+          <t>820</t>
         </is>
       </c>
       <c r="F12" s="1" t="inlineStr">
         <is>
-          <t>20230503</t>
+          <t>20230803</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="13">
       <c r="A13" s="1" t="inlineStr">
         <is>
-          <t>781</t>
+          <t>935</t>
         </is>
       </c>
       <c r="B13" s="1" t="inlineStr">
         <is>
-          <t>2023-05-03</t>
+          <t>2023-08-03</t>
         </is>
       </c>
       <c r="C13" s="1" t="inlineStr">
         <is>
-          <t>CR20230503-677</t>
+          <t>CR20230803-819</t>
         </is>
       </c>
       <c r="D13" s="1" t="inlineStr">
         <is>
-          <t>VILLACORTA, LORY</t>
+          <t>VILLANUEVA, MARIA THERESA</t>
         </is>
       </c>
       <c r="E13" s="1" t="inlineStr">
         <is>
-          <t>677</t>
+          <t>819</t>
         </is>
       </c>
       <c r="F13" s="1" t="inlineStr">
         <is>
-          <t>20230503</t>
+          <t>20230803</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="14">
       <c r="A14" s="1" t="inlineStr">
         <is>
-          <t>780</t>
+          <t>934</t>
         </is>
       </c>
       <c r="B14" s="1" t="inlineStr">
         <is>
-          <t>2023-05-03</t>
+          <t>2023-08-03</t>
         </is>
       </c>
       <c r="C14" s="1" t="inlineStr">
         <is>
-          <t>CR20230503-676</t>
+          <t>CR20230803-818</t>
         </is>
       </c>
       <c r="D14" s="1" t="inlineStr">
         <is>
-          <t>REYES, KATHERINE</t>
+          <t>VILLANUEVA, MARIA THERESA</t>
         </is>
       </c>
       <c r="E14" s="1" t="inlineStr">
         <is>
-          <t>676</t>
+          <t>818</t>
         </is>
       </c>
       <c r="F14" s="1" t="inlineStr">
         <is>
-          <t>20230503</t>
+          <t>20230803</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="15">
       <c r="A15" s="1" t="inlineStr">
         <is>
-          <t>779</t>
+          <t>933</t>
         </is>
       </c>
       <c r="B15" s="1" t="inlineStr">
         <is>
-          <t>2023-05-03</t>
+          <t>2023-08-03</t>
         </is>
       </c>
       <c r="C15" s="1" t="inlineStr">
         <is>
-          <t>CR20230503-675</t>
+          <t>CR20230803-817</t>
         </is>
       </c>
       <c r="D15" s="1" t="inlineStr">
         <is>
-          <t>DAQUIOAG, MARIA ELOISA</t>
+          <t>VILLANUEVA, MARIA THERESA</t>
         </is>
       </c>
       <c r="E15" s="1" t="inlineStr">
         <is>
-          <t>675</t>
+          <t>817</t>
         </is>
       </c>
       <c r="F15" s="1" t="inlineStr">
         <is>
-          <t>20230503</t>
+          <t>20230803</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="16">
       <c r="A16" s="1" t="inlineStr">
         <is>
-          <t>777</t>
+          <t>932</t>
         </is>
       </c>
       <c r="B16" s="1" t="inlineStr">
         <is>
-          <t>2023-05-03</t>
+          <t>2023-08-03</t>
         </is>
       </c>
       <c r="C16" s="1" t="inlineStr">
         <is>
-          <t>CR20230503-674</t>
+          <t>CR20230803-816</t>
         </is>
       </c>
       <c r="D16" s="1" t="inlineStr">
         <is>
-          <t>VILLANUEVA, MARIA THERESA</t>
+          <t>DE, LEON PHOBE</t>
         </is>
       </c>
       <c r="E16" s="1" t="inlineStr">
         <is>
-          <t>674</t>
+          <t>816</t>
         </is>
       </c>
       <c r="F16" s="1" t="inlineStr">
         <is>
-          <t>20230503</t>
+          <t>20230803</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="17">
       <c r="A17" s="1" t="inlineStr">
         <is>
-          <t>776</t>
+          <t>931</t>
         </is>
       </c>
       <c r="B17" s="1" t="inlineStr">
         <is>
-          <t>2023-05-03</t>
+          <t>2023-08-03</t>
         </is>
       </c>
       <c r="C17" s="1" t="inlineStr">
         <is>
-          <t>CR20230503-673</t>
+          <t>CR20230803-815</t>
         </is>
       </c>
       <c r="D17" s="1" t="inlineStr">
         <is>
-          <t>VILLANUEVA, MARIA THERESA</t>
+          <t>RAZOTE, CLARE ANN ENGELINE</t>
         </is>
       </c>
       <c r="E17" s="1" t="inlineStr">
         <is>
-          <t>673</t>
+          <t>815</t>
         </is>
       </c>
       <c r="F17" s="1" t="inlineStr">
         <is>
-          <t>20230503</t>
+          <t>20230803</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="18">
       <c r="A18" s="1" t="inlineStr">
         <is>
-          <t>774</t>
+          <t>930</t>
         </is>
       </c>
       <c r="B18" s="1" t="inlineStr">
         <is>
-          <t>2023-05-03</t>
+          <t>2023-08-03</t>
         </is>
       </c>
       <c r="C18" s="1" t="inlineStr">
         <is>
-          <t>CR20230503-672</t>
+          <t>CR20230803-814</t>
         </is>
       </c>
       <c r="D18" s="1" t="inlineStr">
         <is>
-          <t>VILLANUEVA, MARIA THERESA</t>
+          <t>BAUZON, BABY CHERYL</t>
         </is>
       </c>
       <c r="E18" s="1" t="inlineStr">
         <is>
-          <t>672</t>
+          <t>814</t>
         </is>
       </c>
       <c r="F18" s="1" t="inlineStr">
         <is>
-          <t>20230503</t>
+          <t>20230803</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="19">
       <c r="A19" s="1" t="inlineStr">
         <is>
-          <t>773</t>
+          <t>929</t>
         </is>
       </c>
       <c r="B19" s="1" t="inlineStr">
         <is>
-          <t>2023-05-03</t>
+          <t>2023-08-03</t>
         </is>
       </c>
       <c r="C19" s="1" t="inlineStr">
         <is>
-          <t>CR20230503-671</t>
+          <t>CR20230803-813</t>
         </is>
       </c>
       <c r="D19" s="1" t="inlineStr">
         <is>
           <t>RAZOTE, CLARE ANN ENGELINE</t>
         </is>
       </c>
       <c r="E19" s="1" t="inlineStr">
         <is>
-          <t>671</t>
+          <t>813</t>
         </is>
       </c>
       <c r="F19" s="1" t="inlineStr">
         <is>
-          <t>20230503</t>
+          <t>20230803</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="20">
       <c r="A20" s="1" t="inlineStr">
         <is>
-          <t>772</t>
+          <t>928</t>
         </is>
       </c>
       <c r="B20" s="1" t="inlineStr">
         <is>
-          <t>2023-05-03</t>
+          <t>2023-08-03</t>
         </is>
       </c>
       <c r="C20" s="1" t="inlineStr">
         <is>
-          <t>CR20230503-670</t>
+          <t>CR20230803-812</t>
         </is>
       </c>
       <c r="D20" s="1" t="inlineStr">
         <is>
           <t>RAZOTE, CLARE ANN ENGELINE</t>
         </is>
       </c>
       <c r="E20" s="1" t="inlineStr">
         <is>
-          <t>670</t>
+          <t>812</t>
         </is>
       </c>
       <c r="F20" s="1" t="inlineStr">
         <is>
-          <t>20230503</t>
+          <t>20230803</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="21">
       <c r="A21" s="1" t="inlineStr">
         <is>
-          <t>771</t>
+          <t>927</t>
         </is>
       </c>
       <c r="B21" s="1" t="inlineStr">
         <is>
-          <t>2023-05-03</t>
+          <t>2023-08-03</t>
         </is>
       </c>
       <c r="C21" s="1" t="inlineStr">
         <is>
-          <t>CR20230503-669</t>
+          <t>CR20230803-811</t>
         </is>
       </c>
       <c r="D21" s="1" t="inlineStr">
         <is>
           <t>RAZOTE, CLARE ANN ENGELINE</t>
         </is>
       </c>
       <c r="E21" s="1" t="inlineStr">
         <is>
-          <t>669</t>
+          <t>811</t>
         </is>
       </c>
       <c r="F21" s="1" t="inlineStr">
         <is>
-          <t>20230503</t>
+          <t>20230803</t>
         </is>
       </c>
     </row>
   </sheetData>
   <printOptions headings="false" gridLines="false" gridLinesSet="true" horizontalCentered="false" verticalCentered="false"/>
   <pageMargins left="0.5" right="0.5" top="1.0" bottom="1.0" header="0.5" footer="0.5"/>
   <pageSetup blackAndWhite="false" cellComments="none" copies="1" draft="false" firstPageNumber="1" fitToHeight="1" fitToWidth="1" horizontalDpi="300" orientation="portrait" pageOrder="downThenOver" paperSize="1" scale="100" useFirstPageNumber="true" usePrinterDefaults="false" verticalDpi="300"/>
   <headerFooter differentFirst="false" differentOddEven="false">
     <oddHeader>&amp;C&amp;"Times New Roman,Regular"&amp;12&amp;A</oddHeader>
     <oddFooter>&amp;C&amp;"Times New Roman,Regular"&amp;12Page &amp;P</oddFooter>
   </headerFooter>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <TotalTime></TotalTime>
   <Company/>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcmitype="http://purl.org/dc/dcmitype/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dc:title/>