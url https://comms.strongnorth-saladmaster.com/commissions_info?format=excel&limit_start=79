--- v0 (2026-02-25)
+++ v1 (2026-04-22)
@@ -157,684 +157,684 @@
       </c>
       <c r="C1" s="1" t="inlineStr">
         <is>
           <t>cr_no</t>
         </is>
       </c>
       <c r="D1" s="1" t="inlineStr">
         <is>
           <t>consultant</t>
         </is>
       </c>
       <c r="E1" s="1" t="inlineStr">
         <is>
           <t>increment</t>
         </is>
       </c>
       <c r="F1" s="1" t="inlineStr">
         <is>
           <t>inc_date</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="2">
       <c r="A2" s="1" t="inlineStr">
         <is>
-          <t>608</t>
+          <t>675</t>
         </is>
       </c>
       <c r="B2" s="1" t="inlineStr">
         <is>
-          <t>2023-01-06</t>
+          <t>2023-02-08</t>
         </is>
       </c>
       <c r="C2" s="1" t="inlineStr">
         <is>
-          <t>CR20230106-523</t>
+          <t>CR20230208-588</t>
         </is>
       </c>
       <c r="D2" s="1" t="inlineStr">
         <is>
-          <t>ORGANO, KRYSTAL (100$)</t>
+          <t>OFIANA, FLORENCE</t>
         </is>
       </c>
       <c r="E2" s="1" t="inlineStr">
         <is>
-          <t>523</t>
+          <t>588</t>
         </is>
       </c>
       <c r="F2" s="1" t="inlineStr">
         <is>
-          <t>20230106</t>
+          <t>20230208</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="3">
       <c r="A3" s="1" t="inlineStr">
         <is>
-          <t>607</t>
+          <t>674</t>
         </is>
       </c>
       <c r="B3" s="1" t="inlineStr">
         <is>
-          <t>2023-01-06</t>
+          <t>2023-02-08</t>
         </is>
       </c>
       <c r="C3" s="1" t="inlineStr">
         <is>
-          <t>CR20230106-522</t>
+          <t>CR20230208-587</t>
         </is>
       </c>
       <c r="D3" s="1" t="inlineStr">
         <is>
-          <t>VILLANUEVA, JHENALYNE (100$)</t>
+          <t>BAUZON, BABY CHERYL</t>
         </is>
       </c>
       <c r="E3" s="1" t="inlineStr">
         <is>
-          <t>522</t>
+          <t>587</t>
         </is>
       </c>
       <c r="F3" s="1" t="inlineStr">
         <is>
-          <t>20230106</t>
+          <t>20230208</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="4">
       <c r="A4" s="1" t="inlineStr">
         <is>
-          <t>606</t>
+          <t>673</t>
         </is>
       </c>
       <c r="B4" s="1" t="inlineStr">
         <is>
-          <t>2023-01-06</t>
+          <t>2023-02-08</t>
         </is>
       </c>
       <c r="C4" s="1" t="inlineStr">
         <is>
-          <t>CR20230106-521</t>
+          <t>CR20230208-586</t>
         </is>
       </c>
       <c r="D4" s="1" t="inlineStr">
         <is>
-          <t>DOMENDEN, JOVELYN (100$)</t>
+          <t>BAUZON, BABY CHERYL</t>
         </is>
       </c>
       <c r="E4" s="1" t="inlineStr">
         <is>
-          <t>521</t>
+          <t>586</t>
         </is>
       </c>
       <c r="F4" s="1" t="inlineStr">
         <is>
-          <t>20230106</t>
+          <t>20230208</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="5">
       <c r="A5" s="1" t="inlineStr">
         <is>
-          <t>605</t>
+          <t>671</t>
         </is>
       </c>
       <c r="B5" s="1" t="inlineStr">
         <is>
-          <t>2022-12-22</t>
+          <t>2023-02-08</t>
         </is>
       </c>
       <c r="C5" s="1" t="inlineStr">
         <is>
-          <t>CR20221222-520</t>
+          <t>CR20230208-585</t>
         </is>
       </c>
       <c r="D5" s="1" t="inlineStr">
         <is>
-          <t>MARTIN, JULIA DIVINA</t>
+          <t>VILLACORTA, LORY</t>
         </is>
       </c>
       <c r="E5" s="1" t="inlineStr">
         <is>
-          <t>520</t>
+          <t>585</t>
         </is>
       </c>
       <c r="F5" s="1" t="inlineStr">
         <is>
-          <t>20221222</t>
+          <t>20230208</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="6">
       <c r="A6" s="1" t="inlineStr">
         <is>
-          <t>604</t>
+          <t>670</t>
         </is>
       </c>
       <c r="B6" s="1" t="inlineStr">
         <is>
-          <t>2022-12-22</t>
+          <t>2023-02-08</t>
         </is>
       </c>
       <c r="C6" s="1" t="inlineStr">
         <is>
-          <t>CR20221222-519</t>
+          <t>CR20230208-584</t>
         </is>
       </c>
       <c r="D6" s="1" t="inlineStr">
         <is>
-          <t>MARTIN, JULIA DIVINA</t>
+          <t>REYES, KATHY</t>
         </is>
       </c>
       <c r="E6" s="1" t="inlineStr">
         <is>
-          <t>519</t>
+          <t>584</t>
         </is>
       </c>
       <c r="F6" s="1" t="inlineStr">
         <is>
-          <t>20221222</t>
+          <t>20230208</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="7">
       <c r="A7" s="1" t="inlineStr">
         <is>
-          <t>603</t>
+          <t>669</t>
         </is>
       </c>
       <c r="B7" s="1" t="inlineStr">
         <is>
-          <t>2022-12-15</t>
+          <t>2023-02-03</t>
         </is>
       </c>
       <c r="C7" s="1" t="inlineStr">
         <is>
-          <t>CR20221215-518</t>
+          <t>CR20230203-583</t>
         </is>
       </c>
       <c r="D7" s="1" t="inlineStr">
         <is>
-          <t>PASCUA, MARCHELLE</t>
+          <t>VILLANUEVA, JHENALYNE (100$)</t>
         </is>
       </c>
       <c r="E7" s="1" t="inlineStr">
         <is>
-          <t>518</t>
+          <t>583</t>
         </is>
       </c>
       <c r="F7" s="1" t="inlineStr">
         <is>
-          <t>20221215</t>
+          <t>20230203</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="8">
       <c r="A8" s="1" t="inlineStr">
         <is>
-          <t>602</t>
+          <t>668</t>
         </is>
       </c>
       <c r="B8" s="1" t="inlineStr">
         <is>
-          <t>2022-12-15</t>
+          <t>2023-02-03</t>
         </is>
       </c>
       <c r="C8" s="1" t="inlineStr">
         <is>
-          <t>CR20221215-517</t>
+          <t>CR20230203-582</t>
         </is>
       </c>
       <c r="D8" s="1" t="inlineStr">
         <is>
-          <t>DOMINGO, PREMALYN</t>
+          <t>DACANAY, LOIDA</t>
         </is>
       </c>
       <c r="E8" s="1" t="inlineStr">
         <is>
-          <t>517</t>
+          <t>582</t>
         </is>
       </c>
       <c r="F8" s="1" t="inlineStr">
         <is>
-          <t>20221215</t>
+          <t>20230203</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="9">
       <c r="A9" s="1" t="inlineStr">
         <is>
-          <t>601</t>
+          <t>667</t>
         </is>
       </c>
       <c r="B9" s="1" t="inlineStr">
         <is>
-          <t>2022-12-15</t>
+          <t>2023-02-02</t>
         </is>
       </c>
       <c r="C9" s="1" t="inlineStr">
         <is>
-          <t>CR20221215-516</t>
+          <t>CR20230202-581</t>
         </is>
       </c>
       <c r="D9" s="1" t="inlineStr">
         <is>
-          <t>ABADILLA, LAMAR</t>
+          <t>VILLANUEVA, JHENALYNE</t>
         </is>
       </c>
       <c r="E9" s="1" t="inlineStr">
         <is>
-          <t>516</t>
+          <t>581</t>
         </is>
       </c>
       <c r="F9" s="1" t="inlineStr">
         <is>
-          <t>20221215</t>
+          <t>20230202</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="10">
       <c r="A10" s="1" t="inlineStr">
         <is>
-          <t>600</t>
+          <t>666</t>
         </is>
       </c>
       <c r="B10" s="1" t="inlineStr">
         <is>
-          <t>2022-12-15</t>
+          <t>2023-02-02</t>
         </is>
       </c>
       <c r="C10" s="1" t="inlineStr">
         <is>
-          <t>CR20221215-515</t>
+          <t>CR20230202-580</t>
         </is>
       </c>
       <c r="D10" s="1" t="inlineStr">
         <is>
-          <t>ABADILLA, LAMAR</t>
+          <t>VILLANUEVA, JHENALYNE</t>
         </is>
       </c>
       <c r="E10" s="1" t="inlineStr">
         <is>
-          <t>515</t>
+          <t>580</t>
         </is>
       </c>
       <c r="F10" s="1" t="inlineStr">
         <is>
-          <t>20221215</t>
+          <t>20230202</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="11">
       <c r="A11" s="1" t="inlineStr">
         <is>
-          <t>599</t>
+          <t>665</t>
         </is>
       </c>
       <c r="B11" s="1" t="inlineStr">
         <is>
-          <t>2022-12-15</t>
+          <t>2023-02-02</t>
         </is>
       </c>
       <c r="C11" s="1" t="inlineStr">
         <is>
-          <t>CR20221215-514</t>
+          <t>CR20230202-579</t>
         </is>
       </c>
       <c r="D11" s="1" t="inlineStr">
         <is>
-          <t>DOMINGO, EVELYN</t>
+          <t>LLANES, GRATECHEN</t>
         </is>
       </c>
       <c r="E11" s="1" t="inlineStr">
         <is>
-          <t>514</t>
+          <t>579</t>
         </is>
       </c>
       <c r="F11" s="1" t="inlineStr">
         <is>
-          <t>20221215</t>
+          <t>20230202</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="12">
       <c r="A12" s="1" t="inlineStr">
         <is>
-          <t>598</t>
+          <t>664</t>
         </is>
       </c>
       <c r="B12" s="1" t="inlineStr">
         <is>
-          <t>2022-12-15</t>
+          <t>2023-02-02</t>
         </is>
       </c>
       <c r="C12" s="1" t="inlineStr">
         <is>
-          <t>CR20221215-513</t>
+          <t>CR20230202-578</t>
         </is>
       </c>
       <c r="D12" s="1" t="inlineStr">
         <is>
-          <t>DOMINGO, EVELYN</t>
+          <t>LLANES, GRATECHEN</t>
         </is>
       </c>
       <c r="E12" s="1" t="inlineStr">
         <is>
-          <t>513</t>
+          <t>578</t>
         </is>
       </c>
       <c r="F12" s="1" t="inlineStr">
         <is>
-          <t>20221215</t>
+          <t>20230202</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="13">
       <c r="A13" s="1" t="inlineStr">
         <is>
-          <t>597</t>
+          <t>663</t>
         </is>
       </c>
       <c r="B13" s="1" t="inlineStr">
         <is>
-          <t>2022-12-15</t>
+          <t>2023-02-02</t>
         </is>
       </c>
       <c r="C13" s="1" t="inlineStr">
         <is>
-          <t>CR20221215-512</t>
+          <t>CR20230202-577</t>
         </is>
       </c>
       <c r="D13" s="1" t="inlineStr">
         <is>
-          <t>LLANES, JACKLYNE KATE</t>
+          <t>LLANES, GRATECHEN</t>
         </is>
       </c>
       <c r="E13" s="1" t="inlineStr">
         <is>
-          <t>512</t>
+          <t>577</t>
         </is>
       </c>
       <c r="F13" s="1" t="inlineStr">
         <is>
-          <t>20221215</t>
+          <t>20230202</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="14">
       <c r="A14" s="1" t="inlineStr">
         <is>
-          <t>596</t>
+          <t>662</t>
         </is>
       </c>
       <c r="B14" s="1" t="inlineStr">
         <is>
-          <t>2022-12-15</t>
+          <t>2023-02-02</t>
         </is>
       </c>
       <c r="C14" s="1" t="inlineStr">
         <is>
-          <t>CR20221215-511</t>
+          <t>CR20230202-576</t>
         </is>
       </c>
       <c r="D14" s="1" t="inlineStr">
         <is>
-          <t>JAVIER, LENIDITA</t>
+          <t>DOMENDEN, JOVELYN</t>
         </is>
       </c>
       <c r="E14" s="1" t="inlineStr">
         <is>
-          <t>511</t>
+          <t>576</t>
         </is>
       </c>
       <c r="F14" s="1" t="inlineStr">
         <is>
-          <t>20221215</t>
+          <t>20230202</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="15">
       <c r="A15" s="1" t="inlineStr">
         <is>
-          <t>595</t>
+          <t>661</t>
         </is>
       </c>
       <c r="B15" s="1" t="inlineStr">
         <is>
-          <t>2022-12-15</t>
+          <t>2023-02-02</t>
         </is>
       </c>
       <c r="C15" s="1" t="inlineStr">
         <is>
-          <t>CR20221215-510</t>
+          <t>CR20230202-575</t>
         </is>
       </c>
       <c r="D15" s="1" t="inlineStr">
         <is>
-          <t>VILLANUEVA, MARIA THERESA</t>
+          <t>DOMENDEN, JOVELYN</t>
         </is>
       </c>
       <c r="E15" s="1" t="inlineStr">
         <is>
-          <t>510</t>
+          <t>575</t>
         </is>
       </c>
       <c r="F15" s="1" t="inlineStr">
         <is>
-          <t>20221215</t>
+          <t>20230202</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="16">
       <c r="A16" s="1" t="inlineStr">
         <is>
-          <t>594</t>
+          <t>660</t>
         </is>
       </c>
       <c r="B16" s="1" t="inlineStr">
         <is>
-          <t>2022-12-15</t>
+          <t>2023-02-02</t>
         </is>
       </c>
       <c r="C16" s="1" t="inlineStr">
         <is>
-          <t>CR20221215-509</t>
+          <t>CR20230202-574</t>
         </is>
       </c>
       <c r="D16" s="1" t="inlineStr">
         <is>
-          <t>OFIANA, FLORENCE</t>
+          <t>DOMENDEN, JOVELYN</t>
         </is>
       </c>
       <c r="E16" s="1" t="inlineStr">
         <is>
-          <t>509</t>
+          <t>574</t>
         </is>
       </c>
       <c r="F16" s="1" t="inlineStr">
         <is>
-          <t>20221215</t>
+          <t>20230202</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="17">
       <c r="A17" s="1" t="inlineStr">
         <is>
-          <t>593</t>
+          <t>658</t>
         </is>
       </c>
       <c r="B17" s="1" t="inlineStr">
         <is>
-          <t>2022-12-15</t>
+          <t>2023-02-02</t>
         </is>
       </c>
       <c r="C17" s="1" t="inlineStr">
         <is>
-          <t>CR20221215-508</t>
+          <t>CR20230202-573</t>
         </is>
       </c>
       <c r="D17" s="1" t="inlineStr">
         <is>
-          <t>BAUZON, BABY CHERYL</t>
+          <t>ABADILLA, LAMAR</t>
         </is>
       </c>
       <c r="E17" s="1" t="inlineStr">
         <is>
-          <t>508</t>
+          <t>573</t>
         </is>
       </c>
       <c r="F17" s="1" t="inlineStr">
         <is>
-          <t>20221215</t>
+          <t>20230202</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="18">
       <c r="A18" s="1" t="inlineStr">
         <is>
-          <t>592</t>
+          <t>657</t>
         </is>
       </c>
       <c r="B18" s="1" t="inlineStr">
         <is>
-          <t>2022-12-15</t>
+          <t>2023-02-02</t>
         </is>
       </c>
       <c r="C18" s="1" t="inlineStr">
         <is>
-          <t>CR20221215-507</t>
+          <t>CR20230202-572</t>
         </is>
       </c>
       <c r="D18" s="1" t="inlineStr">
         <is>
-          <t>BAUZON, BABY CHERYL</t>
+          <t>ABADILLA, LAMAR</t>
         </is>
       </c>
       <c r="E18" s="1" t="inlineStr">
         <is>
-          <t>507</t>
+          <t>572</t>
         </is>
       </c>
       <c r="F18" s="1" t="inlineStr">
         <is>
-          <t>20221215</t>
+          <t>20230202</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="19">
       <c r="A19" s="1" t="inlineStr">
         <is>
-          <t>591</t>
+          <t>656</t>
         </is>
       </c>
       <c r="B19" s="1" t="inlineStr">
         <is>
-          <t>2022-12-15</t>
+          <t>2023-02-02</t>
         </is>
       </c>
       <c r="C19" s="1" t="inlineStr">
         <is>
-          <t>CR20221215-506</t>
+          <t>CR20230202-571</t>
         </is>
       </c>
       <c r="D19" s="1" t="inlineStr">
         <is>
-          <t>ORGANO, KRYSTAL</t>
+          <t>ABADILLA, LAMAR</t>
         </is>
       </c>
       <c r="E19" s="1" t="inlineStr">
         <is>
-          <t>506</t>
+          <t>571</t>
         </is>
       </c>
       <c r="F19" s="1" t="inlineStr">
         <is>
-          <t>20221215</t>
+          <t>20230202</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="20">
       <c r="A20" s="1" t="inlineStr">
         <is>
-          <t>590</t>
+          <t>655</t>
         </is>
       </c>
       <c r="B20" s="1" t="inlineStr">
         <is>
-          <t>2022-12-15</t>
+          <t>2023-02-02</t>
         </is>
       </c>
       <c r="C20" s="1" t="inlineStr">
         <is>
-          <t>CR20221215-505</t>
+          <t>CR20230202-570</t>
         </is>
       </c>
       <c r="D20" s="1" t="inlineStr">
         <is>
-          <t>LIM, ESPERANZA</t>
+          <t>BAUTISTA, BRETHELINA</t>
         </is>
       </c>
       <c r="E20" s="1" t="inlineStr">
         <is>
-          <t>505</t>
+          <t>570</t>
         </is>
       </c>
       <c r="F20" s="1" t="inlineStr">
         <is>
-          <t>20221215</t>
+          <t>20230202</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="21">
       <c r="A21" s="1" t="inlineStr">
         <is>
-          <t>589</t>
+          <t>654</t>
         </is>
       </c>
       <c r="B21" s="1" t="inlineStr">
         <is>
-          <t>2022-12-15</t>
+          <t>2023-02-02</t>
         </is>
       </c>
       <c r="C21" s="1" t="inlineStr">
         <is>
-          <t>CR20221215-504</t>
+          <t>CR20230202-569</t>
         </is>
       </c>
       <c r="D21" s="1" t="inlineStr">
         <is>
-          <t>LLANES, GRATECHEN</t>
+          <t>BAUTISTA, BRETHELINA</t>
         </is>
       </c>
       <c r="E21" s="1" t="inlineStr">
         <is>
-          <t>504</t>
+          <t>569</t>
         </is>
       </c>
       <c r="F21" s="1" t="inlineStr">
         <is>
-          <t>20221215</t>
+          <t>20230202</t>
         </is>
       </c>
     </row>
   </sheetData>
   <printOptions headings="false" gridLines="false" gridLinesSet="true" horizontalCentered="false" verticalCentered="false"/>
   <pageMargins left="0.5" right="0.5" top="1.0" bottom="1.0" header="0.5" footer="0.5"/>
   <pageSetup blackAndWhite="false" cellComments="none" copies="1" draft="false" firstPageNumber="1" fitToHeight="1" fitToWidth="1" horizontalDpi="300" orientation="portrait" pageOrder="downThenOver" paperSize="1" scale="100" useFirstPageNumber="true" usePrinterDefaults="false" verticalDpi="300"/>
   <headerFooter differentFirst="false" differentOddEven="false">
     <oddHeader>&amp;C&amp;"Times New Roman,Regular"&amp;12&amp;A</oddHeader>
     <oddFooter>&amp;C&amp;"Times New Roman,Regular"&amp;12Page &amp;P</oddFooter>
   </headerFooter>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <TotalTime></TotalTime>
   <Company/>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcmitype="http://purl.org/dc/dcmitype/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dc:title/>