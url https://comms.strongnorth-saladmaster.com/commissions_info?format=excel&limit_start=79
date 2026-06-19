--- v1 (2026-04-22)
+++ v2 (2026-06-19)
@@ -157,684 +157,684 @@
       </c>
       <c r="C1" s="1" t="inlineStr">
         <is>
           <t>cr_no</t>
         </is>
       </c>
       <c r="D1" s="1" t="inlineStr">
         <is>
           <t>consultant</t>
         </is>
       </c>
       <c r="E1" s="1" t="inlineStr">
         <is>
           <t>increment</t>
         </is>
       </c>
       <c r="F1" s="1" t="inlineStr">
         <is>
           <t>inc_date</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="2">
       <c r="A2" s="1" t="inlineStr">
         <is>
-          <t>675</t>
+          <t>820</t>
         </is>
       </c>
       <c r="B2" s="1" t="inlineStr">
         <is>
-          <t>2023-02-08</t>
+          <t>2023-06-01</t>
         </is>
       </c>
       <c r="C2" s="1" t="inlineStr">
         <is>
-          <t>CR20230208-588</t>
+          <t>CR20230601-714</t>
         </is>
       </c>
       <c r="D2" s="1" t="inlineStr">
         <is>
-          <t>OFIANA, FLORENCE</t>
+          <t>VILLANUEVA, JHENALYNE</t>
         </is>
       </c>
       <c r="E2" s="1" t="inlineStr">
         <is>
-          <t>588</t>
+          <t>714</t>
         </is>
       </c>
       <c r="F2" s="1" t="inlineStr">
         <is>
-          <t>20230208</t>
+          <t>20230601</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="3">
       <c r="A3" s="1" t="inlineStr">
         <is>
-          <t>674</t>
+          <t>819</t>
         </is>
       </c>
       <c r="B3" s="1" t="inlineStr">
         <is>
-          <t>2023-02-08</t>
+          <t>2023-06-01</t>
         </is>
       </c>
       <c r="C3" s="1" t="inlineStr">
         <is>
-          <t>CR20230208-587</t>
+          <t>CR20230601-713</t>
         </is>
       </c>
       <c r="D3" s="1" t="inlineStr">
         <is>
-          <t>BAUZON, BABY CHERYL</t>
+          <t>VILLANUEVA, JHENALYNE</t>
         </is>
       </c>
       <c r="E3" s="1" t="inlineStr">
         <is>
-          <t>587</t>
+          <t>713</t>
         </is>
       </c>
       <c r="F3" s="1" t="inlineStr">
         <is>
-          <t>20230208</t>
+          <t>20230601</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="4">
       <c r="A4" s="1" t="inlineStr">
         <is>
-          <t>673</t>
+          <t>818</t>
         </is>
       </c>
       <c r="B4" s="1" t="inlineStr">
         <is>
-          <t>2023-02-08</t>
+          <t>2023-06-01</t>
         </is>
       </c>
       <c r="C4" s="1" t="inlineStr">
         <is>
-          <t>CR20230208-586</t>
+          <t>CR20230601-712</t>
         </is>
       </c>
       <c r="D4" s="1" t="inlineStr">
         <is>
-          <t>BAUZON, BABY CHERYL</t>
+          <t>TOMES, THELMA</t>
         </is>
       </c>
       <c r="E4" s="1" t="inlineStr">
         <is>
-          <t>586</t>
+          <t>712</t>
         </is>
       </c>
       <c r="F4" s="1" t="inlineStr">
         <is>
-          <t>20230208</t>
+          <t>20230601</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="5">
       <c r="A5" s="1" t="inlineStr">
         <is>
-          <t>671</t>
+          <t>817</t>
         </is>
       </c>
       <c r="B5" s="1" t="inlineStr">
         <is>
-          <t>2023-02-08</t>
+          <t>2023-06-01</t>
         </is>
       </c>
       <c r="C5" s="1" t="inlineStr">
         <is>
-          <t>CR20230208-585</t>
+          <t>CR20230601-711</t>
         </is>
       </c>
       <c r="D5" s="1" t="inlineStr">
         <is>
           <t>VILLACORTA, LORY</t>
         </is>
       </c>
       <c r="E5" s="1" t="inlineStr">
         <is>
-          <t>585</t>
+          <t>711</t>
         </is>
       </c>
       <c r="F5" s="1" t="inlineStr">
         <is>
-          <t>20230208</t>
+          <t>20230601</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="6">
       <c r="A6" s="1" t="inlineStr">
         <is>
-          <t>670</t>
+          <t>816</t>
         </is>
       </c>
       <c r="B6" s="1" t="inlineStr">
         <is>
-          <t>2023-02-08</t>
+          <t>2023-06-01</t>
         </is>
       </c>
       <c r="C6" s="1" t="inlineStr">
         <is>
-          <t>CR20230208-584</t>
+          <t>CR20230601-710</t>
         </is>
       </c>
       <c r="D6" s="1" t="inlineStr">
         <is>
-          <t>REYES, KATHY</t>
+          <t>DOMINGO, EVELYN (100$)</t>
         </is>
       </c>
       <c r="E6" s="1" t="inlineStr">
         <is>
-          <t>584</t>
+          <t>710</t>
         </is>
       </c>
       <c r="F6" s="1" t="inlineStr">
         <is>
-          <t>20230208</t>
+          <t>20230601</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="7">
       <c r="A7" s="1" t="inlineStr">
         <is>
-          <t>669</t>
+          <t>815</t>
         </is>
       </c>
       <c r="B7" s="1" t="inlineStr">
         <is>
-          <t>2023-02-03</t>
+          <t>2023-06-01</t>
         </is>
       </c>
       <c r="C7" s="1" t="inlineStr">
         <is>
-          <t>CR20230203-583</t>
+          <t>CR20230601-709</t>
         </is>
       </c>
       <c r="D7" s="1" t="inlineStr">
         <is>
-          <t>VILLANUEVA, JHENALYNE (100$)</t>
+          <t>RAZOTE, CLARE ANN EENGELINE (100$)</t>
         </is>
       </c>
       <c r="E7" s="1" t="inlineStr">
         <is>
-          <t>583</t>
+          <t>709</t>
         </is>
       </c>
       <c r="F7" s="1" t="inlineStr">
         <is>
-          <t>20230203</t>
+          <t>20230601</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="8">
       <c r="A8" s="1" t="inlineStr">
         <is>
-          <t>668</t>
+          <t>814</t>
         </is>
       </c>
       <c r="B8" s="1" t="inlineStr">
         <is>
-          <t>2023-02-03</t>
+          <t>2023-05-04</t>
         </is>
       </c>
       <c r="C8" s="1" t="inlineStr">
         <is>
-          <t>CR20230203-582</t>
+          <t>CR20230504-708</t>
         </is>
       </c>
       <c r="D8" s="1" t="inlineStr">
         <is>
-          <t>DACANAY, LOIDA</t>
+          <t>VILLANUEVA, JHENALYNE (100$)</t>
         </is>
       </c>
       <c r="E8" s="1" t="inlineStr">
         <is>
-          <t>582</t>
+          <t>708</t>
         </is>
       </c>
       <c r="F8" s="1" t="inlineStr">
         <is>
-          <t>20230203</t>
+          <t>20230504</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="9">
       <c r="A9" s="1" t="inlineStr">
         <is>
-          <t>667</t>
+          <t>813</t>
         </is>
       </c>
       <c r="B9" s="1" t="inlineStr">
         <is>
-          <t>2023-02-02</t>
+          <t>2023-05-04</t>
         </is>
       </c>
       <c r="C9" s="1" t="inlineStr">
         <is>
-          <t>CR20230202-581</t>
+          <t>CR20230504-707</t>
         </is>
       </c>
       <c r="D9" s="1" t="inlineStr">
         <is>
-          <t>VILLANUEVA, JHENALYNE</t>
+          <t>ASUNCION, ETHELDREDA (100$)</t>
         </is>
       </c>
       <c r="E9" s="1" t="inlineStr">
         <is>
-          <t>581</t>
+          <t>707</t>
         </is>
       </c>
       <c r="F9" s="1" t="inlineStr">
         <is>
-          <t>20230202</t>
+          <t>20230504</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="10">
       <c r="A10" s="1" t="inlineStr">
         <is>
-          <t>666</t>
+          <t>812</t>
         </is>
       </c>
       <c r="B10" s="1" t="inlineStr">
         <is>
-          <t>2023-02-02</t>
+          <t>2023-05-04</t>
         </is>
       </c>
       <c r="C10" s="1" t="inlineStr">
         <is>
-          <t>CR20230202-580</t>
+          <t>CR20230504-706</t>
         </is>
       </c>
       <c r="D10" s="1" t="inlineStr">
         <is>
-          <t>VILLANUEVA, JHENALYNE</t>
+          <t>ORGANO, KRYSTAL (100$)</t>
         </is>
       </c>
       <c r="E10" s="1" t="inlineStr">
         <is>
-          <t>580</t>
+          <t>706</t>
         </is>
       </c>
       <c r="F10" s="1" t="inlineStr">
         <is>
-          <t>20230202</t>
+          <t>20230504</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="11">
       <c r="A11" s="1" t="inlineStr">
         <is>
-          <t>665</t>
+          <t>811</t>
         </is>
       </c>
       <c r="B11" s="1" t="inlineStr">
         <is>
-          <t>2023-02-02</t>
+          <t>2023-05-03</t>
         </is>
       </c>
       <c r="C11" s="1" t="inlineStr">
         <is>
-          <t>CR20230202-579</t>
+          <t>CR20230503-705</t>
         </is>
       </c>
       <c r="D11" s="1" t="inlineStr">
         <is>
-          <t>LLANES, GRATECHEN</t>
+          <t>DECOLEN, EVELYN</t>
         </is>
       </c>
       <c r="E11" s="1" t="inlineStr">
         <is>
-          <t>579</t>
+          <t>705</t>
         </is>
       </c>
       <c r="F11" s="1" t="inlineStr">
         <is>
-          <t>20230202</t>
+          <t>20230503</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="12">
       <c r="A12" s="1" t="inlineStr">
         <is>
-          <t>664</t>
+          <t>810</t>
         </is>
       </c>
       <c r="B12" s="1" t="inlineStr">
         <is>
-          <t>2023-02-02</t>
+          <t>2023-05-03</t>
         </is>
       </c>
       <c r="C12" s="1" t="inlineStr">
         <is>
-          <t>CR20230202-578</t>
+          <t>CR20230503-704</t>
         </is>
       </c>
       <c r="D12" s="1" t="inlineStr">
         <is>
-          <t>LLANES, GRATECHEN</t>
+          <t>DECOLEN, EVELYN</t>
         </is>
       </c>
       <c r="E12" s="1" t="inlineStr">
         <is>
-          <t>578</t>
+          <t>704</t>
         </is>
       </c>
       <c r="F12" s="1" t="inlineStr">
         <is>
-          <t>20230202</t>
+          <t>20230503</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="13">
       <c r="A13" s="1" t="inlineStr">
         <is>
-          <t>663</t>
+          <t>809</t>
         </is>
       </c>
       <c r="B13" s="1" t="inlineStr">
         <is>
-          <t>2023-02-02</t>
+          <t>2023-05-03</t>
         </is>
       </c>
       <c r="C13" s="1" t="inlineStr">
         <is>
-          <t>CR20230202-577</t>
+          <t>CR20230503-703</t>
         </is>
       </c>
       <c r="D13" s="1" t="inlineStr">
         <is>
-          <t>LLANES, GRATECHEN</t>
+          <t>MELCHOR, EDDIE</t>
         </is>
       </c>
       <c r="E13" s="1" t="inlineStr">
         <is>
-          <t>577</t>
+          <t>703</t>
         </is>
       </c>
       <c r="F13" s="1" t="inlineStr">
         <is>
-          <t>20230202</t>
+          <t>20230503</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="14">
       <c r="A14" s="1" t="inlineStr">
         <is>
-          <t>662</t>
+          <t>808</t>
         </is>
       </c>
       <c r="B14" s="1" t="inlineStr">
         <is>
-          <t>2023-02-02</t>
+          <t>2023-05-03</t>
         </is>
       </c>
       <c r="C14" s="1" t="inlineStr">
         <is>
-          <t>CR20230202-576</t>
+          <t>CR20230503-702</t>
         </is>
       </c>
       <c r="D14" s="1" t="inlineStr">
         <is>
-          <t>DOMENDEN, JOVELYN</t>
+          <t>MELCHOR, EDDIE</t>
         </is>
       </c>
       <c r="E14" s="1" t="inlineStr">
         <is>
-          <t>576</t>
+          <t>702</t>
         </is>
       </c>
       <c r="F14" s="1" t="inlineStr">
         <is>
-          <t>20230202</t>
+          <t>20230503</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="15">
       <c r="A15" s="1" t="inlineStr">
         <is>
-          <t>661</t>
+          <t>807</t>
         </is>
       </c>
       <c r="B15" s="1" t="inlineStr">
         <is>
-          <t>2023-02-02</t>
+          <t>2023-05-03</t>
         </is>
       </c>
       <c r="C15" s="1" t="inlineStr">
         <is>
-          <t>CR20230202-575</t>
+          <t>CR20230503-701</t>
         </is>
       </c>
       <c r="D15" s="1" t="inlineStr">
         <is>
-          <t>DOMENDEN, JOVELYN</t>
+          <t>ASUNCION, ETHELDREDA</t>
         </is>
       </c>
       <c r="E15" s="1" t="inlineStr">
         <is>
-          <t>575</t>
+          <t>701</t>
         </is>
       </c>
       <c r="F15" s="1" t="inlineStr">
         <is>
-          <t>20230202</t>
+          <t>20230503</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="16">
       <c r="A16" s="1" t="inlineStr">
         <is>
-          <t>660</t>
+          <t>806</t>
         </is>
       </c>
       <c r="B16" s="1" t="inlineStr">
         <is>
-          <t>2023-02-02</t>
+          <t>2023-05-03</t>
         </is>
       </c>
       <c r="C16" s="1" t="inlineStr">
         <is>
-          <t>CR20230202-574</t>
+          <t>CR20230503-700</t>
         </is>
       </c>
       <c r="D16" s="1" t="inlineStr">
         <is>
-          <t>DOMENDEN, JOVELYN</t>
+          <t>ASUNCION, ETHELDREDA</t>
         </is>
       </c>
       <c r="E16" s="1" t="inlineStr">
         <is>
-          <t>574</t>
+          <t>700</t>
         </is>
       </c>
       <c r="F16" s="1" t="inlineStr">
         <is>
-          <t>20230202</t>
+          <t>20230503</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="17">
       <c r="A17" s="1" t="inlineStr">
         <is>
-          <t>658</t>
+          <t>805</t>
         </is>
       </c>
       <c r="B17" s="1" t="inlineStr">
         <is>
-          <t>2023-02-02</t>
+          <t>2023-05-03</t>
         </is>
       </c>
       <c r="C17" s="1" t="inlineStr">
         <is>
-          <t>CR20230202-573</t>
+          <t>CR20230503-699</t>
         </is>
       </c>
       <c r="D17" s="1" t="inlineStr">
         <is>
-          <t>ABADILLA, LAMAR</t>
+          <t>ASUNCION, ETHELDREDA</t>
         </is>
       </c>
       <c r="E17" s="1" t="inlineStr">
         <is>
-          <t>573</t>
+          <t>699</t>
         </is>
       </c>
       <c r="F17" s="1" t="inlineStr">
         <is>
-          <t>20230202</t>
+          <t>20230503</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="18">
       <c r="A18" s="1" t="inlineStr">
         <is>
-          <t>657</t>
+          <t>804</t>
         </is>
       </c>
       <c r="B18" s="1" t="inlineStr">
         <is>
-          <t>2023-02-02</t>
+          <t>2023-05-03</t>
         </is>
       </c>
       <c r="C18" s="1" t="inlineStr">
         <is>
-          <t>CR20230202-572</t>
+          <t>CR20230503-698</t>
         </is>
       </c>
       <c r="D18" s="1" t="inlineStr">
         <is>
-          <t>ABADILLA, LAMAR</t>
+          <t>ACAB, MARY ROSE</t>
         </is>
       </c>
       <c r="E18" s="1" t="inlineStr">
         <is>
-          <t>572</t>
+          <t>698</t>
         </is>
       </c>
       <c r="F18" s="1" t="inlineStr">
         <is>
-          <t>20230202</t>
+          <t>20230503</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="19">
       <c r="A19" s="1" t="inlineStr">
         <is>
-          <t>656</t>
+          <t>803</t>
         </is>
       </c>
       <c r="B19" s="1" t="inlineStr">
         <is>
-          <t>2023-02-02</t>
+          <t>2023-05-03</t>
         </is>
       </c>
       <c r="C19" s="1" t="inlineStr">
         <is>
-          <t>CR20230202-571</t>
+          <t>CR20230503-697</t>
         </is>
       </c>
       <c r="D19" s="1" t="inlineStr">
         <is>
           <t>ABADILLA, LAMAR</t>
         </is>
       </c>
       <c r="E19" s="1" t="inlineStr">
         <is>
-          <t>571</t>
+          <t>697</t>
         </is>
       </c>
       <c r="F19" s="1" t="inlineStr">
         <is>
-          <t>20230202</t>
+          <t>20230503</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="20">
       <c r="A20" s="1" t="inlineStr">
         <is>
-          <t>655</t>
+          <t>801</t>
         </is>
       </c>
       <c r="B20" s="1" t="inlineStr">
         <is>
-          <t>2023-02-02</t>
+          <t>2023-05-03</t>
         </is>
       </c>
       <c r="C20" s="1" t="inlineStr">
         <is>
-          <t>CR20230202-570</t>
+          <t>CR20230503-696</t>
         </is>
       </c>
       <c r="D20" s="1" t="inlineStr">
         <is>
-          <t>BAUTISTA, BRETHELINA</t>
+          <t>ABADILLA, LAMAR</t>
         </is>
       </c>
       <c r="E20" s="1" t="inlineStr">
         <is>
-          <t>570</t>
+          <t>696</t>
         </is>
       </c>
       <c r="F20" s="1" t="inlineStr">
         <is>
-          <t>20230202</t>
+          <t>20230503</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="21">
       <c r="A21" s="1" t="inlineStr">
         <is>
-          <t>654</t>
+          <t>800</t>
         </is>
       </c>
       <c r="B21" s="1" t="inlineStr">
         <is>
-          <t>2023-02-02</t>
+          <t>2023-05-03</t>
         </is>
       </c>
       <c r="C21" s="1" t="inlineStr">
         <is>
-          <t>CR20230202-569</t>
+          <t>CR20230503-695</t>
         </is>
       </c>
       <c r="D21" s="1" t="inlineStr">
         <is>
-          <t>BAUTISTA, BRETHELINA</t>
+          <t>ABADILLA, LAMAR</t>
         </is>
       </c>
       <c r="E21" s="1" t="inlineStr">
         <is>
-          <t>569</t>
+          <t>695</t>
         </is>
       </c>
       <c r="F21" s="1" t="inlineStr">
         <is>
-          <t>20230202</t>
+          <t>20230503</t>
         </is>
       </c>
     </row>
   </sheetData>
   <printOptions headings="false" gridLines="false" gridLinesSet="true" horizontalCentered="false" verticalCentered="false"/>
   <pageMargins left="0.5" right="0.5" top="1.0" bottom="1.0" header="0.5" footer="0.5"/>
   <pageSetup blackAndWhite="false" cellComments="none" copies="1" draft="false" firstPageNumber="1" fitToHeight="1" fitToWidth="1" horizontalDpi="300" orientation="portrait" pageOrder="downThenOver" paperSize="1" scale="100" useFirstPageNumber="true" usePrinterDefaults="false" verticalDpi="300"/>
   <headerFooter differentFirst="false" differentOddEven="false">
     <oddHeader>&amp;C&amp;"Times New Roman,Regular"&amp;12&amp;A</oddHeader>
     <oddFooter>&amp;C&amp;"Times New Roman,Regular"&amp;12Page &amp;P</oddFooter>
   </headerFooter>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <TotalTime></TotalTime>
   <Company/>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcmitype="http://purl.org/dc/dcmitype/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dc:title/>