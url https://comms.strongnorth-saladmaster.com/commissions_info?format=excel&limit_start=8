--- v0 (2026-02-25)
+++ v1 (2026-04-21)
@@ -157,684 +157,684 @@
       </c>
       <c r="C1" s="1" t="inlineStr">
         <is>
           <t>cr_no</t>
         </is>
       </c>
       <c r="D1" s="1" t="inlineStr">
         <is>
           <t>consultant</t>
         </is>
       </c>
       <c r="E1" s="1" t="inlineStr">
         <is>
           <t>increment</t>
         </is>
       </c>
       <c r="F1" s="1" t="inlineStr">
         <is>
           <t>inc_date</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="2">
       <c r="A2" s="1" t="inlineStr">
         <is>
-          <t>2168</t>
+          <t>2237</t>
         </is>
       </c>
       <c r="B2" s="1" t="inlineStr">
         <is>
-          <t>2025-12-05</t>
+          <t>2026-01-22</t>
         </is>
       </c>
       <c r="C2" s="1" t="inlineStr">
         <is>
-          <t>CR20251205-1978</t>
+          <t>CR20260122-2043</t>
         </is>
       </c>
       <c r="D2" s="1" t="inlineStr">
         <is>
-          <t>LLANES, JACLYNE KATE</t>
+          <t>GUTIERREZ, CHRISTINE</t>
         </is>
       </c>
       <c r="E2" s="1" t="inlineStr">
         <is>
-          <t>1978</t>
+          <t>2043</t>
         </is>
       </c>
       <c r="F2" s="1" t="inlineStr">
         <is>
-          <t>20251205</t>
+          <t>20260122</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="3">
       <c r="A3" s="1" t="inlineStr">
         <is>
-          <t>2167</t>
+          <t>2236</t>
         </is>
       </c>
       <c r="B3" s="1" t="inlineStr">
         <is>
-          <t>2025-12-05</t>
+          <t>2026-01-22</t>
         </is>
       </c>
       <c r="C3" s="1" t="inlineStr">
         <is>
-          <t>CR20251205-1977</t>
+          <t>CR20260122-2042</t>
         </is>
       </c>
       <c r="D3" s="1" t="inlineStr">
         <is>
-          <t>TOLENTINO, LIZA</t>
+          <t>GUTIERREZ, CHRISTINE</t>
         </is>
       </c>
       <c r="E3" s="1" t="inlineStr">
         <is>
-          <t>1977</t>
+          <t>2042</t>
         </is>
       </c>
       <c r="F3" s="1" t="inlineStr">
         <is>
-          <t>20251205</t>
+          <t>20260122</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="4">
       <c r="A4" s="1" t="inlineStr">
         <is>
-          <t>2166</t>
+          <t>2235</t>
         </is>
       </c>
       <c r="B4" s="1" t="inlineStr">
         <is>
-          <t>2025-12-05</t>
+          <t>2026-01-22</t>
         </is>
       </c>
       <c r="C4" s="1" t="inlineStr">
         <is>
-          <t>CR20251205-1976</t>
+          <t>CR20260122-2041</t>
         </is>
       </c>
       <c r="D4" s="1" t="inlineStr">
         <is>
-          <t>AGCAOILI, REMALYN</t>
+          <t>GUTIERREZ, CHRISTINE</t>
         </is>
       </c>
       <c r="E4" s="1" t="inlineStr">
         <is>
-          <t>1976</t>
+          <t>2041</t>
         </is>
       </c>
       <c r="F4" s="1" t="inlineStr">
         <is>
-          <t>20251205</t>
+          <t>20260122</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="5">
       <c r="A5" s="1" t="inlineStr">
         <is>
-          <t>2165</t>
+          <t>2234</t>
         </is>
       </c>
       <c r="B5" s="1" t="inlineStr">
         <is>
-          <t>2025-11-07</t>
+          <t>2026-01-22</t>
         </is>
       </c>
       <c r="C5" s="1" t="inlineStr">
         <is>
-          <t>CR20251107-1975</t>
+          <t>CR20260122-2040</t>
         </is>
       </c>
       <c r="D5" s="1" t="inlineStr">
         <is>
-          <t>GABAY, SHARON</t>
+          <t>GUTIERREZ, CHRISTINE</t>
         </is>
       </c>
       <c r="E5" s="1" t="inlineStr">
         <is>
-          <t>1975</t>
+          <t>2040</t>
         </is>
       </c>
       <c r="F5" s="1" t="inlineStr">
         <is>
-          <t>20251107</t>
+          <t>20260122</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="6">
       <c r="A6" s="1" t="inlineStr">
         <is>
-          <t>2164</t>
+          <t>2233</t>
         </is>
       </c>
       <c r="B6" s="1" t="inlineStr">
         <is>
-          <t>2025-11-07</t>
+          <t>2026-01-22</t>
         </is>
       </c>
       <c r="C6" s="1" t="inlineStr">
         <is>
-          <t>CR20251107-1974</t>
+          <t>CR20260122-2039</t>
         </is>
       </c>
       <c r="D6" s="1" t="inlineStr">
         <is>
-          <t>BAUZON, BABY CHERYL (100$)</t>
+          <t>GUTIERREZ, CHRISTINE</t>
         </is>
       </c>
       <c r="E6" s="1" t="inlineStr">
         <is>
-          <t>1974</t>
+          <t>2039</t>
         </is>
       </c>
       <c r="F6" s="1" t="inlineStr">
         <is>
-          <t>20251107</t>
+          <t>20260122</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="7">
       <c r="A7" s="1" t="inlineStr">
         <is>
-          <t>2163</t>
+          <t>2232</t>
         </is>
       </c>
       <c r="B7" s="1" t="inlineStr">
         <is>
-          <t>2025-11-07</t>
+          <t>2026-01-22</t>
         </is>
       </c>
       <c r="C7" s="1" t="inlineStr">
         <is>
-          <t>CR20251107-1973</t>
+          <t>CR20260122-2038</t>
         </is>
       </c>
       <c r="D7" s="1" t="inlineStr">
         <is>
-          <t>TOLENTINO, LIZA (100$)</t>
+          <t>GUTIERREZ, CHRISTINE</t>
         </is>
       </c>
       <c r="E7" s="1" t="inlineStr">
         <is>
-          <t>1973</t>
+          <t>2038</t>
         </is>
       </c>
       <c r="F7" s="1" t="inlineStr">
         <is>
-          <t>20251107</t>
+          <t>20260122</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="8">
       <c r="A8" s="1" t="inlineStr">
         <is>
-          <t>2162</t>
+          <t>2231</t>
         </is>
       </c>
       <c r="B8" s="1" t="inlineStr">
         <is>
-          <t>2025-11-07</t>
+          <t>2026-01-22</t>
         </is>
       </c>
       <c r="C8" s="1" t="inlineStr">
         <is>
-          <t>CR20251107-1972</t>
+          <t>CR20260122-2037</t>
         </is>
       </c>
       <c r="D8" s="1" t="inlineStr">
         <is>
-          <t>ABADILLA, LAMAR (100$)</t>
+          <t>GUTIERREZ, CHRISTINE</t>
         </is>
       </c>
       <c r="E8" s="1" t="inlineStr">
         <is>
-          <t>1972</t>
+          <t>2037</t>
         </is>
       </c>
       <c r="F8" s="1" t="inlineStr">
         <is>
-          <t>20251107</t>
+          <t>20260122</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="9">
       <c r="A9" s="1" t="inlineStr">
         <is>
-          <t>2161</t>
+          <t>2230</t>
         </is>
       </c>
       <c r="B9" s="1" t="inlineStr">
         <is>
-          <t>2025-11-07</t>
+          <t>2026-01-22</t>
         </is>
       </c>
       <c r="C9" s="1" t="inlineStr">
         <is>
-          <t>CR20251107-1971</t>
+          <t>CR20260122-2036</t>
         </is>
       </c>
       <c r="D9" s="1" t="inlineStr">
         <is>
-          <t>RAZOTE, CLARE ANN ENGELINE (100$)</t>
+          <t>VILLACORTA, LORY</t>
         </is>
       </c>
       <c r="E9" s="1" t="inlineStr">
         <is>
-          <t>1971</t>
+          <t>2036</t>
         </is>
       </c>
       <c r="F9" s="1" t="inlineStr">
         <is>
-          <t>20251107</t>
+          <t>20260122</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="10">
       <c r="A10" s="1" t="inlineStr">
         <is>
-          <t>2157</t>
+          <t>2229</t>
         </is>
       </c>
       <c r="B10" s="1" t="inlineStr">
         <is>
-          <t>2025-11-05</t>
+          <t>2026-01-22</t>
         </is>
       </c>
       <c r="C10" s="1" t="inlineStr">
         <is>
-          <t>CR20251105-1970</t>
+          <t>CR20260122-2035</t>
         </is>
       </c>
       <c r="D10" s="1" t="inlineStr">
         <is>
-          <t>MONIOS, MYRNA</t>
+          <t>VILLACORTA, LORY</t>
         </is>
       </c>
       <c r="E10" s="1" t="inlineStr">
         <is>
-          <t>1970</t>
+          <t>2035</t>
         </is>
       </c>
       <c r="F10" s="1" t="inlineStr">
         <is>
-          <t>20251105</t>
+          <t>20260122</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="11">
       <c r="A11" s="1" t="inlineStr">
         <is>
-          <t>2156</t>
+          <t>2227</t>
         </is>
       </c>
       <c r="B11" s="1" t="inlineStr">
         <is>
-          <t>2025-10-30</t>
+          <t>2026-01-22</t>
         </is>
       </c>
       <c r="C11" s="1" t="inlineStr">
         <is>
-          <t>CR20251030-1969</t>
+          <t>CR20260122-2034</t>
         </is>
       </c>
       <c r="D11" s="1" t="inlineStr">
         <is>
-          <t>ASUNCION, ETHELDREDA</t>
+          <t>BAUZON, BABY CHERYL</t>
         </is>
       </c>
       <c r="E11" s="1" t="inlineStr">
         <is>
-          <t>1969</t>
+          <t>2034</t>
         </is>
       </c>
       <c r="F11" s="1" t="inlineStr">
         <is>
-          <t>20251030</t>
+          <t>20260122</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="12">
       <c r="A12" s="1" t="inlineStr">
         <is>
-          <t>2155</t>
+          <t>2226</t>
         </is>
       </c>
       <c r="B12" s="1" t="inlineStr">
         <is>
-          <t>2025-10-30</t>
+          <t>2026-01-22</t>
         </is>
       </c>
       <c r="C12" s="1" t="inlineStr">
         <is>
-          <t>CR20251030-1968</t>
+          <t>CR20260122-2033</t>
         </is>
       </c>
       <c r="D12" s="1" t="inlineStr">
         <is>
-          <t>AGCAOILI, REMALYN</t>
+          <t>BAUZON, BABY CHERYL</t>
         </is>
       </c>
       <c r="E12" s="1" t="inlineStr">
         <is>
-          <t>1968</t>
+          <t>2033</t>
         </is>
       </c>
       <c r="F12" s="1" t="inlineStr">
         <is>
-          <t>20251030</t>
+          <t>20260122</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="13">
       <c r="A13" s="1" t="inlineStr">
         <is>
-          <t>2154</t>
+          <t>2225</t>
         </is>
       </c>
       <c r="B13" s="1" t="inlineStr">
         <is>
-          <t>2025-10-30</t>
+          <t>2026-01-22</t>
         </is>
       </c>
       <c r="C13" s="1" t="inlineStr">
         <is>
-          <t>CR20251030-1967</t>
+          <t>CR20260122-2032</t>
         </is>
       </c>
       <c r="D13" s="1" t="inlineStr">
         <is>
-          <t>FELLIZAR, MARCIA</t>
+          <t>BAUZON, BABY CHERYL</t>
         </is>
       </c>
       <c r="E13" s="1" t="inlineStr">
         <is>
-          <t>1967</t>
+          <t>2032</t>
         </is>
       </c>
       <c r="F13" s="1" t="inlineStr">
         <is>
-          <t>20251030</t>
+          <t>20260122</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="14">
       <c r="A14" s="1" t="inlineStr">
         <is>
-          <t>2153</t>
+          <t>2224</t>
         </is>
       </c>
       <c r="B14" s="1" t="inlineStr">
         <is>
-          <t>2025-10-30</t>
+          <t>2026-01-22</t>
         </is>
       </c>
       <c r="C14" s="1" t="inlineStr">
         <is>
-          <t>CR20251030-1966</t>
+          <t>CR20260122-2031</t>
         </is>
       </c>
       <c r="D14" s="1" t="inlineStr">
         <is>
-          <t>CABANSAG, SUSAN</t>
+          <t>SANCHEZ, MARICRIS</t>
         </is>
       </c>
       <c r="E14" s="1" t="inlineStr">
         <is>
-          <t>1966</t>
+          <t>2031</t>
         </is>
       </c>
       <c r="F14" s="1" t="inlineStr">
         <is>
-          <t>20251030</t>
+          <t>20260122</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="15">
       <c r="A15" s="1" t="inlineStr">
         <is>
-          <t>2152</t>
+          <t>2223</t>
         </is>
       </c>
       <c r="B15" s="1" t="inlineStr">
         <is>
-          <t>2025-10-30</t>
+          <t>2026-01-22</t>
         </is>
       </c>
       <c r="C15" s="1" t="inlineStr">
         <is>
-          <t>CR20251030-1965</t>
+          <t>CR20260122-2030</t>
         </is>
       </c>
       <c r="D15" s="1" t="inlineStr">
         <is>
-          <t>JAVIER, LENIDITA</t>
+          <t>AGCAOILI, REMALYN</t>
         </is>
       </c>
       <c r="E15" s="1" t="inlineStr">
         <is>
-          <t>1965</t>
+          <t>2030</t>
         </is>
       </c>
       <c r="F15" s="1" t="inlineStr">
         <is>
-          <t>20251030</t>
+          <t>20260122</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="16">
       <c r="A16" s="1" t="inlineStr">
         <is>
-          <t>2151</t>
+          <t>2222</t>
         </is>
       </c>
       <c r="B16" s="1" t="inlineStr">
         <is>
-          <t>2025-10-30</t>
+          <t>2026-01-22</t>
         </is>
       </c>
       <c r="C16" s="1" t="inlineStr">
         <is>
-          <t>CR20251030-1964</t>
+          <t>CR20260122-2029</t>
         </is>
       </c>
       <c r="D16" s="1" t="inlineStr">
         <is>
           <t>MONTENEGRO, LILIBETH</t>
         </is>
       </c>
       <c r="E16" s="1" t="inlineStr">
         <is>
-          <t>1964</t>
+          <t>2029</t>
         </is>
       </c>
       <c r="F16" s="1" t="inlineStr">
         <is>
-          <t>20251030</t>
+          <t>20260122</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="17">
       <c r="A17" s="1" t="inlineStr">
         <is>
-          <t>2150</t>
+          <t>2221</t>
         </is>
       </c>
       <c r="B17" s="1" t="inlineStr">
         <is>
-          <t>2025-10-30</t>
+          <t>2026-01-22</t>
         </is>
       </c>
       <c r="C17" s="1" t="inlineStr">
         <is>
-          <t>CR20251030-1963</t>
+          <t>CR20260122-2028</t>
         </is>
       </c>
       <c r="D17" s="1" t="inlineStr">
         <is>
-          <t>LLANES, JACLYNE KATE</t>
+          <t>ACAB, MARY ROSE</t>
         </is>
       </c>
       <c r="E17" s="1" t="inlineStr">
         <is>
-          <t>1963</t>
+          <t>2028</t>
         </is>
       </c>
       <c r="F17" s="1" t="inlineStr">
         <is>
-          <t>20251030</t>
+          <t>20260122</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="18">
       <c r="A18" s="1" t="inlineStr">
         <is>
-          <t>2149</t>
+          <t>2220</t>
         </is>
       </c>
       <c r="B18" s="1" t="inlineStr">
         <is>
-          <t>2025-10-30</t>
+          <t>2026-01-22</t>
         </is>
       </c>
       <c r="C18" s="1" t="inlineStr">
         <is>
-          <t>CR20251030-1962</t>
+          <t>CR20260122-2027</t>
         </is>
       </c>
       <c r="D18" s="1" t="inlineStr">
         <is>
-          <t>ORGANO, KRYSTAL KAY</t>
+          <t>TOLENTINO, LIZA</t>
         </is>
       </c>
       <c r="E18" s="1" t="inlineStr">
         <is>
-          <t>1962</t>
+          <t>2027</t>
         </is>
       </c>
       <c r="F18" s="1" t="inlineStr">
         <is>
-          <t>20251030</t>
+          <t>20260122</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="19">
       <c r="A19" s="1" t="inlineStr">
         <is>
-          <t>2147</t>
+          <t>2219</t>
         </is>
       </c>
       <c r="B19" s="1" t="inlineStr">
         <is>
-          <t>2025-10-30</t>
+          <t>2026-01-22</t>
         </is>
       </c>
       <c r="C19" s="1" t="inlineStr">
         <is>
-          <t>CR20251030-1961</t>
+          <t>CR20260122-2026</t>
         </is>
       </c>
       <c r="D19" s="1" t="inlineStr">
         <is>
-          <t>OFIANA, FLORENCE</t>
+          <t>LIVED, CHARMAINE RHODORA</t>
         </is>
       </c>
       <c r="E19" s="1" t="inlineStr">
         <is>
-          <t>1961</t>
+          <t>2026</t>
         </is>
       </c>
       <c r="F19" s="1" t="inlineStr">
         <is>
-          <t>20251030</t>
+          <t>20260122</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="20">
       <c r="A20" s="1" t="inlineStr">
         <is>
-          <t>2146</t>
+          <t>2218</t>
         </is>
       </c>
       <c r="B20" s="1" t="inlineStr">
         <is>
-          <t>2025-10-30</t>
+          <t>2025-12-13</t>
         </is>
       </c>
       <c r="C20" s="1" t="inlineStr">
         <is>
-          <t>CR20251030-1960</t>
+          <t>CR20251213-2025</t>
         </is>
       </c>
       <c r="D20" s="1" t="inlineStr">
         <is>
-          <t>LLANES, GRATECHEN</t>
+          <t>RAZOTE, CLARE ANN ENGELINE (100$)</t>
         </is>
       </c>
       <c r="E20" s="1" t="inlineStr">
         <is>
-          <t>1960</t>
+          <t>2025</t>
         </is>
       </c>
       <c r="F20" s="1" t="inlineStr">
         <is>
-          <t>20251030</t>
+          <t>20251213</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="21">
       <c r="A21" s="1" t="inlineStr">
         <is>
-          <t>2145</t>
+          <t>2217</t>
         </is>
       </c>
       <c r="B21" s="1" t="inlineStr">
         <is>
-          <t>2025-10-30</t>
+          <t>2025-12-13</t>
         </is>
       </c>
       <c r="C21" s="1" t="inlineStr">
         <is>
-          <t>CR20251030-1959</t>
+          <t>CR20251213-2024</t>
         </is>
       </c>
       <c r="D21" s="1" t="inlineStr">
         <is>
-          <t>LLANES, GRATECHEN</t>
+          <t>ORGANO, KRYSTAL (100$)</t>
         </is>
       </c>
       <c r="E21" s="1" t="inlineStr">
         <is>
-          <t>1959</t>
+          <t>2024</t>
         </is>
       </c>
       <c r="F21" s="1" t="inlineStr">
         <is>
-          <t>20251030</t>
+          <t>20251213</t>
         </is>
       </c>
     </row>
   </sheetData>
   <printOptions headings="false" gridLines="false" gridLinesSet="true" horizontalCentered="false" verticalCentered="false"/>
   <pageMargins left="0.5" right="0.5" top="1.0" bottom="1.0" header="0.5" footer="0.5"/>
   <pageSetup blackAndWhite="false" cellComments="none" copies="1" draft="false" firstPageNumber="1" fitToHeight="1" fitToWidth="1" horizontalDpi="300" orientation="portrait" pageOrder="downThenOver" paperSize="1" scale="100" useFirstPageNumber="true" usePrinterDefaults="false" verticalDpi="300"/>
   <headerFooter differentFirst="false" differentOddEven="false">
     <oddHeader>&amp;C&amp;"Times New Roman,Regular"&amp;12&amp;A</oddHeader>
     <oddFooter>&amp;C&amp;"Times New Roman,Regular"&amp;12Page &amp;P</oddFooter>
   </headerFooter>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <TotalTime></TotalTime>
   <Company/>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcmitype="http://purl.org/dc/dcmitype/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dc:title/>