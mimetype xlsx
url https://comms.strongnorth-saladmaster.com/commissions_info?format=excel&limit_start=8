--- v1 (2026-04-21)
+++ v2 (2026-06-06)
@@ -157,684 +157,684 @@
       </c>
       <c r="C1" s="1" t="inlineStr">
         <is>
           <t>cr_no</t>
         </is>
       </c>
       <c r="D1" s="1" t="inlineStr">
         <is>
           <t>consultant</t>
         </is>
       </c>
       <c r="E1" s="1" t="inlineStr">
         <is>
           <t>increment</t>
         </is>
       </c>
       <c r="F1" s="1" t="inlineStr">
         <is>
           <t>inc_date</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="2">
       <c r="A2" s="1" t="inlineStr">
         <is>
-          <t>2237</t>
+          <t>2289</t>
         </is>
       </c>
       <c r="B2" s="1" t="inlineStr">
         <is>
-          <t>2026-01-22</t>
+          <t>2026-02-18</t>
         </is>
       </c>
       <c r="C2" s="1" t="inlineStr">
         <is>
-          <t>CR20260122-2043</t>
+          <t>CR20260218-2093</t>
         </is>
       </c>
       <c r="D2" s="1" t="inlineStr">
         <is>
-          <t>GUTIERREZ, CHRISTINE</t>
+          <t>ABADILLA, LAMAR</t>
         </is>
       </c>
       <c r="E2" s="1" t="inlineStr">
         <is>
-          <t>2043</t>
+          <t>2093</t>
         </is>
       </c>
       <c r="F2" s="1" t="inlineStr">
         <is>
-          <t>20260122</t>
+          <t>20260218</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="3">
       <c r="A3" s="1" t="inlineStr">
         <is>
-          <t>2236</t>
+          <t>2288</t>
         </is>
       </c>
       <c r="B3" s="1" t="inlineStr">
         <is>
-          <t>2026-01-22</t>
+          <t>2026-02-18</t>
         </is>
       </c>
       <c r="C3" s="1" t="inlineStr">
         <is>
-          <t>CR20260122-2042</t>
+          <t>CR20260218-2092</t>
         </is>
       </c>
       <c r="D3" s="1" t="inlineStr">
         <is>
-          <t>GUTIERREZ, CHRISTINE</t>
+          <t>BAUZON, BABY CHERYL</t>
         </is>
       </c>
       <c r="E3" s="1" t="inlineStr">
         <is>
-          <t>2042</t>
+          <t>2092</t>
         </is>
       </c>
       <c r="F3" s="1" t="inlineStr">
         <is>
-          <t>20260122</t>
+          <t>20260218</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="4">
       <c r="A4" s="1" t="inlineStr">
         <is>
-          <t>2235</t>
+          <t>2287</t>
         </is>
       </c>
       <c r="B4" s="1" t="inlineStr">
         <is>
-          <t>2026-01-22</t>
+          <t>2026-02-18</t>
         </is>
       </c>
       <c r="C4" s="1" t="inlineStr">
         <is>
-          <t>CR20260122-2041</t>
+          <t>CR20260218-2091</t>
         </is>
       </c>
       <c r="D4" s="1" t="inlineStr">
         <is>
-          <t>GUTIERREZ, CHRISTINE</t>
+          <t>BAUZON, BABY CHERYL</t>
         </is>
       </c>
       <c r="E4" s="1" t="inlineStr">
         <is>
-          <t>2041</t>
+          <t>2091</t>
         </is>
       </c>
       <c r="F4" s="1" t="inlineStr">
         <is>
-          <t>20260122</t>
+          <t>20260218</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="5">
       <c r="A5" s="1" t="inlineStr">
         <is>
-          <t>2234</t>
+          <t>2286</t>
         </is>
       </c>
       <c r="B5" s="1" t="inlineStr">
         <is>
-          <t>2026-01-22</t>
+          <t>2026-02-18</t>
         </is>
       </c>
       <c r="C5" s="1" t="inlineStr">
         <is>
-          <t>CR20260122-2040</t>
+          <t>CR20260218-2090</t>
         </is>
       </c>
       <c r="D5" s="1" t="inlineStr">
         <is>
-          <t>GUTIERREZ, CHRISTINE</t>
+          <t>BAUZON, BABY CHERYL</t>
         </is>
       </c>
       <c r="E5" s="1" t="inlineStr">
         <is>
-          <t>2040</t>
+          <t>2090</t>
         </is>
       </c>
       <c r="F5" s="1" t="inlineStr">
         <is>
-          <t>20260122</t>
+          <t>20260218</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="6">
       <c r="A6" s="1" t="inlineStr">
         <is>
-          <t>2233</t>
+          <t>2285</t>
         </is>
       </c>
       <c r="B6" s="1" t="inlineStr">
         <is>
-          <t>2026-01-22</t>
+          <t>2026-02-18</t>
         </is>
       </c>
       <c r="C6" s="1" t="inlineStr">
         <is>
-          <t>CR20260122-2039</t>
+          <t>CR20260218-2089</t>
         </is>
       </c>
       <c r="D6" s="1" t="inlineStr">
         <is>
-          <t>GUTIERREZ, CHRISTINE</t>
+          <t>OFIANA, FLORENCE</t>
         </is>
       </c>
       <c r="E6" s="1" t="inlineStr">
         <is>
-          <t>2039</t>
+          <t>2089</t>
         </is>
       </c>
       <c r="F6" s="1" t="inlineStr">
         <is>
-          <t>20260122</t>
+          <t>20260218</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="7">
       <c r="A7" s="1" t="inlineStr">
         <is>
-          <t>2232</t>
+          <t>2284</t>
         </is>
       </c>
       <c r="B7" s="1" t="inlineStr">
         <is>
-          <t>2026-01-22</t>
+          <t>2026-02-18</t>
         </is>
       </c>
       <c r="C7" s="1" t="inlineStr">
         <is>
-          <t>CR20260122-2038</t>
+          <t>CR20260218-2088</t>
         </is>
       </c>
       <c r="D7" s="1" t="inlineStr">
         <is>
-          <t>GUTIERREZ, CHRISTINE</t>
+          <t>HANDOC, HYDEE</t>
         </is>
       </c>
       <c r="E7" s="1" t="inlineStr">
         <is>
-          <t>2038</t>
+          <t>2088</t>
         </is>
       </c>
       <c r="F7" s="1" t="inlineStr">
         <is>
-          <t>20260122</t>
+          <t>20260218</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="8">
       <c r="A8" s="1" t="inlineStr">
         <is>
-          <t>2231</t>
+          <t>2283</t>
         </is>
       </c>
       <c r="B8" s="1" t="inlineStr">
         <is>
-          <t>2026-01-22</t>
+          <t>2026-02-18</t>
         </is>
       </c>
       <c r="C8" s="1" t="inlineStr">
         <is>
-          <t>CR20260122-2037</t>
+          <t>CR20260218-2087</t>
         </is>
       </c>
       <c r="D8" s="1" t="inlineStr">
         <is>
-          <t>GUTIERREZ, CHRISTINE</t>
+          <t>ACAB, MARY ROSE</t>
         </is>
       </c>
       <c r="E8" s="1" t="inlineStr">
         <is>
-          <t>2037</t>
+          <t>2087</t>
         </is>
       </c>
       <c r="F8" s="1" t="inlineStr">
         <is>
-          <t>20260122</t>
+          <t>20260218</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="9">
       <c r="A9" s="1" t="inlineStr">
         <is>
-          <t>2230</t>
+          <t>2282</t>
         </is>
       </c>
       <c r="B9" s="1" t="inlineStr">
         <is>
-          <t>2026-01-22</t>
+          <t>2026-02-18</t>
         </is>
       </c>
       <c r="C9" s="1" t="inlineStr">
         <is>
-          <t>CR20260122-2036</t>
+          <t>CR20260218-2086</t>
         </is>
       </c>
       <c r="D9" s="1" t="inlineStr">
         <is>
-          <t>VILLACORTA, LORY</t>
+          <t>RODRIGUEZ, ROMANSITA</t>
         </is>
       </c>
       <c r="E9" s="1" t="inlineStr">
         <is>
-          <t>2036</t>
+          <t>2086</t>
         </is>
       </c>
       <c r="F9" s="1" t="inlineStr">
         <is>
-          <t>20260122</t>
+          <t>20260218</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="10">
       <c r="A10" s="1" t="inlineStr">
         <is>
-          <t>2229</t>
+          <t>2281</t>
         </is>
       </c>
       <c r="B10" s="1" t="inlineStr">
         <is>
-          <t>2026-01-22</t>
+          <t>2026-02-18</t>
         </is>
       </c>
       <c r="C10" s="1" t="inlineStr">
         <is>
-          <t>CR20260122-2035</t>
+          <t>CR20260218-2085</t>
         </is>
       </c>
       <c r="D10" s="1" t="inlineStr">
         <is>
-          <t>VILLACORTA, LORY</t>
+          <t>SANCHEZ, MARICRIS</t>
         </is>
       </c>
       <c r="E10" s="1" t="inlineStr">
         <is>
-          <t>2035</t>
+          <t>2085</t>
         </is>
       </c>
       <c r="F10" s="1" t="inlineStr">
         <is>
-          <t>20260122</t>
+          <t>20260218</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="11">
       <c r="A11" s="1" t="inlineStr">
         <is>
-          <t>2227</t>
+          <t>2280</t>
         </is>
       </c>
       <c r="B11" s="1" t="inlineStr">
         <is>
-          <t>2026-01-22</t>
+          <t>2026-02-18</t>
         </is>
       </c>
       <c r="C11" s="1" t="inlineStr">
         <is>
-          <t>CR20260122-2034</t>
+          <t>CR20260218-2084</t>
         </is>
       </c>
       <c r="D11" s="1" t="inlineStr">
         <is>
-          <t>BAUZON, BABY CHERYL</t>
+          <t>JAVIER, LENIDITA</t>
         </is>
       </c>
       <c r="E11" s="1" t="inlineStr">
         <is>
-          <t>2034</t>
+          <t>2084</t>
         </is>
       </c>
       <c r="F11" s="1" t="inlineStr">
         <is>
-          <t>20260122</t>
+          <t>20260218</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="12">
       <c r="A12" s="1" t="inlineStr">
         <is>
-          <t>2226</t>
+          <t>2279</t>
         </is>
       </c>
       <c r="B12" s="1" t="inlineStr">
         <is>
-          <t>2026-01-22</t>
+          <t>2026-02-18</t>
         </is>
       </c>
       <c r="C12" s="1" t="inlineStr">
         <is>
-          <t>CR20260122-2033</t>
+          <t>CR20260218-2083</t>
         </is>
       </c>
       <c r="D12" s="1" t="inlineStr">
         <is>
-          <t>BAUZON, BABY CHERYL</t>
+          <t>JAVIER, LENIDITA</t>
         </is>
       </c>
       <c r="E12" s="1" t="inlineStr">
         <is>
-          <t>2033</t>
+          <t>2083</t>
         </is>
       </c>
       <c r="F12" s="1" t="inlineStr">
         <is>
-          <t>20260122</t>
+          <t>20260218</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="13">
       <c r="A13" s="1" t="inlineStr">
         <is>
-          <t>2225</t>
+          <t>2278</t>
         </is>
       </c>
       <c r="B13" s="1" t="inlineStr">
         <is>
-          <t>2026-01-22</t>
+          <t>2026-02-18</t>
         </is>
       </c>
       <c r="C13" s="1" t="inlineStr">
         <is>
-          <t>CR20260122-2032</t>
+          <t>CR20260218-2082</t>
         </is>
       </c>
       <c r="D13" s="1" t="inlineStr">
         <is>
-          <t>BAUZON, BABY CHERYL</t>
+          <t>ORGANO, KRYSTAL KAY</t>
         </is>
       </c>
       <c r="E13" s="1" t="inlineStr">
         <is>
-          <t>2032</t>
+          <t>2082</t>
         </is>
       </c>
       <c r="F13" s="1" t="inlineStr">
         <is>
-          <t>20260122</t>
+          <t>20260218</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="14">
       <c r="A14" s="1" t="inlineStr">
         <is>
-          <t>2224</t>
+          <t>2277</t>
         </is>
       </c>
       <c r="B14" s="1" t="inlineStr">
         <is>
-          <t>2026-01-22</t>
+          <t>2026-02-18</t>
         </is>
       </c>
       <c r="C14" s="1" t="inlineStr">
         <is>
-          <t>CR20260122-2031</t>
+          <t>CR20260218-2081</t>
         </is>
       </c>
       <c r="D14" s="1" t="inlineStr">
         <is>
-          <t>SANCHEZ, MARICRIS</t>
+          <t>LLANES, GRATECHEN</t>
         </is>
       </c>
       <c r="E14" s="1" t="inlineStr">
         <is>
-          <t>2031</t>
+          <t>2081</t>
         </is>
       </c>
       <c r="F14" s="1" t="inlineStr">
         <is>
-          <t>20260122</t>
+          <t>20260218</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="15">
       <c r="A15" s="1" t="inlineStr">
         <is>
-          <t>2223</t>
+          <t>2276</t>
         </is>
       </c>
       <c r="B15" s="1" t="inlineStr">
         <is>
-          <t>2026-01-22</t>
+          <t>2026-02-18</t>
         </is>
       </c>
       <c r="C15" s="1" t="inlineStr">
         <is>
-          <t>CR20260122-2030</t>
+          <t>CR20260218-2080</t>
         </is>
       </c>
       <c r="D15" s="1" t="inlineStr">
         <is>
-          <t>AGCAOILI, REMALYN</t>
+          <t>LLANES, GRATECHEN</t>
         </is>
       </c>
       <c r="E15" s="1" t="inlineStr">
         <is>
-          <t>2030</t>
+          <t>2080</t>
         </is>
       </c>
       <c r="F15" s="1" t="inlineStr">
         <is>
-          <t>20260122</t>
+          <t>20260218</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="16">
       <c r="A16" s="1" t="inlineStr">
         <is>
-          <t>2222</t>
+          <t>2275</t>
         </is>
       </c>
       <c r="B16" s="1" t="inlineStr">
         <is>
-          <t>2026-01-22</t>
+          <t>2026-02-18</t>
         </is>
       </c>
       <c r="C16" s="1" t="inlineStr">
         <is>
-          <t>CR20260122-2029</t>
+          <t>CR20260218-2079</t>
         </is>
       </c>
       <c r="D16" s="1" t="inlineStr">
         <is>
-          <t>MONTENEGRO, LILIBETH</t>
+          <t>LLANES, GRATECHEN</t>
         </is>
       </c>
       <c r="E16" s="1" t="inlineStr">
         <is>
-          <t>2029</t>
+          <t>2079</t>
         </is>
       </c>
       <c r="F16" s="1" t="inlineStr">
         <is>
-          <t>20260122</t>
+          <t>20260218</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="17">
       <c r="A17" s="1" t="inlineStr">
         <is>
-          <t>2221</t>
+          <t>2274</t>
         </is>
       </c>
       <c r="B17" s="1" t="inlineStr">
         <is>
-          <t>2026-01-22</t>
+          <t>2026-02-18</t>
         </is>
       </c>
       <c r="C17" s="1" t="inlineStr">
         <is>
-          <t>CR20260122-2028</t>
+          <t>CR20260218-2078</t>
         </is>
       </c>
       <c r="D17" s="1" t="inlineStr">
         <is>
-          <t>ACAB, MARY ROSE</t>
+          <t>REBURON, JEFF LEIGH</t>
         </is>
       </c>
       <c r="E17" s="1" t="inlineStr">
         <is>
-          <t>2028</t>
+          <t>2078</t>
         </is>
       </c>
       <c r="F17" s="1" t="inlineStr">
         <is>
-          <t>20260122</t>
+          <t>20260218</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="18">
       <c r="A18" s="1" t="inlineStr">
         <is>
-          <t>2220</t>
+          <t>2273</t>
         </is>
       </c>
       <c r="B18" s="1" t="inlineStr">
         <is>
-          <t>2026-01-22</t>
+          <t>2026-02-18</t>
         </is>
       </c>
       <c r="C18" s="1" t="inlineStr">
         <is>
-          <t>CR20260122-2027</t>
+          <t>CR20260218-2077</t>
         </is>
       </c>
       <c r="D18" s="1" t="inlineStr">
         <is>
-          <t>TOLENTINO, LIZA</t>
+          <t>CABANSAG, SUSAN</t>
         </is>
       </c>
       <c r="E18" s="1" t="inlineStr">
         <is>
-          <t>2027</t>
+          <t>2077</t>
         </is>
       </c>
       <c r="F18" s="1" t="inlineStr">
         <is>
-          <t>20260122</t>
+          <t>20260218</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="19">
       <c r="A19" s="1" t="inlineStr">
         <is>
-          <t>2219</t>
+          <t>2272</t>
         </is>
       </c>
       <c r="B19" s="1" t="inlineStr">
         <is>
-          <t>2026-01-22</t>
+          <t>2026-02-18</t>
         </is>
       </c>
       <c r="C19" s="1" t="inlineStr">
         <is>
-          <t>CR20260122-2026</t>
+          <t>CR20260218-2076</t>
         </is>
       </c>
       <c r="D19" s="1" t="inlineStr">
         <is>
-          <t>LIVED, CHARMAINE RHODORA</t>
+          <t>LLANES, JACLYNE KATE</t>
         </is>
       </c>
       <c r="E19" s="1" t="inlineStr">
         <is>
-          <t>2026</t>
+          <t>2076</t>
         </is>
       </c>
       <c r="F19" s="1" t="inlineStr">
         <is>
-          <t>20260122</t>
+          <t>20260218</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="20">
       <c r="A20" s="1" t="inlineStr">
         <is>
-          <t>2218</t>
+          <t>2271</t>
         </is>
       </c>
       <c r="B20" s="1" t="inlineStr">
         <is>
-          <t>2025-12-13</t>
+          <t>2026-01-28</t>
         </is>
       </c>
       <c r="C20" s="1" t="inlineStr">
         <is>
-          <t>CR20251213-2025</t>
+          <t>CR20260128-2075</t>
         </is>
       </c>
       <c r="D20" s="1" t="inlineStr">
         <is>
-          <t>RAZOTE, CLARE ANN ENGELINE (100$)</t>
+          <t>MARCOS, IMELDA</t>
         </is>
       </c>
       <c r="E20" s="1" t="inlineStr">
         <is>
-          <t>2025</t>
+          <t>2075</t>
         </is>
       </c>
       <c r="F20" s="1" t="inlineStr">
         <is>
-          <t>20251213</t>
+          <t>20260128</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="21">
       <c r="A21" s="1" t="inlineStr">
         <is>
-          <t>2217</t>
+          <t>2270</t>
         </is>
       </c>
       <c r="B21" s="1" t="inlineStr">
         <is>
-          <t>2025-12-13</t>
+          <t>2026-01-27</t>
         </is>
       </c>
       <c r="C21" s="1" t="inlineStr">
         <is>
-          <t>CR20251213-2024</t>
+          <t>CR20260127-2074</t>
         </is>
       </c>
       <c r="D21" s="1" t="inlineStr">
         <is>
-          <t>ORGANO, KRYSTAL (100$)</t>
+          <t>PERALTA, EDNA</t>
         </is>
       </c>
       <c r="E21" s="1" t="inlineStr">
         <is>
-          <t>2024</t>
+          <t>2074</t>
         </is>
       </c>
       <c r="F21" s="1" t="inlineStr">
         <is>
-          <t>20251213</t>
+          <t>20260127</t>
         </is>
       </c>
     </row>
   </sheetData>
   <printOptions headings="false" gridLines="false" gridLinesSet="true" horizontalCentered="false" verticalCentered="false"/>
   <pageMargins left="0.5" right="0.5" top="1.0" bottom="1.0" header="0.5" footer="0.5"/>
   <pageSetup blackAndWhite="false" cellComments="none" copies="1" draft="false" firstPageNumber="1" fitToHeight="1" fitToWidth="1" horizontalDpi="300" orientation="portrait" pageOrder="downThenOver" paperSize="1" scale="100" useFirstPageNumber="true" usePrinterDefaults="false" verticalDpi="300"/>
   <headerFooter differentFirst="false" differentOddEven="false">
     <oddHeader>&amp;C&amp;"Times New Roman,Regular"&amp;12&amp;A</oddHeader>
     <oddFooter>&amp;C&amp;"Times New Roman,Regular"&amp;12Page &amp;P</oddFooter>
   </headerFooter>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <TotalTime></TotalTime>
   <Company/>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcmitype="http://purl.org/dc/dcmitype/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dc:title/>