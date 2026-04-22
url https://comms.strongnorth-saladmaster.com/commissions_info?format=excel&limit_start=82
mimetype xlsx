--- v0 (2026-02-25)
+++ v1 (2026-04-22)
@@ -157,684 +157,684 @@
       </c>
       <c r="C1" s="1" t="inlineStr">
         <is>
           <t>cr_no</t>
         </is>
       </c>
       <c r="D1" s="1" t="inlineStr">
         <is>
           <t>consultant</t>
         </is>
       </c>
       <c r="E1" s="1" t="inlineStr">
         <is>
           <t>increment</t>
         </is>
       </c>
       <c r="F1" s="1" t="inlineStr">
         <is>
           <t>inc_date</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="2">
       <c r="A2" s="1" t="inlineStr">
         <is>
-          <t>546</t>
+          <t>613</t>
         </is>
       </c>
       <c r="B2" s="1" t="inlineStr">
         <is>
-          <t>2022-12-02</t>
+          <t>2023-01-06</t>
         </is>
       </c>
       <c r="C2" s="1" t="inlineStr">
         <is>
-          <t>CR20221202-463</t>
+          <t>CR20230106-528</t>
         </is>
       </c>
       <c r="D2" s="1" t="inlineStr">
         <is>
-          <t>ASUNCION, ETHELDREDA</t>
+          <t>DOMENDEN, JOVELYN(OVERRIDE)</t>
         </is>
       </c>
       <c r="E2" s="1" t="inlineStr">
         <is>
-          <t>463</t>
+          <t>528</t>
         </is>
       </c>
       <c r="F2" s="1" t="inlineStr">
         <is>
-          <t>20221202</t>
+          <t>20230106</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="3">
       <c r="A3" s="1" t="inlineStr">
         <is>
-          <t>545</t>
+          <t>612</t>
         </is>
       </c>
       <c r="B3" s="1" t="inlineStr">
         <is>
-          <t>2022-12-02</t>
+          <t>2023-01-06</t>
         </is>
       </c>
       <c r="C3" s="1" t="inlineStr">
         <is>
-          <t>CR20221202-462</t>
+          <t>CR20230106-527</t>
         </is>
       </c>
       <c r="D3" s="1" t="inlineStr">
         <is>
-          <t>ASUNCION, ETHELDREDA</t>
+          <t>DOMENDEN, JOVELYN(OVERRIDE)</t>
         </is>
       </c>
       <c r="E3" s="1" t="inlineStr">
         <is>
-          <t>462</t>
+          <t>527</t>
         </is>
       </c>
       <c r="F3" s="1" t="inlineStr">
         <is>
-          <t>20221202</t>
+          <t>20230106</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="4">
       <c r="A4" s="1" t="inlineStr">
         <is>
-          <t>544</t>
+          <t>611</t>
         </is>
       </c>
       <c r="B4" s="1" t="inlineStr">
         <is>
-          <t>2022-12-01</t>
+          <t>2023-01-06</t>
         </is>
       </c>
       <c r="C4" s="1" t="inlineStr">
         <is>
-          <t>CR20221201-461</t>
+          <t>CR20230106-526</t>
         </is>
       </c>
       <c r="D4" s="1" t="inlineStr">
         <is>
-          <t>DOMENDEN, JOVELYN (100$)</t>
+          <t>BORROMEO, MARY ROSE (100 $)</t>
         </is>
       </c>
       <c r="E4" s="1" t="inlineStr">
         <is>
-          <t>461</t>
+          <t>526</t>
         </is>
       </c>
       <c r="F4" s="1" t="inlineStr">
         <is>
-          <t>20221201</t>
+          <t>20230106</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="5">
       <c r="A5" s="1" t="inlineStr">
         <is>
-          <t>543</t>
+          <t>610</t>
         </is>
       </c>
       <c r="B5" s="1" t="inlineStr">
         <is>
-          <t>2022-12-01</t>
+          <t>2023-01-06</t>
         </is>
       </c>
       <c r="C5" s="1" t="inlineStr">
         <is>
-          <t>CR20221201-460</t>
+          <t>CR20230106-525</t>
         </is>
       </c>
       <c r="D5" s="1" t="inlineStr">
         <is>
-          <t>VILLANUEVA, JHENALYNE (100$)</t>
+          <t>VILLACORTA, LORY (100$)</t>
         </is>
       </c>
       <c r="E5" s="1" t="inlineStr">
         <is>
-          <t>460</t>
+          <t>525</t>
         </is>
       </c>
       <c r="F5" s="1" t="inlineStr">
         <is>
-          <t>20221201</t>
+          <t>20230106</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="6">
       <c r="A6" s="1" t="inlineStr">
         <is>
-          <t>542</t>
+          <t>609</t>
         </is>
       </c>
       <c r="B6" s="1" t="inlineStr">
         <is>
-          <t>2022-11-26</t>
+          <t>2023-01-06</t>
         </is>
       </c>
       <c r="C6" s="1" t="inlineStr">
         <is>
-          <t>CR20221126-459</t>
+          <t>CR20230106-524</t>
         </is>
       </c>
       <c r="D6" s="1" t="inlineStr">
         <is>
-          <t>ACAB, MARY ROSE</t>
+          <t>RAZOTE, CLARE ANN ENGELINE (100$)</t>
         </is>
       </c>
       <c r="E6" s="1" t="inlineStr">
         <is>
-          <t>459</t>
+          <t>524</t>
         </is>
       </c>
       <c r="F6" s="1" t="inlineStr">
         <is>
-          <t>20221126</t>
+          <t>20230106</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="7">
       <c r="A7" s="1" t="inlineStr">
         <is>
-          <t>541</t>
+          <t>608</t>
         </is>
       </c>
       <c r="B7" s="1" t="inlineStr">
         <is>
-          <t>2022-11-04</t>
+          <t>2023-01-06</t>
         </is>
       </c>
       <c r="C7" s="1" t="inlineStr">
         <is>
-          <t>CR20221104-458</t>
+          <t>CR20230106-523</t>
         </is>
       </c>
       <c r="D7" s="1" t="inlineStr">
         <is>
-          <t>CADAVONA, JULIET</t>
+          <t>ORGANO, KRYSTAL (100$)</t>
         </is>
       </c>
       <c r="E7" s="1" t="inlineStr">
         <is>
-          <t>458</t>
+          <t>523</t>
         </is>
       </c>
       <c r="F7" s="1" t="inlineStr">
         <is>
-          <t>20221104</t>
+          <t>20230106</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="8">
       <c r="A8" s="1" t="inlineStr">
         <is>
-          <t>540</t>
+          <t>607</t>
         </is>
       </c>
       <c r="B8" s="1" t="inlineStr">
         <is>
-          <t>2022-11-04</t>
+          <t>2023-01-06</t>
         </is>
       </c>
       <c r="C8" s="1" t="inlineStr">
         <is>
-          <t>CR20221104-457</t>
+          <t>CR20230106-522</t>
         </is>
       </c>
       <c r="D8" s="1" t="inlineStr">
         <is>
-          <t>VILLANUEVA, JHENALYNE</t>
+          <t>VILLANUEVA, JHENALYNE (100$)</t>
         </is>
       </c>
       <c r="E8" s="1" t="inlineStr">
         <is>
-          <t>457</t>
+          <t>522</t>
         </is>
       </c>
       <c r="F8" s="1" t="inlineStr">
         <is>
-          <t>20221104</t>
+          <t>20230106</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="9">
       <c r="A9" s="1" t="inlineStr">
         <is>
-          <t>539</t>
+          <t>606</t>
         </is>
       </c>
       <c r="B9" s="1" t="inlineStr">
         <is>
-          <t>2022-11-04</t>
+          <t>2023-01-06</t>
         </is>
       </c>
       <c r="C9" s="1" t="inlineStr">
         <is>
-          <t>CR20221104-456</t>
+          <t>CR20230106-521</t>
         </is>
       </c>
       <c r="D9" s="1" t="inlineStr">
         <is>
-          <t>VILLANUEVA, JHENALYNE</t>
+          <t>DOMENDEN, JOVELYN (100$)</t>
         </is>
       </c>
       <c r="E9" s="1" t="inlineStr">
         <is>
-          <t>456</t>
+          <t>521</t>
         </is>
       </c>
       <c r="F9" s="1" t="inlineStr">
         <is>
-          <t>20221104</t>
+          <t>20230106</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="10">
       <c r="A10" s="1" t="inlineStr">
         <is>
-          <t>538</t>
+          <t>605</t>
         </is>
       </c>
       <c r="B10" s="1" t="inlineStr">
         <is>
-          <t>2022-11-04</t>
+          <t>2022-12-22</t>
         </is>
       </c>
       <c r="C10" s="1" t="inlineStr">
         <is>
-          <t>CR20221104-455</t>
+          <t>CR20221222-520</t>
         </is>
       </c>
       <c r="D10" s="1" t="inlineStr">
         <is>
-          <t>ABADILLA, LAMAR</t>
+          <t>MARTIN, JULIA DIVINA</t>
         </is>
       </c>
       <c r="E10" s="1" t="inlineStr">
         <is>
-          <t>455</t>
+          <t>520</t>
         </is>
       </c>
       <c r="F10" s="1" t="inlineStr">
         <is>
-          <t>20221104</t>
+          <t>20221222</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="11">
       <c r="A11" s="1" t="inlineStr">
         <is>
-          <t>537</t>
+          <t>604</t>
         </is>
       </c>
       <c r="B11" s="1" t="inlineStr">
         <is>
-          <t>2022-11-04</t>
+          <t>2022-12-22</t>
         </is>
       </c>
       <c r="C11" s="1" t="inlineStr">
         <is>
-          <t>CR20221104-454</t>
+          <t>CR20221222-519</t>
         </is>
       </c>
       <c r="D11" s="1" t="inlineStr">
         <is>
-          <t>ABADILLA, LAMAR</t>
+          <t>MARTIN, JULIA DIVINA</t>
         </is>
       </c>
       <c r="E11" s="1" t="inlineStr">
         <is>
-          <t>454</t>
+          <t>519</t>
         </is>
       </c>
       <c r="F11" s="1" t="inlineStr">
         <is>
-          <t>20221104</t>
+          <t>20221222</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="12">
       <c r="A12" s="1" t="inlineStr">
         <is>
-          <t>536</t>
+          <t>603</t>
         </is>
       </c>
       <c r="B12" s="1" t="inlineStr">
         <is>
-          <t>2022-11-04</t>
+          <t>2022-12-15</t>
         </is>
       </c>
       <c r="C12" s="1" t="inlineStr">
         <is>
-          <t>CR20221104-453</t>
+          <t>CR20221215-518</t>
         </is>
       </c>
       <c r="D12" s="1" t="inlineStr">
         <is>
-          <t>ASUNCION, ETHELDREDA</t>
+          <t>PASCUA, MARCHELLE</t>
         </is>
       </c>
       <c r="E12" s="1" t="inlineStr">
         <is>
-          <t>453</t>
+          <t>518</t>
         </is>
       </c>
       <c r="F12" s="1" t="inlineStr">
         <is>
-          <t>20221104</t>
+          <t>20221215</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="13">
       <c r="A13" s="1" t="inlineStr">
         <is>
-          <t>535</t>
+          <t>602</t>
         </is>
       </c>
       <c r="B13" s="1" t="inlineStr">
         <is>
-          <t>2022-11-04</t>
+          <t>2022-12-15</t>
         </is>
       </c>
       <c r="C13" s="1" t="inlineStr">
         <is>
-          <t>CR20221104-452</t>
+          <t>CR20221215-517</t>
         </is>
       </c>
       <c r="D13" s="1" t="inlineStr">
         <is>
-          <t>ASUNCION, ETHELDREDA</t>
+          <t>DOMINGO, PREMALYN</t>
         </is>
       </c>
       <c r="E13" s="1" t="inlineStr">
         <is>
-          <t>452</t>
+          <t>517</t>
         </is>
       </c>
       <c r="F13" s="1" t="inlineStr">
         <is>
-          <t>20221104</t>
+          <t>20221215</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="14">
       <c r="A14" s="1" t="inlineStr">
         <is>
-          <t>534</t>
+          <t>601</t>
         </is>
       </c>
       <c r="B14" s="1" t="inlineStr">
         <is>
-          <t>2022-11-04</t>
+          <t>2022-12-15</t>
         </is>
       </c>
       <c r="C14" s="1" t="inlineStr">
         <is>
-          <t>CR20221104-451</t>
+          <t>CR20221215-516</t>
         </is>
       </c>
       <c r="D14" s="1" t="inlineStr">
         <is>
-          <t>REYES, MELANIE</t>
+          <t>ABADILLA, LAMAR</t>
         </is>
       </c>
       <c r="E14" s="1" t="inlineStr">
         <is>
-          <t>451</t>
+          <t>516</t>
         </is>
       </c>
       <c r="F14" s="1" t="inlineStr">
         <is>
-          <t>20221104</t>
+          <t>20221215</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="15">
       <c r="A15" s="1" t="inlineStr">
         <is>
-          <t>533</t>
+          <t>600</t>
         </is>
       </c>
       <c r="B15" s="1" t="inlineStr">
         <is>
-          <t>2022-11-04</t>
+          <t>2022-12-15</t>
         </is>
       </c>
       <c r="C15" s="1" t="inlineStr">
         <is>
-          <t>CR20221104-450</t>
+          <t>CR20221215-515</t>
         </is>
       </c>
       <c r="D15" s="1" t="inlineStr">
         <is>
-          <t>RAZOTE, CLARE ANN ENGELINE</t>
+          <t>ABADILLA, LAMAR</t>
         </is>
       </c>
       <c r="E15" s="1" t="inlineStr">
         <is>
-          <t>450</t>
+          <t>515</t>
         </is>
       </c>
       <c r="F15" s="1" t="inlineStr">
         <is>
-          <t>20221104</t>
+          <t>20221215</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="16">
       <c r="A16" s="1" t="inlineStr">
         <is>
-          <t>532</t>
+          <t>599</t>
         </is>
       </c>
       <c r="B16" s="1" t="inlineStr">
         <is>
-          <t>2022-11-04</t>
+          <t>2022-12-15</t>
         </is>
       </c>
       <c r="C16" s="1" t="inlineStr">
         <is>
-          <t>CR20221104-449</t>
+          <t>CR20221215-514</t>
         </is>
       </c>
       <c r="D16" s="1" t="inlineStr">
         <is>
-          <t>RAZOTE, CLARE ANN ENGELINE</t>
+          <t>DOMINGO, EVELYN</t>
         </is>
       </c>
       <c r="E16" s="1" t="inlineStr">
         <is>
-          <t>449</t>
+          <t>514</t>
         </is>
       </c>
       <c r="F16" s="1" t="inlineStr">
         <is>
-          <t>20221104</t>
+          <t>20221215</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="17">
       <c r="A17" s="1" t="inlineStr">
         <is>
-          <t>531</t>
+          <t>598</t>
         </is>
       </c>
       <c r="B17" s="1" t="inlineStr">
         <is>
-          <t>2022-11-04</t>
+          <t>2022-12-15</t>
         </is>
       </c>
       <c r="C17" s="1" t="inlineStr">
         <is>
-          <t>CR20221104-448</t>
+          <t>CR20221215-513</t>
         </is>
       </c>
       <c r="D17" s="1" t="inlineStr">
         <is>
-          <t>PASCUA, MARCHELLE</t>
+          <t>DOMINGO, EVELYN</t>
         </is>
       </c>
       <c r="E17" s="1" t="inlineStr">
         <is>
-          <t>448</t>
+          <t>513</t>
         </is>
       </c>
       <c r="F17" s="1" t="inlineStr">
         <is>
-          <t>20221104</t>
+          <t>20221215</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="18">
       <c r="A18" s="1" t="inlineStr">
         <is>
-          <t>530</t>
+          <t>597</t>
         </is>
       </c>
       <c r="B18" s="1" t="inlineStr">
         <is>
-          <t>2022-11-04</t>
+          <t>2022-12-15</t>
         </is>
       </c>
       <c r="C18" s="1" t="inlineStr">
         <is>
-          <t>CR20221104-447</t>
+          <t>CR20221215-512</t>
         </is>
       </c>
       <c r="D18" s="1" t="inlineStr">
         <is>
-          <t>MARTIN, JULIA DIVINA</t>
+          <t>LLANES, JACKLYNE KATE</t>
         </is>
       </c>
       <c r="E18" s="1" t="inlineStr">
         <is>
-          <t>447</t>
+          <t>512</t>
         </is>
       </c>
       <c r="F18" s="1" t="inlineStr">
         <is>
-          <t>20221104</t>
+          <t>20221215</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="19">
       <c r="A19" s="1" t="inlineStr">
         <is>
-          <t>529</t>
+          <t>596</t>
         </is>
       </c>
       <c r="B19" s="1" t="inlineStr">
         <is>
-          <t>2022-11-04</t>
+          <t>2022-12-15</t>
         </is>
       </c>
       <c r="C19" s="1" t="inlineStr">
         <is>
-          <t>CR20221104-446</t>
+          <t>CR20221215-511</t>
         </is>
       </c>
       <c r="D19" s="1" t="inlineStr">
         <is>
-          <t>LLANES, JACKLYNE KATE</t>
+          <t>JAVIER, LENIDITA</t>
         </is>
       </c>
       <c r="E19" s="1" t="inlineStr">
         <is>
-          <t>446</t>
+          <t>511</t>
         </is>
       </c>
       <c r="F19" s="1" t="inlineStr">
         <is>
-          <t>20221104</t>
+          <t>20221215</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="20">
       <c r="A20" s="1" t="inlineStr">
         <is>
-          <t>528</t>
+          <t>595</t>
         </is>
       </c>
       <c r="B20" s="1" t="inlineStr">
         <is>
-          <t>2022-11-04</t>
+          <t>2022-12-15</t>
         </is>
       </c>
       <c r="C20" s="1" t="inlineStr">
         <is>
-          <t>CR20221104-445</t>
+          <t>CR20221215-510</t>
         </is>
       </c>
       <c r="D20" s="1" t="inlineStr">
         <is>
-          <t>LLANES, GRATECHEN</t>
+          <t>VILLANUEVA, MARIA THERESA</t>
         </is>
       </c>
       <c r="E20" s="1" t="inlineStr">
         <is>
-          <t>445</t>
+          <t>510</t>
         </is>
       </c>
       <c r="F20" s="1" t="inlineStr">
         <is>
-          <t>20221104</t>
+          <t>20221215</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="21">
       <c r="A21" s="1" t="inlineStr">
         <is>
-          <t>527</t>
+          <t>594</t>
         </is>
       </c>
       <c r="B21" s="1" t="inlineStr">
         <is>
-          <t>2022-11-04</t>
+          <t>2022-12-15</t>
         </is>
       </c>
       <c r="C21" s="1" t="inlineStr">
         <is>
-          <t>CR20221104-444</t>
+          <t>CR20221215-509</t>
         </is>
       </c>
       <c r="D21" s="1" t="inlineStr">
         <is>
-          <t>LLANES, GRATECHEN</t>
+          <t>OFIANA, FLORENCE</t>
         </is>
       </c>
       <c r="E21" s="1" t="inlineStr">
         <is>
-          <t>444</t>
+          <t>509</t>
         </is>
       </c>
       <c r="F21" s="1" t="inlineStr">
         <is>
-          <t>20221104</t>
+          <t>20221215</t>
         </is>
       </c>
     </row>
   </sheetData>
   <printOptions headings="false" gridLines="false" gridLinesSet="true" horizontalCentered="false" verticalCentered="false"/>
   <pageMargins left="0.5" right="0.5" top="1.0" bottom="1.0" header="0.5" footer="0.5"/>
   <pageSetup blackAndWhite="false" cellComments="none" copies="1" draft="false" firstPageNumber="1" fitToHeight="1" fitToWidth="1" horizontalDpi="300" orientation="portrait" pageOrder="downThenOver" paperSize="1" scale="100" useFirstPageNumber="true" usePrinterDefaults="false" verticalDpi="300"/>
   <headerFooter differentFirst="false" differentOddEven="false">
     <oddHeader>&amp;C&amp;"Times New Roman,Regular"&amp;12&amp;A</oddHeader>
     <oddFooter>&amp;C&amp;"Times New Roman,Regular"&amp;12Page &amp;P</oddFooter>
   </headerFooter>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <TotalTime></TotalTime>
   <Company/>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcmitype="http://purl.org/dc/dcmitype/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dc:title/>