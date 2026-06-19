--- v1 (2026-04-22)
+++ v2 (2026-06-19)
@@ -157,684 +157,684 @@
       </c>
       <c r="C1" s="1" t="inlineStr">
         <is>
           <t>cr_no</t>
         </is>
       </c>
       <c r="D1" s="1" t="inlineStr">
         <is>
           <t>consultant</t>
         </is>
       </c>
       <c r="E1" s="1" t="inlineStr">
         <is>
           <t>increment</t>
         </is>
       </c>
       <c r="F1" s="1" t="inlineStr">
         <is>
           <t>inc_date</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="2">
       <c r="A2" s="1" t="inlineStr">
         <is>
-          <t>613</t>
+          <t>750</t>
         </is>
       </c>
       <c r="B2" s="1" t="inlineStr">
         <is>
-          <t>2023-01-06</t>
+          <t>2023-03-29</t>
         </is>
       </c>
       <c r="C2" s="1" t="inlineStr">
         <is>
-          <t>CR20230106-528</t>
+          <t>CR20230329-654</t>
         </is>
       </c>
       <c r="D2" s="1" t="inlineStr">
         <is>
-          <t>DOMENDEN, JOVELYN(OVERRIDE)</t>
+          <t>DELA PEÑA, CECILIA</t>
         </is>
       </c>
       <c r="E2" s="1" t="inlineStr">
         <is>
-          <t>528</t>
+          <t>654</t>
         </is>
       </c>
       <c r="F2" s="1" t="inlineStr">
         <is>
-          <t>20230106</t>
+          <t>20230329</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="3">
       <c r="A3" s="1" t="inlineStr">
         <is>
-          <t>612</t>
+          <t>749</t>
         </is>
       </c>
       <c r="B3" s="1" t="inlineStr">
         <is>
-          <t>2023-01-06</t>
+          <t>2023-03-29</t>
         </is>
       </c>
       <c r="C3" s="1" t="inlineStr">
         <is>
-          <t>CR20230106-527</t>
+          <t>CR20230329-653</t>
         </is>
       </c>
       <c r="D3" s="1" t="inlineStr">
         <is>
-          <t>DOMENDEN, JOVELYN(OVERRIDE)</t>
+          <t>DOMINGO, EVELYN</t>
         </is>
       </c>
       <c r="E3" s="1" t="inlineStr">
         <is>
-          <t>527</t>
+          <t>653</t>
         </is>
       </c>
       <c r="F3" s="1" t="inlineStr">
         <is>
-          <t>20230106</t>
+          <t>20230329</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="4">
       <c r="A4" s="1" t="inlineStr">
         <is>
-          <t>611</t>
+          <t>748</t>
         </is>
       </c>
       <c r="B4" s="1" t="inlineStr">
         <is>
-          <t>2023-01-06</t>
+          <t>2023-03-29</t>
         </is>
       </c>
       <c r="C4" s="1" t="inlineStr">
         <is>
-          <t>CR20230106-526</t>
+          <t>CR20230329-652</t>
         </is>
       </c>
       <c r="D4" s="1" t="inlineStr">
         <is>
-          <t>BORROMEO, MARY ROSE (100 $)</t>
+          <t>DOMINGO, EVELYN</t>
         </is>
       </c>
       <c r="E4" s="1" t="inlineStr">
         <is>
-          <t>526</t>
+          <t>652</t>
         </is>
       </c>
       <c r="F4" s="1" t="inlineStr">
         <is>
-          <t>20230106</t>
+          <t>20230329</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="5">
       <c r="A5" s="1" t="inlineStr">
         <is>
-          <t>610</t>
+          <t>747</t>
         </is>
       </c>
       <c r="B5" s="1" t="inlineStr">
         <is>
-          <t>2023-01-06</t>
+          <t>2023-03-29</t>
         </is>
       </c>
       <c r="C5" s="1" t="inlineStr">
         <is>
-          <t>CR20230106-525</t>
+          <t>CR20230329-651</t>
         </is>
       </c>
       <c r="D5" s="1" t="inlineStr">
         <is>
-          <t>VILLACORTA, LORY (100$)</t>
+          <t>RAZOTE, CLARE ANN ENGELINE</t>
         </is>
       </c>
       <c r="E5" s="1" t="inlineStr">
         <is>
-          <t>525</t>
+          <t>651</t>
         </is>
       </c>
       <c r="F5" s="1" t="inlineStr">
         <is>
-          <t>20230106</t>
+          <t>20230329</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="6">
       <c r="A6" s="1" t="inlineStr">
         <is>
-          <t>609</t>
+          <t>746</t>
         </is>
       </c>
       <c r="B6" s="1" t="inlineStr">
         <is>
-          <t>2023-01-06</t>
+          <t>2023-03-29</t>
         </is>
       </c>
       <c r="C6" s="1" t="inlineStr">
         <is>
-          <t>CR20230106-524</t>
+          <t>CR20230329-650</t>
         </is>
       </c>
       <c r="D6" s="1" t="inlineStr">
         <is>
-          <t>RAZOTE, CLARE ANN ENGELINE (100$)</t>
+          <t>RAZOTE, CLARE ANN ENGELINE</t>
         </is>
       </c>
       <c r="E6" s="1" t="inlineStr">
         <is>
-          <t>524</t>
+          <t>650</t>
         </is>
       </c>
       <c r="F6" s="1" t="inlineStr">
         <is>
-          <t>20230106</t>
+          <t>20230329</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="7">
       <c r="A7" s="1" t="inlineStr">
         <is>
-          <t>608</t>
+          <t>744</t>
         </is>
       </c>
       <c r="B7" s="1" t="inlineStr">
         <is>
-          <t>2023-01-06</t>
+          <t>2023-03-29</t>
         </is>
       </c>
       <c r="C7" s="1" t="inlineStr">
         <is>
-          <t>CR20230106-523</t>
+          <t>CR20230329-649</t>
         </is>
       </c>
       <c r="D7" s="1" t="inlineStr">
         <is>
-          <t>ORGANO, KRYSTAL (100$)</t>
+          <t>ASUNCION, ETHELDREDA</t>
         </is>
       </c>
       <c r="E7" s="1" t="inlineStr">
         <is>
-          <t>523</t>
+          <t>649</t>
         </is>
       </c>
       <c r="F7" s="1" t="inlineStr">
         <is>
-          <t>20230106</t>
+          <t>20230329</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="8">
       <c r="A8" s="1" t="inlineStr">
         <is>
-          <t>607</t>
+          <t>742</t>
         </is>
       </c>
       <c r="B8" s="1" t="inlineStr">
         <is>
-          <t>2023-01-06</t>
+          <t>2023-03-29</t>
         </is>
       </c>
       <c r="C8" s="1" t="inlineStr">
         <is>
-          <t>CR20230106-522</t>
+          <t>CR20230329-648</t>
         </is>
       </c>
       <c r="D8" s="1" t="inlineStr">
         <is>
-          <t>VILLANUEVA, JHENALYNE (100$)</t>
+          <t>OFIANA, FLORENCE</t>
         </is>
       </c>
       <c r="E8" s="1" t="inlineStr">
         <is>
-          <t>522</t>
+          <t>648</t>
         </is>
       </c>
       <c r="F8" s="1" t="inlineStr">
         <is>
-          <t>20230106</t>
+          <t>20230329</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="9">
       <c r="A9" s="1" t="inlineStr">
         <is>
-          <t>606</t>
+          <t>741</t>
         </is>
       </c>
       <c r="B9" s="1" t="inlineStr">
         <is>
-          <t>2023-01-06</t>
+          <t>2023-03-29</t>
         </is>
       </c>
       <c r="C9" s="1" t="inlineStr">
         <is>
-          <t>CR20230106-521</t>
+          <t>CR20230329-647</t>
         </is>
       </c>
       <c r="D9" s="1" t="inlineStr">
         <is>
-          <t>DOMENDEN, JOVELYN (100$)</t>
+          <t>LLANES, GRATECHEN</t>
         </is>
       </c>
       <c r="E9" s="1" t="inlineStr">
         <is>
-          <t>521</t>
+          <t>647</t>
         </is>
       </c>
       <c r="F9" s="1" t="inlineStr">
         <is>
-          <t>20230106</t>
+          <t>20230329</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="10">
       <c r="A10" s="1" t="inlineStr">
         <is>
-          <t>605</t>
+          <t>740</t>
         </is>
       </c>
       <c r="B10" s="1" t="inlineStr">
         <is>
-          <t>2022-12-22</t>
+          <t>2023-03-29</t>
         </is>
       </c>
       <c r="C10" s="1" t="inlineStr">
         <is>
-          <t>CR20221222-520</t>
+          <t>CR20230329-646</t>
         </is>
       </c>
       <c r="D10" s="1" t="inlineStr">
         <is>
-          <t>MARTIN, JULIA DIVINA</t>
+          <t>LLANES, GRATECHEN</t>
         </is>
       </c>
       <c r="E10" s="1" t="inlineStr">
         <is>
-          <t>520</t>
+          <t>646</t>
         </is>
       </c>
       <c r="F10" s="1" t="inlineStr">
         <is>
-          <t>20221222</t>
+          <t>20230329</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="11">
       <c r="A11" s="1" t="inlineStr">
         <is>
-          <t>604</t>
+          <t>739</t>
         </is>
       </c>
       <c r="B11" s="1" t="inlineStr">
         <is>
-          <t>2022-12-22</t>
+          <t>2023-03-29</t>
         </is>
       </c>
       <c r="C11" s="1" t="inlineStr">
         <is>
-          <t>CR20221222-519</t>
+          <t>CR20230329-645</t>
         </is>
       </c>
       <c r="D11" s="1" t="inlineStr">
         <is>
-          <t>MARTIN, JULIA DIVINA</t>
+          <t>CALIJA, VILMA</t>
         </is>
       </c>
       <c r="E11" s="1" t="inlineStr">
         <is>
-          <t>519</t>
+          <t>645</t>
         </is>
       </c>
       <c r="F11" s="1" t="inlineStr">
         <is>
-          <t>20221222</t>
+          <t>20230329</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="12">
       <c r="A12" s="1" t="inlineStr">
         <is>
-          <t>603</t>
+          <t>737</t>
         </is>
       </c>
       <c r="B12" s="1" t="inlineStr">
         <is>
-          <t>2022-12-15</t>
+          <t>2023-03-29</t>
         </is>
       </c>
       <c r="C12" s="1" t="inlineStr">
         <is>
-          <t>CR20221215-518</t>
+          <t>CR20230329-644</t>
         </is>
       </c>
       <c r="D12" s="1" t="inlineStr">
         <is>
-          <t>PASCUA, MARCHELLE</t>
+          <t>DACANAY, LOIDA</t>
         </is>
       </c>
       <c r="E12" s="1" t="inlineStr">
         <is>
-          <t>518</t>
+          <t>644</t>
         </is>
       </c>
       <c r="F12" s="1" t="inlineStr">
         <is>
-          <t>20221215</t>
+          <t>20230329</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="13">
       <c r="A13" s="1" t="inlineStr">
         <is>
-          <t>602</t>
+          <t>735</t>
         </is>
       </c>
       <c r="B13" s="1" t="inlineStr">
         <is>
-          <t>2022-12-15</t>
+          <t>2023-03-29</t>
         </is>
       </c>
       <c r="C13" s="1" t="inlineStr">
         <is>
-          <t>CR20221215-517</t>
+          <t>CR20230329-643</t>
         </is>
       </c>
       <c r="D13" s="1" t="inlineStr">
         <is>
-          <t>DOMINGO, PREMALYN</t>
+          <t>MARTIN, JULIA DIVINA</t>
         </is>
       </c>
       <c r="E13" s="1" t="inlineStr">
         <is>
-          <t>517</t>
+          <t>643</t>
         </is>
       </c>
       <c r="F13" s="1" t="inlineStr">
         <is>
-          <t>20221215</t>
+          <t>20230329</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="14">
       <c r="A14" s="1" t="inlineStr">
         <is>
-          <t>601</t>
+          <t>734</t>
         </is>
       </c>
       <c r="B14" s="1" t="inlineStr">
         <is>
-          <t>2022-12-15</t>
+          <t>2023-03-29</t>
         </is>
       </c>
       <c r="C14" s="1" t="inlineStr">
         <is>
-          <t>CR20221215-516</t>
+          <t>CR20230329-642</t>
         </is>
       </c>
       <c r="D14" s="1" t="inlineStr">
         <is>
-          <t>ABADILLA, LAMAR</t>
+          <t>MARTIN, JULIA DIVINA</t>
         </is>
       </c>
       <c r="E14" s="1" t="inlineStr">
         <is>
-          <t>516</t>
+          <t>642</t>
         </is>
       </c>
       <c r="F14" s="1" t="inlineStr">
         <is>
-          <t>20221215</t>
+          <t>20230329</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="15">
       <c r="A15" s="1" t="inlineStr">
         <is>
-          <t>600</t>
+          <t>733</t>
         </is>
       </c>
       <c r="B15" s="1" t="inlineStr">
         <is>
-          <t>2022-12-15</t>
+          <t>2023-03-29</t>
         </is>
       </c>
       <c r="C15" s="1" t="inlineStr">
         <is>
-          <t>CR20221215-515</t>
+          <t>CR20230329-641</t>
         </is>
       </c>
       <c r="D15" s="1" t="inlineStr">
         <is>
-          <t>ABADILLA, LAMAR</t>
+          <t>DOMENDEN, JOVELYN</t>
         </is>
       </c>
       <c r="E15" s="1" t="inlineStr">
         <is>
-          <t>515</t>
+          <t>641</t>
         </is>
       </c>
       <c r="F15" s="1" t="inlineStr">
         <is>
-          <t>20221215</t>
+          <t>20230329</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="16">
       <c r="A16" s="1" t="inlineStr">
         <is>
-          <t>599</t>
+          <t>731</t>
         </is>
       </c>
       <c r="B16" s="1" t="inlineStr">
         <is>
-          <t>2022-12-15</t>
+          <t>2023-03-29</t>
         </is>
       </c>
       <c r="C16" s="1" t="inlineStr">
         <is>
-          <t>CR20221215-514</t>
+          <t>CR20230329-640</t>
         </is>
       </c>
       <c r="D16" s="1" t="inlineStr">
         <is>
-          <t>DOMINGO, EVELYN</t>
+          <t>DOMENDEN, JOVELYN</t>
         </is>
       </c>
       <c r="E16" s="1" t="inlineStr">
         <is>
-          <t>514</t>
+          <t>640</t>
         </is>
       </c>
       <c r="F16" s="1" t="inlineStr">
         <is>
-          <t>20221215</t>
+          <t>20230329</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="17">
       <c r="A17" s="1" t="inlineStr">
         <is>
-          <t>598</t>
+          <t>730</t>
         </is>
       </c>
       <c r="B17" s="1" t="inlineStr">
         <is>
-          <t>2022-12-15</t>
+          <t>2023-03-29</t>
         </is>
       </c>
       <c r="C17" s="1" t="inlineStr">
         <is>
-          <t>CR20221215-513</t>
+          <t>CR20230329-639</t>
         </is>
       </c>
       <c r="D17" s="1" t="inlineStr">
         <is>
-          <t>DOMINGO, EVELYN</t>
+          <t>RAMOS, MA, EDITHA</t>
         </is>
       </c>
       <c r="E17" s="1" t="inlineStr">
         <is>
-          <t>513</t>
+          <t>639</t>
         </is>
       </c>
       <c r="F17" s="1" t="inlineStr">
         <is>
-          <t>20221215</t>
+          <t>20230329</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="18">
       <c r="A18" s="1" t="inlineStr">
         <is>
-          <t>597</t>
+          <t>729</t>
         </is>
       </c>
       <c r="B18" s="1" t="inlineStr">
         <is>
-          <t>2022-12-15</t>
+          <t>2023-03-29</t>
         </is>
       </c>
       <c r="C18" s="1" t="inlineStr">
         <is>
-          <t>CR20221215-512</t>
+          <t>CR20230329-638</t>
         </is>
       </c>
       <c r="D18" s="1" t="inlineStr">
         <is>
-          <t>LLANES, JACKLYNE KATE</t>
+          <t>VILLANUEVA, MA. THERESA</t>
         </is>
       </c>
       <c r="E18" s="1" t="inlineStr">
         <is>
-          <t>512</t>
+          <t>638</t>
         </is>
       </c>
       <c r="F18" s="1" t="inlineStr">
         <is>
-          <t>20221215</t>
+          <t>20230329</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="19">
       <c r="A19" s="1" t="inlineStr">
         <is>
-          <t>596</t>
+          <t>728</t>
         </is>
       </c>
       <c r="B19" s="1" t="inlineStr">
         <is>
-          <t>2022-12-15</t>
+          <t>2023-03-29</t>
         </is>
       </c>
       <c r="C19" s="1" t="inlineStr">
         <is>
-          <t>CR20221215-511</t>
+          <t>CR20230329-637</t>
         </is>
       </c>
       <c r="D19" s="1" t="inlineStr">
         <is>
-          <t>JAVIER, LENIDITA</t>
+          <t>VILLANUEVA, MA. THERESA</t>
         </is>
       </c>
       <c r="E19" s="1" t="inlineStr">
         <is>
-          <t>511</t>
+          <t>637</t>
         </is>
       </c>
       <c r="F19" s="1" t="inlineStr">
         <is>
-          <t>20221215</t>
+          <t>20230329</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="20">
       <c r="A20" s="1" t="inlineStr">
         <is>
-          <t>595</t>
+          <t>727</t>
         </is>
       </c>
       <c r="B20" s="1" t="inlineStr">
         <is>
-          <t>2022-12-15</t>
+          <t>2023-03-29</t>
         </is>
       </c>
       <c r="C20" s="1" t="inlineStr">
         <is>
-          <t>CR20221215-510</t>
+          <t>CR20230329-636</t>
         </is>
       </c>
       <c r="D20" s="1" t="inlineStr">
         <is>
-          <t>VILLANUEVA, MARIA THERESA</t>
+          <t>VILLANUEVA, JHENALYNE</t>
         </is>
       </c>
       <c r="E20" s="1" t="inlineStr">
         <is>
-          <t>510</t>
+          <t>636</t>
         </is>
       </c>
       <c r="F20" s="1" t="inlineStr">
         <is>
-          <t>20221215</t>
+          <t>20230329</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="21">
       <c r="A21" s="1" t="inlineStr">
         <is>
-          <t>594</t>
+          <t>725</t>
         </is>
       </c>
       <c r="B21" s="1" t="inlineStr">
         <is>
-          <t>2022-12-15</t>
+          <t>2023-03-29</t>
         </is>
       </c>
       <c r="C21" s="1" t="inlineStr">
         <is>
-          <t>CR20221215-509</t>
+          <t>CR20230329-635</t>
         </is>
       </c>
       <c r="D21" s="1" t="inlineStr">
         <is>
-          <t>OFIANA, FLORENCE</t>
+          <t>VILLANUEVA, JHENALYNE</t>
         </is>
       </c>
       <c r="E21" s="1" t="inlineStr">
         <is>
-          <t>509</t>
+          <t>635</t>
         </is>
       </c>
       <c r="F21" s="1" t="inlineStr">
         <is>
-          <t>20221215</t>
+          <t>20230329</t>
         </is>
       </c>
     </row>
   </sheetData>
   <printOptions headings="false" gridLines="false" gridLinesSet="true" horizontalCentered="false" verticalCentered="false"/>
   <pageMargins left="0.5" right="0.5" top="1.0" bottom="1.0" header="0.5" footer="0.5"/>
   <pageSetup blackAndWhite="false" cellComments="none" copies="1" draft="false" firstPageNumber="1" fitToHeight="1" fitToWidth="1" horizontalDpi="300" orientation="portrait" pageOrder="downThenOver" paperSize="1" scale="100" useFirstPageNumber="true" usePrinterDefaults="false" verticalDpi="300"/>
   <headerFooter differentFirst="false" differentOddEven="false">
     <oddHeader>&amp;C&amp;"Times New Roman,Regular"&amp;12&amp;A</oddHeader>
     <oddFooter>&amp;C&amp;"Times New Roman,Regular"&amp;12Page &amp;P</oddFooter>
   </headerFooter>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <TotalTime></TotalTime>
   <Company/>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcmitype="http://purl.org/dc/dcmitype/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dc:title/>