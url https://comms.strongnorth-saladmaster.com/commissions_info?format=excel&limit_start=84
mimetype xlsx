--- v0 (2026-02-25)
+++ v1 (2026-04-21)
@@ -157,684 +157,684 @@
       </c>
       <c r="C1" s="1" t="inlineStr">
         <is>
           <t>cr_no</t>
         </is>
       </c>
       <c r="D1" s="1" t="inlineStr">
         <is>
           <t>consultant</t>
         </is>
       </c>
       <c r="E1" s="1" t="inlineStr">
         <is>
           <t>increment</t>
         </is>
       </c>
       <c r="F1" s="1" t="inlineStr">
         <is>
           <t>inc_date</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="2">
       <c r="A2" s="1" t="inlineStr">
         <is>
-          <t>506</t>
+          <t>572</t>
         </is>
       </c>
       <c r="B2" s="1" t="inlineStr">
         <is>
-          <t>2022-09-30</t>
+          <t>2022-12-15</t>
         </is>
       </c>
       <c r="C2" s="1" t="inlineStr">
         <is>
-          <t>CR20220930-423</t>
+          <t>CR20221215-488</t>
         </is>
       </c>
       <c r="D2" s="1" t="inlineStr">
         <is>
-          <t>PALOMARES, TERESA</t>
+          <t>MANZANO, TATUM</t>
         </is>
       </c>
       <c r="E2" s="1" t="inlineStr">
         <is>
-          <t>423</t>
+          <t>488</t>
         </is>
       </c>
       <c r="F2" s="1" t="inlineStr">
         <is>
-          <t>20220930</t>
+          <t>20221215</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="3">
       <c r="A3" s="1" t="inlineStr">
         <is>
-          <t>505</t>
+          <t>571</t>
         </is>
       </c>
       <c r="B3" s="1" t="inlineStr">
         <is>
-          <t>2022-09-30</t>
+          <t>2022-12-15</t>
         </is>
       </c>
       <c r="C3" s="1" t="inlineStr">
         <is>
-          <t>CR20220930-422</t>
+          <t>CR20221215-487</t>
         </is>
       </c>
       <c r="D3" s="1" t="inlineStr">
         <is>
-          <t>ABADILLA, LAMAR</t>
+          <t>MANZANO, TATUM</t>
         </is>
       </c>
       <c r="E3" s="1" t="inlineStr">
         <is>
-          <t>422</t>
+          <t>487</t>
         </is>
       </c>
       <c r="F3" s="1" t="inlineStr">
         <is>
-          <t>20220930</t>
+          <t>20221215</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="4">
       <c r="A4" s="1" t="inlineStr">
         <is>
-          <t>503</t>
+          <t>570</t>
         </is>
       </c>
       <c r="B4" s="1" t="inlineStr">
         <is>
-          <t>2022-09-30</t>
+          <t>2022-12-15</t>
         </is>
       </c>
       <c r="C4" s="1" t="inlineStr">
         <is>
-          <t>CR20220930-421</t>
+          <t>CR20221215-486</t>
         </is>
       </c>
       <c r="D4" s="1" t="inlineStr">
         <is>
-          <t>ABADILLA, LAMAR</t>
+          <t>BOONGALING, MARJORIE</t>
         </is>
       </c>
       <c r="E4" s="1" t="inlineStr">
         <is>
-          <t>421</t>
+          <t>486</t>
         </is>
       </c>
       <c r="F4" s="1" t="inlineStr">
         <is>
-          <t>20220930</t>
+          <t>20221215</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="5">
       <c r="A5" s="1" t="inlineStr">
         <is>
-          <t>502</t>
+          <t>569</t>
         </is>
       </c>
       <c r="B5" s="1" t="inlineStr">
         <is>
-          <t>2022-09-30</t>
+          <t>2022-12-15</t>
         </is>
       </c>
       <c r="C5" s="1" t="inlineStr">
         <is>
-          <t>CR20220930-420</t>
+          <t>CR20221215-485</t>
         </is>
       </c>
       <c r="D5" s="1" t="inlineStr">
         <is>
-          <t>DOMENDEN, JOVELYN</t>
+          <t>SANCHEZ, MARICRIS</t>
         </is>
       </c>
       <c r="E5" s="1" t="inlineStr">
         <is>
-          <t>420</t>
+          <t>485</t>
         </is>
       </c>
       <c r="F5" s="1" t="inlineStr">
         <is>
-          <t>20220930</t>
+          <t>20221215</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="6">
       <c r="A6" s="1" t="inlineStr">
         <is>
-          <t>501</t>
+          <t>568</t>
         </is>
       </c>
       <c r="B6" s="1" t="inlineStr">
         <is>
-          <t>2022-09-30</t>
+          <t>2022-12-15</t>
         </is>
       </c>
       <c r="C6" s="1" t="inlineStr">
         <is>
-          <t>CR20220930-419</t>
+          <t>CR20221215-484</t>
         </is>
       </c>
       <c r="D6" s="1" t="inlineStr">
         <is>
-          <t>FELLIZAR, MARCIA</t>
+          <t>SANCHEZ, MARICRIS</t>
         </is>
       </c>
       <c r="E6" s="1" t="inlineStr">
         <is>
-          <t>419</t>
+          <t>484</t>
         </is>
       </c>
       <c r="F6" s="1" t="inlineStr">
         <is>
-          <t>20220930</t>
+          <t>20221215</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="7">
       <c r="A7" s="1" t="inlineStr">
         <is>
-          <t>500</t>
+          <t>567</t>
         </is>
       </c>
       <c r="B7" s="1" t="inlineStr">
         <is>
-          <t>2022-09-30</t>
+          <t>2022-12-15</t>
         </is>
       </c>
       <c r="C7" s="1" t="inlineStr">
         <is>
-          <t>CR20220930-418</t>
+          <t>CR20221215-483</t>
         </is>
       </c>
       <c r="D7" s="1" t="inlineStr">
         <is>
-          <t>FELLIZAR, MARCIA</t>
+          <t>MAGAYANO, MARICEL</t>
         </is>
       </c>
       <c r="E7" s="1" t="inlineStr">
         <is>
-          <t>418</t>
+          <t>483</t>
         </is>
       </c>
       <c r="F7" s="1" t="inlineStr">
         <is>
-          <t>20220930</t>
+          <t>20221215</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="8">
       <c r="A8" s="1" t="inlineStr">
         <is>
-          <t>499</t>
+          <t>566</t>
         </is>
       </c>
       <c r="B8" s="1" t="inlineStr">
         <is>
-          <t>2022-09-30</t>
+          <t>2022-12-15</t>
         </is>
       </c>
       <c r="C8" s="1" t="inlineStr">
         <is>
-          <t>CR20220930-417</t>
+          <t>CR20221215-482</t>
         </is>
       </c>
       <c r="D8" s="1" t="inlineStr">
         <is>
-          <t>FELLIZAR, MARCIA</t>
+          <t>RAZOTE, CLARE ANN ENGELINE</t>
         </is>
       </c>
       <c r="E8" s="1" t="inlineStr">
         <is>
-          <t>417</t>
+          <t>482</t>
         </is>
       </c>
       <c r="F8" s="1" t="inlineStr">
         <is>
-          <t>20220930</t>
+          <t>20221215</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="9">
       <c r="A9" s="1" t="inlineStr">
         <is>
-          <t>498</t>
+          <t>565</t>
         </is>
       </c>
       <c r="B9" s="1" t="inlineStr">
         <is>
-          <t>2022-09-30</t>
+          <t>2022-12-15</t>
         </is>
       </c>
       <c r="C9" s="1" t="inlineStr">
         <is>
-          <t>CR20220930-416</t>
+          <t>CR20221215-481</t>
         </is>
       </c>
       <c r="D9" s="1" t="inlineStr">
         <is>
-          <t>ACAB, MARY ROSE</t>
+          <t>RAZOTE, CLARE ANN ENGELINE</t>
         </is>
       </c>
       <c r="E9" s="1" t="inlineStr">
         <is>
-          <t>416</t>
+          <t>481</t>
         </is>
       </c>
       <c r="F9" s="1" t="inlineStr">
         <is>
-          <t>20220930</t>
+          <t>20221215</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="10">
       <c r="A10" s="1" t="inlineStr">
         <is>
-          <t>497</t>
+          <t>564</t>
         </is>
       </c>
       <c r="B10" s="1" t="inlineStr">
         <is>
-          <t>2022-09-30</t>
+          <t>2022-12-15</t>
         </is>
       </c>
       <c r="C10" s="1" t="inlineStr">
         <is>
-          <t>CR20220930-415</t>
+          <t>CR20221215-480</t>
         </is>
       </c>
       <c r="D10" s="1" t="inlineStr">
         <is>
-          <t>DOMINGO, PREMALYN</t>
+          <t>ASUNCION, ETHELDREDA</t>
         </is>
       </c>
       <c r="E10" s="1" t="inlineStr">
         <is>
-          <t>415</t>
+          <t>480</t>
         </is>
       </c>
       <c r="F10" s="1" t="inlineStr">
         <is>
-          <t>20220930</t>
+          <t>20221215</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="11">
       <c r="A11" s="1" t="inlineStr">
         <is>
-          <t>496</t>
+          <t>562</t>
         </is>
       </c>
       <c r="B11" s="1" t="inlineStr">
         <is>
-          <t>2022-09-30</t>
+          <t>2022-12-15</t>
         </is>
       </c>
       <c r="C11" s="1" t="inlineStr">
         <is>
-          <t>CR20220930-414</t>
+          <t>CR20221215-479</t>
         </is>
       </c>
       <c r="D11" s="1" t="inlineStr">
         <is>
-          <t>TOLENTINO, LIZA</t>
+          <t>DOMINGO, SHEENA</t>
         </is>
       </c>
       <c r="E11" s="1" t="inlineStr">
         <is>
-          <t>414</t>
+          <t>479</t>
         </is>
       </c>
       <c r="F11" s="1" t="inlineStr">
         <is>
-          <t>20220930</t>
+          <t>20221215</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="12">
       <c r="A12" s="1" t="inlineStr">
         <is>
-          <t>495</t>
+          <t>561</t>
         </is>
       </c>
       <c r="B12" s="1" t="inlineStr">
         <is>
-          <t>2022-09-30</t>
+          <t>2022-12-02</t>
         </is>
       </c>
       <c r="C12" s="1" t="inlineStr">
         <is>
-          <t>CR20220930-413</t>
+          <t>CR20221202-478</t>
         </is>
       </c>
       <c r="D12" s="1" t="inlineStr">
         <is>
-          <t>VILLANUEVA, JHENALYNE</t>
+          <t>RAZOTE, REINA ANGELICA</t>
         </is>
       </c>
       <c r="E12" s="1" t="inlineStr">
         <is>
-          <t>413</t>
+          <t>478</t>
         </is>
       </c>
       <c r="F12" s="1" t="inlineStr">
         <is>
-          <t>20220930</t>
+          <t>20221202</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="13">
       <c r="A13" s="1" t="inlineStr">
         <is>
-          <t>494</t>
+          <t>560</t>
         </is>
       </c>
       <c r="B13" s="1" t="inlineStr">
         <is>
-          <t>2022-09-30</t>
+          <t>2022-12-02</t>
         </is>
       </c>
       <c r="C13" s="1" t="inlineStr">
         <is>
-          <t>CR20220930-412</t>
+          <t>CR20221202-477</t>
         </is>
       </c>
       <c r="D13" s="1" t="inlineStr">
         <is>
-          <t>VILLANUEVA, JHENALYNE</t>
+          <t>LLANES, GRATECHEN</t>
         </is>
       </c>
       <c r="E13" s="1" t="inlineStr">
         <is>
-          <t>412</t>
+          <t>477</t>
         </is>
       </c>
       <c r="F13" s="1" t="inlineStr">
         <is>
-          <t>20220930</t>
+          <t>20221202</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="14">
       <c r="A14" s="1" t="inlineStr">
         <is>
-          <t>493</t>
+          <t>559</t>
         </is>
       </c>
       <c r="B14" s="1" t="inlineStr">
         <is>
-          <t>2022-09-30</t>
+          <t>2022-12-02</t>
         </is>
       </c>
       <c r="C14" s="1" t="inlineStr">
         <is>
-          <t>CR20220930-411</t>
+          <t>CR20221202-476</t>
         </is>
       </c>
       <c r="D14" s="1" t="inlineStr">
         <is>
-          <t>MARTIN, JULIA DIVINA</t>
+          <t>LLANES, GRATECHEN</t>
         </is>
       </c>
       <c r="E14" s="1" t="inlineStr">
         <is>
-          <t>411</t>
+          <t>476</t>
         </is>
       </c>
       <c r="F14" s="1" t="inlineStr">
         <is>
-          <t>20220930</t>
+          <t>20221202</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="15">
       <c r="A15" s="1" t="inlineStr">
         <is>
-          <t>492</t>
+          <t>558</t>
         </is>
       </c>
       <c r="B15" s="1" t="inlineStr">
         <is>
-          <t>2022-09-30</t>
+          <t>2022-12-02</t>
         </is>
       </c>
       <c r="C15" s="1" t="inlineStr">
         <is>
-          <t>CR20220930-410</t>
+          <t>CR20221202-475</t>
         </is>
       </c>
       <c r="D15" s="1" t="inlineStr">
         <is>
-          <t>LLANES, KATE</t>
+          <t>LLANES, GRATECHEN</t>
         </is>
       </c>
       <c r="E15" s="1" t="inlineStr">
         <is>
-          <t>410</t>
+          <t>475</t>
         </is>
       </c>
       <c r="F15" s="1" t="inlineStr">
         <is>
-          <t>20220930</t>
+          <t>20221202</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="16">
       <c r="A16" s="1" t="inlineStr">
         <is>
-          <t>491</t>
+          <t>557</t>
         </is>
       </c>
       <c r="B16" s="1" t="inlineStr">
         <is>
-          <t>2022-09-30</t>
+          <t>2022-12-02</t>
         </is>
       </c>
       <c r="C16" s="1" t="inlineStr">
         <is>
-          <t>CR20220930-409</t>
+          <t>CR20221202-474</t>
         </is>
       </c>
       <c r="D16" s="1" t="inlineStr">
         <is>
-          <t>LLANES, GRATECHEN</t>
+          <t>DOMINGO, SHEENA</t>
         </is>
       </c>
       <c r="E16" s="1" t="inlineStr">
         <is>
-          <t>409</t>
+          <t>474</t>
         </is>
       </c>
       <c r="F16" s="1" t="inlineStr">
         <is>
-          <t>20220930</t>
+          <t>20221202</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="17">
       <c r="A17" s="1" t="inlineStr">
         <is>
-          <t>490</t>
+          <t>556</t>
         </is>
       </c>
       <c r="B17" s="1" t="inlineStr">
         <is>
-          <t>2022-09-30</t>
+          <t>2022-12-02</t>
         </is>
       </c>
       <c r="C17" s="1" t="inlineStr">
         <is>
-          <t>CR20220930-408</t>
+          <t>CR20221202-473</t>
         </is>
       </c>
       <c r="D17" s="1" t="inlineStr">
         <is>
-          <t>LLANES, GRATECHEN</t>
+          <t>LLANES, JACKLYNE KATE</t>
         </is>
       </c>
       <c r="E17" s="1" t="inlineStr">
         <is>
-          <t>408</t>
+          <t>473</t>
         </is>
       </c>
       <c r="F17" s="1" t="inlineStr">
         <is>
-          <t>20220930</t>
+          <t>20221202</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="18">
       <c r="A18" s="1" t="inlineStr">
         <is>
-          <t>489</t>
+          <t>555</t>
         </is>
       </c>
       <c r="B18" s="1" t="inlineStr">
         <is>
-          <t>2022-09-30</t>
+          <t>2022-12-02</t>
         </is>
       </c>
       <c r="C18" s="1" t="inlineStr">
         <is>
-          <t>CR20220930-407</t>
+          <t>CR20221202-472</t>
         </is>
       </c>
       <c r="D18" s="1" t="inlineStr">
         <is>
-          <t>RAZOTE, CLARE ANN ENGELINE</t>
+          <t>DOMINGO, EVELYN</t>
         </is>
       </c>
       <c r="E18" s="1" t="inlineStr">
         <is>
-          <t>407</t>
+          <t>472</t>
         </is>
       </c>
       <c r="F18" s="1" t="inlineStr">
         <is>
-          <t>20220930</t>
+          <t>20221202</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="19">
       <c r="A19" s="1" t="inlineStr">
         <is>
-          <t>488</t>
+          <t>554</t>
         </is>
       </c>
       <c r="B19" s="1" t="inlineStr">
         <is>
-          <t>2022-09-30</t>
+          <t>2022-12-02</t>
         </is>
       </c>
       <c r="C19" s="1" t="inlineStr">
         <is>
-          <t>CR20220930-406</t>
+          <t>CR20221202-471</t>
         </is>
       </c>
       <c r="D19" s="1" t="inlineStr">
         <is>
-          <t>JAVIER, LENIDITA</t>
+          <t>RAZOTE, CLARE ANN ENGELINE</t>
         </is>
       </c>
       <c r="E19" s="1" t="inlineStr">
         <is>
-          <t>406</t>
+          <t>471</t>
         </is>
       </c>
       <c r="F19" s="1" t="inlineStr">
         <is>
-          <t>20220930</t>
+          <t>20221202</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="20">
       <c r="A20" s="1" t="inlineStr">
         <is>
-          <t>487</t>
+          <t>553</t>
         </is>
       </c>
       <c r="B20" s="1" t="inlineStr">
         <is>
-          <t>2022-09-30</t>
+          <t>2022-12-02</t>
         </is>
       </c>
       <c r="C20" s="1" t="inlineStr">
         <is>
-          <t>CR20220930-405</t>
+          <t>CR20221202-470</t>
         </is>
       </c>
       <c r="D20" s="1" t="inlineStr">
         <is>
-          <t>DOMINGO, EVELYN</t>
+          <t>MAGAYANO, MARICEL</t>
         </is>
       </c>
       <c r="E20" s="1" t="inlineStr">
         <is>
-          <t>405</t>
+          <t>470</t>
         </is>
       </c>
       <c r="F20" s="1" t="inlineStr">
         <is>
-          <t>20220930</t>
+          <t>20221202</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="21">
       <c r="A21" s="1" t="inlineStr">
         <is>
-          <t>486</t>
+          <t>552</t>
         </is>
       </c>
       <c r="B21" s="1" t="inlineStr">
         <is>
-          <t>2022-09-02</t>
+          <t>2022-12-02</t>
         </is>
       </c>
       <c r="C21" s="1" t="inlineStr">
         <is>
-          <t>CR20220902-404</t>
+          <t>CR20221202-469</t>
         </is>
       </c>
       <c r="D21" s="1" t="inlineStr">
         <is>
-          <t>VILLANUEVA, JHENALYNE ($)</t>
+          <t>RAZOTE, CLARE ANN ENGELINE</t>
         </is>
       </c>
       <c r="E21" s="1" t="inlineStr">
         <is>
-          <t>404</t>
+          <t>469</t>
         </is>
       </c>
       <c r="F21" s="1" t="inlineStr">
         <is>
-          <t>20220902</t>
+          <t>20221202</t>
         </is>
       </c>
     </row>
   </sheetData>
   <printOptions headings="false" gridLines="false" gridLinesSet="true" horizontalCentered="false" verticalCentered="false"/>
   <pageMargins left="0.5" right="0.5" top="1.0" bottom="1.0" header="0.5" footer="0.5"/>
   <pageSetup blackAndWhite="false" cellComments="none" copies="1" draft="false" firstPageNumber="1" fitToHeight="1" fitToWidth="1" horizontalDpi="300" orientation="portrait" pageOrder="downThenOver" paperSize="1" scale="100" useFirstPageNumber="true" usePrinterDefaults="false" verticalDpi="300"/>
   <headerFooter differentFirst="false" differentOddEven="false">
     <oddHeader>&amp;C&amp;"Times New Roman,Regular"&amp;12&amp;A</oddHeader>
     <oddFooter>&amp;C&amp;"Times New Roman,Regular"&amp;12Page &amp;P</oddFooter>
   </headerFooter>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <TotalTime></TotalTime>
   <Company/>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcmitype="http://purl.org/dc/dcmitype/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dc:title/>