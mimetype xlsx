--- v1 (2026-04-21)
+++ v2 (2026-06-19)
@@ -157,684 +157,684 @@
       </c>
       <c r="C1" s="1" t="inlineStr">
         <is>
           <t>cr_no</t>
         </is>
       </c>
       <c r="D1" s="1" t="inlineStr">
         <is>
           <t>consultant</t>
         </is>
       </c>
       <c r="E1" s="1" t="inlineStr">
         <is>
           <t>increment</t>
         </is>
       </c>
       <c r="F1" s="1" t="inlineStr">
         <is>
           <t>inc_date</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="2">
       <c r="A2" s="1" t="inlineStr">
         <is>
-          <t>572</t>
+          <t>701</t>
         </is>
       </c>
       <c r="B2" s="1" t="inlineStr">
         <is>
-          <t>2022-12-15</t>
+          <t>2023-03-02</t>
         </is>
       </c>
       <c r="C2" s="1" t="inlineStr">
         <is>
-          <t>CR20221215-488</t>
+          <t>CR20230302-614</t>
         </is>
       </c>
       <c r="D2" s="1" t="inlineStr">
         <is>
-          <t>MANZANO, TATUM</t>
+          <t>VILLANUEVA, JHENALYNE</t>
         </is>
       </c>
       <c r="E2" s="1" t="inlineStr">
         <is>
-          <t>488</t>
+          <t>614</t>
         </is>
       </c>
       <c r="F2" s="1" t="inlineStr">
         <is>
-          <t>20221215</t>
+          <t>20230302</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="3">
       <c r="A3" s="1" t="inlineStr">
         <is>
-          <t>571</t>
+          <t>700</t>
         </is>
       </c>
       <c r="B3" s="1" t="inlineStr">
         <is>
-          <t>2022-12-15</t>
+          <t>2023-03-02</t>
         </is>
       </c>
       <c r="C3" s="1" t="inlineStr">
         <is>
-          <t>CR20221215-487</t>
+          <t>CR20230302-613</t>
         </is>
       </c>
       <c r="D3" s="1" t="inlineStr">
         <is>
-          <t>MANZANO, TATUM</t>
+          <t>VILLANUEVA, MA. THERESA</t>
         </is>
       </c>
       <c r="E3" s="1" t="inlineStr">
         <is>
-          <t>487</t>
+          <t>613</t>
         </is>
       </c>
       <c r="F3" s="1" t="inlineStr">
         <is>
-          <t>20221215</t>
+          <t>20230302</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="4">
       <c r="A4" s="1" t="inlineStr">
         <is>
-          <t>570</t>
+          <t>699</t>
         </is>
       </c>
       <c r="B4" s="1" t="inlineStr">
         <is>
-          <t>2022-12-15</t>
+          <t>2023-03-02</t>
         </is>
       </c>
       <c r="C4" s="1" t="inlineStr">
         <is>
-          <t>CR20221215-486</t>
+          <t>CR20230302-612</t>
         </is>
       </c>
       <c r="D4" s="1" t="inlineStr">
         <is>
-          <t>BOONGALING, MARJORIE</t>
+          <t>VILLANUEVA, MA. THERESA</t>
         </is>
       </c>
       <c r="E4" s="1" t="inlineStr">
         <is>
-          <t>486</t>
+          <t>612</t>
         </is>
       </c>
       <c r="F4" s="1" t="inlineStr">
         <is>
-          <t>20221215</t>
+          <t>20230302</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="5">
       <c r="A5" s="1" t="inlineStr">
         <is>
-          <t>569</t>
+          <t>698</t>
         </is>
       </c>
       <c r="B5" s="1" t="inlineStr">
         <is>
-          <t>2022-12-15</t>
+          <t>2023-03-02</t>
         </is>
       </c>
       <c r="C5" s="1" t="inlineStr">
         <is>
-          <t>CR20221215-485</t>
+          <t>CR20230302-611</t>
         </is>
       </c>
       <c r="D5" s="1" t="inlineStr">
         <is>
-          <t>SANCHEZ, MARICRIS</t>
+          <t>OFIANA, FLORENCE</t>
         </is>
       </c>
       <c r="E5" s="1" t="inlineStr">
         <is>
-          <t>485</t>
+          <t>611</t>
         </is>
       </c>
       <c r="F5" s="1" t="inlineStr">
         <is>
-          <t>20221215</t>
+          <t>20230302</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="6">
       <c r="A6" s="1" t="inlineStr">
         <is>
-          <t>568</t>
+          <t>697</t>
         </is>
       </c>
       <c r="B6" s="1" t="inlineStr">
         <is>
-          <t>2022-12-15</t>
+          <t>2023-03-02</t>
         </is>
       </c>
       <c r="C6" s="1" t="inlineStr">
         <is>
-          <t>CR20221215-484</t>
+          <t>CR20230302-610</t>
         </is>
       </c>
       <c r="D6" s="1" t="inlineStr">
         <is>
-          <t>SANCHEZ, MARICRIS</t>
+          <t>ABADILLA, LAMAR</t>
         </is>
       </c>
       <c r="E6" s="1" t="inlineStr">
         <is>
-          <t>484</t>
+          <t>610</t>
         </is>
       </c>
       <c r="F6" s="1" t="inlineStr">
         <is>
-          <t>20221215</t>
+          <t>20230302</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="7">
       <c r="A7" s="1" t="inlineStr">
         <is>
-          <t>567</t>
+          <t>696</t>
         </is>
       </c>
       <c r="B7" s="1" t="inlineStr">
         <is>
-          <t>2022-12-15</t>
+          <t>2023-03-02</t>
         </is>
       </c>
       <c r="C7" s="1" t="inlineStr">
         <is>
-          <t>CR20221215-483</t>
+          <t>CR20230302-609</t>
         </is>
       </c>
       <c r="D7" s="1" t="inlineStr">
         <is>
-          <t>MAGAYANO, MARICEL</t>
+          <t>ABADILLA, LAMAR</t>
         </is>
       </c>
       <c r="E7" s="1" t="inlineStr">
         <is>
-          <t>483</t>
+          <t>609</t>
         </is>
       </c>
       <c r="F7" s="1" t="inlineStr">
         <is>
-          <t>20221215</t>
+          <t>20230302</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="8">
       <c r="A8" s="1" t="inlineStr">
         <is>
-          <t>566</t>
+          <t>695</t>
         </is>
       </c>
       <c r="B8" s="1" t="inlineStr">
         <is>
-          <t>2022-12-15</t>
+          <t>2023-03-02</t>
         </is>
       </c>
       <c r="C8" s="1" t="inlineStr">
         <is>
-          <t>CR20221215-482</t>
+          <t>CR20230302-608</t>
         </is>
       </c>
       <c r="D8" s="1" t="inlineStr">
         <is>
-          <t>RAZOTE, CLARE ANN ENGELINE</t>
+          <t>ABADILLA, LAMAR</t>
         </is>
       </c>
       <c r="E8" s="1" t="inlineStr">
         <is>
-          <t>482</t>
+          <t>608</t>
         </is>
       </c>
       <c r="F8" s="1" t="inlineStr">
         <is>
-          <t>20221215</t>
+          <t>20230302</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="9">
       <c r="A9" s="1" t="inlineStr">
         <is>
-          <t>565</t>
+          <t>694</t>
         </is>
       </c>
       <c r="B9" s="1" t="inlineStr">
         <is>
-          <t>2022-12-15</t>
+          <t>2023-03-02</t>
         </is>
       </c>
       <c r="C9" s="1" t="inlineStr">
         <is>
-          <t>CR20221215-481</t>
+          <t>CR20230302-607</t>
         </is>
       </c>
       <c r="D9" s="1" t="inlineStr">
         <is>
-          <t>RAZOTE, CLARE ANN ENGELINE</t>
+          <t>ASUNCION, ETHELDREDA</t>
         </is>
       </c>
       <c r="E9" s="1" t="inlineStr">
         <is>
-          <t>481</t>
+          <t>607</t>
         </is>
       </c>
       <c r="F9" s="1" t="inlineStr">
         <is>
-          <t>20221215</t>
+          <t>20230302</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="10">
       <c r="A10" s="1" t="inlineStr">
         <is>
-          <t>564</t>
+          <t>693</t>
         </is>
       </c>
       <c r="B10" s="1" t="inlineStr">
         <is>
-          <t>2022-12-15</t>
+          <t>2023-03-02</t>
         </is>
       </c>
       <c r="C10" s="1" t="inlineStr">
         <is>
-          <t>CR20221215-480</t>
+          <t>CR20230302-606</t>
         </is>
       </c>
       <c r="D10" s="1" t="inlineStr">
         <is>
           <t>ASUNCION, ETHELDREDA</t>
         </is>
       </c>
       <c r="E10" s="1" t="inlineStr">
         <is>
-          <t>480</t>
+          <t>606</t>
         </is>
       </c>
       <c r="F10" s="1" t="inlineStr">
         <is>
-          <t>20221215</t>
+          <t>20230302</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="11">
       <c r="A11" s="1" t="inlineStr">
         <is>
-          <t>562</t>
+          <t>692</t>
         </is>
       </c>
       <c r="B11" s="1" t="inlineStr">
         <is>
-          <t>2022-12-15</t>
+          <t>2023-03-02</t>
         </is>
       </c>
       <c r="C11" s="1" t="inlineStr">
         <is>
-          <t>CR20221215-479</t>
+          <t>CR20230302-605</t>
         </is>
       </c>
       <c r="D11" s="1" t="inlineStr">
         <is>
-          <t>DOMINGO, SHEENA</t>
+          <t>CALIJA, VILMA</t>
         </is>
       </c>
       <c r="E11" s="1" t="inlineStr">
         <is>
-          <t>479</t>
+          <t>605</t>
         </is>
       </c>
       <c r="F11" s="1" t="inlineStr">
         <is>
-          <t>20221215</t>
+          <t>20230302</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="12">
       <c r="A12" s="1" t="inlineStr">
         <is>
-          <t>561</t>
+          <t>691</t>
         </is>
       </c>
       <c r="B12" s="1" t="inlineStr">
         <is>
-          <t>2022-12-02</t>
+          <t>2023-03-02</t>
         </is>
       </c>
       <c r="C12" s="1" t="inlineStr">
         <is>
-          <t>CR20221202-478</t>
+          <t>CR20230302-604</t>
         </is>
       </c>
       <c r="D12" s="1" t="inlineStr">
         <is>
-          <t>RAZOTE, REINA ANGELICA</t>
+          <t>ORGANO, KRYSTAL</t>
         </is>
       </c>
       <c r="E12" s="1" t="inlineStr">
         <is>
-          <t>478</t>
+          <t>604</t>
         </is>
       </c>
       <c r="F12" s="1" t="inlineStr">
         <is>
-          <t>20221202</t>
+          <t>20230302</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="13">
       <c r="A13" s="1" t="inlineStr">
         <is>
-          <t>560</t>
+          <t>690</t>
         </is>
       </c>
       <c r="B13" s="1" t="inlineStr">
         <is>
-          <t>2022-12-02</t>
+          <t>2023-03-02</t>
         </is>
       </c>
       <c r="C13" s="1" t="inlineStr">
         <is>
-          <t>CR20221202-477</t>
+          <t>CR20230302-603</t>
         </is>
       </c>
       <c r="D13" s="1" t="inlineStr">
         <is>
           <t>LLANES, GRATECHEN</t>
         </is>
       </c>
       <c r="E13" s="1" t="inlineStr">
         <is>
-          <t>477</t>
+          <t>603</t>
         </is>
       </c>
       <c r="F13" s="1" t="inlineStr">
         <is>
-          <t>20221202</t>
+          <t>20230302</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="14">
       <c r="A14" s="1" t="inlineStr">
         <is>
-          <t>559</t>
+          <t>689</t>
         </is>
       </c>
       <c r="B14" s="1" t="inlineStr">
         <is>
-          <t>2022-12-02</t>
+          <t>2023-03-02</t>
         </is>
       </c>
       <c r="C14" s="1" t="inlineStr">
         <is>
-          <t>CR20221202-476</t>
+          <t>CR20230302-602</t>
         </is>
       </c>
       <c r="D14" s="1" t="inlineStr">
         <is>
           <t>LLANES, GRATECHEN</t>
         </is>
       </c>
       <c r="E14" s="1" t="inlineStr">
         <is>
-          <t>476</t>
+          <t>602</t>
         </is>
       </c>
       <c r="F14" s="1" t="inlineStr">
         <is>
-          <t>20221202</t>
+          <t>20230302</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="15">
       <c r="A15" s="1" t="inlineStr">
         <is>
-          <t>558</t>
+          <t>688</t>
         </is>
       </c>
       <c r="B15" s="1" t="inlineStr">
         <is>
-          <t>2022-12-02</t>
+          <t>2023-03-02</t>
         </is>
       </c>
       <c r="C15" s="1" t="inlineStr">
         <is>
-          <t>CR20221202-475</t>
+          <t>CR20230302-601</t>
         </is>
       </c>
       <c r="D15" s="1" t="inlineStr">
         <is>
           <t>LLANES, GRATECHEN</t>
         </is>
       </c>
       <c r="E15" s="1" t="inlineStr">
         <is>
-          <t>475</t>
+          <t>601</t>
         </is>
       </c>
       <c r="F15" s="1" t="inlineStr">
         <is>
-          <t>20221202</t>
+          <t>20230302</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="16">
       <c r="A16" s="1" t="inlineStr">
         <is>
-          <t>557</t>
+          <t>687</t>
         </is>
       </c>
       <c r="B16" s="1" t="inlineStr">
         <is>
-          <t>2022-12-02</t>
+          <t>2023-03-02</t>
         </is>
       </c>
       <c r="C16" s="1" t="inlineStr">
         <is>
-          <t>CR20221202-474</t>
+          <t>CR20230302-600</t>
         </is>
       </c>
       <c r="D16" s="1" t="inlineStr">
         <is>
-          <t>DOMINGO, SHEENA</t>
+          <t>LLANES, GRATECHEN</t>
         </is>
       </c>
       <c r="E16" s="1" t="inlineStr">
         <is>
-          <t>474</t>
+          <t>600</t>
         </is>
       </c>
       <c r="F16" s="1" t="inlineStr">
         <is>
-          <t>20221202</t>
+          <t>20230302</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="17">
       <c r="A17" s="1" t="inlineStr">
         <is>
-          <t>556</t>
+          <t>686</t>
         </is>
       </c>
       <c r="B17" s="1" t="inlineStr">
         <is>
-          <t>2022-12-02</t>
+          <t>2023-03-02</t>
         </is>
       </c>
       <c r="C17" s="1" t="inlineStr">
         <is>
-          <t>CR20221202-473</t>
+          <t>CR20230302-599</t>
         </is>
       </c>
       <c r="D17" s="1" t="inlineStr">
         <is>
-          <t>LLANES, JACKLYNE KATE</t>
+          <t>DOMINGO, EVELYN</t>
         </is>
       </c>
       <c r="E17" s="1" t="inlineStr">
         <is>
-          <t>473</t>
+          <t>599</t>
         </is>
       </c>
       <c r="F17" s="1" t="inlineStr">
         <is>
-          <t>20221202</t>
+          <t>20230302</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="18">
       <c r="A18" s="1" t="inlineStr">
         <is>
-          <t>555</t>
+          <t>685</t>
         </is>
       </c>
       <c r="B18" s="1" t="inlineStr">
         <is>
-          <t>2022-12-02</t>
+          <t>2023-03-02</t>
         </is>
       </c>
       <c r="C18" s="1" t="inlineStr">
         <is>
-          <t>CR20221202-472</t>
+          <t>CR20230302-598</t>
         </is>
       </c>
       <c r="D18" s="1" t="inlineStr">
         <is>
           <t>DOMINGO, EVELYN</t>
         </is>
       </c>
       <c r="E18" s="1" t="inlineStr">
         <is>
-          <t>472</t>
+          <t>598</t>
         </is>
       </c>
       <c r="F18" s="1" t="inlineStr">
         <is>
-          <t>20221202</t>
+          <t>20230302</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="19">
       <c r="A19" s="1" t="inlineStr">
         <is>
-          <t>554</t>
+          <t>684</t>
         </is>
       </c>
       <c r="B19" s="1" t="inlineStr">
         <is>
-          <t>2022-12-02</t>
+          <t>2023-03-02</t>
         </is>
       </c>
       <c r="C19" s="1" t="inlineStr">
         <is>
-          <t>CR20221202-471</t>
+          <t>CR20230302-597</t>
         </is>
       </c>
       <c r="D19" s="1" t="inlineStr">
         <is>
-          <t>RAZOTE, CLARE ANN ENGELINE</t>
+          <t>DOMINGO, EVELYN</t>
         </is>
       </c>
       <c r="E19" s="1" t="inlineStr">
         <is>
-          <t>471</t>
+          <t>597</t>
         </is>
       </c>
       <c r="F19" s="1" t="inlineStr">
         <is>
-          <t>20221202</t>
+          <t>20230302</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="20">
       <c r="A20" s="1" t="inlineStr">
         <is>
-          <t>553</t>
+          <t>683</t>
         </is>
       </c>
       <c r="B20" s="1" t="inlineStr">
         <is>
-          <t>2022-12-02</t>
+          <t>2023-03-02</t>
         </is>
       </c>
       <c r="C20" s="1" t="inlineStr">
         <is>
-          <t>CR20221202-470</t>
+          <t>CR20230302-596</t>
         </is>
       </c>
       <c r="D20" s="1" t="inlineStr">
         <is>
-          <t>MAGAYANO, MARICEL</t>
+          <t>RAZOTE, CLARE ANN ENGELINE</t>
         </is>
       </c>
       <c r="E20" s="1" t="inlineStr">
         <is>
-          <t>470</t>
+          <t>596</t>
         </is>
       </c>
       <c r="F20" s="1" t="inlineStr">
         <is>
-          <t>20221202</t>
+          <t>20230302</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="21">
       <c r="A21" s="1" t="inlineStr">
         <is>
-          <t>552</t>
+          <t>682</t>
         </is>
       </c>
       <c r="B21" s="1" t="inlineStr">
         <is>
-          <t>2022-12-02</t>
+          <t>2023-03-02</t>
         </is>
       </c>
       <c r="C21" s="1" t="inlineStr">
         <is>
-          <t>CR20221202-469</t>
+          <t>CR20230302-595</t>
         </is>
       </c>
       <c r="D21" s="1" t="inlineStr">
         <is>
           <t>RAZOTE, CLARE ANN ENGELINE</t>
         </is>
       </c>
       <c r="E21" s="1" t="inlineStr">
         <is>
-          <t>469</t>
+          <t>595</t>
         </is>
       </c>
       <c r="F21" s="1" t="inlineStr">
         <is>
-          <t>20221202</t>
+          <t>20230302</t>
         </is>
       </c>
     </row>
   </sheetData>
   <printOptions headings="false" gridLines="false" gridLinesSet="true" horizontalCentered="false" verticalCentered="false"/>
   <pageMargins left="0.5" right="0.5" top="1.0" bottom="1.0" header="0.5" footer="0.5"/>
   <pageSetup blackAndWhite="false" cellComments="none" copies="1" draft="false" firstPageNumber="1" fitToHeight="1" fitToWidth="1" horizontalDpi="300" orientation="portrait" pageOrder="downThenOver" paperSize="1" scale="100" useFirstPageNumber="true" usePrinterDefaults="false" verticalDpi="300"/>
   <headerFooter differentFirst="false" differentOddEven="false">
     <oddHeader>&amp;C&amp;"Times New Roman,Regular"&amp;12&amp;A</oddHeader>
     <oddFooter>&amp;C&amp;"Times New Roman,Regular"&amp;12Page &amp;P</oddFooter>
   </headerFooter>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <TotalTime></TotalTime>
   <Company/>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcmitype="http://purl.org/dc/dcmitype/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dc:title/>