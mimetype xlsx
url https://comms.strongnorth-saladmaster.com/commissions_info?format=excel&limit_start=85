--- v0 (2026-02-25)
+++ v1 (2026-04-21)
@@ -157,684 +157,684 @@
       </c>
       <c r="C1" s="1" t="inlineStr">
         <is>
           <t>cr_no</t>
         </is>
       </c>
       <c r="D1" s="1" t="inlineStr">
         <is>
           <t>consultant</t>
         </is>
       </c>
       <c r="E1" s="1" t="inlineStr">
         <is>
           <t>increment</t>
         </is>
       </c>
       <c r="F1" s="1" t="inlineStr">
         <is>
           <t>inc_date</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="2">
       <c r="A2" s="1" t="inlineStr">
         <is>
-          <t>485</t>
+          <t>551</t>
         </is>
       </c>
       <c r="B2" s="1" t="inlineStr">
         <is>
-          <t>2022-09-02</t>
+          <t>2022-12-02</t>
         </is>
       </c>
       <c r="C2" s="1" t="inlineStr">
         <is>
-          <t>CR20220902-403</t>
+          <t>CR20221202-468</t>
         </is>
       </c>
       <c r="D2" s="1" t="inlineStr">
         <is>
-          <t>DOMINGO, SHEENA</t>
+          <t>RAZOTE, CLARE ANN ENGELINE</t>
         </is>
       </c>
       <c r="E2" s="1" t="inlineStr">
         <is>
-          <t>403</t>
+          <t>468</t>
         </is>
       </c>
       <c r="F2" s="1" t="inlineStr">
         <is>
-          <t>20220902</t>
+          <t>20221202</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="3">
       <c r="A3" s="1" t="inlineStr">
         <is>
-          <t>484</t>
+          <t>550</t>
         </is>
       </c>
       <c r="B3" s="1" t="inlineStr">
         <is>
-          <t>2022-09-02</t>
+          <t>2022-12-02</t>
         </is>
       </c>
       <c r="C3" s="1" t="inlineStr">
         <is>
-          <t>CR20220902-402</t>
+          <t>CR20221202-467</t>
         </is>
       </c>
       <c r="D3" s="1" t="inlineStr">
         <is>
-          <t>SANCHEZ, MARICRIS</t>
+          <t>MARTIN, JULIA DIVINA</t>
         </is>
       </c>
       <c r="E3" s="1" t="inlineStr">
         <is>
-          <t>402</t>
+          <t>467</t>
         </is>
       </c>
       <c r="F3" s="1" t="inlineStr">
         <is>
-          <t>20220902</t>
+          <t>20221202</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="4">
       <c r="A4" s="1" t="inlineStr">
         <is>
-          <t>483</t>
+          <t>549</t>
         </is>
       </c>
       <c r="B4" s="1" t="inlineStr">
         <is>
-          <t>2022-09-02</t>
+          <t>2022-12-02</t>
         </is>
       </c>
       <c r="C4" s="1" t="inlineStr">
         <is>
-          <t>CR20220902-401</t>
+          <t>CR20221202-466</t>
         </is>
       </c>
       <c r="D4" s="1" t="inlineStr">
         <is>
-          <t>VILLANUEVA, JHENALYNE</t>
+          <t>MARTIN, JULIA DIVINA</t>
         </is>
       </c>
       <c r="E4" s="1" t="inlineStr">
         <is>
-          <t>401</t>
+          <t>466</t>
         </is>
       </c>
       <c r="F4" s="1" t="inlineStr">
         <is>
-          <t>20220902</t>
+          <t>20221202</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="5">
       <c r="A5" s="1" t="inlineStr">
         <is>
-          <t>482</t>
+          <t>548</t>
         </is>
       </c>
       <c r="B5" s="1" t="inlineStr">
         <is>
-          <t>2022-09-02</t>
+          <t>2022-12-02</t>
         </is>
       </c>
       <c r="C5" s="1" t="inlineStr">
         <is>
-          <t>CR20220902-400</t>
+          <t>CR20221202-465</t>
         </is>
       </c>
       <c r="D5" s="1" t="inlineStr">
         <is>
-          <t>VILLANUEVA, JHENALYNE</t>
+          <t>ABADILLA, LAMAR</t>
         </is>
       </c>
       <c r="E5" s="1" t="inlineStr">
         <is>
-          <t>400</t>
+          <t>465</t>
         </is>
       </c>
       <c r="F5" s="1" t="inlineStr">
         <is>
-          <t>20220902</t>
+          <t>20221202</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="6">
       <c r="A6" s="1" t="inlineStr">
         <is>
-          <t>481</t>
+          <t>547</t>
         </is>
       </c>
       <c r="B6" s="1" t="inlineStr">
         <is>
-          <t>2022-09-02</t>
+          <t>2022-12-02</t>
         </is>
       </c>
       <c r="C6" s="1" t="inlineStr">
         <is>
-          <t>CR20220902-399</t>
+          <t>CR20221202-464</t>
         </is>
       </c>
       <c r="D6" s="1" t="inlineStr">
         <is>
-          <t>RAZOTE, CLARE ANN ENGELINE</t>
+          <t>ABADILLA, LAMAR</t>
         </is>
       </c>
       <c r="E6" s="1" t="inlineStr">
         <is>
-          <t>399</t>
+          <t>464</t>
         </is>
       </c>
       <c r="F6" s="1" t="inlineStr">
         <is>
-          <t>20220902</t>
+          <t>20221202</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="7">
       <c r="A7" s="1" t="inlineStr">
         <is>
-          <t>480</t>
+          <t>546</t>
         </is>
       </c>
       <c r="B7" s="1" t="inlineStr">
         <is>
-          <t>2022-09-02</t>
+          <t>2022-12-02</t>
         </is>
       </c>
       <c r="C7" s="1" t="inlineStr">
         <is>
-          <t>CR20220902-398</t>
+          <t>CR20221202-463</t>
         </is>
       </c>
       <c r="D7" s="1" t="inlineStr">
         <is>
-          <t>RAZOTE, CLARE ANN ENGELINE</t>
+          <t>ASUNCION, ETHELDREDA</t>
         </is>
       </c>
       <c r="E7" s="1" t="inlineStr">
         <is>
-          <t>398</t>
+          <t>463</t>
         </is>
       </c>
       <c r="F7" s="1" t="inlineStr">
         <is>
-          <t>20220902</t>
+          <t>20221202</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="8">
       <c r="A8" s="1" t="inlineStr">
         <is>
-          <t>479</t>
+          <t>545</t>
         </is>
       </c>
       <c r="B8" s="1" t="inlineStr">
         <is>
-          <t>2022-09-02</t>
+          <t>2022-12-02</t>
         </is>
       </c>
       <c r="C8" s="1" t="inlineStr">
         <is>
-          <t>CR20220902-397</t>
+          <t>CR20221202-462</t>
         </is>
       </c>
       <c r="D8" s="1" t="inlineStr">
         <is>
-          <t>RAZOTE, CLARE ANN ENGELINE</t>
+          <t>ASUNCION, ETHELDREDA</t>
         </is>
       </c>
       <c r="E8" s="1" t="inlineStr">
         <is>
-          <t>397</t>
+          <t>462</t>
         </is>
       </c>
       <c r="F8" s="1" t="inlineStr">
         <is>
-          <t>20220902</t>
+          <t>20221202</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="9">
       <c r="A9" s="1" t="inlineStr">
         <is>
-          <t>478</t>
+          <t>544</t>
         </is>
       </c>
       <c r="B9" s="1" t="inlineStr">
         <is>
-          <t>2022-09-02</t>
+          <t>2022-12-01</t>
         </is>
       </c>
       <c r="C9" s="1" t="inlineStr">
         <is>
-          <t>CR20220902-396</t>
+          <t>CR20221201-461</t>
         </is>
       </c>
       <c r="D9" s="1" t="inlineStr">
         <is>
-          <t>ABADILLA, LAMAR</t>
+          <t>DOMENDEN, JOVELYN (100$)</t>
         </is>
       </c>
       <c r="E9" s="1" t="inlineStr">
         <is>
-          <t>396</t>
+          <t>461</t>
         </is>
       </c>
       <c r="F9" s="1" t="inlineStr">
         <is>
-          <t>20220902</t>
+          <t>20221201</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="10">
       <c r="A10" s="1" t="inlineStr">
         <is>
-          <t>477</t>
+          <t>543</t>
         </is>
       </c>
       <c r="B10" s="1" t="inlineStr">
         <is>
-          <t>2022-09-02</t>
+          <t>2022-12-01</t>
         </is>
       </c>
       <c r="C10" s="1" t="inlineStr">
         <is>
-          <t>CR20220902-395</t>
+          <t>CR20221201-460</t>
         </is>
       </c>
       <c r="D10" s="1" t="inlineStr">
         <is>
-          <t>ABADILLA, LAMAR</t>
+          <t>VILLANUEVA, JHENALYNE (100$)</t>
         </is>
       </c>
       <c r="E10" s="1" t="inlineStr">
         <is>
-          <t>395</t>
+          <t>460</t>
         </is>
       </c>
       <c r="F10" s="1" t="inlineStr">
         <is>
-          <t>20220902</t>
+          <t>20221201</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="11">
       <c r="A11" s="1" t="inlineStr">
         <is>
-          <t>476</t>
+          <t>542</t>
         </is>
       </c>
       <c r="B11" s="1" t="inlineStr">
         <is>
-          <t>2022-09-02</t>
+          <t>2022-11-26</t>
         </is>
       </c>
       <c r="C11" s="1" t="inlineStr">
         <is>
-          <t>CR20220902-394</t>
+          <t>CR20221126-459</t>
         </is>
       </c>
       <c r="D11" s="1" t="inlineStr">
         <is>
-          <t>ABADILLA, LAMAR</t>
+          <t>ACAB, MARY ROSE</t>
         </is>
       </c>
       <c r="E11" s="1" t="inlineStr">
         <is>
-          <t>394</t>
+          <t>459</t>
         </is>
       </c>
       <c r="F11" s="1" t="inlineStr">
         <is>
-          <t>20220902</t>
+          <t>20221126</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="12">
       <c r="A12" s="1" t="inlineStr">
         <is>
-          <t>475</t>
+          <t>541</t>
         </is>
       </c>
       <c r="B12" s="1" t="inlineStr">
         <is>
-          <t>2022-09-02</t>
+          <t>2022-11-04</t>
         </is>
       </c>
       <c r="C12" s="1" t="inlineStr">
         <is>
-          <t>CR20220902-393</t>
+          <t>CR20221104-458</t>
         </is>
       </c>
       <c r="D12" s="1" t="inlineStr">
         <is>
-          <t>ABADILLA, LAMAR</t>
+          <t>CADAVONA, JULIET</t>
         </is>
       </c>
       <c r="E12" s="1" t="inlineStr">
         <is>
-          <t>393</t>
+          <t>458</t>
         </is>
       </c>
       <c r="F12" s="1" t="inlineStr">
         <is>
-          <t>20220902</t>
+          <t>20221104</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="13">
       <c r="A13" s="1" t="inlineStr">
         <is>
-          <t>474</t>
+          <t>540</t>
         </is>
       </c>
       <c r="B13" s="1" t="inlineStr">
         <is>
-          <t>2022-09-02</t>
+          <t>2022-11-04</t>
         </is>
       </c>
       <c r="C13" s="1" t="inlineStr">
         <is>
-          <t>CR20220902-392</t>
+          <t>CR20221104-457</t>
         </is>
       </c>
       <c r="D13" s="1" t="inlineStr">
         <is>
-          <t>BORROMEO, MAY ROSE</t>
+          <t>VILLANUEVA, JHENALYNE</t>
         </is>
       </c>
       <c r="E13" s="1" t="inlineStr">
         <is>
-          <t>392</t>
+          <t>457</t>
         </is>
       </c>
       <c r="F13" s="1" t="inlineStr">
         <is>
-          <t>20220902</t>
+          <t>20221104</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="14">
       <c r="A14" s="1" t="inlineStr">
         <is>
-          <t>473</t>
+          <t>539</t>
         </is>
       </c>
       <c r="B14" s="1" t="inlineStr">
         <is>
-          <t>2022-09-02</t>
+          <t>2022-11-04</t>
         </is>
       </c>
       <c r="C14" s="1" t="inlineStr">
         <is>
-          <t>CR20220902-391</t>
+          <t>CR20221104-456</t>
         </is>
       </c>
       <c r="D14" s="1" t="inlineStr">
         <is>
-          <t>PAMEROL, JINGLE</t>
+          <t>VILLANUEVA, JHENALYNE</t>
         </is>
       </c>
       <c r="E14" s="1" t="inlineStr">
         <is>
-          <t>391</t>
+          <t>456</t>
         </is>
       </c>
       <c r="F14" s="1" t="inlineStr">
         <is>
-          <t>20220902</t>
+          <t>20221104</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="15">
       <c r="A15" s="1" t="inlineStr">
         <is>
-          <t>472</t>
+          <t>538</t>
         </is>
       </c>
       <c r="B15" s="1" t="inlineStr">
         <is>
-          <t>2022-09-02</t>
+          <t>2022-11-04</t>
         </is>
       </c>
       <c r="C15" s="1" t="inlineStr">
         <is>
-          <t>CR20220902-390</t>
+          <t>CR20221104-455</t>
         </is>
       </c>
       <c r="D15" s="1" t="inlineStr">
         <is>
-          <t>BAUZON, BABY CHERYL</t>
+          <t>ABADILLA, LAMAR</t>
         </is>
       </c>
       <c r="E15" s="1" t="inlineStr">
         <is>
-          <t>390</t>
+          <t>455</t>
         </is>
       </c>
       <c r="F15" s="1" t="inlineStr">
         <is>
-          <t>20220902</t>
+          <t>20221104</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="16">
       <c r="A16" s="1" t="inlineStr">
         <is>
-          <t>471</t>
+          <t>537</t>
         </is>
       </c>
       <c r="B16" s="1" t="inlineStr">
         <is>
-          <t>2022-09-02</t>
+          <t>2022-11-04</t>
         </is>
       </c>
       <c r="C16" s="1" t="inlineStr">
         <is>
-          <t>CR20220902-389</t>
+          <t>CR20221104-454</t>
         </is>
       </c>
       <c r="D16" s="1" t="inlineStr">
         <is>
-          <t>BAUZON, BABY CHERYL</t>
+          <t>ABADILLA, LAMAR</t>
         </is>
       </c>
       <c r="E16" s="1" t="inlineStr">
         <is>
-          <t>389</t>
+          <t>454</t>
         </is>
       </c>
       <c r="F16" s="1" t="inlineStr">
         <is>
-          <t>20220902</t>
+          <t>20221104</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="17">
       <c r="A17" s="1" t="inlineStr">
         <is>
-          <t>470</t>
+          <t>536</t>
         </is>
       </c>
       <c r="B17" s="1" t="inlineStr">
         <is>
-          <t>2022-09-02</t>
+          <t>2022-11-04</t>
         </is>
       </c>
       <c r="C17" s="1" t="inlineStr">
         <is>
-          <t>CR20220902-388</t>
+          <t>CR20221104-453</t>
         </is>
       </c>
       <c r="D17" s="1" t="inlineStr">
         <is>
-          <t>BAUZON, BABY CHERYL</t>
+          <t>ASUNCION, ETHELDREDA</t>
         </is>
       </c>
       <c r="E17" s="1" t="inlineStr">
         <is>
-          <t>388</t>
+          <t>453</t>
         </is>
       </c>
       <c r="F17" s="1" t="inlineStr">
         <is>
-          <t>20220902</t>
+          <t>20221104</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="18">
       <c r="A18" s="1" t="inlineStr">
         <is>
-          <t>469</t>
+          <t>535</t>
         </is>
       </c>
       <c r="B18" s="1" t="inlineStr">
         <is>
-          <t>2022-09-02</t>
+          <t>2022-11-04</t>
         </is>
       </c>
       <c r="C18" s="1" t="inlineStr">
         <is>
-          <t>CR20220902-387</t>
+          <t>CR20221104-452</t>
         </is>
       </c>
       <c r="D18" s="1" t="inlineStr">
         <is>
-          <t>DOMENDEN, JOVELYN</t>
+          <t>ASUNCION, ETHELDREDA</t>
         </is>
       </c>
       <c r="E18" s="1" t="inlineStr">
         <is>
-          <t>387</t>
+          <t>452</t>
         </is>
       </c>
       <c r="F18" s="1" t="inlineStr">
         <is>
-          <t>20220902</t>
+          <t>20221104</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="19">
       <c r="A19" s="1" t="inlineStr">
         <is>
-          <t>468</t>
+          <t>534</t>
         </is>
       </c>
       <c r="B19" s="1" t="inlineStr">
         <is>
-          <t>2022-09-02</t>
+          <t>2022-11-04</t>
         </is>
       </c>
       <c r="C19" s="1" t="inlineStr">
         <is>
-          <t>CR20220902-386</t>
+          <t>CR20221104-451</t>
         </is>
       </c>
       <c r="D19" s="1" t="inlineStr">
         <is>
-          <t>DOMENDEN, JOVELYN</t>
+          <t>REYES, MELANIE</t>
         </is>
       </c>
       <c r="E19" s="1" t="inlineStr">
         <is>
-          <t>386</t>
+          <t>451</t>
         </is>
       </c>
       <c r="F19" s="1" t="inlineStr">
         <is>
-          <t>20220902</t>
+          <t>20221104</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="20">
       <c r="A20" s="1" t="inlineStr">
         <is>
-          <t>467</t>
+          <t>533</t>
         </is>
       </c>
       <c r="B20" s="1" t="inlineStr">
         <is>
-          <t>2022-09-02</t>
+          <t>2022-11-04</t>
         </is>
       </c>
       <c r="C20" s="1" t="inlineStr">
         <is>
-          <t>CR20220902-385</t>
+          <t>CR20221104-450</t>
         </is>
       </c>
       <c r="D20" s="1" t="inlineStr">
         <is>
-          <t>DOMENDEN, JOVELYN</t>
+          <t>RAZOTE, CLARE ANN ENGELINE</t>
         </is>
       </c>
       <c r="E20" s="1" t="inlineStr">
         <is>
-          <t>385</t>
+          <t>450</t>
         </is>
       </c>
       <c r="F20" s="1" t="inlineStr">
         <is>
-          <t>20220902</t>
+          <t>20221104</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="21">
       <c r="A21" s="1" t="inlineStr">
         <is>
-          <t>466</t>
+          <t>532</t>
         </is>
       </c>
       <c r="B21" s="1" t="inlineStr">
         <is>
-          <t>2022-09-02</t>
+          <t>2022-11-04</t>
         </is>
       </c>
       <c r="C21" s="1" t="inlineStr">
         <is>
-          <t>CR20220902-384</t>
+          <t>CR20221104-449</t>
         </is>
       </c>
       <c r="D21" s="1" t="inlineStr">
         <is>
-          <t>LLANES, KATE</t>
+          <t>RAZOTE, CLARE ANN ENGELINE</t>
         </is>
       </c>
       <c r="E21" s="1" t="inlineStr">
         <is>
-          <t>384</t>
+          <t>449</t>
         </is>
       </c>
       <c r="F21" s="1" t="inlineStr">
         <is>
-          <t>20220902</t>
+          <t>20221104</t>
         </is>
       </c>
     </row>
   </sheetData>
   <printOptions headings="false" gridLines="false" gridLinesSet="true" horizontalCentered="false" verticalCentered="false"/>
   <pageMargins left="0.5" right="0.5" top="1.0" bottom="1.0" header="0.5" footer="0.5"/>
   <pageSetup blackAndWhite="false" cellComments="none" copies="1" draft="false" firstPageNumber="1" fitToHeight="1" fitToWidth="1" horizontalDpi="300" orientation="portrait" pageOrder="downThenOver" paperSize="1" scale="100" useFirstPageNumber="true" usePrinterDefaults="false" verticalDpi="300"/>
   <headerFooter differentFirst="false" differentOddEven="false">
     <oddHeader>&amp;C&amp;"Times New Roman,Regular"&amp;12&amp;A</oddHeader>
     <oddFooter>&amp;C&amp;"Times New Roman,Regular"&amp;12Page &amp;P</oddFooter>
   </headerFooter>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <TotalTime></TotalTime>
   <Company/>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcmitype="http://purl.org/dc/dcmitype/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dc:title/>