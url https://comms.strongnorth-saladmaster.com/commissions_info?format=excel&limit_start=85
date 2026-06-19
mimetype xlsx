--- v1 (2026-04-21)
+++ v2 (2026-06-19)
@@ -157,684 +157,684 @@
       </c>
       <c r="C1" s="1" t="inlineStr">
         <is>
           <t>cr_no</t>
         </is>
       </c>
       <c r="D1" s="1" t="inlineStr">
         <is>
           <t>consultant</t>
         </is>
       </c>
       <c r="E1" s="1" t="inlineStr">
         <is>
           <t>increment</t>
         </is>
       </c>
       <c r="F1" s="1" t="inlineStr">
         <is>
           <t>inc_date</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="2">
       <c r="A2" s="1" t="inlineStr">
         <is>
-          <t>551</t>
+          <t>681</t>
         </is>
       </c>
       <c r="B2" s="1" t="inlineStr">
         <is>
-          <t>2022-12-02</t>
+          <t>2023-03-02</t>
         </is>
       </c>
       <c r="C2" s="1" t="inlineStr">
         <is>
-          <t>CR20221202-468</t>
+          <t>CR20230302-594</t>
         </is>
       </c>
       <c r="D2" s="1" t="inlineStr">
         <is>
           <t>RAZOTE, CLARE ANN ENGELINE</t>
         </is>
       </c>
       <c r="E2" s="1" t="inlineStr">
         <is>
-          <t>468</t>
+          <t>594</t>
         </is>
       </c>
       <c r="F2" s="1" t="inlineStr">
         <is>
-          <t>20221202</t>
+          <t>20230302</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="3">
       <c r="A3" s="1" t="inlineStr">
         <is>
-          <t>550</t>
+          <t>680</t>
         </is>
       </c>
       <c r="B3" s="1" t="inlineStr">
         <is>
-          <t>2022-12-02</t>
+          <t>2023-03-02</t>
         </is>
       </c>
       <c r="C3" s="1" t="inlineStr">
         <is>
-          <t>CR20221202-467</t>
+          <t>CR20230302-593</t>
         </is>
       </c>
       <c r="D3" s="1" t="inlineStr">
         <is>
-          <t>MARTIN, JULIA DIVINA</t>
+          <t>RAZOTE, CLARE ANN ENGELINE</t>
         </is>
       </c>
       <c r="E3" s="1" t="inlineStr">
         <is>
-          <t>467</t>
+          <t>593</t>
         </is>
       </c>
       <c r="F3" s="1" t="inlineStr">
         <is>
-          <t>20221202</t>
+          <t>20230302</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="4">
       <c r="A4" s="1" t="inlineStr">
         <is>
-          <t>549</t>
+          <t>679</t>
         </is>
       </c>
       <c r="B4" s="1" t="inlineStr">
         <is>
-          <t>2022-12-02</t>
+          <t>2023-02-11</t>
         </is>
       </c>
       <c r="C4" s="1" t="inlineStr">
         <is>
-          <t>CR20221202-466</t>
+          <t>CR20230211-592</t>
         </is>
       </c>
       <c r="D4" s="1" t="inlineStr">
         <is>
-          <t>MARTIN, JULIA DIVINA</t>
+          <t>VILLACORTA, LORY (100$)</t>
         </is>
       </c>
       <c r="E4" s="1" t="inlineStr">
         <is>
-          <t>466</t>
+          <t>592</t>
         </is>
       </c>
       <c r="F4" s="1" t="inlineStr">
         <is>
-          <t>20221202</t>
+          <t>20230211</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="5">
       <c r="A5" s="1" t="inlineStr">
         <is>
-          <t>548</t>
+          <t>678</t>
         </is>
       </c>
       <c r="B5" s="1" t="inlineStr">
         <is>
-          <t>2022-12-02</t>
+          <t>2023-02-08</t>
         </is>
       </c>
       <c r="C5" s="1" t="inlineStr">
         <is>
-          <t>CR20221202-465</t>
+          <t>CR20230208-591</t>
         </is>
       </c>
       <c r="D5" s="1" t="inlineStr">
         <is>
-          <t>ABADILLA, LAMAR</t>
+          <t>DELA PEÑA, CECILIA</t>
         </is>
       </c>
       <c r="E5" s="1" t="inlineStr">
         <is>
-          <t>465</t>
+          <t>591</t>
         </is>
       </c>
       <c r="F5" s="1" t="inlineStr">
         <is>
-          <t>20221202</t>
+          <t>20230208</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="6">
       <c r="A6" s="1" t="inlineStr">
         <is>
-          <t>547</t>
+          <t>677</t>
         </is>
       </c>
       <c r="B6" s="1" t="inlineStr">
         <is>
-          <t>2022-12-02</t>
+          <t>2023-02-08</t>
         </is>
       </c>
       <c r="C6" s="1" t="inlineStr">
         <is>
-          <t>CR20221202-464</t>
+          <t>CR20230208-590</t>
         </is>
       </c>
       <c r="D6" s="1" t="inlineStr">
         <is>
-          <t>ABADILLA, LAMAR</t>
+          <t>DOMENDEN, JOVELYN</t>
         </is>
       </c>
       <c r="E6" s="1" t="inlineStr">
         <is>
-          <t>464</t>
+          <t>590</t>
         </is>
       </c>
       <c r="F6" s="1" t="inlineStr">
         <is>
-          <t>20221202</t>
+          <t>20230208</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="7">
       <c r="A7" s="1" t="inlineStr">
         <is>
-          <t>546</t>
+          <t>676</t>
         </is>
       </c>
       <c r="B7" s="1" t="inlineStr">
         <is>
-          <t>2022-12-02</t>
+          <t>2023-02-08</t>
         </is>
       </c>
       <c r="C7" s="1" t="inlineStr">
         <is>
-          <t>CR20221202-463</t>
+          <t>CR20230208-589</t>
         </is>
       </c>
       <c r="D7" s="1" t="inlineStr">
         <is>
-          <t>ASUNCION, ETHELDREDA</t>
+          <t>REYES, MELANIE</t>
         </is>
       </c>
       <c r="E7" s="1" t="inlineStr">
         <is>
-          <t>463</t>
+          <t>589</t>
         </is>
       </c>
       <c r="F7" s="1" t="inlineStr">
         <is>
-          <t>20221202</t>
+          <t>20230208</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="8">
       <c r="A8" s="1" t="inlineStr">
         <is>
-          <t>545</t>
+          <t>675</t>
         </is>
       </c>
       <c r="B8" s="1" t="inlineStr">
         <is>
-          <t>2022-12-02</t>
+          <t>2023-02-08</t>
         </is>
       </c>
       <c r="C8" s="1" t="inlineStr">
         <is>
-          <t>CR20221202-462</t>
+          <t>CR20230208-588</t>
         </is>
       </c>
       <c r="D8" s="1" t="inlineStr">
         <is>
-          <t>ASUNCION, ETHELDREDA</t>
+          <t>OFIANA, FLORENCE</t>
         </is>
       </c>
       <c r="E8" s="1" t="inlineStr">
         <is>
-          <t>462</t>
+          <t>588</t>
         </is>
       </c>
       <c r="F8" s="1" t="inlineStr">
         <is>
-          <t>20221202</t>
+          <t>20230208</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="9">
       <c r="A9" s="1" t="inlineStr">
         <is>
-          <t>544</t>
+          <t>674</t>
         </is>
       </c>
       <c r="B9" s="1" t="inlineStr">
         <is>
-          <t>2022-12-01</t>
+          <t>2023-02-08</t>
         </is>
       </c>
       <c r="C9" s="1" t="inlineStr">
         <is>
-          <t>CR20221201-461</t>
+          <t>CR20230208-587</t>
         </is>
       </c>
       <c r="D9" s="1" t="inlineStr">
         <is>
-          <t>DOMENDEN, JOVELYN (100$)</t>
+          <t>BAUZON, BABY CHERYL</t>
         </is>
       </c>
       <c r="E9" s="1" t="inlineStr">
         <is>
-          <t>461</t>
+          <t>587</t>
         </is>
       </c>
       <c r="F9" s="1" t="inlineStr">
         <is>
-          <t>20221201</t>
+          <t>20230208</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="10">
       <c r="A10" s="1" t="inlineStr">
         <is>
-          <t>543</t>
+          <t>673</t>
         </is>
       </c>
       <c r="B10" s="1" t="inlineStr">
         <is>
-          <t>2022-12-01</t>
+          <t>2023-02-08</t>
         </is>
       </c>
       <c r="C10" s="1" t="inlineStr">
         <is>
-          <t>CR20221201-460</t>
+          <t>CR20230208-586</t>
         </is>
       </c>
       <c r="D10" s="1" t="inlineStr">
         <is>
-          <t>VILLANUEVA, JHENALYNE (100$)</t>
+          <t>BAUZON, BABY CHERYL</t>
         </is>
       </c>
       <c r="E10" s="1" t="inlineStr">
         <is>
-          <t>460</t>
+          <t>586</t>
         </is>
       </c>
       <c r="F10" s="1" t="inlineStr">
         <is>
-          <t>20221201</t>
+          <t>20230208</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="11">
       <c r="A11" s="1" t="inlineStr">
         <is>
-          <t>542</t>
+          <t>671</t>
         </is>
       </c>
       <c r="B11" s="1" t="inlineStr">
         <is>
-          <t>2022-11-26</t>
+          <t>2023-02-08</t>
         </is>
       </c>
       <c r="C11" s="1" t="inlineStr">
         <is>
-          <t>CR20221126-459</t>
+          <t>CR20230208-585</t>
         </is>
       </c>
       <c r="D11" s="1" t="inlineStr">
         <is>
-          <t>ACAB, MARY ROSE</t>
+          <t>VILLACORTA, LORY</t>
         </is>
       </c>
       <c r="E11" s="1" t="inlineStr">
         <is>
-          <t>459</t>
+          <t>585</t>
         </is>
       </c>
       <c r="F11" s="1" t="inlineStr">
         <is>
-          <t>20221126</t>
+          <t>20230208</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="12">
       <c r="A12" s="1" t="inlineStr">
         <is>
-          <t>541</t>
+          <t>670</t>
         </is>
       </c>
       <c r="B12" s="1" t="inlineStr">
         <is>
-          <t>2022-11-04</t>
+          <t>2023-02-08</t>
         </is>
       </c>
       <c r="C12" s="1" t="inlineStr">
         <is>
-          <t>CR20221104-458</t>
+          <t>CR20230208-584</t>
         </is>
       </c>
       <c r="D12" s="1" t="inlineStr">
         <is>
-          <t>CADAVONA, JULIET</t>
+          <t>REYES, KATHY</t>
         </is>
       </c>
       <c r="E12" s="1" t="inlineStr">
         <is>
-          <t>458</t>
+          <t>584</t>
         </is>
       </c>
       <c r="F12" s="1" t="inlineStr">
         <is>
-          <t>20221104</t>
+          <t>20230208</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="13">
       <c r="A13" s="1" t="inlineStr">
         <is>
-          <t>540</t>
+          <t>669</t>
         </is>
       </c>
       <c r="B13" s="1" t="inlineStr">
         <is>
-          <t>2022-11-04</t>
+          <t>2023-02-03</t>
         </is>
       </c>
       <c r="C13" s="1" t="inlineStr">
         <is>
-          <t>CR20221104-457</t>
+          <t>CR20230203-583</t>
         </is>
       </c>
       <c r="D13" s="1" t="inlineStr">
         <is>
-          <t>VILLANUEVA, JHENALYNE</t>
+          <t>VILLANUEVA, JHENALYNE (100$)</t>
         </is>
       </c>
       <c r="E13" s="1" t="inlineStr">
         <is>
-          <t>457</t>
+          <t>583</t>
         </is>
       </c>
       <c r="F13" s="1" t="inlineStr">
         <is>
-          <t>20221104</t>
+          <t>20230203</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="14">
       <c r="A14" s="1" t="inlineStr">
         <is>
-          <t>539</t>
+          <t>668</t>
         </is>
       </c>
       <c r="B14" s="1" t="inlineStr">
         <is>
-          <t>2022-11-04</t>
+          <t>2023-02-03</t>
         </is>
       </c>
       <c r="C14" s="1" t="inlineStr">
         <is>
-          <t>CR20221104-456</t>
+          <t>CR20230203-582</t>
         </is>
       </c>
       <c r="D14" s="1" t="inlineStr">
         <is>
-          <t>VILLANUEVA, JHENALYNE</t>
+          <t>DACANAY, LOIDA</t>
         </is>
       </c>
       <c r="E14" s="1" t="inlineStr">
         <is>
-          <t>456</t>
+          <t>582</t>
         </is>
       </c>
       <c r="F14" s="1" t="inlineStr">
         <is>
-          <t>20221104</t>
+          <t>20230203</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="15">
       <c r="A15" s="1" t="inlineStr">
         <is>
-          <t>538</t>
+          <t>667</t>
         </is>
       </c>
       <c r="B15" s="1" t="inlineStr">
         <is>
-          <t>2022-11-04</t>
+          <t>2023-02-02</t>
         </is>
       </c>
       <c r="C15" s="1" t="inlineStr">
         <is>
-          <t>CR20221104-455</t>
+          <t>CR20230202-581</t>
         </is>
       </c>
       <c r="D15" s="1" t="inlineStr">
         <is>
-          <t>ABADILLA, LAMAR</t>
+          <t>VILLANUEVA, JHENALYNE</t>
         </is>
       </c>
       <c r="E15" s="1" t="inlineStr">
         <is>
-          <t>455</t>
+          <t>581</t>
         </is>
       </c>
       <c r="F15" s="1" t="inlineStr">
         <is>
-          <t>20221104</t>
+          <t>20230202</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="16">
       <c r="A16" s="1" t="inlineStr">
         <is>
-          <t>537</t>
+          <t>666</t>
         </is>
       </c>
       <c r="B16" s="1" t="inlineStr">
         <is>
-          <t>2022-11-04</t>
+          <t>2023-02-02</t>
         </is>
       </c>
       <c r="C16" s="1" t="inlineStr">
         <is>
-          <t>CR20221104-454</t>
+          <t>CR20230202-580</t>
         </is>
       </c>
       <c r="D16" s="1" t="inlineStr">
         <is>
-          <t>ABADILLA, LAMAR</t>
+          <t>VILLANUEVA, JHENALYNE</t>
         </is>
       </c>
       <c r="E16" s="1" t="inlineStr">
         <is>
-          <t>454</t>
+          <t>580</t>
         </is>
       </c>
       <c r="F16" s="1" t="inlineStr">
         <is>
-          <t>20221104</t>
+          <t>20230202</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="17">
       <c r="A17" s="1" t="inlineStr">
         <is>
-          <t>536</t>
+          <t>665</t>
         </is>
       </c>
       <c r="B17" s="1" t="inlineStr">
         <is>
-          <t>2022-11-04</t>
+          <t>2023-02-02</t>
         </is>
       </c>
       <c r="C17" s="1" t="inlineStr">
         <is>
-          <t>CR20221104-453</t>
+          <t>CR20230202-579</t>
         </is>
       </c>
       <c r="D17" s="1" t="inlineStr">
         <is>
-          <t>ASUNCION, ETHELDREDA</t>
+          <t>LLANES, GRATECHEN</t>
         </is>
       </c>
       <c r="E17" s="1" t="inlineStr">
         <is>
-          <t>453</t>
+          <t>579</t>
         </is>
       </c>
       <c r="F17" s="1" t="inlineStr">
         <is>
-          <t>20221104</t>
+          <t>20230202</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="18">
       <c r="A18" s="1" t="inlineStr">
         <is>
-          <t>535</t>
+          <t>664</t>
         </is>
       </c>
       <c r="B18" s="1" t="inlineStr">
         <is>
-          <t>2022-11-04</t>
+          <t>2023-02-02</t>
         </is>
       </c>
       <c r="C18" s="1" t="inlineStr">
         <is>
-          <t>CR20221104-452</t>
+          <t>CR20230202-578</t>
         </is>
       </c>
       <c r="D18" s="1" t="inlineStr">
         <is>
-          <t>ASUNCION, ETHELDREDA</t>
+          <t>LLANES, GRATECHEN</t>
         </is>
       </c>
       <c r="E18" s="1" t="inlineStr">
         <is>
-          <t>452</t>
+          <t>578</t>
         </is>
       </c>
       <c r="F18" s="1" t="inlineStr">
         <is>
-          <t>20221104</t>
+          <t>20230202</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="19">
       <c r="A19" s="1" t="inlineStr">
         <is>
-          <t>534</t>
+          <t>663</t>
         </is>
       </c>
       <c r="B19" s="1" t="inlineStr">
         <is>
-          <t>2022-11-04</t>
+          <t>2023-02-02</t>
         </is>
       </c>
       <c r="C19" s="1" t="inlineStr">
         <is>
-          <t>CR20221104-451</t>
+          <t>CR20230202-577</t>
         </is>
       </c>
       <c r="D19" s="1" t="inlineStr">
         <is>
-          <t>REYES, MELANIE</t>
+          <t>LLANES, GRATECHEN</t>
         </is>
       </c>
       <c r="E19" s="1" t="inlineStr">
         <is>
-          <t>451</t>
+          <t>577</t>
         </is>
       </c>
       <c r="F19" s="1" t="inlineStr">
         <is>
-          <t>20221104</t>
+          <t>20230202</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="20">
       <c r="A20" s="1" t="inlineStr">
         <is>
-          <t>533</t>
+          <t>662</t>
         </is>
       </c>
       <c r="B20" s="1" t="inlineStr">
         <is>
-          <t>2022-11-04</t>
+          <t>2023-02-02</t>
         </is>
       </c>
       <c r="C20" s="1" t="inlineStr">
         <is>
-          <t>CR20221104-450</t>
+          <t>CR20230202-576</t>
         </is>
       </c>
       <c r="D20" s="1" t="inlineStr">
         <is>
-          <t>RAZOTE, CLARE ANN ENGELINE</t>
+          <t>DOMENDEN, JOVELYN</t>
         </is>
       </c>
       <c r="E20" s="1" t="inlineStr">
         <is>
-          <t>450</t>
+          <t>576</t>
         </is>
       </c>
       <c r="F20" s="1" t="inlineStr">
         <is>
-          <t>20221104</t>
+          <t>20230202</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="21">
       <c r="A21" s="1" t="inlineStr">
         <is>
-          <t>532</t>
+          <t>661</t>
         </is>
       </c>
       <c r="B21" s="1" t="inlineStr">
         <is>
-          <t>2022-11-04</t>
+          <t>2023-02-02</t>
         </is>
       </c>
       <c r="C21" s="1" t="inlineStr">
         <is>
-          <t>CR20221104-449</t>
+          <t>CR20230202-575</t>
         </is>
       </c>
       <c r="D21" s="1" t="inlineStr">
         <is>
-          <t>RAZOTE, CLARE ANN ENGELINE</t>
+          <t>DOMENDEN, JOVELYN</t>
         </is>
       </c>
       <c r="E21" s="1" t="inlineStr">
         <is>
-          <t>449</t>
+          <t>575</t>
         </is>
       </c>
       <c r="F21" s="1" t="inlineStr">
         <is>
-          <t>20221104</t>
+          <t>20230202</t>
         </is>
       </c>
     </row>
   </sheetData>
   <printOptions headings="false" gridLines="false" gridLinesSet="true" horizontalCentered="false" verticalCentered="false"/>
   <pageMargins left="0.5" right="0.5" top="1.0" bottom="1.0" header="0.5" footer="0.5"/>
   <pageSetup blackAndWhite="false" cellComments="none" copies="1" draft="false" firstPageNumber="1" fitToHeight="1" fitToWidth="1" horizontalDpi="300" orientation="portrait" pageOrder="downThenOver" paperSize="1" scale="100" useFirstPageNumber="true" usePrinterDefaults="false" verticalDpi="300"/>
   <headerFooter differentFirst="false" differentOddEven="false">
     <oddHeader>&amp;C&amp;"Times New Roman,Regular"&amp;12&amp;A</oddHeader>
     <oddFooter>&amp;C&amp;"Times New Roman,Regular"&amp;12Page &amp;P</oddFooter>
   </headerFooter>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <TotalTime></TotalTime>
   <Company/>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcmitype="http://purl.org/dc/dcmitype/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dc:title/>