--- v0 (2026-02-25)
+++ v1 (2026-04-21)
@@ -157,684 +157,684 @@
       </c>
       <c r="C1" s="1" t="inlineStr">
         <is>
           <t>cr_no</t>
         </is>
       </c>
       <c r="D1" s="1" t="inlineStr">
         <is>
           <t>consultant</t>
         </is>
       </c>
       <c r="E1" s="1" t="inlineStr">
         <is>
           <t>increment</t>
         </is>
       </c>
       <c r="F1" s="1" t="inlineStr">
         <is>
           <t>inc_date</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="2">
       <c r="A2" s="1" t="inlineStr">
         <is>
-          <t>445</t>
+          <t>511</t>
         </is>
       </c>
       <c r="B2" s="1" t="inlineStr">
         <is>
-          <t>2022-08-04</t>
+          <t>2022-11-04</t>
         </is>
       </c>
       <c r="C2" s="1" t="inlineStr">
         <is>
-          <t>CR20220804-364</t>
+          <t>CR20221104-428</t>
         </is>
       </c>
       <c r="D2" s="1" t="inlineStr">
         <is>
-          <t>DOMENDEN, JOVELYN</t>
+          <t>BOONGALING, MARJORIE</t>
         </is>
       </c>
       <c r="E2" s="1" t="inlineStr">
         <is>
-          <t>364</t>
+          <t>428</t>
         </is>
       </c>
       <c r="F2" s="1" t="inlineStr">
         <is>
-          <t>20220804</t>
+          <t>20221104</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="3">
       <c r="A3" s="1" t="inlineStr">
         <is>
-          <t>444</t>
+          <t>510</t>
         </is>
       </c>
       <c r="B3" s="1" t="inlineStr">
         <is>
-          <t>2022-08-04</t>
+          <t>2022-11-04</t>
         </is>
       </c>
       <c r="C3" s="1" t="inlineStr">
         <is>
-          <t>CR20220804-363</t>
+          <t>CR20221104-427</t>
         </is>
       </c>
       <c r="D3" s="1" t="inlineStr">
         <is>
-          <t>DOMENDEN, JOVELYN</t>
+          <t>BAUZON, BABY CHERYL</t>
         </is>
       </c>
       <c r="E3" s="1" t="inlineStr">
         <is>
-          <t>363</t>
+          <t>427</t>
         </is>
       </c>
       <c r="F3" s="1" t="inlineStr">
         <is>
-          <t>20220804</t>
+          <t>20221104</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="4">
       <c r="A4" s="1" t="inlineStr">
         <is>
-          <t>443</t>
+          <t>509</t>
         </is>
       </c>
       <c r="B4" s="1" t="inlineStr">
         <is>
-          <t>2022-08-04</t>
+          <t>2022-11-04</t>
         </is>
       </c>
       <c r="C4" s="1" t="inlineStr">
         <is>
-          <t>CR20220804-362</t>
+          <t>CR20221104-426</t>
         </is>
       </c>
       <c r="D4" s="1" t="inlineStr">
         <is>
-          <t>ACAB, MARY ROSE</t>
+          <t>BAUZON, BABY CHERYL</t>
         </is>
       </c>
       <c r="E4" s="1" t="inlineStr">
         <is>
-          <t>362</t>
+          <t>426</t>
         </is>
       </c>
       <c r="F4" s="1" t="inlineStr">
         <is>
-          <t>20220804</t>
+          <t>20221104</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="5">
       <c r="A5" s="1" t="inlineStr">
         <is>
-          <t>442</t>
+          <t>508</t>
         </is>
       </c>
       <c r="B5" s="1" t="inlineStr">
         <is>
-          <t>2022-08-04</t>
+          <t>2022-11-04</t>
         </is>
       </c>
       <c r="C5" s="1" t="inlineStr">
         <is>
-          <t>CR20220804-361</t>
+          <t>CR20221104-425</t>
         </is>
       </c>
       <c r="D5" s="1" t="inlineStr">
         <is>
-          <t>BORROMEO, MAY ROSE</t>
+          <t>ACAB, MARY ROSE</t>
         </is>
       </c>
       <c r="E5" s="1" t="inlineStr">
         <is>
-          <t>361</t>
+          <t>425</t>
         </is>
       </c>
       <c r="F5" s="1" t="inlineStr">
         <is>
-          <t>20220804</t>
+          <t>20221104</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="6">
       <c r="A6" s="1" t="inlineStr">
         <is>
-          <t>441</t>
+          <t>507</t>
         </is>
       </c>
       <c r="B6" s="1" t="inlineStr">
         <is>
-          <t>2022-08-04</t>
+          <t>2022-09-30</t>
         </is>
       </c>
       <c r="C6" s="1" t="inlineStr">
         <is>
-          <t>CR20220804-360</t>
+          <t>CR20220930-424</t>
         </is>
       </c>
       <c r="D6" s="1" t="inlineStr">
         <is>
-          <t>BAUZON, BABY CHERYL(100$)</t>
+          <t>PALOMARES, TERESA</t>
         </is>
       </c>
       <c r="E6" s="1" t="inlineStr">
         <is>
-          <t>360</t>
+          <t>424</t>
         </is>
       </c>
       <c r="F6" s="1" t="inlineStr">
         <is>
-          <t>20220804</t>
+          <t>20220930</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="7">
       <c r="A7" s="1" t="inlineStr">
         <is>
-          <t>440</t>
+          <t>506</t>
         </is>
       </c>
       <c r="B7" s="1" t="inlineStr">
         <is>
-          <t>2022-07-14</t>
+          <t>2022-09-30</t>
         </is>
       </c>
       <c r="C7" s="1" t="inlineStr">
         <is>
-          <t>CR20220714-359</t>
+          <t>CR20220930-423</t>
         </is>
       </c>
       <c r="D7" s="1" t="inlineStr">
         <is>
-          <t>BAUZON, CHERYL</t>
+          <t>PALOMARES, TERESA</t>
         </is>
       </c>
       <c r="E7" s="1" t="inlineStr">
         <is>
-          <t>359</t>
+          <t>423</t>
         </is>
       </c>
       <c r="F7" s="1" t="inlineStr">
         <is>
-          <t>20220714</t>
+          <t>20220930</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="8">
       <c r="A8" s="1" t="inlineStr">
         <is>
-          <t>439</t>
+          <t>505</t>
         </is>
       </c>
       <c r="B8" s="1" t="inlineStr">
         <is>
-          <t>2022-07-14</t>
+          <t>2022-09-30</t>
         </is>
       </c>
       <c r="C8" s="1" t="inlineStr">
         <is>
-          <t>CR20220714-358</t>
+          <t>CR20220930-422</t>
         </is>
       </c>
       <c r="D8" s="1" t="inlineStr">
         <is>
-          <t>BAUZON, CHERYL</t>
+          <t>ABADILLA, LAMAR</t>
         </is>
       </c>
       <c r="E8" s="1" t="inlineStr">
         <is>
-          <t>358</t>
+          <t>422</t>
         </is>
       </c>
       <c r="F8" s="1" t="inlineStr">
         <is>
-          <t>20220714</t>
+          <t>20220930</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="9">
       <c r="A9" s="1" t="inlineStr">
         <is>
-          <t>438</t>
+          <t>503</t>
         </is>
       </c>
       <c r="B9" s="1" t="inlineStr">
         <is>
-          <t>2022-07-01</t>
+          <t>2022-09-30</t>
         </is>
       </c>
       <c r="C9" s="1" t="inlineStr">
         <is>
-          <t>CR20220701-357</t>
+          <t>CR20220930-421</t>
         </is>
       </c>
       <c r="D9" s="1" t="inlineStr">
         <is>
-          <t>VILLANUEVA, JHENALYNE</t>
+          <t>ABADILLA, LAMAR</t>
         </is>
       </c>
       <c r="E9" s="1" t="inlineStr">
         <is>
-          <t>357</t>
+          <t>421</t>
         </is>
       </c>
       <c r="F9" s="1" t="inlineStr">
         <is>
-          <t>20220701</t>
+          <t>20220930</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="10">
       <c r="A10" s="1" t="inlineStr">
         <is>
-          <t>437</t>
+          <t>502</t>
         </is>
       </c>
       <c r="B10" s="1" t="inlineStr">
         <is>
-          <t>2022-07-01</t>
+          <t>2022-09-30</t>
         </is>
       </c>
       <c r="C10" s="1" t="inlineStr">
         <is>
-          <t>CR20220701-356</t>
+          <t>CR20220930-420</t>
         </is>
       </c>
       <c r="D10" s="1" t="inlineStr">
         <is>
-          <t>VILLANUEVA, JHENALYNE</t>
+          <t>DOMENDEN, JOVELYN</t>
         </is>
       </c>
       <c r="E10" s="1" t="inlineStr">
         <is>
-          <t>356</t>
+          <t>420</t>
         </is>
       </c>
       <c r="F10" s="1" t="inlineStr">
         <is>
-          <t>20220701</t>
+          <t>20220930</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="11">
       <c r="A11" s="1" t="inlineStr">
         <is>
-          <t>436</t>
+          <t>501</t>
         </is>
       </c>
       <c r="B11" s="1" t="inlineStr">
         <is>
-          <t>2022-06-30</t>
+          <t>2022-09-30</t>
         </is>
       </c>
       <c r="C11" s="1" t="inlineStr">
         <is>
-          <t>CR20220630-355</t>
+          <t>CR20220930-419</t>
         </is>
       </c>
       <c r="D11" s="1" t="inlineStr">
         <is>
-          <t>DOMINGO, PREMALYN</t>
+          <t>FELLIZAR, MARCIA</t>
         </is>
       </c>
       <c r="E11" s="1" t="inlineStr">
         <is>
-          <t>355</t>
+          <t>419</t>
         </is>
       </c>
       <c r="F11" s="1" t="inlineStr">
         <is>
-          <t>20220630</t>
+          <t>20220930</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="12">
       <c r="A12" s="1" t="inlineStr">
         <is>
-          <t>433</t>
+          <t>500</t>
         </is>
       </c>
       <c r="B12" s="1" t="inlineStr">
         <is>
-          <t>2022-06-29</t>
+          <t>2022-09-30</t>
         </is>
       </c>
       <c r="C12" s="1" t="inlineStr">
         <is>
-          <t>CR20220629-354</t>
+          <t>CR20220930-418</t>
         </is>
       </c>
       <c r="D12" s="1" t="inlineStr">
         <is>
-          <t>PASCUA, MARCHELLE</t>
+          <t>FELLIZAR, MARCIA</t>
         </is>
       </c>
       <c r="E12" s="1" t="inlineStr">
         <is>
-          <t>354</t>
+          <t>418</t>
         </is>
       </c>
       <c r="F12" s="1" t="inlineStr">
         <is>
-          <t>20220629</t>
+          <t>20220930</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="13">
       <c r="A13" s="1" t="inlineStr">
         <is>
-          <t>432</t>
+          <t>499</t>
         </is>
       </c>
       <c r="B13" s="1" t="inlineStr">
         <is>
-          <t>2022-06-29</t>
+          <t>2022-09-30</t>
         </is>
       </c>
       <c r="C13" s="1" t="inlineStr">
         <is>
-          <t>CR20220629-353</t>
+          <t>CR20220930-417</t>
         </is>
       </c>
       <c r="D13" s="1" t="inlineStr">
         <is>
-          <t>REYES, MELANIE</t>
+          <t>FELLIZAR, MARCIA</t>
         </is>
       </c>
       <c r="E13" s="1" t="inlineStr">
         <is>
-          <t>353</t>
+          <t>417</t>
         </is>
       </c>
       <c r="F13" s="1" t="inlineStr">
         <is>
-          <t>20220629</t>
+          <t>20220930</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="14">
       <c r="A14" s="1" t="inlineStr">
         <is>
-          <t>431</t>
+          <t>498</t>
         </is>
       </c>
       <c r="B14" s="1" t="inlineStr">
         <is>
-          <t>2022-06-29</t>
+          <t>2022-09-30</t>
         </is>
       </c>
       <c r="C14" s="1" t="inlineStr">
         <is>
-          <t>CR20220629-352</t>
+          <t>CR20220930-416</t>
         </is>
       </c>
       <c r="D14" s="1" t="inlineStr">
         <is>
-          <t>LLANES, GRATECHEN</t>
+          <t>ACAB, MARY ROSE</t>
         </is>
       </c>
       <c r="E14" s="1" t="inlineStr">
         <is>
-          <t>352</t>
+          <t>416</t>
         </is>
       </c>
       <c r="F14" s="1" t="inlineStr">
         <is>
-          <t>20220629</t>
+          <t>20220930</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="15">
       <c r="A15" s="1" t="inlineStr">
         <is>
-          <t>430</t>
+          <t>497</t>
         </is>
       </c>
       <c r="B15" s="1" t="inlineStr">
         <is>
-          <t>2022-06-29</t>
+          <t>2022-09-30</t>
         </is>
       </c>
       <c r="C15" s="1" t="inlineStr">
         <is>
-          <t>CR20220629-351</t>
+          <t>CR20220930-415</t>
         </is>
       </c>
       <c r="D15" s="1" t="inlineStr">
         <is>
-          <t>LLANES, GRATECHEN</t>
+          <t>DOMINGO, PREMALYN</t>
         </is>
       </c>
       <c r="E15" s="1" t="inlineStr">
         <is>
-          <t>351</t>
+          <t>415</t>
         </is>
       </c>
       <c r="F15" s="1" t="inlineStr">
         <is>
-          <t>20220629</t>
+          <t>20220930</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="16">
       <c r="A16" s="1" t="inlineStr">
         <is>
-          <t>429</t>
+          <t>496</t>
         </is>
       </c>
       <c r="B16" s="1" t="inlineStr">
         <is>
-          <t>2022-06-29</t>
+          <t>2022-09-30</t>
         </is>
       </c>
       <c r="C16" s="1" t="inlineStr">
         <is>
-          <t>CR20220629-350</t>
+          <t>CR20220930-414</t>
         </is>
       </c>
       <c r="D16" s="1" t="inlineStr">
         <is>
-          <t>RAZOTE, CLARE ANN ENGELINE</t>
+          <t>TOLENTINO, LIZA</t>
         </is>
       </c>
       <c r="E16" s="1" t="inlineStr">
         <is>
-          <t>350</t>
+          <t>414</t>
         </is>
       </c>
       <c r="F16" s="1" t="inlineStr">
         <is>
-          <t>20220629</t>
+          <t>20220930</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="17">
       <c r="A17" s="1" t="inlineStr">
         <is>
-          <t>428</t>
+          <t>495</t>
         </is>
       </c>
       <c r="B17" s="1" t="inlineStr">
         <is>
-          <t>2022-06-29</t>
+          <t>2022-09-30</t>
         </is>
       </c>
       <c r="C17" s="1" t="inlineStr">
         <is>
-          <t>CR20220629-349</t>
+          <t>CR20220930-413</t>
         </is>
       </c>
       <c r="D17" s="1" t="inlineStr">
         <is>
-          <t>DOMENDEN, JOVELYN</t>
+          <t>VILLANUEVA, JHENALYNE</t>
         </is>
       </c>
       <c r="E17" s="1" t="inlineStr">
         <is>
-          <t>349</t>
+          <t>413</t>
         </is>
       </c>
       <c r="F17" s="1" t="inlineStr">
         <is>
-          <t>20220629</t>
+          <t>20220930</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="18">
       <c r="A18" s="1" t="inlineStr">
         <is>
-          <t>427</t>
+          <t>494</t>
         </is>
       </c>
       <c r="B18" s="1" t="inlineStr">
         <is>
-          <t>2022-06-29</t>
+          <t>2022-09-30</t>
         </is>
       </c>
       <c r="C18" s="1" t="inlineStr">
         <is>
-          <t>CR20220629-348</t>
+          <t>CR20220930-412</t>
         </is>
       </c>
       <c r="D18" s="1" t="inlineStr">
         <is>
-          <t>BOONGALING, MARJORIE</t>
+          <t>VILLANUEVA, JHENALYNE</t>
         </is>
       </c>
       <c r="E18" s="1" t="inlineStr">
         <is>
-          <t>348</t>
+          <t>412</t>
         </is>
       </c>
       <c r="F18" s="1" t="inlineStr">
         <is>
-          <t>20220629</t>
+          <t>20220930</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="19">
       <c r="A19" s="1" t="inlineStr">
         <is>
-          <t>426</t>
+          <t>493</t>
         </is>
       </c>
       <c r="B19" s="1" t="inlineStr">
         <is>
-          <t>2022-06-29</t>
+          <t>2022-09-30</t>
         </is>
       </c>
       <c r="C19" s="1" t="inlineStr">
         <is>
-          <t>CR20220629-347</t>
+          <t>CR20220930-411</t>
         </is>
       </c>
       <c r="D19" s="1" t="inlineStr">
         <is>
-          <t>BORROMEO, MAY ROSE</t>
+          <t>MARTIN, JULIA DIVINA</t>
         </is>
       </c>
       <c r="E19" s="1" t="inlineStr">
         <is>
-          <t>347</t>
+          <t>411</t>
         </is>
       </c>
       <c r="F19" s="1" t="inlineStr">
         <is>
-          <t>20220629</t>
+          <t>20220930</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="20">
       <c r="A20" s="1" t="inlineStr">
         <is>
-          <t>425</t>
+          <t>492</t>
         </is>
       </c>
       <c r="B20" s="1" t="inlineStr">
         <is>
-          <t>2022-06-29</t>
+          <t>2022-09-30</t>
         </is>
       </c>
       <c r="C20" s="1" t="inlineStr">
         <is>
-          <t>CR20220629-346</t>
+          <t>CR20220930-410</t>
         </is>
       </c>
       <c r="D20" s="1" t="inlineStr">
         <is>
-          <t>ACAB, MARY ROSE</t>
+          <t>LLANES, KATE</t>
         </is>
       </c>
       <c r="E20" s="1" t="inlineStr">
         <is>
-          <t>346</t>
+          <t>410</t>
         </is>
       </c>
       <c r="F20" s="1" t="inlineStr">
         <is>
-          <t>20220629</t>
+          <t>20220930</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="21">
       <c r="A21" s="1" t="inlineStr">
         <is>
-          <t>424</t>
+          <t>491</t>
         </is>
       </c>
       <c r="B21" s="1" t="inlineStr">
         <is>
-          <t>2022-06-29</t>
+          <t>2022-09-30</t>
         </is>
       </c>
       <c r="C21" s="1" t="inlineStr">
         <is>
-          <t>CR20220629-345</t>
+          <t>CR20220930-409</t>
         </is>
       </c>
       <c r="D21" s="1" t="inlineStr">
         <is>
-          <t>LLANES, GRATECHEN (100$)</t>
+          <t>LLANES, GRATECHEN</t>
         </is>
       </c>
       <c r="E21" s="1" t="inlineStr">
         <is>
-          <t>345</t>
+          <t>409</t>
         </is>
       </c>
       <c r="F21" s="1" t="inlineStr">
         <is>
-          <t>20220629</t>
+          <t>20220930</t>
         </is>
       </c>
     </row>
   </sheetData>
   <printOptions headings="false" gridLines="false" gridLinesSet="true" horizontalCentered="false" verticalCentered="false"/>
   <pageMargins left="0.5" right="0.5" top="1.0" bottom="1.0" header="0.5" footer="0.5"/>
   <pageSetup blackAndWhite="false" cellComments="none" copies="1" draft="false" firstPageNumber="1" fitToHeight="1" fitToWidth="1" horizontalDpi="300" orientation="portrait" pageOrder="downThenOver" paperSize="1" scale="100" useFirstPageNumber="true" usePrinterDefaults="false" verticalDpi="300"/>
   <headerFooter differentFirst="false" differentOddEven="false">
     <oddHeader>&amp;C&amp;"Times New Roman,Regular"&amp;12&amp;A</oddHeader>
     <oddFooter>&amp;C&amp;"Times New Roman,Regular"&amp;12Page &amp;P</oddFooter>
   </headerFooter>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <TotalTime></TotalTime>
   <Company/>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcmitype="http://purl.org/dc/dcmitype/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dc:title/>