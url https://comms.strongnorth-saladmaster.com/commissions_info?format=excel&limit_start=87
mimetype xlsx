--- v1 (2026-04-21)
+++ v2 (2026-06-19)
@@ -157,684 +157,684 @@
       </c>
       <c r="C1" s="1" t="inlineStr">
         <is>
           <t>cr_no</t>
         </is>
       </c>
       <c r="D1" s="1" t="inlineStr">
         <is>
           <t>consultant</t>
         </is>
       </c>
       <c r="E1" s="1" t="inlineStr">
         <is>
           <t>increment</t>
         </is>
       </c>
       <c r="F1" s="1" t="inlineStr">
         <is>
           <t>inc_date</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="2">
       <c r="A2" s="1" t="inlineStr">
         <is>
-          <t>511</t>
+          <t>639</t>
         </is>
       </c>
       <c r="B2" s="1" t="inlineStr">
         <is>
-          <t>2022-11-04</t>
+          <t>2023-02-02</t>
         </is>
       </c>
       <c r="C2" s="1" t="inlineStr">
         <is>
-          <t>CR20221104-428</t>
+          <t>CR20230202-554</t>
         </is>
       </c>
       <c r="D2" s="1" t="inlineStr">
         <is>
-          <t>BOONGALING, MARJORIE</t>
+          <t>MAGAYANO, MARICEL</t>
         </is>
       </c>
       <c r="E2" s="1" t="inlineStr">
         <is>
-          <t>428</t>
+          <t>554</t>
         </is>
       </c>
       <c r="F2" s="1" t="inlineStr">
         <is>
-          <t>20221104</t>
+          <t>20230202</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="3">
       <c r="A3" s="1" t="inlineStr">
         <is>
-          <t>510</t>
+          <t>638</t>
         </is>
       </c>
       <c r="B3" s="1" t="inlineStr">
         <is>
-          <t>2022-11-04</t>
+          <t>2023-02-02</t>
         </is>
       </c>
       <c r="C3" s="1" t="inlineStr">
         <is>
-          <t>CR20221104-427</t>
+          <t>CR20230202-553</t>
         </is>
       </c>
       <c r="D3" s="1" t="inlineStr">
         <is>
-          <t>BAUZON, BABY CHERYL</t>
+          <t>LIM, ESPERANZA</t>
         </is>
       </c>
       <c r="E3" s="1" t="inlineStr">
         <is>
-          <t>427</t>
+          <t>553</t>
         </is>
       </c>
       <c r="F3" s="1" t="inlineStr">
         <is>
-          <t>20221104</t>
+          <t>20230202</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="4">
       <c r="A4" s="1" t="inlineStr">
         <is>
-          <t>509</t>
+          <t>637</t>
         </is>
       </c>
       <c r="B4" s="1" t="inlineStr">
         <is>
-          <t>2022-11-04</t>
+          <t>2023-02-02</t>
         </is>
       </c>
       <c r="C4" s="1" t="inlineStr">
         <is>
-          <t>CR20221104-426</t>
+          <t>CR20230202-552</t>
         </is>
       </c>
       <c r="D4" s="1" t="inlineStr">
         <is>
-          <t>BAUZON, BABY CHERYL</t>
+          <t>DOMINGO, EVELYN</t>
         </is>
       </c>
       <c r="E4" s="1" t="inlineStr">
         <is>
-          <t>426</t>
+          <t>552</t>
         </is>
       </c>
       <c r="F4" s="1" t="inlineStr">
         <is>
-          <t>20221104</t>
+          <t>20230202</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="5">
       <c r="A5" s="1" t="inlineStr">
         <is>
-          <t>508</t>
+          <t>636</t>
         </is>
       </c>
       <c r="B5" s="1" t="inlineStr">
         <is>
-          <t>2022-11-04</t>
+          <t>2023-02-02</t>
         </is>
       </c>
       <c r="C5" s="1" t="inlineStr">
         <is>
-          <t>CR20221104-425</t>
+          <t>CR20230202-551</t>
         </is>
       </c>
       <c r="D5" s="1" t="inlineStr">
         <is>
-          <t>ACAB, MARY ROSE</t>
+          <t>DOMINGO, EVELYN</t>
         </is>
       </c>
       <c r="E5" s="1" t="inlineStr">
         <is>
-          <t>425</t>
+          <t>551</t>
         </is>
       </c>
       <c r="F5" s="1" t="inlineStr">
         <is>
-          <t>20221104</t>
+          <t>20230202</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="6">
       <c r="A6" s="1" t="inlineStr">
         <is>
-          <t>507</t>
+          <t>635</t>
         </is>
       </c>
       <c r="B6" s="1" t="inlineStr">
         <is>
-          <t>2022-09-30</t>
+          <t>2023-02-02</t>
         </is>
       </c>
       <c r="C6" s="1" t="inlineStr">
         <is>
-          <t>CR20220930-424</t>
+          <t>CR20230202-550</t>
         </is>
       </c>
       <c r="D6" s="1" t="inlineStr">
         <is>
-          <t>PALOMARES, TERESA</t>
+          <t>DOMINGO, EVELYN</t>
         </is>
       </c>
       <c r="E6" s="1" t="inlineStr">
         <is>
-          <t>424</t>
+          <t>550</t>
         </is>
       </c>
       <c r="F6" s="1" t="inlineStr">
         <is>
-          <t>20220930</t>
+          <t>20230202</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="7">
       <c r="A7" s="1" t="inlineStr">
         <is>
-          <t>506</t>
+          <t>634</t>
         </is>
       </c>
       <c r="B7" s="1" t="inlineStr">
         <is>
-          <t>2022-09-30</t>
+          <t>2023-02-02</t>
         </is>
       </c>
       <c r="C7" s="1" t="inlineStr">
         <is>
-          <t>CR20220930-423</t>
+          <t>CR20230202-549</t>
         </is>
       </c>
       <c r="D7" s="1" t="inlineStr">
         <is>
-          <t>PALOMARES, TERESA</t>
+          <t>DOMINGO, EVELYN</t>
         </is>
       </c>
       <c r="E7" s="1" t="inlineStr">
         <is>
-          <t>423</t>
+          <t>549</t>
         </is>
       </c>
       <c r="F7" s="1" t="inlineStr">
         <is>
-          <t>20220930</t>
+          <t>20230202</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="8">
       <c r="A8" s="1" t="inlineStr">
         <is>
-          <t>505</t>
+          <t>633</t>
         </is>
       </c>
       <c r="B8" s="1" t="inlineStr">
         <is>
-          <t>2022-09-30</t>
+          <t>2023-02-02</t>
         </is>
       </c>
       <c r="C8" s="1" t="inlineStr">
         <is>
-          <t>CR20220930-422</t>
+          <t>CR20230202-548</t>
         </is>
       </c>
       <c r="D8" s="1" t="inlineStr">
         <is>
-          <t>ABADILLA, LAMAR</t>
+          <t>ASUNCION, ETHELDREDA</t>
         </is>
       </c>
       <c r="E8" s="1" t="inlineStr">
         <is>
-          <t>422</t>
+          <t>548</t>
         </is>
       </c>
       <c r="F8" s="1" t="inlineStr">
         <is>
-          <t>20220930</t>
+          <t>20230202</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="9">
       <c r="A9" s="1" t="inlineStr">
         <is>
-          <t>503</t>
+          <t>632</t>
         </is>
       </c>
       <c r="B9" s="1" t="inlineStr">
         <is>
-          <t>2022-09-30</t>
+          <t>2023-02-02</t>
         </is>
       </c>
       <c r="C9" s="1" t="inlineStr">
         <is>
-          <t>CR20220930-421</t>
+          <t>CR20230202-547</t>
         </is>
       </c>
       <c r="D9" s="1" t="inlineStr">
         <is>
-          <t>ABADILLA, LAMAR</t>
+          <t>ACAB, MARY ROSE</t>
         </is>
       </c>
       <c r="E9" s="1" t="inlineStr">
         <is>
-          <t>421</t>
+          <t>547</t>
         </is>
       </c>
       <c r="F9" s="1" t="inlineStr">
         <is>
-          <t>20220930</t>
+          <t>20230202</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="10">
       <c r="A10" s="1" t="inlineStr">
         <is>
-          <t>502</t>
+          <t>631</t>
         </is>
       </c>
       <c r="B10" s="1" t="inlineStr">
         <is>
-          <t>2022-09-30</t>
+          <t>2023-02-02</t>
         </is>
       </c>
       <c r="C10" s="1" t="inlineStr">
         <is>
-          <t>CR20220930-420</t>
+          <t>CR20230202-546</t>
         </is>
       </c>
       <c r="D10" s="1" t="inlineStr">
         <is>
-          <t>DOMENDEN, JOVELYN</t>
+          <t>RETAMAL, RUBY</t>
         </is>
       </c>
       <c r="E10" s="1" t="inlineStr">
         <is>
-          <t>420</t>
+          <t>546</t>
         </is>
       </c>
       <c r="F10" s="1" t="inlineStr">
         <is>
-          <t>20220930</t>
+          <t>20230202</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="11">
       <c r="A11" s="1" t="inlineStr">
         <is>
-          <t>501</t>
+          <t>630</t>
         </is>
       </c>
       <c r="B11" s="1" t="inlineStr">
         <is>
-          <t>2022-09-30</t>
+          <t>2023-01-06</t>
         </is>
       </c>
       <c r="C11" s="1" t="inlineStr">
         <is>
-          <t>CR20220930-419</t>
+          <t>CR20230106-545</t>
         </is>
       </c>
       <c r="D11" s="1" t="inlineStr">
         <is>
-          <t>FELLIZAR, MARCIA</t>
+          <t>VILLANUEVA, JHENALYNE</t>
         </is>
       </c>
       <c r="E11" s="1" t="inlineStr">
         <is>
-          <t>419</t>
+          <t>545</t>
         </is>
       </c>
       <c r="F11" s="1" t="inlineStr">
         <is>
-          <t>20220930</t>
+          <t>20230106</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="12">
       <c r="A12" s="1" t="inlineStr">
         <is>
-          <t>500</t>
+          <t>629</t>
         </is>
       </c>
       <c r="B12" s="1" t="inlineStr">
         <is>
-          <t>2022-09-30</t>
+          <t>2023-01-06</t>
         </is>
       </c>
       <c r="C12" s="1" t="inlineStr">
         <is>
-          <t>CR20220930-418</t>
+          <t>CR20230106-544</t>
         </is>
       </c>
       <c r="D12" s="1" t="inlineStr">
         <is>
-          <t>FELLIZAR, MARCIA</t>
+          <t>RAZOTE, CLARE ANN ENGELINE</t>
         </is>
       </c>
       <c r="E12" s="1" t="inlineStr">
         <is>
-          <t>418</t>
+          <t>544</t>
         </is>
       </c>
       <c r="F12" s="1" t="inlineStr">
         <is>
-          <t>20220930</t>
+          <t>20230106</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="13">
       <c r="A13" s="1" t="inlineStr">
         <is>
-          <t>499</t>
+          <t>628</t>
         </is>
       </c>
       <c r="B13" s="1" t="inlineStr">
         <is>
-          <t>2022-09-30</t>
+          <t>2023-01-06</t>
         </is>
       </c>
       <c r="C13" s="1" t="inlineStr">
         <is>
-          <t>CR20220930-417</t>
+          <t>CR20230106-543</t>
         </is>
       </c>
       <c r="D13" s="1" t="inlineStr">
         <is>
-          <t>FELLIZAR, MARCIA</t>
+          <t>RAZOTE, CLARE ANN ENGELINE</t>
         </is>
       </c>
       <c r="E13" s="1" t="inlineStr">
         <is>
-          <t>417</t>
+          <t>543</t>
         </is>
       </c>
       <c r="F13" s="1" t="inlineStr">
         <is>
-          <t>20220930</t>
+          <t>20230106</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="14">
       <c r="A14" s="1" t="inlineStr">
         <is>
-          <t>498</t>
+          <t>627</t>
         </is>
       </c>
       <c r="B14" s="1" t="inlineStr">
         <is>
-          <t>2022-09-30</t>
+          <t>2023-01-06</t>
         </is>
       </c>
       <c r="C14" s="1" t="inlineStr">
         <is>
-          <t>CR20220930-416</t>
+          <t>CR20230106-542</t>
         </is>
       </c>
       <c r="D14" s="1" t="inlineStr">
         <is>
-          <t>ACAB, MARY ROSE</t>
+          <t>RAZOTE, CLARE ANN ENGELINE</t>
         </is>
       </c>
       <c r="E14" s="1" t="inlineStr">
         <is>
-          <t>416</t>
+          <t>542</t>
         </is>
       </c>
       <c r="F14" s="1" t="inlineStr">
         <is>
-          <t>20220930</t>
+          <t>20230106</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="15">
       <c r="A15" s="1" t="inlineStr">
         <is>
-          <t>497</t>
+          <t>626</t>
         </is>
       </c>
       <c r="B15" s="1" t="inlineStr">
         <is>
-          <t>2022-09-30</t>
+          <t>2023-01-06</t>
         </is>
       </c>
       <c r="C15" s="1" t="inlineStr">
         <is>
-          <t>CR20220930-415</t>
+          <t>CR20230106-541</t>
         </is>
       </c>
       <c r="D15" s="1" t="inlineStr">
         <is>
-          <t>DOMINGO, PREMALYN</t>
+          <t>ORGANO, KRYSTAL</t>
         </is>
       </c>
       <c r="E15" s="1" t="inlineStr">
         <is>
-          <t>415</t>
+          <t>541</t>
         </is>
       </c>
       <c r="F15" s="1" t="inlineStr">
         <is>
-          <t>20220930</t>
+          <t>20230106</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="16">
       <c r="A16" s="1" t="inlineStr">
         <is>
-          <t>496</t>
+          <t>625</t>
         </is>
       </c>
       <c r="B16" s="1" t="inlineStr">
         <is>
-          <t>2022-09-30</t>
+          <t>2023-01-06</t>
         </is>
       </c>
       <c r="C16" s="1" t="inlineStr">
         <is>
-          <t>CR20220930-414</t>
+          <t>CR20230106-540</t>
         </is>
       </c>
       <c r="D16" s="1" t="inlineStr">
         <is>
-          <t>TOLENTINO, LIZA</t>
+          <t>OFIANA, FLORENCE</t>
         </is>
       </c>
       <c r="E16" s="1" t="inlineStr">
         <is>
-          <t>414</t>
+          <t>540</t>
         </is>
       </c>
       <c r="F16" s="1" t="inlineStr">
         <is>
-          <t>20220930</t>
+          <t>20230106</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="17">
       <c r="A17" s="1" t="inlineStr">
         <is>
-          <t>495</t>
+          <t>624</t>
         </is>
       </c>
       <c r="B17" s="1" t="inlineStr">
         <is>
-          <t>2022-09-30</t>
+          <t>2023-01-06</t>
         </is>
       </c>
       <c r="C17" s="1" t="inlineStr">
         <is>
-          <t>CR20220930-413</t>
+          <t>CR20230106-539</t>
         </is>
       </c>
       <c r="D17" s="1" t="inlineStr">
         <is>
-          <t>VILLANUEVA, JHENALYNE</t>
+          <t>MARTIN, JULIA DIVINA</t>
         </is>
       </c>
       <c r="E17" s="1" t="inlineStr">
         <is>
-          <t>413</t>
+          <t>539</t>
         </is>
       </c>
       <c r="F17" s="1" t="inlineStr">
         <is>
-          <t>20220930</t>
+          <t>20230106</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="18">
       <c r="A18" s="1" t="inlineStr">
         <is>
-          <t>494</t>
+          <t>623</t>
         </is>
       </c>
       <c r="B18" s="1" t="inlineStr">
         <is>
-          <t>2022-09-30</t>
+          <t>2023-01-06</t>
         </is>
       </c>
       <c r="C18" s="1" t="inlineStr">
         <is>
-          <t>CR20220930-412</t>
+          <t>CR20230106-538</t>
         </is>
       </c>
       <c r="D18" s="1" t="inlineStr">
         <is>
-          <t>VILLANUEVA, JHENALYNE</t>
+          <t>MARTIN, JULIA DIVINA</t>
         </is>
       </c>
       <c r="E18" s="1" t="inlineStr">
         <is>
-          <t>412</t>
+          <t>538</t>
         </is>
       </c>
       <c r="F18" s="1" t="inlineStr">
         <is>
-          <t>20220930</t>
+          <t>20230106</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="19">
       <c r="A19" s="1" t="inlineStr">
         <is>
-          <t>493</t>
+          <t>622</t>
         </is>
       </c>
       <c r="B19" s="1" t="inlineStr">
         <is>
-          <t>2022-09-30</t>
+          <t>2023-01-06</t>
         </is>
       </c>
       <c r="C19" s="1" t="inlineStr">
         <is>
-          <t>CR20220930-411</t>
+          <t>CR20230106-537</t>
         </is>
       </c>
       <c r="D19" s="1" t="inlineStr">
         <is>
-          <t>MARTIN, JULIA DIVINA</t>
+          <t>LIM, ESPERANZA</t>
         </is>
       </c>
       <c r="E19" s="1" t="inlineStr">
         <is>
-          <t>411</t>
+          <t>537</t>
         </is>
       </c>
       <c r="F19" s="1" t="inlineStr">
         <is>
-          <t>20220930</t>
+          <t>20230106</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="20">
       <c r="A20" s="1" t="inlineStr">
         <is>
-          <t>492</t>
+          <t>621</t>
         </is>
       </c>
       <c r="B20" s="1" t="inlineStr">
         <is>
-          <t>2022-09-30</t>
+          <t>2023-01-06</t>
         </is>
       </c>
       <c r="C20" s="1" t="inlineStr">
         <is>
-          <t>CR20220930-410</t>
+          <t>CR20230106-536</t>
         </is>
       </c>
       <c r="D20" s="1" t="inlineStr">
         <is>
-          <t>LLANES, KATE</t>
+          <t>DOMINGO, EVELYN</t>
         </is>
       </c>
       <c r="E20" s="1" t="inlineStr">
         <is>
-          <t>410</t>
+          <t>536</t>
         </is>
       </c>
       <c r="F20" s="1" t="inlineStr">
         <is>
-          <t>20220930</t>
+          <t>20230106</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="21">
       <c r="A21" s="1" t="inlineStr">
         <is>
-          <t>491</t>
+          <t>620</t>
         </is>
       </c>
       <c r="B21" s="1" t="inlineStr">
         <is>
-          <t>2022-09-30</t>
+          <t>2023-01-06</t>
         </is>
       </c>
       <c r="C21" s="1" t="inlineStr">
         <is>
-          <t>CR20220930-409</t>
+          <t>CR20230106-535</t>
         </is>
       </c>
       <c r="D21" s="1" t="inlineStr">
         <is>
-          <t>LLANES, GRATECHEN</t>
+          <t>DOMINGO, EVELYN</t>
         </is>
       </c>
       <c r="E21" s="1" t="inlineStr">
         <is>
-          <t>409</t>
+          <t>535</t>
         </is>
       </c>
       <c r="F21" s="1" t="inlineStr">
         <is>
-          <t>20220930</t>
+          <t>20230106</t>
         </is>
       </c>
     </row>
   </sheetData>
   <printOptions headings="false" gridLines="false" gridLinesSet="true" horizontalCentered="false" verticalCentered="false"/>
   <pageMargins left="0.5" right="0.5" top="1.0" bottom="1.0" header="0.5" footer="0.5"/>
   <pageSetup blackAndWhite="false" cellComments="none" copies="1" draft="false" firstPageNumber="1" fitToHeight="1" fitToWidth="1" horizontalDpi="300" orientation="portrait" pageOrder="downThenOver" paperSize="1" scale="100" useFirstPageNumber="true" usePrinterDefaults="false" verticalDpi="300"/>
   <headerFooter differentFirst="false" differentOddEven="false">
     <oddHeader>&amp;C&amp;"Times New Roman,Regular"&amp;12&amp;A</oddHeader>
     <oddFooter>&amp;C&amp;"Times New Roman,Regular"&amp;12Page &amp;P</oddFooter>
   </headerFooter>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <TotalTime></TotalTime>
   <Company/>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcmitype="http://purl.org/dc/dcmitype/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dc:title/>