--- v0 (2026-02-25)
+++ v1 (2026-04-21)
@@ -157,684 +157,684 @@
       </c>
       <c r="C1" s="1" t="inlineStr">
         <is>
           <t>cr_no</t>
         </is>
       </c>
       <c r="D1" s="1" t="inlineStr">
         <is>
           <t>consultant</t>
         </is>
       </c>
       <c r="E1" s="1" t="inlineStr">
         <is>
           <t>increment</t>
         </is>
       </c>
       <c r="F1" s="1" t="inlineStr">
         <is>
           <t>inc_date</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="2">
       <c r="A2" s="1" t="inlineStr">
         <is>
-          <t>378</t>
+          <t>450</t>
         </is>
       </c>
       <c r="B2" s="1" t="inlineStr">
         <is>
-          <t>2022-05-03</t>
+          <t>2022-08-04</t>
         </is>
       </c>
       <c r="C2" s="1" t="inlineStr">
         <is>
-          <t>CR20220503-304</t>
+          <t>CR20220804-368</t>
         </is>
       </c>
       <c r="D2" s="1" t="inlineStr">
         <is>
-          <t>RAZOTE, CLARE ANN ENGELINE</t>
+          <t>LLANES, GRATECHEN</t>
         </is>
       </c>
       <c r="E2" s="1" t="inlineStr">
         <is>
-          <t>304</t>
+          <t>368</t>
         </is>
       </c>
       <c r="F2" s="1" t="inlineStr">
         <is>
-          <t>20220503</t>
+          <t>20220804</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="3">
       <c r="A3" s="1" t="inlineStr">
         <is>
-          <t>377</t>
+          <t>449</t>
         </is>
       </c>
       <c r="B3" s="1" t="inlineStr">
         <is>
-          <t>2022-04-19</t>
+          <t>2022-08-04</t>
         </is>
       </c>
       <c r="C3" s="1" t="inlineStr">
         <is>
-          <t>CR20220419-303</t>
+          <t>CR20220804-367</t>
         </is>
       </c>
       <c r="D3" s="1" t="inlineStr">
         <is>
-          <t>PARADA, EMILY</t>
+          <t>LLANES, GRATECHEN</t>
         </is>
       </c>
       <c r="E3" s="1" t="inlineStr">
         <is>
-          <t>303</t>
+          <t>367</t>
         </is>
       </c>
       <c r="F3" s="1" t="inlineStr">
         <is>
-          <t>20220419</t>
+          <t>20220804</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="4">
       <c r="A4" s="1" t="inlineStr">
         <is>
-          <t>375</t>
+          <t>448</t>
         </is>
       </c>
       <c r="B4" s="1" t="inlineStr">
         <is>
-          <t>2022-04-19</t>
+          <t>2022-08-04</t>
         </is>
       </c>
       <c r="C4" s="1" t="inlineStr">
         <is>
-          <t>CR20220419-302</t>
+          <t>CR20220804-366</t>
         </is>
       </c>
       <c r="D4" s="1" t="inlineStr">
         <is>
-          <t>VILLACORTA, LORY</t>
+          <t>LLANES, GRATECHEN</t>
         </is>
       </c>
       <c r="E4" s="1" t="inlineStr">
         <is>
-          <t>302</t>
+          <t>366</t>
         </is>
       </c>
       <c r="F4" s="1" t="inlineStr">
         <is>
-          <t>20220419</t>
+          <t>20220804</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="5">
       <c r="A5" s="1" t="inlineStr">
         <is>
-          <t>374</t>
+          <t>447</t>
         </is>
       </c>
       <c r="B5" s="1" t="inlineStr">
         <is>
-          <t>2022-04-19</t>
+          <t>2022-08-04</t>
         </is>
       </c>
       <c r="C5" s="1" t="inlineStr">
         <is>
-          <t>CR20220419-301</t>
+          <t>CR20220804-365</t>
         </is>
       </c>
       <c r="D5" s="1" t="inlineStr">
         <is>
-          <t>PALOMARES, TERESA</t>
+          <t>DOMENDEN, JOVELYN</t>
         </is>
       </c>
       <c r="E5" s="1" t="inlineStr">
         <is>
-          <t>301</t>
+          <t>365</t>
         </is>
       </c>
       <c r="F5" s="1" t="inlineStr">
         <is>
-          <t>20220419</t>
+          <t>20220804</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="6">
       <c r="A6" s="1" t="inlineStr">
         <is>
-          <t>373</t>
+          <t>446</t>
         </is>
       </c>
       <c r="B6" s="1" t="inlineStr">
         <is>
-          <t>2022-04-19</t>
+          <t>2022-08-04</t>
         </is>
       </c>
       <c r="C6" s="1" t="inlineStr">
         <is>
-          <t>CR20220419-300</t>
+          <t>CR20220804-365</t>
         </is>
       </c>
       <c r="D6" s="1" t="inlineStr">
         <is>
-          <t>PALOMARES, TERESA</t>
+          <t>DOMENDEN, JOVELYN</t>
         </is>
       </c>
       <c r="E6" s="1" t="inlineStr">
         <is>
-          <t>300</t>
+          <t>365</t>
         </is>
       </c>
       <c r="F6" s="1" t="inlineStr">
         <is>
-          <t>20220419</t>
+          <t>20220804</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="7">
       <c r="A7" s="1" t="inlineStr">
         <is>
-          <t>372</t>
+          <t>445</t>
         </is>
       </c>
       <c r="B7" s="1" t="inlineStr">
         <is>
-          <t>2022-04-19</t>
+          <t>2022-08-04</t>
         </is>
       </c>
       <c r="C7" s="1" t="inlineStr">
         <is>
-          <t>CR20220419-299</t>
+          <t>CR20220804-364</t>
         </is>
       </c>
       <c r="D7" s="1" t="inlineStr">
         <is>
-          <t>PALOMARES, TERESA</t>
+          <t>DOMENDEN, JOVELYN</t>
         </is>
       </c>
       <c r="E7" s="1" t="inlineStr">
         <is>
-          <t>299</t>
+          <t>364</t>
         </is>
       </c>
       <c r="F7" s="1" t="inlineStr">
         <is>
-          <t>20220419</t>
+          <t>20220804</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="8">
       <c r="A8" s="1" t="inlineStr">
         <is>
-          <t>371</t>
+          <t>444</t>
         </is>
       </c>
       <c r="B8" s="1" t="inlineStr">
         <is>
-          <t>2022-04-19</t>
+          <t>2022-08-04</t>
         </is>
       </c>
       <c r="C8" s="1" t="inlineStr">
         <is>
-          <t>CR20220419-298</t>
+          <t>CR20220804-363</t>
         </is>
       </c>
       <c r="D8" s="1" t="inlineStr">
         <is>
-          <t>PALOMARES, TERESA</t>
+          <t>DOMENDEN, JOVELYN</t>
         </is>
       </c>
       <c r="E8" s="1" t="inlineStr">
         <is>
-          <t>298</t>
+          <t>363</t>
         </is>
       </c>
       <c r="F8" s="1" t="inlineStr">
         <is>
-          <t>20220419</t>
+          <t>20220804</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="9">
       <c r="A9" s="1" t="inlineStr">
         <is>
-          <t>370</t>
+          <t>443</t>
         </is>
       </c>
       <c r="B9" s="1" t="inlineStr">
         <is>
-          <t>2022-04-02</t>
+          <t>2022-08-04</t>
         </is>
       </c>
       <c r="C9" s="1" t="inlineStr">
         <is>
-          <t>CR20220402-297</t>
+          <t>CR20220804-362</t>
         </is>
       </c>
       <c r="D9" s="1" t="inlineStr">
         <is>
-          <t>BELISARIO, JENNETTE</t>
+          <t>ACAB, MARY ROSE</t>
         </is>
       </c>
       <c r="E9" s="1" t="inlineStr">
         <is>
-          <t>297</t>
+          <t>362</t>
         </is>
       </c>
       <c r="F9" s="1" t="inlineStr">
         <is>
-          <t>20220402</t>
+          <t>20220804</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="10">
       <c r="A10" s="1" t="inlineStr">
         <is>
-          <t>369</t>
+          <t>442</t>
         </is>
       </c>
       <c r="B10" s="1" t="inlineStr">
         <is>
-          <t>2022-04-01</t>
+          <t>2022-08-04</t>
         </is>
       </c>
       <c r="C10" s="1" t="inlineStr">
         <is>
-          <t>CR20220401-296</t>
+          <t>CR20220804-361</t>
         </is>
       </c>
       <c r="D10" s="1" t="inlineStr">
         <is>
-          <t>LLANES, GRATECHEN</t>
+          <t>BORROMEO, MAY ROSE</t>
         </is>
       </c>
       <c r="E10" s="1" t="inlineStr">
         <is>
-          <t>296</t>
+          <t>361</t>
         </is>
       </c>
       <c r="F10" s="1" t="inlineStr">
         <is>
-          <t>20220401</t>
+          <t>20220804</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="11">
       <c r="A11" s="1" t="inlineStr">
         <is>
-          <t>368</t>
+          <t>441</t>
         </is>
       </c>
       <c r="B11" s="1" t="inlineStr">
         <is>
-          <t>2022-04-01</t>
+          <t>2022-08-04</t>
         </is>
       </c>
       <c r="C11" s="1" t="inlineStr">
         <is>
-          <t>CR20220401-295</t>
+          <t>CR20220804-360</t>
         </is>
       </c>
       <c r="D11" s="1" t="inlineStr">
         <is>
-          <t>LLANES, GRATECHEN</t>
+          <t>BAUZON, BABY CHERYL(100$)</t>
         </is>
       </c>
       <c r="E11" s="1" t="inlineStr">
         <is>
-          <t>295</t>
+          <t>360</t>
         </is>
       </c>
       <c r="F11" s="1" t="inlineStr">
         <is>
-          <t>20220401</t>
+          <t>20220804</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="12">
       <c r="A12" s="1" t="inlineStr">
         <is>
-          <t>367</t>
+          <t>440</t>
         </is>
       </c>
       <c r="B12" s="1" t="inlineStr">
         <is>
-          <t>2022-04-01</t>
+          <t>2022-07-14</t>
         </is>
       </c>
       <c r="C12" s="1" t="inlineStr">
         <is>
-          <t>CR20220401-294</t>
+          <t>CR20220714-359</t>
         </is>
       </c>
       <c r="D12" s="1" t="inlineStr">
         <is>
-          <t>VILLANUEVA, JHENALYNE</t>
+          <t>BAUZON, CHERYL</t>
         </is>
       </c>
       <c r="E12" s="1" t="inlineStr">
         <is>
-          <t>294</t>
+          <t>359</t>
         </is>
       </c>
       <c r="F12" s="1" t="inlineStr">
         <is>
-          <t>20220401</t>
+          <t>20220714</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="13">
       <c r="A13" s="1" t="inlineStr">
         <is>
-          <t>366</t>
+          <t>439</t>
         </is>
       </c>
       <c r="B13" s="1" t="inlineStr">
         <is>
-          <t>2022-04-01</t>
+          <t>2022-07-14</t>
         </is>
       </c>
       <c r="C13" s="1" t="inlineStr">
         <is>
-          <t>CR20220401-293</t>
+          <t>CR20220714-358</t>
         </is>
       </c>
       <c r="D13" s="1" t="inlineStr">
         <is>
-          <t>VILLANUEVA, JHENALYNE</t>
+          <t>BAUZON, CHERYL</t>
         </is>
       </c>
       <c r="E13" s="1" t="inlineStr">
         <is>
-          <t>293</t>
+          <t>358</t>
         </is>
       </c>
       <c r="F13" s="1" t="inlineStr">
         <is>
-          <t>20220401</t>
+          <t>20220714</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="14">
       <c r="A14" s="1" t="inlineStr">
         <is>
-          <t>365</t>
+          <t>438</t>
         </is>
       </c>
       <c r="B14" s="1" t="inlineStr">
         <is>
-          <t>2022-04-01</t>
+          <t>2022-07-01</t>
         </is>
       </c>
       <c r="C14" s="1" t="inlineStr">
         <is>
-          <t>CR20220401-292</t>
+          <t>CR20220701-357</t>
         </is>
       </c>
       <c r="D14" s="1" t="inlineStr">
         <is>
-          <t>BONILLA, JUAN/DYVI</t>
+          <t>VILLANUEVA, JHENALYNE</t>
         </is>
       </c>
       <c r="E14" s="1" t="inlineStr">
         <is>
-          <t>292</t>
+          <t>357</t>
         </is>
       </c>
       <c r="F14" s="1" t="inlineStr">
         <is>
-          <t>20220401</t>
+          <t>20220701</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="15">
       <c r="A15" s="1" t="inlineStr">
         <is>
-          <t>364</t>
+          <t>437</t>
         </is>
       </c>
       <c r="B15" s="1" t="inlineStr">
         <is>
-          <t>2022-04-01</t>
+          <t>2022-07-01</t>
         </is>
       </c>
       <c r="C15" s="1" t="inlineStr">
         <is>
-          <t>CR20220401-291</t>
+          <t>CR20220701-356</t>
         </is>
       </c>
       <c r="D15" s="1" t="inlineStr">
         <is>
-          <t>BAUZON, BABY CHERYL</t>
+          <t>VILLANUEVA, JHENALYNE</t>
         </is>
       </c>
       <c r="E15" s="1" t="inlineStr">
         <is>
-          <t>291</t>
+          <t>356</t>
         </is>
       </c>
       <c r="F15" s="1" t="inlineStr">
         <is>
-          <t>20220401</t>
+          <t>20220701</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="16">
       <c r="A16" s="1" t="inlineStr">
         <is>
-          <t>363</t>
+          <t>436</t>
         </is>
       </c>
       <c r="B16" s="1" t="inlineStr">
         <is>
-          <t>2022-04-01</t>
+          <t>2022-06-30</t>
         </is>
       </c>
       <c r="C16" s="1" t="inlineStr">
         <is>
-          <t>CR20220401-290</t>
+          <t>CR20220630-355</t>
         </is>
       </c>
       <c r="D16" s="1" t="inlineStr">
         <is>
-          <t>BOONGALING, MARJORIE</t>
+          <t>DOMINGO, PREMALYN</t>
         </is>
       </c>
       <c r="E16" s="1" t="inlineStr">
         <is>
-          <t>290</t>
+          <t>355</t>
         </is>
       </c>
       <c r="F16" s="1" t="inlineStr">
         <is>
-          <t>20220401</t>
+          <t>20220630</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="17">
       <c r="A17" s="1" t="inlineStr">
         <is>
-          <t>362</t>
+          <t>433</t>
         </is>
       </c>
       <c r="B17" s="1" t="inlineStr">
         <is>
-          <t>2022-04-01</t>
+          <t>2022-06-29</t>
         </is>
       </c>
       <c r="C17" s="1" t="inlineStr">
         <is>
-          <t>CR20220401-289</t>
+          <t>CR20220629-354</t>
         </is>
       </c>
       <c r="D17" s="1" t="inlineStr">
         <is>
-          <t>RAZOTE, CLARE ANN ENGELINE</t>
+          <t>PASCUA, MARCHELLE</t>
         </is>
       </c>
       <c r="E17" s="1" t="inlineStr">
         <is>
-          <t>289</t>
+          <t>354</t>
         </is>
       </c>
       <c r="F17" s="1" t="inlineStr">
         <is>
-          <t>20220401</t>
+          <t>20220629</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="18">
       <c r="A18" s="1" t="inlineStr">
         <is>
-          <t>361</t>
+          <t>432</t>
         </is>
       </c>
       <c r="B18" s="1" t="inlineStr">
         <is>
-          <t>2022-04-01</t>
+          <t>2022-06-29</t>
         </is>
       </c>
       <c r="C18" s="1" t="inlineStr">
         <is>
-          <t>CR20220401-288</t>
+          <t>CR20220629-353</t>
         </is>
       </c>
       <c r="D18" s="1" t="inlineStr">
         <is>
-          <t>RAZOTE, CLARE ANN ENGELINE</t>
+          <t>REYES, MELANIE</t>
         </is>
       </c>
       <c r="E18" s="1" t="inlineStr">
         <is>
-          <t>288</t>
+          <t>353</t>
         </is>
       </c>
       <c r="F18" s="1" t="inlineStr">
         <is>
-          <t>20220401</t>
+          <t>20220629</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="19">
       <c r="A19" s="1" t="inlineStr">
         <is>
-          <t>360</t>
+          <t>431</t>
         </is>
       </c>
       <c r="B19" s="1" t="inlineStr">
         <is>
-          <t>2022-04-01</t>
+          <t>2022-06-29</t>
         </is>
       </c>
       <c r="C19" s="1" t="inlineStr">
         <is>
-          <t>CR20220401-287</t>
+          <t>CR20220629-352</t>
         </is>
       </c>
       <c r="D19" s="1" t="inlineStr">
         <is>
-          <t>NUCUP, MICHELLE</t>
+          <t>LLANES, GRATECHEN</t>
         </is>
       </c>
       <c r="E19" s="1" t="inlineStr">
         <is>
-          <t>287</t>
+          <t>352</t>
         </is>
       </c>
       <c r="F19" s="1" t="inlineStr">
         <is>
-          <t>20220401</t>
+          <t>20220629</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="20">
       <c r="A20" s="1" t="inlineStr">
         <is>
-          <t>359</t>
+          <t>430</t>
         </is>
       </c>
       <c r="B20" s="1" t="inlineStr">
         <is>
-          <t>2022-04-01</t>
+          <t>2022-06-29</t>
         </is>
       </c>
       <c r="C20" s="1" t="inlineStr">
         <is>
-          <t>CR20220401-286</t>
+          <t>CR20220629-351</t>
         </is>
       </c>
       <c r="D20" s="1" t="inlineStr">
         <is>
-          <t>NUCUP, MICHELLE</t>
+          <t>LLANES, GRATECHEN</t>
         </is>
       </c>
       <c r="E20" s="1" t="inlineStr">
         <is>
-          <t>286</t>
+          <t>351</t>
         </is>
       </c>
       <c r="F20" s="1" t="inlineStr">
         <is>
-          <t>20220401</t>
+          <t>20220629</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="21">
       <c r="A21" s="1" t="inlineStr">
         <is>
-          <t>358</t>
+          <t>429</t>
         </is>
       </c>
       <c r="B21" s="1" t="inlineStr">
         <is>
-          <t>2022-04-01</t>
+          <t>2022-06-29</t>
         </is>
       </c>
       <c r="C21" s="1" t="inlineStr">
         <is>
-          <t>CR20220401-285</t>
+          <t>CR20220629-350</t>
         </is>
       </c>
       <c r="D21" s="1" t="inlineStr">
         <is>
-          <t>NUCUP, MICHELLE</t>
+          <t>RAZOTE, CLARE ANN ENGELINE</t>
         </is>
       </c>
       <c r="E21" s="1" t="inlineStr">
         <is>
-          <t>285</t>
+          <t>350</t>
         </is>
       </c>
       <c r="F21" s="1" t="inlineStr">
         <is>
-          <t>20220401</t>
+          <t>20220629</t>
         </is>
       </c>
     </row>
   </sheetData>
   <printOptions headings="false" gridLines="false" gridLinesSet="true" horizontalCentered="false" verticalCentered="false"/>
   <pageMargins left="0.5" right="0.5" top="1.0" bottom="1.0" header="0.5" footer="0.5"/>
   <pageSetup blackAndWhite="false" cellComments="none" copies="1" draft="false" firstPageNumber="1" fitToHeight="1" fitToWidth="1" horizontalDpi="300" orientation="portrait" pageOrder="downThenOver" paperSize="1" scale="100" useFirstPageNumber="true" usePrinterDefaults="false" verticalDpi="300"/>
   <headerFooter differentFirst="false" differentOddEven="false">
     <oddHeader>&amp;C&amp;"Times New Roman,Regular"&amp;12&amp;A</oddHeader>
     <oddFooter>&amp;C&amp;"Times New Roman,Regular"&amp;12Page &amp;P</oddFooter>
   </headerFooter>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <TotalTime></TotalTime>
   <Company/>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcmitype="http://purl.org/dc/dcmitype/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dc:title/>