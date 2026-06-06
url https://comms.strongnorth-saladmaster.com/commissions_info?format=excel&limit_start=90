--- v1 (2026-04-21)
+++ v2 (2026-06-06)
@@ -157,684 +157,684 @@
       </c>
       <c r="C1" s="1" t="inlineStr">
         <is>
           <t>cr_no</t>
         </is>
       </c>
       <c r="D1" s="1" t="inlineStr">
         <is>
           <t>consultant</t>
         </is>
       </c>
       <c r="E1" s="1" t="inlineStr">
         <is>
           <t>increment</t>
         </is>
       </c>
       <c r="F1" s="1" t="inlineStr">
         <is>
           <t>inc_date</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="2">
       <c r="A2" s="1" t="inlineStr">
         <is>
-          <t>450</t>
+          <t>499</t>
         </is>
       </c>
       <c r="B2" s="1" t="inlineStr">
         <is>
-          <t>2022-08-04</t>
+          <t>2022-09-30</t>
         </is>
       </c>
       <c r="C2" s="1" t="inlineStr">
         <is>
-          <t>CR20220804-368</t>
+          <t>CR20220930-417</t>
         </is>
       </c>
       <c r="D2" s="1" t="inlineStr">
         <is>
-          <t>LLANES, GRATECHEN</t>
+          <t>FELLIZAR, MARCIA</t>
         </is>
       </c>
       <c r="E2" s="1" t="inlineStr">
         <is>
-          <t>368</t>
+          <t>417</t>
         </is>
       </c>
       <c r="F2" s="1" t="inlineStr">
         <is>
-          <t>20220804</t>
+          <t>20220930</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="3">
       <c r="A3" s="1" t="inlineStr">
         <is>
-          <t>449</t>
+          <t>498</t>
         </is>
       </c>
       <c r="B3" s="1" t="inlineStr">
         <is>
-          <t>2022-08-04</t>
+          <t>2022-09-30</t>
         </is>
       </c>
       <c r="C3" s="1" t="inlineStr">
         <is>
-          <t>CR20220804-367</t>
+          <t>CR20220930-416</t>
         </is>
       </c>
       <c r="D3" s="1" t="inlineStr">
         <is>
-          <t>LLANES, GRATECHEN</t>
+          <t>ACAB, MARY ROSE</t>
         </is>
       </c>
       <c r="E3" s="1" t="inlineStr">
         <is>
-          <t>367</t>
+          <t>416</t>
         </is>
       </c>
       <c r="F3" s="1" t="inlineStr">
         <is>
-          <t>20220804</t>
+          <t>20220930</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="4">
       <c r="A4" s="1" t="inlineStr">
         <is>
-          <t>448</t>
+          <t>497</t>
         </is>
       </c>
       <c r="B4" s="1" t="inlineStr">
         <is>
-          <t>2022-08-04</t>
+          <t>2022-09-30</t>
         </is>
       </c>
       <c r="C4" s="1" t="inlineStr">
         <is>
-          <t>CR20220804-366</t>
+          <t>CR20220930-415</t>
         </is>
       </c>
       <c r="D4" s="1" t="inlineStr">
         <is>
-          <t>LLANES, GRATECHEN</t>
+          <t>DOMINGO, PREMALYN</t>
         </is>
       </c>
       <c r="E4" s="1" t="inlineStr">
         <is>
-          <t>366</t>
+          <t>415</t>
         </is>
       </c>
       <c r="F4" s="1" t="inlineStr">
         <is>
-          <t>20220804</t>
+          <t>20220930</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="5">
       <c r="A5" s="1" t="inlineStr">
         <is>
-          <t>447</t>
+          <t>496</t>
         </is>
       </c>
       <c r="B5" s="1" t="inlineStr">
         <is>
-          <t>2022-08-04</t>
+          <t>2022-09-30</t>
         </is>
       </c>
       <c r="C5" s="1" t="inlineStr">
         <is>
-          <t>CR20220804-365</t>
+          <t>CR20220930-414</t>
         </is>
       </c>
       <c r="D5" s="1" t="inlineStr">
         <is>
-          <t>DOMENDEN, JOVELYN</t>
+          <t>TOLENTINO, LIZA</t>
         </is>
       </c>
       <c r="E5" s="1" t="inlineStr">
         <is>
-          <t>365</t>
+          <t>414</t>
         </is>
       </c>
       <c r="F5" s="1" t="inlineStr">
         <is>
-          <t>20220804</t>
+          <t>20220930</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="6">
       <c r="A6" s="1" t="inlineStr">
         <is>
-          <t>446</t>
+          <t>495</t>
         </is>
       </c>
       <c r="B6" s="1" t="inlineStr">
         <is>
-          <t>2022-08-04</t>
+          <t>2022-09-30</t>
         </is>
       </c>
       <c r="C6" s="1" t="inlineStr">
         <is>
-          <t>CR20220804-365</t>
+          <t>CR20220930-413</t>
         </is>
       </c>
       <c r="D6" s="1" t="inlineStr">
         <is>
-          <t>DOMENDEN, JOVELYN</t>
+          <t>VILLANUEVA, JHENALYNE</t>
         </is>
       </c>
       <c r="E6" s="1" t="inlineStr">
         <is>
-          <t>365</t>
+          <t>413</t>
         </is>
       </c>
       <c r="F6" s="1" t="inlineStr">
         <is>
-          <t>20220804</t>
+          <t>20220930</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="7">
       <c r="A7" s="1" t="inlineStr">
         <is>
-          <t>445</t>
+          <t>494</t>
         </is>
       </c>
       <c r="B7" s="1" t="inlineStr">
         <is>
-          <t>2022-08-04</t>
+          <t>2022-09-30</t>
         </is>
       </c>
       <c r="C7" s="1" t="inlineStr">
         <is>
-          <t>CR20220804-364</t>
+          <t>CR20220930-412</t>
         </is>
       </c>
       <c r="D7" s="1" t="inlineStr">
         <is>
-          <t>DOMENDEN, JOVELYN</t>
+          <t>VILLANUEVA, JHENALYNE</t>
         </is>
       </c>
       <c r="E7" s="1" t="inlineStr">
         <is>
-          <t>364</t>
+          <t>412</t>
         </is>
       </c>
       <c r="F7" s="1" t="inlineStr">
         <is>
-          <t>20220804</t>
+          <t>20220930</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="8">
       <c r="A8" s="1" t="inlineStr">
         <is>
-          <t>444</t>
+          <t>493</t>
         </is>
       </c>
       <c r="B8" s="1" t="inlineStr">
         <is>
-          <t>2022-08-04</t>
+          <t>2022-09-30</t>
         </is>
       </c>
       <c r="C8" s="1" t="inlineStr">
         <is>
-          <t>CR20220804-363</t>
+          <t>CR20220930-411</t>
         </is>
       </c>
       <c r="D8" s="1" t="inlineStr">
         <is>
-          <t>DOMENDEN, JOVELYN</t>
+          <t>MARTIN, JULIA DIVINA</t>
         </is>
       </c>
       <c r="E8" s="1" t="inlineStr">
         <is>
-          <t>363</t>
+          <t>411</t>
         </is>
       </c>
       <c r="F8" s="1" t="inlineStr">
         <is>
-          <t>20220804</t>
+          <t>20220930</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="9">
       <c r="A9" s="1" t="inlineStr">
         <is>
-          <t>443</t>
+          <t>492</t>
         </is>
       </c>
       <c r="B9" s="1" t="inlineStr">
         <is>
-          <t>2022-08-04</t>
+          <t>2022-09-30</t>
         </is>
       </c>
       <c r="C9" s="1" t="inlineStr">
         <is>
-          <t>CR20220804-362</t>
+          <t>CR20220930-410</t>
         </is>
       </c>
       <c r="D9" s="1" t="inlineStr">
         <is>
-          <t>ACAB, MARY ROSE</t>
+          <t>LLANES, KATE</t>
         </is>
       </c>
       <c r="E9" s="1" t="inlineStr">
         <is>
-          <t>362</t>
+          <t>410</t>
         </is>
       </c>
       <c r="F9" s="1" t="inlineStr">
         <is>
-          <t>20220804</t>
+          <t>20220930</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="10">
       <c r="A10" s="1" t="inlineStr">
         <is>
-          <t>442</t>
+          <t>491</t>
         </is>
       </c>
       <c r="B10" s="1" t="inlineStr">
         <is>
-          <t>2022-08-04</t>
+          <t>2022-09-30</t>
         </is>
       </c>
       <c r="C10" s="1" t="inlineStr">
         <is>
-          <t>CR20220804-361</t>
+          <t>CR20220930-409</t>
         </is>
       </c>
       <c r="D10" s="1" t="inlineStr">
         <is>
-          <t>BORROMEO, MAY ROSE</t>
+          <t>LLANES, GRATECHEN</t>
         </is>
       </c>
       <c r="E10" s="1" t="inlineStr">
         <is>
-          <t>361</t>
+          <t>409</t>
         </is>
       </c>
       <c r="F10" s="1" t="inlineStr">
         <is>
-          <t>20220804</t>
+          <t>20220930</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="11">
       <c r="A11" s="1" t="inlineStr">
         <is>
-          <t>441</t>
+          <t>490</t>
         </is>
       </c>
       <c r="B11" s="1" t="inlineStr">
         <is>
-          <t>2022-08-04</t>
+          <t>2022-09-30</t>
         </is>
       </c>
       <c r="C11" s="1" t="inlineStr">
         <is>
-          <t>CR20220804-360</t>
+          <t>CR20220930-408</t>
         </is>
       </c>
       <c r="D11" s="1" t="inlineStr">
         <is>
-          <t>BAUZON, BABY CHERYL(100$)</t>
+          <t>LLANES, GRATECHEN</t>
         </is>
       </c>
       <c r="E11" s="1" t="inlineStr">
         <is>
-          <t>360</t>
+          <t>408</t>
         </is>
       </c>
       <c r="F11" s="1" t="inlineStr">
         <is>
-          <t>20220804</t>
+          <t>20220930</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="12">
       <c r="A12" s="1" t="inlineStr">
         <is>
-          <t>440</t>
+          <t>489</t>
         </is>
       </c>
       <c r="B12" s="1" t="inlineStr">
         <is>
-          <t>2022-07-14</t>
+          <t>2022-09-30</t>
         </is>
       </c>
       <c r="C12" s="1" t="inlineStr">
         <is>
-          <t>CR20220714-359</t>
+          <t>CR20220930-407</t>
         </is>
       </c>
       <c r="D12" s="1" t="inlineStr">
         <is>
-          <t>BAUZON, CHERYL</t>
+          <t>RAZOTE, CLARE ANN ENGELINE</t>
         </is>
       </c>
       <c r="E12" s="1" t="inlineStr">
         <is>
-          <t>359</t>
+          <t>407</t>
         </is>
       </c>
       <c r="F12" s="1" t="inlineStr">
         <is>
-          <t>20220714</t>
+          <t>20220930</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="13">
       <c r="A13" s="1" t="inlineStr">
         <is>
-          <t>439</t>
+          <t>488</t>
         </is>
       </c>
       <c r="B13" s="1" t="inlineStr">
         <is>
-          <t>2022-07-14</t>
+          <t>2022-09-30</t>
         </is>
       </c>
       <c r="C13" s="1" t="inlineStr">
         <is>
-          <t>CR20220714-358</t>
+          <t>CR20220930-406</t>
         </is>
       </c>
       <c r="D13" s="1" t="inlineStr">
         <is>
-          <t>BAUZON, CHERYL</t>
+          <t>JAVIER, LENIDITA</t>
         </is>
       </c>
       <c r="E13" s="1" t="inlineStr">
         <is>
-          <t>358</t>
+          <t>406</t>
         </is>
       </c>
       <c r="F13" s="1" t="inlineStr">
         <is>
-          <t>20220714</t>
+          <t>20220930</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="14">
       <c r="A14" s="1" t="inlineStr">
         <is>
-          <t>438</t>
+          <t>487</t>
         </is>
       </c>
       <c r="B14" s="1" t="inlineStr">
         <is>
-          <t>2022-07-01</t>
+          <t>2022-09-30</t>
         </is>
       </c>
       <c r="C14" s="1" t="inlineStr">
         <is>
-          <t>CR20220701-357</t>
+          <t>CR20220930-405</t>
         </is>
       </c>
       <c r="D14" s="1" t="inlineStr">
         <is>
-          <t>VILLANUEVA, JHENALYNE</t>
+          <t>DOMINGO, EVELYN</t>
         </is>
       </c>
       <c r="E14" s="1" t="inlineStr">
         <is>
-          <t>357</t>
+          <t>405</t>
         </is>
       </c>
       <c r="F14" s="1" t="inlineStr">
         <is>
-          <t>20220701</t>
+          <t>20220930</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="15">
       <c r="A15" s="1" t="inlineStr">
         <is>
-          <t>437</t>
+          <t>486</t>
         </is>
       </c>
       <c r="B15" s="1" t="inlineStr">
         <is>
-          <t>2022-07-01</t>
+          <t>2022-09-02</t>
         </is>
       </c>
       <c r="C15" s="1" t="inlineStr">
         <is>
-          <t>CR20220701-356</t>
+          <t>CR20220902-404</t>
         </is>
       </c>
       <c r="D15" s="1" t="inlineStr">
         <is>
-          <t>VILLANUEVA, JHENALYNE</t>
+          <t>VILLANUEVA, JHENALYNE ($)</t>
         </is>
       </c>
       <c r="E15" s="1" t="inlineStr">
         <is>
-          <t>356</t>
+          <t>404</t>
         </is>
       </c>
       <c r="F15" s="1" t="inlineStr">
         <is>
-          <t>20220701</t>
+          <t>20220902</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="16">
       <c r="A16" s="1" t="inlineStr">
         <is>
-          <t>436</t>
+          <t>485</t>
         </is>
       </c>
       <c r="B16" s="1" t="inlineStr">
         <is>
-          <t>2022-06-30</t>
+          <t>2022-09-02</t>
         </is>
       </c>
       <c r="C16" s="1" t="inlineStr">
         <is>
-          <t>CR20220630-355</t>
+          <t>CR20220902-403</t>
         </is>
       </c>
       <c r="D16" s="1" t="inlineStr">
         <is>
-          <t>DOMINGO, PREMALYN</t>
+          <t>DOMINGO, SHEENA</t>
         </is>
       </c>
       <c r="E16" s="1" t="inlineStr">
         <is>
-          <t>355</t>
+          <t>403</t>
         </is>
       </c>
       <c r="F16" s="1" t="inlineStr">
         <is>
-          <t>20220630</t>
+          <t>20220902</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="17">
       <c r="A17" s="1" t="inlineStr">
         <is>
-          <t>433</t>
+          <t>484</t>
         </is>
       </c>
       <c r="B17" s="1" t="inlineStr">
         <is>
-          <t>2022-06-29</t>
+          <t>2022-09-02</t>
         </is>
       </c>
       <c r="C17" s="1" t="inlineStr">
         <is>
-          <t>CR20220629-354</t>
+          <t>CR20220902-402</t>
         </is>
       </c>
       <c r="D17" s="1" t="inlineStr">
         <is>
-          <t>PASCUA, MARCHELLE</t>
+          <t>SANCHEZ, MARICRIS</t>
         </is>
       </c>
       <c r="E17" s="1" t="inlineStr">
         <is>
-          <t>354</t>
+          <t>402</t>
         </is>
       </c>
       <c r="F17" s="1" t="inlineStr">
         <is>
-          <t>20220629</t>
+          <t>20220902</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="18">
       <c r="A18" s="1" t="inlineStr">
         <is>
-          <t>432</t>
+          <t>483</t>
         </is>
       </c>
       <c r="B18" s="1" t="inlineStr">
         <is>
-          <t>2022-06-29</t>
+          <t>2022-09-02</t>
         </is>
       </c>
       <c r="C18" s="1" t="inlineStr">
         <is>
-          <t>CR20220629-353</t>
+          <t>CR20220902-401</t>
         </is>
       </c>
       <c r="D18" s="1" t="inlineStr">
         <is>
-          <t>REYES, MELANIE</t>
+          <t>VILLANUEVA, JHENALYNE</t>
         </is>
       </c>
       <c r="E18" s="1" t="inlineStr">
         <is>
-          <t>353</t>
+          <t>401</t>
         </is>
       </c>
       <c r="F18" s="1" t="inlineStr">
         <is>
-          <t>20220629</t>
+          <t>20220902</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="19">
       <c r="A19" s="1" t="inlineStr">
         <is>
-          <t>431</t>
+          <t>482</t>
         </is>
       </c>
       <c r="B19" s="1" t="inlineStr">
         <is>
-          <t>2022-06-29</t>
+          <t>2022-09-02</t>
         </is>
       </c>
       <c r="C19" s="1" t="inlineStr">
         <is>
-          <t>CR20220629-352</t>
+          <t>CR20220902-400</t>
         </is>
       </c>
       <c r="D19" s="1" t="inlineStr">
         <is>
-          <t>LLANES, GRATECHEN</t>
+          <t>VILLANUEVA, JHENALYNE</t>
         </is>
       </c>
       <c r="E19" s="1" t="inlineStr">
         <is>
-          <t>352</t>
+          <t>400</t>
         </is>
       </c>
       <c r="F19" s="1" t="inlineStr">
         <is>
-          <t>20220629</t>
+          <t>20220902</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="20">
       <c r="A20" s="1" t="inlineStr">
         <is>
-          <t>430</t>
+          <t>481</t>
         </is>
       </c>
       <c r="B20" s="1" t="inlineStr">
         <is>
-          <t>2022-06-29</t>
+          <t>2022-09-02</t>
         </is>
       </c>
       <c r="C20" s="1" t="inlineStr">
         <is>
-          <t>CR20220629-351</t>
+          <t>CR20220902-399</t>
         </is>
       </c>
       <c r="D20" s="1" t="inlineStr">
         <is>
-          <t>LLANES, GRATECHEN</t>
+          <t>RAZOTE, CLARE ANN ENGELINE</t>
         </is>
       </c>
       <c r="E20" s="1" t="inlineStr">
         <is>
-          <t>351</t>
+          <t>399</t>
         </is>
       </c>
       <c r="F20" s="1" t="inlineStr">
         <is>
-          <t>20220629</t>
+          <t>20220902</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="21">
       <c r="A21" s="1" t="inlineStr">
         <is>
-          <t>429</t>
+          <t>480</t>
         </is>
       </c>
       <c r="B21" s="1" t="inlineStr">
         <is>
-          <t>2022-06-29</t>
+          <t>2022-09-02</t>
         </is>
       </c>
       <c r="C21" s="1" t="inlineStr">
         <is>
-          <t>CR20220629-350</t>
+          <t>CR20220902-398</t>
         </is>
       </c>
       <c r="D21" s="1" t="inlineStr">
         <is>
           <t>RAZOTE, CLARE ANN ENGELINE</t>
         </is>
       </c>
       <c r="E21" s="1" t="inlineStr">
         <is>
-          <t>350</t>
+          <t>398</t>
         </is>
       </c>
       <c r="F21" s="1" t="inlineStr">
         <is>
-          <t>20220629</t>
+          <t>20220902</t>
         </is>
       </c>
     </row>
   </sheetData>
   <printOptions headings="false" gridLines="false" gridLinesSet="true" horizontalCentered="false" verticalCentered="false"/>
   <pageMargins left="0.5" right="0.5" top="1.0" bottom="1.0" header="0.5" footer="0.5"/>
   <pageSetup blackAndWhite="false" cellComments="none" copies="1" draft="false" firstPageNumber="1" fitToHeight="1" fitToWidth="1" horizontalDpi="300" orientation="portrait" pageOrder="downThenOver" paperSize="1" scale="100" useFirstPageNumber="true" usePrinterDefaults="false" verticalDpi="300"/>
   <headerFooter differentFirst="false" differentOddEven="false">
     <oddHeader>&amp;C&amp;"Times New Roman,Regular"&amp;12&amp;A</oddHeader>
     <oddFooter>&amp;C&amp;"Times New Roman,Regular"&amp;12Page &amp;P</oddFooter>
   </headerFooter>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <TotalTime></TotalTime>
   <Company/>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcmitype="http://purl.org/dc/dcmitype/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dc:title/>