--- v0 (2026-02-25)
+++ v1 (2026-04-21)
@@ -157,684 +157,684 @@
       </c>
       <c r="C1" s="1" t="inlineStr">
         <is>
           <t>cr_no</t>
         </is>
       </c>
       <c r="D1" s="1" t="inlineStr">
         <is>
           <t>consultant</t>
         </is>
       </c>
       <c r="E1" s="1" t="inlineStr">
         <is>
           <t>increment</t>
         </is>
       </c>
       <c r="F1" s="1" t="inlineStr">
         <is>
           <t>inc_date</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="2">
       <c r="A2" s="1" t="inlineStr">
         <is>
-          <t>220</t>
+          <t>300</t>
         </is>
       </c>
       <c r="B2" s="1" t="inlineStr">
         <is>
-          <t>2021-10-28</t>
+          <t>2022-02-11</t>
         </is>
       </c>
       <c r="C2" s="1" t="inlineStr">
         <is>
-          <t>CR20211028-165</t>
+          <t>CR20220211-229</t>
         </is>
       </c>
       <c r="D2" s="1" t="inlineStr">
         <is>
-          <t>BAUZON, CHERYL</t>
+          <t>ALCONCEL, JOANNE</t>
         </is>
       </c>
       <c r="E2" s="1" t="inlineStr">
         <is>
-          <t>165</t>
+          <t>229</t>
         </is>
       </c>
       <c r="F2" s="1" t="inlineStr">
         <is>
-          <t>20211028</t>
+          <t>20220211</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="3">
       <c r="A3" s="1" t="inlineStr">
         <is>
-          <t>218</t>
+          <t>299</t>
         </is>
       </c>
       <c r="B3" s="1" t="inlineStr">
         <is>
-          <t>2021-10-28</t>
+          <t>2022-02-11</t>
         </is>
       </c>
       <c r="C3" s="1" t="inlineStr">
         <is>
-          <t>CR20211028-163</t>
+          <t>CR20220211-228</t>
         </is>
       </c>
       <c r="D3" s="1" t="inlineStr">
         <is>
-          <t>PALOMARES, TERESA</t>
+          <t>ALCONCEL, JOANNE</t>
         </is>
       </c>
       <c r="E3" s="1" t="inlineStr">
         <is>
-          <t>163</t>
+          <t>228</t>
         </is>
       </c>
       <c r="F3" s="1" t="inlineStr">
         <is>
-          <t>20211028</t>
+          <t>20220211</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="4">
       <c r="A4" s="1" t="inlineStr">
         <is>
-          <t>217</t>
+          <t>298</t>
         </is>
       </c>
       <c r="B4" s="1" t="inlineStr">
         <is>
-          <t>2021-10-28</t>
+          <t>2022-02-11</t>
         </is>
       </c>
       <c r="C4" s="1" t="inlineStr">
         <is>
-          <t>CR20211028-162</t>
+          <t>CR20220211-227</t>
         </is>
       </c>
       <c r="D4" s="1" t="inlineStr">
         <is>
-          <t>BOONGALING, MARJORIE</t>
+          <t>PRODIGALIDAD, KATHLEEN MAE</t>
         </is>
       </c>
       <c r="E4" s="1" t="inlineStr">
         <is>
-          <t>162</t>
+          <t>227</t>
         </is>
       </c>
       <c r="F4" s="1" t="inlineStr">
         <is>
-          <t>20211028</t>
+          <t>20220211</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="5">
       <c r="A5" s="1" t="inlineStr">
         <is>
-          <t>216</t>
+          <t>297</t>
         </is>
       </c>
       <c r="B5" s="1" t="inlineStr">
         <is>
-          <t>2021-10-14</t>
+          <t>2022-02-11</t>
         </is>
       </c>
       <c r="C5" s="1" t="inlineStr">
         <is>
-          <t>CR20211014-161</t>
+          <t>CR20220211-226</t>
         </is>
       </c>
       <c r="D5" s="1" t="inlineStr">
         <is>
-          <t>DACUYCUY, LUDY</t>
+          <t>PRODIGALIDAD, KATHLEEN MAE</t>
         </is>
       </c>
       <c r="E5" s="1" t="inlineStr">
         <is>
-          <t>161</t>
+          <t>226</t>
         </is>
       </c>
       <c r="F5" s="1" t="inlineStr">
         <is>
-          <t>20211014</t>
+          <t>20220211</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="6">
       <c r="A6" s="1" t="inlineStr">
         <is>
-          <t>215</t>
+          <t>296</t>
         </is>
       </c>
       <c r="B6" s="1" t="inlineStr">
         <is>
-          <t>2021-10-14</t>
+          <t>2022-02-11</t>
         </is>
       </c>
       <c r="C6" s="1" t="inlineStr">
         <is>
-          <t>CR20211014-160</t>
+          <t>CR20220211-225</t>
         </is>
       </c>
       <c r="D6" s="1" t="inlineStr">
         <is>
-          <t>DACUYCUY, LUDY</t>
+          <t>ACAB, MARY ROSE</t>
         </is>
       </c>
       <c r="E6" s="1" t="inlineStr">
         <is>
-          <t>160</t>
+          <t>225</t>
         </is>
       </c>
       <c r="F6" s="1" t="inlineStr">
         <is>
-          <t>20211014</t>
+          <t>20220211</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="7">
       <c r="A7" s="1" t="inlineStr">
         <is>
-          <t>214</t>
+          <t>295</t>
         </is>
       </c>
       <c r="B7" s="1" t="inlineStr">
         <is>
-          <t>2021-10-14</t>
+          <t>2022-02-11</t>
         </is>
       </c>
       <c r="C7" s="1" t="inlineStr">
         <is>
-          <t>CR20211014-159</t>
+          <t>CR20220211-225</t>
         </is>
       </c>
       <c r="D7" s="1" t="inlineStr">
         <is>
-          <t>DACUYCUY, LUDY</t>
+          <t>ACAB, MARY ROSE</t>
         </is>
       </c>
       <c r="E7" s="1" t="inlineStr">
         <is>
-          <t>159</t>
+          <t>225</t>
         </is>
       </c>
       <c r="F7" s="1" t="inlineStr">
         <is>
-          <t>20211014</t>
+          <t>20220211</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="8">
       <c r="A8" s="1" t="inlineStr">
         <is>
-          <t>213</t>
+          <t>292</t>
         </is>
       </c>
       <c r="B8" s="1" t="inlineStr">
         <is>
-          <t>2021-10-08</t>
+          <t>2022-02-11</t>
         </is>
       </c>
       <c r="C8" s="1" t="inlineStr">
         <is>
-          <t>CR20211008-158</t>
+          <t>CR20220211-224</t>
         </is>
       </c>
       <c r="D8" s="1" t="inlineStr">
         <is>
-          <t>SANCHEZ, MARICRIS</t>
+          <t>BORROMEO, MAY ROSE</t>
         </is>
       </c>
       <c r="E8" s="1" t="inlineStr">
         <is>
-          <t>158</t>
+          <t>224</t>
         </is>
       </c>
       <c r="F8" s="1" t="inlineStr">
         <is>
-          <t>20211008</t>
+          <t>20220211</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="9">
       <c r="A9" s="1" t="inlineStr">
         <is>
-          <t>211</t>
+          <t>291</t>
         </is>
       </c>
       <c r="B9" s="1" t="inlineStr">
         <is>
-          <t>2021-10-08</t>
+          <t>2022-02-11</t>
         </is>
       </c>
       <c r="C9" s="1" t="inlineStr">
         <is>
-          <t>CR20211008-156</t>
+          <t>CR20220211-223</t>
         </is>
       </c>
       <c r="D9" s="1" t="inlineStr">
         <is>
-          <t>DOMENDEN, JOVELYN</t>
+          <t>BORROMEO, MAY ROSE</t>
         </is>
       </c>
       <c r="E9" s="1" t="inlineStr">
         <is>
-          <t>156</t>
+          <t>223</t>
         </is>
       </c>
       <c r="F9" s="1" t="inlineStr">
         <is>
-          <t>20211008</t>
+          <t>20220211</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="10">
       <c r="A10" s="1" t="inlineStr">
         <is>
-          <t>210</t>
+          <t>290</t>
         </is>
       </c>
       <c r="B10" s="1" t="inlineStr">
         <is>
-          <t>2021-10-08</t>
+          <t>2022-02-05</t>
         </is>
       </c>
       <c r="C10" s="1" t="inlineStr">
         <is>
-          <t>CR20211008-155</t>
+          <t>CR20220205-222</t>
         </is>
       </c>
       <c r="D10" s="1" t="inlineStr">
         <is>
-          <t>DOMENDEN, JOVELYN</t>
+          <t>BAUZON, CHERYL</t>
         </is>
       </c>
       <c r="E10" s="1" t="inlineStr">
         <is>
-          <t>155</t>
+          <t>222</t>
         </is>
       </c>
       <c r="F10" s="1" t="inlineStr">
         <is>
-          <t>20211008</t>
+          <t>20220205</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="11">
       <c r="A11" s="1" t="inlineStr">
         <is>
-          <t>209</t>
+          <t>289</t>
         </is>
       </c>
       <c r="B11" s="1" t="inlineStr">
         <is>
-          <t>2021-10-08</t>
+          <t>2022-02-05</t>
         </is>
       </c>
       <c r="C11" s="1" t="inlineStr">
         <is>
-          <t>CR20211008-154</t>
+          <t>CR20220205-221</t>
         </is>
       </c>
       <c r="D11" s="1" t="inlineStr">
         <is>
-          <t>DOMENDEN, JOVELYN</t>
+          <t>BAUZON, CHERYL</t>
         </is>
       </c>
       <c r="E11" s="1" t="inlineStr">
         <is>
-          <t>154</t>
+          <t>221</t>
         </is>
       </c>
       <c r="F11" s="1" t="inlineStr">
         <is>
-          <t>20211008</t>
+          <t>20220205</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="12">
       <c r="A12" s="1" t="inlineStr">
         <is>
-          <t>208</t>
+          <t>288</t>
         </is>
       </c>
       <c r="B12" s="1" t="inlineStr">
         <is>
-          <t>2021-10-08</t>
+          <t>2022-02-05</t>
         </is>
       </c>
       <c r="C12" s="1" t="inlineStr">
         <is>
-          <t>CR20211008-153</t>
+          <t>CR20220205-220</t>
         </is>
       </c>
       <c r="D12" s="1" t="inlineStr">
         <is>
           <t>DOMENDEN, JOVELYN</t>
         </is>
       </c>
       <c r="E12" s="1" t="inlineStr">
         <is>
-          <t>153</t>
+          <t>220</t>
         </is>
       </c>
       <c r="F12" s="1" t="inlineStr">
         <is>
-          <t>20211008</t>
+          <t>20220205</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="13">
       <c r="A13" s="1" t="inlineStr">
         <is>
-          <t>205</t>
+          <t>287</t>
         </is>
       </c>
       <c r="B13" s="1" t="inlineStr">
         <is>
-          <t>2021-10-02</t>
+          <t>2022-02-05</t>
         </is>
       </c>
       <c r="C13" s="1" t="inlineStr">
         <is>
-          <t>CR20211002-152</t>
+          <t>CR20220205-219</t>
         </is>
       </c>
       <c r="D13" s="1" t="inlineStr">
         <is>
-          <t>NUCUP, MICHELLE</t>
+          <t>DOMENDEN, JOVELYN</t>
         </is>
       </c>
       <c r="E13" s="1" t="inlineStr">
         <is>
-          <t>152</t>
+          <t>219</t>
         </is>
       </c>
       <c r="F13" s="1" t="inlineStr">
         <is>
-          <t>20211002</t>
+          <t>20220205</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="14">
       <c r="A14" s="1" t="inlineStr">
         <is>
-          <t>204</t>
+          <t>285</t>
         </is>
       </c>
       <c r="B14" s="1" t="inlineStr">
         <is>
-          <t>2021-10-02</t>
+          <t>2022-02-05</t>
         </is>
       </c>
       <c r="C14" s="1" t="inlineStr">
         <is>
-          <t>CR20211002-151</t>
+          <t>CR20220205-218</t>
         </is>
       </c>
       <c r="D14" s="1" t="inlineStr">
         <is>
-          <t>NUCUP, MICHELLE</t>
+          <t>DOMENDEN, JOVELYN</t>
         </is>
       </c>
       <c r="E14" s="1" t="inlineStr">
         <is>
-          <t>151</t>
+          <t>218</t>
         </is>
       </c>
       <c r="F14" s="1" t="inlineStr">
         <is>
-          <t>20211002</t>
+          <t>20220205</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="15">
       <c r="A15" s="1" t="inlineStr">
         <is>
-          <t>203</t>
+          <t>284</t>
         </is>
       </c>
       <c r="B15" s="1" t="inlineStr">
         <is>
-          <t>2021-10-02</t>
+          <t>2022-02-05</t>
         </is>
       </c>
       <c r="C15" s="1" t="inlineStr">
         <is>
-          <t>CR20211002-150</t>
+          <t>CR20220205-217</t>
         </is>
       </c>
       <c r="D15" s="1" t="inlineStr">
         <is>
-          <t>NUCUP, MICHELLE</t>
+          <t>DOMENDEN, JOVELYN</t>
         </is>
       </c>
       <c r="E15" s="1" t="inlineStr">
         <is>
-          <t>150</t>
+          <t>217</t>
         </is>
       </c>
       <c r="F15" s="1" t="inlineStr">
         <is>
-          <t>20211002</t>
+          <t>20220205</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="16">
       <c r="A16" s="1" t="inlineStr">
         <is>
-          <t>202</t>
+          <t>283</t>
         </is>
       </c>
       <c r="B16" s="1" t="inlineStr">
         <is>
-          <t>2021-09-23</t>
+          <t>2022-02-05</t>
         </is>
       </c>
       <c r="C16" s="1" t="inlineStr">
         <is>
-          <t>CR20210923-149</t>
+          <t>CR20220205-216</t>
         </is>
       </c>
       <c r="D16" s="1" t="inlineStr">
         <is>
-          <t>VILLACORTA, LORY</t>
+          <t>LLANES, GRATECHEN</t>
         </is>
       </c>
       <c r="E16" s="1" t="inlineStr">
         <is>
-          <t>149</t>
+          <t>216</t>
         </is>
       </c>
       <c r="F16" s="1" t="inlineStr">
         <is>
-          <t>20210923</t>
+          <t>20220205</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="17">
       <c r="A17" s="1" t="inlineStr">
         <is>
-          <t>201</t>
+          <t>282</t>
         </is>
       </c>
       <c r="B17" s="1" t="inlineStr">
         <is>
-          <t>2021-09-23</t>
+          <t>2022-02-05</t>
         </is>
       </c>
       <c r="C17" s="1" t="inlineStr">
         <is>
-          <t>CR20210923-148</t>
+          <t>CR20220205-215</t>
         </is>
       </c>
       <c r="D17" s="1" t="inlineStr">
         <is>
-          <t>VILLACORTA, LORY</t>
+          <t>LLANES, GRATECHEN</t>
         </is>
       </c>
       <c r="E17" s="1" t="inlineStr">
         <is>
-          <t>148</t>
+          <t>215</t>
         </is>
       </c>
       <c r="F17" s="1" t="inlineStr">
         <is>
-          <t>20210923</t>
+          <t>20220205</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="18">
       <c r="A18" s="1" t="inlineStr">
         <is>
-          <t>200</t>
+          <t>280</t>
         </is>
       </c>
       <c r="B18" s="1" t="inlineStr">
         <is>
-          <t>2021-09-23</t>
+          <t>2022-01-15</t>
         </is>
       </c>
       <c r="C18" s="1" t="inlineStr">
         <is>
-          <t>CR20210923-147</t>
+          <t>CR20220115-214</t>
         </is>
       </c>
       <c r="D18" s="1" t="inlineStr">
         <is>
-          <t>VILLACORTA, LORY</t>
+          <t>PAGDILAO, MINERVA</t>
         </is>
       </c>
       <c r="E18" s="1" t="inlineStr">
         <is>
-          <t>147</t>
+          <t>214</t>
         </is>
       </c>
       <c r="F18" s="1" t="inlineStr">
         <is>
-          <t>20210923</t>
+          <t>20220115</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="19">
       <c r="A19" s="1" t="inlineStr">
         <is>
-          <t>199</t>
+          <t>279</t>
         </is>
       </c>
       <c r="B19" s="1" t="inlineStr">
         <is>
-          <t>2021-09-23</t>
+          <t>2021-12-10</t>
         </is>
       </c>
       <c r="C19" s="1" t="inlineStr">
         <is>
-          <t>CR20210923-146</t>
+          <t>CR20211210-213</t>
         </is>
       </c>
       <c r="D19" s="1" t="inlineStr">
         <is>
-          <t>VILLACORTA, LORY</t>
+          <t>MARTIN, JULIA DIVINA</t>
         </is>
       </c>
       <c r="E19" s="1" t="inlineStr">
         <is>
-          <t>146</t>
+          <t>213</t>
         </is>
       </c>
       <c r="F19" s="1" t="inlineStr">
         <is>
-          <t>20210923</t>
+          <t>20211210</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="20">
       <c r="A20" s="1" t="inlineStr">
         <is>
-          <t>198</t>
+          <t>278</t>
         </is>
       </c>
       <c r="B20" s="1" t="inlineStr">
         <is>
-          <t>2021-09-23</t>
+          <t>2021-12-09</t>
         </is>
       </c>
       <c r="C20" s="1" t="inlineStr">
         <is>
-          <t>CR20210923-145</t>
+          <t>CR20211209-212</t>
         </is>
       </c>
       <c r="D20" s="1" t="inlineStr">
         <is>
-          <t>BAUZON, CHERYL</t>
+          <t>DACUYCUY, LUDY</t>
         </is>
       </c>
       <c r="E20" s="1" t="inlineStr">
         <is>
-          <t>145</t>
+          <t>212</t>
         </is>
       </c>
       <c r="F20" s="1" t="inlineStr">
         <is>
-          <t>20210923</t>
+          <t>20211209</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="21">
       <c r="A21" s="1" t="inlineStr">
         <is>
-          <t>197</t>
+          <t>277</t>
         </is>
       </c>
       <c r="B21" s="1" t="inlineStr">
         <is>
-          <t>2021-09-23</t>
+          <t>2021-12-09</t>
         </is>
       </c>
       <c r="C21" s="1" t="inlineStr">
         <is>
-          <t>CR20210923-144</t>
+          <t>CR20211209-211</t>
         </is>
       </c>
       <c r="D21" s="1" t="inlineStr">
         <is>
-          <t>BAUZON, CHERYL</t>
+          <t>DACUYCUY, LUDY</t>
         </is>
       </c>
       <c r="E21" s="1" t="inlineStr">
         <is>
-          <t>144</t>
+          <t>211</t>
         </is>
       </c>
       <c r="F21" s="1" t="inlineStr">
         <is>
-          <t>20210923</t>
+          <t>20211209</t>
         </is>
       </c>
     </row>
   </sheetData>
   <printOptions headings="false" gridLines="false" gridLinesSet="true" horizontalCentered="false" verticalCentered="false"/>
   <pageMargins left="0.5" right="0.5" top="1.0" bottom="1.0" header="0.5" footer="0.5"/>
   <pageSetup blackAndWhite="false" cellComments="none" copies="1" draft="false" firstPageNumber="1" fitToHeight="1" fitToWidth="1" horizontalDpi="300" orientation="portrait" pageOrder="downThenOver" paperSize="1" scale="100" useFirstPageNumber="true" usePrinterDefaults="false" verticalDpi="300"/>
   <headerFooter differentFirst="false" differentOddEven="false">
     <oddHeader>&amp;C&amp;"Times New Roman,Regular"&amp;12&amp;A</oddHeader>
     <oddFooter>&amp;C&amp;"Times New Roman,Regular"&amp;12Page &amp;P</oddFooter>
   </headerFooter>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <TotalTime></TotalTime>
   <Company/>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcmitype="http://purl.org/dc/dcmitype/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dc:title/>