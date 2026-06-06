--- v1 (2026-04-21)
+++ v2 (2026-06-06)
@@ -157,684 +157,684 @@
       </c>
       <c r="C1" s="1" t="inlineStr">
         <is>
           <t>cr_no</t>
         </is>
       </c>
       <c r="D1" s="1" t="inlineStr">
         <is>
           <t>consultant</t>
         </is>
       </c>
       <c r="E1" s="1" t="inlineStr">
         <is>
           <t>increment</t>
         </is>
       </c>
       <c r="F1" s="1" t="inlineStr">
         <is>
           <t>inc_date</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="2">
       <c r="A2" s="1" t="inlineStr">
         <is>
-          <t>300</t>
+          <t>350</t>
         </is>
       </c>
       <c r="B2" s="1" t="inlineStr">
         <is>
-          <t>2022-02-11</t>
+          <t>2022-03-12</t>
         </is>
       </c>
       <c r="C2" s="1" t="inlineStr">
         <is>
-          <t>CR20220211-229</t>
+          <t>CR20220312-278</t>
         </is>
       </c>
       <c r="D2" s="1" t="inlineStr">
         <is>
-          <t>ALCONCEL, JOANNE</t>
+          <t>CAMPOSO, ILENE</t>
         </is>
       </c>
       <c r="E2" s="1" t="inlineStr">
         <is>
-          <t>229</t>
+          <t>278</t>
         </is>
       </c>
       <c r="F2" s="1" t="inlineStr">
         <is>
-          <t>20220211</t>
+          <t>20220312</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="3">
       <c r="A3" s="1" t="inlineStr">
         <is>
-          <t>299</t>
+          <t>349</t>
         </is>
       </c>
       <c r="B3" s="1" t="inlineStr">
         <is>
-          <t>2022-02-11</t>
+          <t>2022-03-12</t>
         </is>
       </c>
       <c r="C3" s="1" t="inlineStr">
         <is>
-          <t>CR20220211-228</t>
+          <t>CR20220312-277</t>
         </is>
       </c>
       <c r="D3" s="1" t="inlineStr">
         <is>
-          <t>ALCONCEL, JOANNE</t>
+          <t>NADAL, ROMA</t>
         </is>
       </c>
       <c r="E3" s="1" t="inlineStr">
         <is>
-          <t>228</t>
+          <t>277</t>
         </is>
       </c>
       <c r="F3" s="1" t="inlineStr">
         <is>
-          <t>20220211</t>
+          <t>20220312</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="4">
       <c r="A4" s="1" t="inlineStr">
         <is>
-          <t>298</t>
+          <t>348</t>
         </is>
       </c>
       <c r="B4" s="1" t="inlineStr">
         <is>
-          <t>2022-02-11</t>
+          <t>2022-03-12</t>
         </is>
       </c>
       <c r="C4" s="1" t="inlineStr">
         <is>
-          <t>CR20220211-227</t>
+          <t>CR20220312-276</t>
         </is>
       </c>
       <c r="D4" s="1" t="inlineStr">
         <is>
-          <t>PRODIGALIDAD, KATHLEEN MAE</t>
+          <t>NADAL, ROMA</t>
         </is>
       </c>
       <c r="E4" s="1" t="inlineStr">
         <is>
-          <t>227</t>
+          <t>276</t>
         </is>
       </c>
       <c r="F4" s="1" t="inlineStr">
         <is>
-          <t>20220211</t>
+          <t>20220312</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="5">
       <c r="A5" s="1" t="inlineStr">
         <is>
-          <t>297</t>
+          <t>347</t>
         </is>
       </c>
       <c r="B5" s="1" t="inlineStr">
         <is>
-          <t>2022-02-11</t>
+          <t>2022-03-12</t>
         </is>
       </c>
       <c r="C5" s="1" t="inlineStr">
         <is>
-          <t>CR20220211-226</t>
+          <t>CR20220312-275</t>
         </is>
       </c>
       <c r="D5" s="1" t="inlineStr">
         <is>
-          <t>PRODIGALIDAD, KATHLEEN MAE</t>
+          <t>NADAL, ROMA</t>
         </is>
       </c>
       <c r="E5" s="1" t="inlineStr">
         <is>
-          <t>226</t>
+          <t>275</t>
         </is>
       </c>
       <c r="F5" s="1" t="inlineStr">
         <is>
-          <t>20220211</t>
+          <t>20220312</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="6">
       <c r="A6" s="1" t="inlineStr">
         <is>
-          <t>296</t>
+          <t>346</t>
         </is>
       </c>
       <c r="B6" s="1" t="inlineStr">
         <is>
-          <t>2022-02-11</t>
+          <t>2022-03-12</t>
         </is>
       </c>
       <c r="C6" s="1" t="inlineStr">
         <is>
-          <t>CR20220211-225</t>
+          <t>CR20220312-274</t>
         </is>
       </c>
       <c r="D6" s="1" t="inlineStr">
         <is>
-          <t>ACAB, MARY ROSE</t>
+          <t>PRODIGALIDAD, KATHLEEN MAE</t>
         </is>
       </c>
       <c r="E6" s="1" t="inlineStr">
         <is>
-          <t>225</t>
+          <t>274</t>
         </is>
       </c>
       <c r="F6" s="1" t="inlineStr">
         <is>
-          <t>20220211</t>
+          <t>20220312</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="7">
       <c r="A7" s="1" t="inlineStr">
         <is>
-          <t>295</t>
+          <t>345</t>
         </is>
       </c>
       <c r="B7" s="1" t="inlineStr">
         <is>
-          <t>2022-02-11</t>
+          <t>2022-03-08</t>
         </is>
       </c>
       <c r="C7" s="1" t="inlineStr">
         <is>
-          <t>CR20220211-225</t>
+          <t>CR20220308-273</t>
         </is>
       </c>
       <c r="D7" s="1" t="inlineStr">
         <is>
-          <t>ACAB, MARY ROSE</t>
+          <t>SAGER, JACKELYN</t>
         </is>
       </c>
       <c r="E7" s="1" t="inlineStr">
         <is>
-          <t>225</t>
+          <t>273</t>
         </is>
       </c>
       <c r="F7" s="1" t="inlineStr">
         <is>
-          <t>20220211</t>
+          <t>20220308</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="8">
       <c r="A8" s="1" t="inlineStr">
         <is>
-          <t>292</t>
+          <t>344</t>
         </is>
       </c>
       <c r="B8" s="1" t="inlineStr">
         <is>
-          <t>2022-02-11</t>
+          <t>2022-03-08</t>
         </is>
       </c>
       <c r="C8" s="1" t="inlineStr">
         <is>
-          <t>CR20220211-224</t>
+          <t>CR20220308-272</t>
         </is>
       </c>
       <c r="D8" s="1" t="inlineStr">
         <is>
-          <t>BORROMEO, MAY ROSE</t>
+          <t>SAGER, JACKELYN</t>
         </is>
       </c>
       <c r="E8" s="1" t="inlineStr">
         <is>
-          <t>224</t>
+          <t>272</t>
         </is>
       </c>
       <c r="F8" s="1" t="inlineStr">
         <is>
-          <t>20220211</t>
+          <t>20220308</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="9">
       <c r="A9" s="1" t="inlineStr">
         <is>
-          <t>291</t>
+          <t>343</t>
         </is>
       </c>
       <c r="B9" s="1" t="inlineStr">
         <is>
-          <t>2022-02-11</t>
+          <t>2022-03-08</t>
         </is>
       </c>
       <c r="C9" s="1" t="inlineStr">
         <is>
-          <t>CR20220211-223</t>
+          <t>CR20220308-271</t>
         </is>
       </c>
       <c r="D9" s="1" t="inlineStr">
         <is>
-          <t>BORROMEO, MAY ROSE</t>
+          <t>SAGER, JACKELYN</t>
         </is>
       </c>
       <c r="E9" s="1" t="inlineStr">
         <is>
-          <t>223</t>
+          <t>271</t>
         </is>
       </c>
       <c r="F9" s="1" t="inlineStr">
         <is>
-          <t>20220211</t>
+          <t>20220308</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="10">
       <c r="A10" s="1" t="inlineStr">
         <is>
-          <t>290</t>
+          <t>342</t>
         </is>
       </c>
       <c r="B10" s="1" t="inlineStr">
         <is>
-          <t>2022-02-05</t>
+          <t>2022-03-08</t>
         </is>
       </c>
       <c r="C10" s="1" t="inlineStr">
         <is>
-          <t>CR20220205-222</t>
+          <t>CR20220308-270</t>
         </is>
       </c>
       <c r="D10" s="1" t="inlineStr">
         <is>
-          <t>BAUZON, CHERYL</t>
+          <t>FELLIZAR, MARCIA</t>
         </is>
       </c>
       <c r="E10" s="1" t="inlineStr">
         <is>
-          <t>222</t>
+          <t>270</t>
         </is>
       </c>
       <c r="F10" s="1" t="inlineStr">
         <is>
-          <t>20220205</t>
+          <t>20220308</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="11">
       <c r="A11" s="1" t="inlineStr">
         <is>
-          <t>289</t>
+          <t>341</t>
         </is>
       </c>
       <c r="B11" s="1" t="inlineStr">
         <is>
-          <t>2022-02-05</t>
+          <t>2022-03-08</t>
         </is>
       </c>
       <c r="C11" s="1" t="inlineStr">
         <is>
-          <t>CR20220205-221</t>
+          <t>CR20220308-269</t>
         </is>
       </c>
       <c r="D11" s="1" t="inlineStr">
         <is>
-          <t>BAUZON, CHERYL</t>
+          <t>FELLIZAR, MARCIA</t>
         </is>
       </c>
       <c r="E11" s="1" t="inlineStr">
         <is>
-          <t>221</t>
+          <t>269</t>
         </is>
       </c>
       <c r="F11" s="1" t="inlineStr">
         <is>
-          <t>20220205</t>
+          <t>20220308</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="12">
       <c r="A12" s="1" t="inlineStr">
         <is>
-          <t>288</t>
+          <t>340</t>
         </is>
       </c>
       <c r="B12" s="1" t="inlineStr">
         <is>
-          <t>2022-02-05</t>
+          <t>2022-03-04</t>
         </is>
       </c>
       <c r="C12" s="1" t="inlineStr">
         <is>
-          <t>CR20220205-220</t>
+          <t>CR20220304-268</t>
         </is>
       </c>
       <c r="D12" s="1" t="inlineStr">
         <is>
-          <t>DOMENDEN, JOVELYN</t>
+          <t>DOMENDEN, JOVELYN(OVERRIDE)</t>
         </is>
       </c>
       <c r="E12" s="1" t="inlineStr">
         <is>
-          <t>220</t>
+          <t>268</t>
         </is>
       </c>
       <c r="F12" s="1" t="inlineStr">
         <is>
-          <t>20220205</t>
+          <t>20220304</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="13">
       <c r="A13" s="1" t="inlineStr">
         <is>
-          <t>287</t>
+          <t>339</t>
         </is>
       </c>
       <c r="B13" s="1" t="inlineStr">
         <is>
-          <t>2022-02-05</t>
+          <t>2022-03-04</t>
         </is>
       </c>
       <c r="C13" s="1" t="inlineStr">
         <is>
-          <t>CR20220205-219</t>
+          <t>CR20220304-267</t>
         </is>
       </c>
       <c r="D13" s="1" t="inlineStr">
         <is>
-          <t>DOMENDEN, JOVELYN</t>
+          <t>DOMENDEN, JOVELYN(OVERRIDE)</t>
         </is>
       </c>
       <c r="E13" s="1" t="inlineStr">
         <is>
-          <t>219</t>
+          <t>267</t>
         </is>
       </c>
       <c r="F13" s="1" t="inlineStr">
         <is>
-          <t>20220205</t>
+          <t>20220304</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="14">
       <c r="A14" s="1" t="inlineStr">
         <is>
-          <t>285</t>
+          <t>338</t>
         </is>
       </c>
       <c r="B14" s="1" t="inlineStr">
         <is>
-          <t>2022-02-05</t>
+          <t>2022-03-04</t>
         </is>
       </c>
       <c r="C14" s="1" t="inlineStr">
         <is>
-          <t>CR20220205-218</t>
+          <t>CR20220304-266</t>
         </is>
       </c>
       <c r="D14" s="1" t="inlineStr">
         <is>
-          <t>DOMENDEN, JOVELYN</t>
+          <t>DOMENDEN, JOVELYN(OVERRIDE)</t>
         </is>
       </c>
       <c r="E14" s="1" t="inlineStr">
         <is>
-          <t>218</t>
+          <t>266</t>
         </is>
       </c>
       <c r="F14" s="1" t="inlineStr">
         <is>
-          <t>20220205</t>
+          <t>20220304</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="15">
       <c r="A15" s="1" t="inlineStr">
         <is>
-          <t>284</t>
+          <t>337</t>
         </is>
       </c>
       <c r="B15" s="1" t="inlineStr">
         <is>
-          <t>2022-02-05</t>
+          <t>2022-03-04</t>
         </is>
       </c>
       <c r="C15" s="1" t="inlineStr">
         <is>
-          <t>CR20220205-217</t>
+          <t>CR20220304-265</t>
         </is>
       </c>
       <c r="D15" s="1" t="inlineStr">
         <is>
-          <t>DOMENDEN, JOVELYN</t>
+          <t>DOMENDEN, JOVELYN(OVERRIDE)</t>
         </is>
       </c>
       <c r="E15" s="1" t="inlineStr">
         <is>
-          <t>217</t>
+          <t>265</t>
         </is>
       </c>
       <c r="F15" s="1" t="inlineStr">
         <is>
-          <t>20220205</t>
+          <t>20220304</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="16">
       <c r="A16" s="1" t="inlineStr">
         <is>
-          <t>283</t>
+          <t>336</t>
         </is>
       </c>
       <c r="B16" s="1" t="inlineStr">
         <is>
-          <t>2022-02-05</t>
+          <t>2022-03-04</t>
         </is>
       </c>
       <c r="C16" s="1" t="inlineStr">
         <is>
-          <t>CR20220205-216</t>
+          <t>CR20220304-264</t>
         </is>
       </c>
       <c r="D16" s="1" t="inlineStr">
         <is>
-          <t>LLANES, GRATECHEN</t>
+          <t>DOMENDEN, JOVELYN(OVERRIDE)</t>
         </is>
       </c>
       <c r="E16" s="1" t="inlineStr">
         <is>
-          <t>216</t>
+          <t>264</t>
         </is>
       </c>
       <c r="F16" s="1" t="inlineStr">
         <is>
-          <t>20220205</t>
+          <t>20220304</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="17">
       <c r="A17" s="1" t="inlineStr">
         <is>
-          <t>282</t>
+          <t>335</t>
         </is>
       </c>
       <c r="B17" s="1" t="inlineStr">
         <is>
-          <t>2022-02-05</t>
+          <t>2022-03-04</t>
         </is>
       </c>
       <c r="C17" s="1" t="inlineStr">
         <is>
-          <t>CR20220205-215</t>
+          <t>CR20220304-263</t>
         </is>
       </c>
       <c r="D17" s="1" t="inlineStr">
         <is>
           <t>LLANES, GRATECHEN</t>
         </is>
       </c>
       <c r="E17" s="1" t="inlineStr">
         <is>
-          <t>215</t>
+          <t>263</t>
         </is>
       </c>
       <c r="F17" s="1" t="inlineStr">
         <is>
-          <t>20220205</t>
+          <t>20220304</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="18">
       <c r="A18" s="1" t="inlineStr">
         <is>
-          <t>280</t>
+          <t>334</t>
         </is>
       </c>
       <c r="B18" s="1" t="inlineStr">
         <is>
-          <t>2022-01-15</t>
+          <t>2022-03-04</t>
         </is>
       </c>
       <c r="C18" s="1" t="inlineStr">
         <is>
-          <t>CR20220115-214</t>
+          <t>CR20220304-262</t>
         </is>
       </c>
       <c r="D18" s="1" t="inlineStr">
         <is>
-          <t>PAGDILAO, MINERVA</t>
+          <t>LLANES, GRATECHEN</t>
         </is>
       </c>
       <c r="E18" s="1" t="inlineStr">
         <is>
-          <t>214</t>
+          <t>262</t>
         </is>
       </c>
       <c r="F18" s="1" t="inlineStr">
         <is>
-          <t>20220115</t>
+          <t>20220304</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="19">
       <c r="A19" s="1" t="inlineStr">
         <is>
-          <t>279</t>
+          <t>333</t>
         </is>
       </c>
       <c r="B19" s="1" t="inlineStr">
         <is>
-          <t>2021-12-10</t>
+          <t>2022-03-04</t>
         </is>
       </c>
       <c r="C19" s="1" t="inlineStr">
         <is>
-          <t>CR20211210-213</t>
+          <t>CR20220304-261</t>
         </is>
       </c>
       <c r="D19" s="1" t="inlineStr">
         <is>
-          <t>MARTIN, JULIA DIVINA</t>
+          <t>RAZOTE, CLARE ANN ENGELINE</t>
         </is>
       </c>
       <c r="E19" s="1" t="inlineStr">
         <is>
-          <t>213</t>
+          <t>261</t>
         </is>
       </c>
       <c r="F19" s="1" t="inlineStr">
         <is>
-          <t>20211210</t>
+          <t>20220304</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="20">
       <c r="A20" s="1" t="inlineStr">
         <is>
-          <t>278</t>
+          <t>332</t>
         </is>
       </c>
       <c r="B20" s="1" t="inlineStr">
         <is>
-          <t>2021-12-09</t>
+          <t>2022-03-04</t>
         </is>
       </c>
       <c r="C20" s="1" t="inlineStr">
         <is>
-          <t>CR20211209-212</t>
+          <t>CR20220304-260</t>
         </is>
       </c>
       <c r="D20" s="1" t="inlineStr">
         <is>
-          <t>DACUYCUY, LUDY</t>
+          <t>RAZOTE, CLARE ANN ENGELINE</t>
         </is>
       </c>
       <c r="E20" s="1" t="inlineStr">
         <is>
-          <t>212</t>
+          <t>260</t>
         </is>
       </c>
       <c r="F20" s="1" t="inlineStr">
         <is>
-          <t>20211209</t>
+          <t>20220304</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="21">
       <c r="A21" s="1" t="inlineStr">
         <is>
-          <t>277</t>
+          <t>331</t>
         </is>
       </c>
       <c r="B21" s="1" t="inlineStr">
         <is>
-          <t>2021-12-09</t>
+          <t>2022-03-04</t>
         </is>
       </c>
       <c r="C21" s="1" t="inlineStr">
         <is>
-          <t>CR20211209-211</t>
+          <t>CR20220304-259</t>
         </is>
       </c>
       <c r="D21" s="1" t="inlineStr">
         <is>
-          <t>DACUYCUY, LUDY</t>
+          <t>DOMENDEN, JOVELYN</t>
         </is>
       </c>
       <c r="E21" s="1" t="inlineStr">
         <is>
-          <t>211</t>
+          <t>259</t>
         </is>
       </c>
       <c r="F21" s="1" t="inlineStr">
         <is>
-          <t>20211209</t>
+          <t>20220304</t>
         </is>
       </c>
     </row>
   </sheetData>
   <printOptions headings="false" gridLines="false" gridLinesSet="true" horizontalCentered="false" verticalCentered="false"/>
   <pageMargins left="0.5" right="0.5" top="1.0" bottom="1.0" header="0.5" footer="0.5"/>
   <pageSetup blackAndWhite="false" cellComments="none" copies="1" draft="false" firstPageNumber="1" fitToHeight="1" fitToWidth="1" horizontalDpi="300" orientation="portrait" pageOrder="downThenOver" paperSize="1" scale="100" useFirstPageNumber="true" usePrinterDefaults="false" verticalDpi="300"/>
   <headerFooter differentFirst="false" differentOddEven="false">
     <oddHeader>&amp;C&amp;"Times New Roman,Regular"&amp;12&amp;A</oddHeader>
     <oddFooter>&amp;C&amp;"Times New Roman,Regular"&amp;12Page &amp;P</oddFooter>
   </headerFooter>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <TotalTime></TotalTime>
   <Company/>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcmitype="http://purl.org/dc/dcmitype/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dc:title/>