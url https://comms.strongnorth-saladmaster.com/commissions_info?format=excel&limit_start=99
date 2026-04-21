--- v0 (2026-02-24)
+++ v1 (2026-04-21)
@@ -157,684 +157,684 @@
       </c>
       <c r="C1" s="1" t="inlineStr">
         <is>
           <t>cr_no</t>
         </is>
       </c>
       <c r="D1" s="1" t="inlineStr">
         <is>
           <t>consultant</t>
         </is>
       </c>
       <c r="E1" s="1" t="inlineStr">
         <is>
           <t>increment</t>
         </is>
       </c>
       <c r="F1" s="1" t="inlineStr">
         <is>
           <t>inc_date</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="2">
       <c r="A2" s="1" t="inlineStr">
         <is>
-          <t>176</t>
+          <t>252</t>
         </is>
       </c>
       <c r="B2" s="1" t="inlineStr">
         <is>
-          <t>2021-09-14</t>
+          <t>2021-12-04</t>
         </is>
       </c>
       <c r="C2" s="1" t="inlineStr">
         <is>
-          <t>CR20210914-123</t>
+          <t>CR20211204-190</t>
         </is>
       </c>
       <c r="D2" s="1" t="inlineStr">
         <is>
-          <t>VILLANUEVA, JHENALYNE</t>
+          <t>ABADILLA, LAMAR</t>
         </is>
       </c>
       <c r="E2" s="1" t="inlineStr">
         <is>
-          <t>123</t>
+          <t>190</t>
         </is>
       </c>
       <c r="F2" s="1" t="inlineStr">
         <is>
-          <t>20210914</t>
+          <t>20211204</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="3">
       <c r="A3" s="1" t="inlineStr">
         <is>
-          <t>175</t>
+          <t>251</t>
         </is>
       </c>
       <c r="B3" s="1" t="inlineStr">
         <is>
-          <t>2021-09-14</t>
+          <t>2021-12-04</t>
         </is>
       </c>
       <c r="C3" s="1" t="inlineStr">
         <is>
-          <t>CR20210914-122</t>
+          <t>CR20211204-189</t>
         </is>
       </c>
       <c r="D3" s="1" t="inlineStr">
         <is>
-          <t>DACUYCUY, LUDY</t>
+          <t>ABADILLA, LAMAR</t>
         </is>
       </c>
       <c r="E3" s="1" t="inlineStr">
         <is>
-          <t>122</t>
+          <t>189</t>
         </is>
       </c>
       <c r="F3" s="1" t="inlineStr">
         <is>
-          <t>20210914</t>
+          <t>20211204</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="4">
       <c r="A4" s="1" t="inlineStr">
         <is>
-          <t>174</t>
+          <t>250</t>
         </is>
       </c>
       <c r="B4" s="1" t="inlineStr">
         <is>
-          <t>2021-09-14</t>
+          <t>2021-12-04</t>
         </is>
       </c>
       <c r="C4" s="1" t="inlineStr">
         <is>
-          <t>CR20210914-121</t>
+          <t>CR20211204-188</t>
         </is>
       </c>
       <c r="D4" s="1" t="inlineStr">
         <is>
-          <t>JAVIER, LENIDITA</t>
+          <t>ABADILLA, LAMAR</t>
         </is>
       </c>
       <c r="E4" s="1" t="inlineStr">
         <is>
-          <t>121</t>
+          <t>188</t>
         </is>
       </c>
       <c r="F4" s="1" t="inlineStr">
         <is>
-          <t>20210914</t>
+          <t>20211204</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="5">
       <c r="A5" s="1" t="inlineStr">
         <is>
-          <t>173</t>
+          <t>249</t>
         </is>
       </c>
       <c r="B5" s="1" t="inlineStr">
         <is>
-          <t>2021-09-14</t>
+          <t>2021-11-27</t>
         </is>
       </c>
       <c r="C5" s="1" t="inlineStr">
         <is>
-          <t>CR20210914-120</t>
+          <t>CR20211127-187</t>
         </is>
       </c>
       <c r="D5" s="1" t="inlineStr">
         <is>
-          <t>DOMENDEN, JOVELYN</t>
+          <t>VILLANUEVA, JHENALYNE</t>
         </is>
       </c>
       <c r="E5" s="1" t="inlineStr">
         <is>
-          <t>120</t>
+          <t>187</t>
         </is>
       </c>
       <c r="F5" s="1" t="inlineStr">
         <is>
-          <t>20210914</t>
+          <t>20211127</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="6">
       <c r="A6" s="1" t="inlineStr">
         <is>
-          <t>172</t>
+          <t>248</t>
         </is>
       </c>
       <c r="B6" s="1" t="inlineStr">
         <is>
-          <t>2021-09-14</t>
+          <t>2021-11-27</t>
         </is>
       </c>
       <c r="C6" s="1" t="inlineStr">
         <is>
-          <t>CR20210914-119</t>
+          <t>CR20211127-186</t>
         </is>
       </c>
       <c r="D6" s="1" t="inlineStr">
         <is>
-          <t>NODORA, LENI GRACE</t>
+          <t>VILLANUEVA, JHENALYNE</t>
         </is>
       </c>
       <c r="E6" s="1" t="inlineStr">
         <is>
-          <t>119</t>
+          <t>186</t>
         </is>
       </c>
       <c r="F6" s="1" t="inlineStr">
         <is>
-          <t>20210914</t>
+          <t>20211127</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="7">
       <c r="A7" s="1" t="inlineStr">
         <is>
-          <t>171</t>
+          <t>247</t>
         </is>
       </c>
       <c r="B7" s="1" t="inlineStr">
         <is>
-          <t>2021-09-10</t>
+          <t>2021-11-27</t>
         </is>
       </c>
       <c r="C7" s="1" t="inlineStr">
         <is>
-          <t>CR20210910-118</t>
+          <t>CR20211127-185</t>
         </is>
       </c>
       <c r="D7" s="1" t="inlineStr">
         <is>
-          <t>DACUYCUY, LUDY</t>
+          <t>VILLANUEVA, JHENALYNE</t>
         </is>
       </c>
       <c r="E7" s="1" t="inlineStr">
         <is>
-          <t>118</t>
+          <t>185</t>
         </is>
       </c>
       <c r="F7" s="1" t="inlineStr">
         <is>
-          <t>20210910</t>
+          <t>20211127</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="8">
       <c r="A8" s="1" t="inlineStr">
         <is>
-          <t>170</t>
+          <t>246</t>
         </is>
       </c>
       <c r="B8" s="1" t="inlineStr">
         <is>
-          <t>2021-09-10</t>
+          <t>2021-11-27</t>
         </is>
       </c>
       <c r="C8" s="1" t="inlineStr">
         <is>
-          <t>CR20210910-117</t>
+          <t>CR20211127-184</t>
         </is>
       </c>
       <c r="D8" s="1" t="inlineStr">
         <is>
-          <t>BOONGALING, MARJORIE</t>
+          <t>VILLANUEVA, JHENALYNE</t>
         </is>
       </c>
       <c r="E8" s="1" t="inlineStr">
         <is>
-          <t>117</t>
+          <t>184</t>
         </is>
       </c>
       <c r="F8" s="1" t="inlineStr">
         <is>
-          <t>20210910</t>
+          <t>20211127</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="9">
       <c r="A9" s="1" t="inlineStr">
         <is>
-          <t>169</t>
+          <t>245</t>
         </is>
       </c>
       <c r="B9" s="1" t="inlineStr">
         <is>
-          <t>2021-09-10</t>
+          <t>2021-11-27</t>
         </is>
       </c>
       <c r="C9" s="1" t="inlineStr">
         <is>
-          <t>CR20210910-116</t>
+          <t>CR20211127-183</t>
         </is>
       </c>
       <c r="D9" s="1" t="inlineStr">
         <is>
-          <t>BOONGALING, MARJORIE</t>
+          <t>VILLANUEVA, JHENALYNE</t>
         </is>
       </c>
       <c r="E9" s="1" t="inlineStr">
         <is>
-          <t>116</t>
+          <t>183</t>
         </is>
       </c>
       <c r="F9" s="1" t="inlineStr">
         <is>
-          <t>20210910</t>
+          <t>20211127</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="10">
       <c r="A10" s="1" t="inlineStr">
         <is>
-          <t>168</t>
+          <t>244</t>
         </is>
       </c>
       <c r="B10" s="1" t="inlineStr">
         <is>
-          <t>2021-09-10</t>
+          <t>2021-11-27</t>
         </is>
       </c>
       <c r="C10" s="1" t="inlineStr">
         <is>
-          <t>CR20210910-115</t>
+          <t>CR20211127-182</t>
         </is>
       </c>
       <c r="D10" s="1" t="inlineStr">
         <is>
-          <t>BOONGALING, MARJORIE</t>
+          <t>VILLANUEVA, JHENALYNE</t>
         </is>
       </c>
       <c r="E10" s="1" t="inlineStr">
         <is>
-          <t>115</t>
+          <t>182</t>
         </is>
       </c>
       <c r="F10" s="1" t="inlineStr">
         <is>
-          <t>20210910</t>
+          <t>20211127</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="11">
       <c r="A11" s="1" t="inlineStr">
         <is>
-          <t>167</t>
+          <t>243</t>
         </is>
       </c>
       <c r="B11" s="1" t="inlineStr">
         <is>
-          <t>2021-09-01</t>
+          <t>2021-11-27</t>
         </is>
       </c>
       <c r="C11" s="1" t="inlineStr">
         <is>
-          <t>CR20210901-114</t>
+          <t>CR20211127-181</t>
         </is>
       </c>
       <c r="D11" s="1" t="inlineStr">
         <is>
-          <t>ABADILLA, LAMAR</t>
+          <t>VILLANUEVA, JHENALYNE</t>
         </is>
       </c>
       <c r="E11" s="1" t="inlineStr">
         <is>
-          <t>114</t>
+          <t>181</t>
         </is>
       </c>
       <c r="F11" s="1" t="inlineStr">
         <is>
-          <t>20210901</t>
+          <t>20211127</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="12">
       <c r="A12" s="1" t="inlineStr">
         <is>
-          <t>166</t>
+          <t>241</t>
         </is>
       </c>
       <c r="B12" s="1" t="inlineStr">
         <is>
-          <t>2021-09-01</t>
+          <t>2021-11-27</t>
         </is>
       </c>
       <c r="C12" s="1" t="inlineStr">
         <is>
-          <t>CR20210901-113</t>
+          <t>CR20211127-180</t>
         </is>
       </c>
       <c r="D12" s="1" t="inlineStr">
         <is>
-          <t>ABADILLA, LAMAR</t>
+          <t>ACAB, MARY ROSE</t>
         </is>
       </c>
       <c r="E12" s="1" t="inlineStr">
         <is>
-          <t>113</t>
+          <t>180</t>
         </is>
       </c>
       <c r="F12" s="1" t="inlineStr">
         <is>
-          <t>20210901</t>
+          <t>20211127</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="13">
       <c r="A13" s="1" t="inlineStr">
         <is>
-          <t>165</t>
+          <t>240</t>
         </is>
       </c>
       <c r="B13" s="1" t="inlineStr">
         <is>
-          <t>2021-09-01</t>
+          <t>2021-11-27</t>
         </is>
       </c>
       <c r="C13" s="1" t="inlineStr">
         <is>
-          <t>CR20210901-112</t>
+          <t>CR20211127-179</t>
         </is>
       </c>
       <c r="D13" s="1" t="inlineStr">
         <is>
-          <t>ABADILLA, LAMAR</t>
+          <t>ACAB, MARY ROSE</t>
         </is>
       </c>
       <c r="E13" s="1" t="inlineStr">
         <is>
-          <t>112</t>
+          <t>179</t>
         </is>
       </c>
       <c r="F13" s="1" t="inlineStr">
         <is>
-          <t>20210901</t>
+          <t>20211127</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="14">
       <c r="A14" s="1" t="inlineStr">
         <is>
-          <t>164</t>
+          <t>238</t>
         </is>
       </c>
       <c r="B14" s="1" t="inlineStr">
         <is>
-          <t>2021-09-01</t>
+          <t>2021-11-19</t>
         </is>
       </c>
       <c r="C14" s="1" t="inlineStr">
         <is>
-          <t>CR20210901-111</t>
+          <t>CR20211119-178</t>
         </is>
       </c>
       <c r="D14" s="1" t="inlineStr">
         <is>
-          <t>ABADILLA, LAMAR</t>
+          <t>SAGER, JACKELYN</t>
         </is>
       </c>
       <c r="E14" s="1" t="inlineStr">
         <is>
-          <t>111</t>
+          <t>178</t>
         </is>
       </c>
       <c r="F14" s="1" t="inlineStr">
         <is>
-          <t>20210901</t>
+          <t>20211119</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="15">
       <c r="A15" s="1" t="inlineStr">
         <is>
-          <t>163</t>
+          <t>237</t>
         </is>
       </c>
       <c r="B15" s="1" t="inlineStr">
         <is>
-          <t>2021-09-01</t>
+          <t>2021-11-19</t>
         </is>
       </c>
       <c r="C15" s="1" t="inlineStr">
         <is>
-          <t>CR20210901-110</t>
+          <t>CR20211119-177</t>
         </is>
       </c>
       <c r="D15" s="1" t="inlineStr">
         <is>
-          <t>PALOMARES, TERESA</t>
+          <t>SAGER, JACKELYN</t>
         </is>
       </c>
       <c r="E15" s="1" t="inlineStr">
         <is>
-          <t>110</t>
+          <t>177</t>
         </is>
       </c>
       <c r="F15" s="1" t="inlineStr">
         <is>
-          <t>20210901</t>
+          <t>20211119</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="16">
       <c r="A16" s="1" t="inlineStr">
         <is>
-          <t>162</t>
+          <t>235</t>
         </is>
       </c>
       <c r="B16" s="1" t="inlineStr">
         <is>
-          <t>2021-09-01</t>
+          <t>2021-11-19</t>
         </is>
       </c>
       <c r="C16" s="1" t="inlineStr">
         <is>
-          <t>CR20210901-109</t>
+          <t>CR20211119-176</t>
         </is>
       </c>
       <c r="D16" s="1" t="inlineStr">
         <is>
-          <t>PALOMARES, TERESA</t>
+          <t>JAVIER, LENIDITA</t>
         </is>
       </c>
       <c r="E16" s="1" t="inlineStr">
         <is>
-          <t>109</t>
+          <t>176</t>
         </is>
       </c>
       <c r="F16" s="1" t="inlineStr">
         <is>
-          <t>20210901</t>
+          <t>20211119</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="17">
       <c r="A17" s="1" t="inlineStr">
         <is>
-          <t>161</t>
+          <t>234</t>
         </is>
       </c>
       <c r="B17" s="1" t="inlineStr">
         <is>
-          <t>2021-09-01</t>
+          <t>2021-11-19</t>
         </is>
       </c>
       <c r="C17" s="1" t="inlineStr">
         <is>
-          <t>CR20210901-108</t>
+          <t>CR20211119-176</t>
         </is>
       </c>
       <c r="D17" s="1" t="inlineStr">
         <is>
-          <t>PALOMARES, TERESA</t>
+          <t>JAVIER, LENIDITA</t>
         </is>
       </c>
       <c r="E17" s="1" t="inlineStr">
         <is>
-          <t>108</t>
+          <t>176</t>
         </is>
       </c>
       <c r="F17" s="1" t="inlineStr">
         <is>
-          <t>20210901</t>
+          <t>20211119</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="18">
       <c r="A18" s="1" t="inlineStr">
         <is>
-          <t>160</t>
+          <t>233</t>
         </is>
       </c>
       <c r="B18" s="1" t="inlineStr">
         <is>
-          <t>2021-09-01</t>
+          <t>2021-11-19</t>
         </is>
       </c>
       <c r="C18" s="1" t="inlineStr">
         <is>
-          <t>CR20210901-107</t>
+          <t>CR20211119-176</t>
         </is>
       </c>
       <c r="D18" s="1" t="inlineStr">
         <is>
-          <t>BONILLA, JUAN/DYVI</t>
+          <t>JAVIER, LENIDITA</t>
         </is>
       </c>
       <c r="E18" s="1" t="inlineStr">
         <is>
-          <t>107</t>
+          <t>176</t>
         </is>
       </c>
       <c r="F18" s="1" t="inlineStr">
         <is>
-          <t>20210901</t>
+          <t>20211119</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="19">
       <c r="A19" s="1" t="inlineStr">
         <is>
-          <t>158</t>
+          <t>232</t>
         </is>
       </c>
       <c r="B19" s="1" t="inlineStr">
         <is>
-          <t>2021-08-06</t>
+          <t>2021-11-13</t>
         </is>
       </c>
       <c r="C19" s="1" t="inlineStr">
         <is>
-          <t>CR20210806-106</t>
+          <t>CR20211113-175</t>
         </is>
       </c>
       <c r="D19" s="1" t="inlineStr">
         <is>
-          <t>RAGASA, RIZZA</t>
+          <t>DACUYCUY, LUDY</t>
         </is>
       </c>
       <c r="E19" s="1" t="inlineStr">
         <is>
-          <t>106</t>
+          <t>175</t>
         </is>
       </c>
       <c r="F19" s="1" t="inlineStr">
         <is>
-          <t>20210806</t>
+          <t>20211113</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="20">
       <c r="A20" s="1" t="inlineStr">
         <is>
-          <t>157</t>
+          <t>231</t>
         </is>
       </c>
       <c r="B20" s="1" t="inlineStr">
         <is>
-          <t>2021-08-06</t>
+          <t>2021-11-13</t>
         </is>
       </c>
       <c r="C20" s="1" t="inlineStr">
         <is>
-          <t>CR20210806-105</t>
+          <t>CR20211113-174</t>
         </is>
       </c>
       <c r="D20" s="1" t="inlineStr">
         <is>
           <t>DACUYCUY, LUDY</t>
         </is>
       </c>
       <c r="E20" s="1" t="inlineStr">
         <is>
-          <t>105</t>
+          <t>174</t>
         </is>
       </c>
       <c r="F20" s="1" t="inlineStr">
         <is>
-          <t>20210806</t>
+          <t>20211113</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="21">
       <c r="A21" s="1" t="inlineStr">
         <is>
-          <t>156</t>
+          <t>230</t>
         </is>
       </c>
       <c r="B21" s="1" t="inlineStr">
         <is>
-          <t>2021-08-06</t>
+          <t>2021-11-13</t>
         </is>
       </c>
       <c r="C21" s="1" t="inlineStr">
         <is>
-          <t>CR20210806-104</t>
+          <t>CR20211113-173</t>
         </is>
       </c>
       <c r="D21" s="1" t="inlineStr">
         <is>
           <t>DACUYCUY, LUDY</t>
         </is>
       </c>
       <c r="E21" s="1" t="inlineStr">
         <is>
-          <t>104</t>
+          <t>173</t>
         </is>
       </c>
       <c r="F21" s="1" t="inlineStr">
         <is>
-          <t>20210806</t>
+          <t>20211113</t>
         </is>
       </c>
     </row>
   </sheetData>
   <printOptions headings="false" gridLines="false" gridLinesSet="true" horizontalCentered="false" verticalCentered="false"/>
   <pageMargins left="0.5" right="0.5" top="1.0" bottom="1.0" header="0.5" footer="0.5"/>
   <pageSetup blackAndWhite="false" cellComments="none" copies="1" draft="false" firstPageNumber="1" fitToHeight="1" fitToWidth="1" horizontalDpi="300" orientation="portrait" pageOrder="downThenOver" paperSize="1" scale="100" useFirstPageNumber="true" usePrinterDefaults="false" verticalDpi="300"/>
   <headerFooter differentFirst="false" differentOddEven="false">
     <oddHeader>&amp;C&amp;"Times New Roman,Regular"&amp;12&amp;A</oddHeader>
     <oddFooter>&amp;C&amp;"Times New Roman,Regular"&amp;12Page &amp;P</oddFooter>
   </headerFooter>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <TotalTime></TotalTime>
   <Company/>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcmitype="http://purl.org/dc/dcmitype/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dc:title/>