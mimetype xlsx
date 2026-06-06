--- v1 (2026-04-21)
+++ v2 (2026-06-06)
@@ -157,684 +157,684 @@
       </c>
       <c r="C1" s="1" t="inlineStr">
         <is>
           <t>cr_no</t>
         </is>
       </c>
       <c r="D1" s="1" t="inlineStr">
         <is>
           <t>consultant</t>
         </is>
       </c>
       <c r="E1" s="1" t="inlineStr">
         <is>
           <t>increment</t>
         </is>
       </c>
       <c r="F1" s="1" t="inlineStr">
         <is>
           <t>inc_date</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="2">
       <c r="A2" s="1" t="inlineStr">
         <is>
-          <t>252</t>
+          <t>309</t>
         </is>
       </c>
       <c r="B2" s="1" t="inlineStr">
         <is>
-          <t>2021-12-04</t>
+          <t>2022-02-19</t>
         </is>
       </c>
       <c r="C2" s="1" t="inlineStr">
         <is>
-          <t>CR20211204-190</t>
+          <t>CR20220219-238</t>
         </is>
       </c>
       <c r="D2" s="1" t="inlineStr">
         <is>
-          <t>ABADILLA, LAMAR</t>
+          <t>MENESES, ARCHIE</t>
         </is>
       </c>
       <c r="E2" s="1" t="inlineStr">
         <is>
-          <t>190</t>
+          <t>238</t>
         </is>
       </c>
       <c r="F2" s="1" t="inlineStr">
         <is>
-          <t>20211204</t>
+          <t>20220219</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="3">
       <c r="A3" s="1" t="inlineStr">
         <is>
-          <t>251</t>
+          <t>308</t>
         </is>
       </c>
       <c r="B3" s="1" t="inlineStr">
         <is>
-          <t>2021-12-04</t>
+          <t>2022-02-19</t>
         </is>
       </c>
       <c r="C3" s="1" t="inlineStr">
         <is>
-          <t>CR20211204-189</t>
+          <t>CR20220219-237</t>
         </is>
       </c>
       <c r="D3" s="1" t="inlineStr">
         <is>
-          <t>ABADILLA, LAMAR</t>
+          <t>AGUSTIN, LUISA CADA</t>
         </is>
       </c>
       <c r="E3" s="1" t="inlineStr">
         <is>
-          <t>189</t>
+          <t>237</t>
         </is>
       </c>
       <c r="F3" s="1" t="inlineStr">
         <is>
-          <t>20211204</t>
+          <t>20220219</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="4">
       <c r="A4" s="1" t="inlineStr">
         <is>
-          <t>250</t>
+          <t>307</t>
         </is>
       </c>
       <c r="B4" s="1" t="inlineStr">
         <is>
-          <t>2021-12-04</t>
+          <t>2022-02-19</t>
         </is>
       </c>
       <c r="C4" s="1" t="inlineStr">
         <is>
-          <t>CR20211204-188</t>
+          <t>CR20220219-236</t>
         </is>
       </c>
       <c r="D4" s="1" t="inlineStr">
         <is>
-          <t>ABADILLA, LAMAR</t>
+          <t>AGUSTIN, LUISA CADA</t>
         </is>
       </c>
       <c r="E4" s="1" t="inlineStr">
         <is>
-          <t>188</t>
+          <t>236</t>
         </is>
       </c>
       <c r="F4" s="1" t="inlineStr">
         <is>
-          <t>20211204</t>
+          <t>20220219</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="5">
       <c r="A5" s="1" t="inlineStr">
         <is>
-          <t>249</t>
+          <t>306</t>
         </is>
       </c>
       <c r="B5" s="1" t="inlineStr">
         <is>
-          <t>2021-11-27</t>
+          <t>2022-02-18</t>
         </is>
       </c>
       <c r="C5" s="1" t="inlineStr">
         <is>
-          <t>CR20211127-187</t>
+          <t>CR20220218-235</t>
         </is>
       </c>
       <c r="D5" s="1" t="inlineStr">
         <is>
-          <t>VILLANUEVA, JHENALYNE</t>
+          <t>GABAON, DANIELLA</t>
         </is>
       </c>
       <c r="E5" s="1" t="inlineStr">
         <is>
-          <t>187</t>
+          <t>235</t>
         </is>
       </c>
       <c r="F5" s="1" t="inlineStr">
         <is>
-          <t>20211127</t>
+          <t>20220218</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="6">
       <c r="A6" s="1" t="inlineStr">
         <is>
-          <t>248</t>
+          <t>305</t>
         </is>
       </c>
       <c r="B6" s="1" t="inlineStr">
         <is>
-          <t>2021-11-27</t>
+          <t>2022-02-18</t>
         </is>
       </c>
       <c r="C6" s="1" t="inlineStr">
         <is>
-          <t>CR20211127-186</t>
+          <t>CR20220218-234</t>
         </is>
       </c>
       <c r="D6" s="1" t="inlineStr">
         <is>
-          <t>VILLANUEVA, JHENALYNE</t>
+          <t>GABAON, DANIELLA</t>
         </is>
       </c>
       <c r="E6" s="1" t="inlineStr">
         <is>
-          <t>186</t>
+          <t>234</t>
         </is>
       </c>
       <c r="F6" s="1" t="inlineStr">
         <is>
-          <t>20211127</t>
+          <t>20220218</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="7">
       <c r="A7" s="1" t="inlineStr">
         <is>
-          <t>247</t>
+          <t>304</t>
         </is>
       </c>
       <c r="B7" s="1" t="inlineStr">
         <is>
-          <t>2021-11-27</t>
+          <t>2022-02-17</t>
         </is>
       </c>
       <c r="C7" s="1" t="inlineStr">
         <is>
-          <t>CR20211127-185</t>
+          <t>CR20220217-233</t>
         </is>
       </c>
       <c r="D7" s="1" t="inlineStr">
         <is>
-          <t>VILLANUEVA, JHENALYNE</t>
+          <t>VILLACORTA, LORY</t>
         </is>
       </c>
       <c r="E7" s="1" t="inlineStr">
         <is>
-          <t>185</t>
+          <t>233</t>
         </is>
       </c>
       <c r="F7" s="1" t="inlineStr">
         <is>
-          <t>20211127</t>
+          <t>20220217</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="8">
       <c r="A8" s="1" t="inlineStr">
         <is>
-          <t>246</t>
+          <t>303</t>
         </is>
       </c>
       <c r="B8" s="1" t="inlineStr">
         <is>
-          <t>2021-11-27</t>
+          <t>2022-02-15</t>
         </is>
       </c>
       <c r="C8" s="1" t="inlineStr">
         <is>
-          <t>CR20211127-184</t>
+          <t>CR20220215-232</t>
         </is>
       </c>
       <c r="D8" s="1" t="inlineStr">
         <is>
-          <t>VILLANUEVA, JHENALYNE</t>
+          <t>MARTIN, JULIA DIVINA</t>
         </is>
       </c>
       <c r="E8" s="1" t="inlineStr">
         <is>
-          <t>184</t>
+          <t>232</t>
         </is>
       </c>
       <c r="F8" s="1" t="inlineStr">
         <is>
-          <t>20211127</t>
+          <t>20220215</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="9">
       <c r="A9" s="1" t="inlineStr">
         <is>
-          <t>245</t>
+          <t>302</t>
         </is>
       </c>
       <c r="B9" s="1" t="inlineStr">
         <is>
-          <t>2021-11-27</t>
+          <t>2022-02-12</t>
         </is>
       </c>
       <c r="C9" s="1" t="inlineStr">
         <is>
-          <t>CR20211127-183</t>
+          <t>CR20220212-231</t>
         </is>
       </c>
       <c r="D9" s="1" t="inlineStr">
         <is>
-          <t>VILLANUEVA, JHENALYNE</t>
+          <t>NODORA, LENI GRACE</t>
         </is>
       </c>
       <c r="E9" s="1" t="inlineStr">
         <is>
-          <t>183</t>
+          <t>231</t>
         </is>
       </c>
       <c r="F9" s="1" t="inlineStr">
         <is>
-          <t>20211127</t>
+          <t>20220212</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="10">
       <c r="A10" s="1" t="inlineStr">
         <is>
-          <t>244</t>
+          <t>301</t>
         </is>
       </c>
       <c r="B10" s="1" t="inlineStr">
         <is>
-          <t>2021-11-27</t>
+          <t>2022-02-12</t>
         </is>
       </c>
       <c r="C10" s="1" t="inlineStr">
         <is>
-          <t>CR20211127-182</t>
+          <t>CR20220212-230</t>
         </is>
       </c>
       <c r="D10" s="1" t="inlineStr">
         <is>
-          <t>VILLANUEVA, JHENALYNE</t>
+          <t>NODORA, LENI GRACE</t>
         </is>
       </c>
       <c r="E10" s="1" t="inlineStr">
         <is>
-          <t>182</t>
+          <t>230</t>
         </is>
       </c>
       <c r="F10" s="1" t="inlineStr">
         <is>
-          <t>20211127</t>
+          <t>20220212</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="11">
       <c r="A11" s="1" t="inlineStr">
         <is>
-          <t>243</t>
+          <t>300</t>
         </is>
       </c>
       <c r="B11" s="1" t="inlineStr">
         <is>
-          <t>2021-11-27</t>
+          <t>2022-02-11</t>
         </is>
       </c>
       <c r="C11" s="1" t="inlineStr">
         <is>
-          <t>CR20211127-181</t>
+          <t>CR20220211-229</t>
         </is>
       </c>
       <c r="D11" s="1" t="inlineStr">
         <is>
-          <t>VILLANUEVA, JHENALYNE</t>
+          <t>ALCONCEL, JOANNE</t>
         </is>
       </c>
       <c r="E11" s="1" t="inlineStr">
         <is>
-          <t>181</t>
+          <t>229</t>
         </is>
       </c>
       <c r="F11" s="1" t="inlineStr">
         <is>
-          <t>20211127</t>
+          <t>20220211</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="12">
       <c r="A12" s="1" t="inlineStr">
         <is>
-          <t>241</t>
+          <t>299</t>
         </is>
       </c>
       <c r="B12" s="1" t="inlineStr">
         <is>
-          <t>2021-11-27</t>
+          <t>2022-02-11</t>
         </is>
       </c>
       <c r="C12" s="1" t="inlineStr">
         <is>
-          <t>CR20211127-180</t>
+          <t>CR20220211-228</t>
         </is>
       </c>
       <c r="D12" s="1" t="inlineStr">
         <is>
-          <t>ACAB, MARY ROSE</t>
+          <t>ALCONCEL, JOANNE</t>
         </is>
       </c>
       <c r="E12" s="1" t="inlineStr">
         <is>
-          <t>180</t>
+          <t>228</t>
         </is>
       </c>
       <c r="F12" s="1" t="inlineStr">
         <is>
-          <t>20211127</t>
+          <t>20220211</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="13">
       <c r="A13" s="1" t="inlineStr">
         <is>
-          <t>240</t>
+          <t>298</t>
         </is>
       </c>
       <c r="B13" s="1" t="inlineStr">
         <is>
-          <t>2021-11-27</t>
+          <t>2022-02-11</t>
         </is>
       </c>
       <c r="C13" s="1" t="inlineStr">
         <is>
-          <t>CR20211127-179</t>
+          <t>CR20220211-227</t>
         </is>
       </c>
       <c r="D13" s="1" t="inlineStr">
         <is>
-          <t>ACAB, MARY ROSE</t>
+          <t>PRODIGALIDAD, KATHLEEN MAE</t>
         </is>
       </c>
       <c r="E13" s="1" t="inlineStr">
         <is>
-          <t>179</t>
+          <t>227</t>
         </is>
       </c>
       <c r="F13" s="1" t="inlineStr">
         <is>
-          <t>20211127</t>
+          <t>20220211</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="14">
       <c r="A14" s="1" t="inlineStr">
         <is>
-          <t>238</t>
+          <t>297</t>
         </is>
       </c>
       <c r="B14" s="1" t="inlineStr">
         <is>
-          <t>2021-11-19</t>
+          <t>2022-02-11</t>
         </is>
       </c>
       <c r="C14" s="1" t="inlineStr">
         <is>
-          <t>CR20211119-178</t>
+          <t>CR20220211-226</t>
         </is>
       </c>
       <c r="D14" s="1" t="inlineStr">
         <is>
-          <t>SAGER, JACKELYN</t>
+          <t>PRODIGALIDAD, KATHLEEN MAE</t>
         </is>
       </c>
       <c r="E14" s="1" t="inlineStr">
         <is>
-          <t>178</t>
+          <t>226</t>
         </is>
       </c>
       <c r="F14" s="1" t="inlineStr">
         <is>
-          <t>20211119</t>
+          <t>20220211</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="15">
       <c r="A15" s="1" t="inlineStr">
         <is>
-          <t>237</t>
+          <t>296</t>
         </is>
       </c>
       <c r="B15" s="1" t="inlineStr">
         <is>
-          <t>2021-11-19</t>
+          <t>2022-02-11</t>
         </is>
       </c>
       <c r="C15" s="1" t="inlineStr">
         <is>
-          <t>CR20211119-177</t>
+          <t>CR20220211-225</t>
         </is>
       </c>
       <c r="D15" s="1" t="inlineStr">
         <is>
-          <t>SAGER, JACKELYN</t>
+          <t>ACAB, MARY ROSE</t>
         </is>
       </c>
       <c r="E15" s="1" t="inlineStr">
         <is>
-          <t>177</t>
+          <t>225</t>
         </is>
       </c>
       <c r="F15" s="1" t="inlineStr">
         <is>
-          <t>20211119</t>
+          <t>20220211</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="16">
       <c r="A16" s="1" t="inlineStr">
         <is>
-          <t>235</t>
+          <t>295</t>
         </is>
       </c>
       <c r="B16" s="1" t="inlineStr">
         <is>
-          <t>2021-11-19</t>
+          <t>2022-02-11</t>
         </is>
       </c>
       <c r="C16" s="1" t="inlineStr">
         <is>
-          <t>CR20211119-176</t>
+          <t>CR20220211-225</t>
         </is>
       </c>
       <c r="D16" s="1" t="inlineStr">
         <is>
-          <t>JAVIER, LENIDITA</t>
+          <t>ACAB, MARY ROSE</t>
         </is>
       </c>
       <c r="E16" s="1" t="inlineStr">
         <is>
-          <t>176</t>
+          <t>225</t>
         </is>
       </c>
       <c r="F16" s="1" t="inlineStr">
         <is>
-          <t>20211119</t>
+          <t>20220211</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="17">
       <c r="A17" s="1" t="inlineStr">
         <is>
-          <t>234</t>
+          <t>292</t>
         </is>
       </c>
       <c r="B17" s="1" t="inlineStr">
         <is>
-          <t>2021-11-19</t>
+          <t>2022-02-11</t>
         </is>
       </c>
       <c r="C17" s="1" t="inlineStr">
         <is>
-          <t>CR20211119-176</t>
+          <t>CR20220211-224</t>
         </is>
       </c>
       <c r="D17" s="1" t="inlineStr">
         <is>
-          <t>JAVIER, LENIDITA</t>
+          <t>BORROMEO, MAY ROSE</t>
         </is>
       </c>
       <c r="E17" s="1" t="inlineStr">
         <is>
-          <t>176</t>
+          <t>224</t>
         </is>
       </c>
       <c r="F17" s="1" t="inlineStr">
         <is>
-          <t>20211119</t>
+          <t>20220211</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="18">
       <c r="A18" s="1" t="inlineStr">
         <is>
-          <t>233</t>
+          <t>291</t>
         </is>
       </c>
       <c r="B18" s="1" t="inlineStr">
         <is>
-          <t>2021-11-19</t>
+          <t>2022-02-11</t>
         </is>
       </c>
       <c r="C18" s="1" t="inlineStr">
         <is>
-          <t>CR20211119-176</t>
+          <t>CR20220211-223</t>
         </is>
       </c>
       <c r="D18" s="1" t="inlineStr">
         <is>
-          <t>JAVIER, LENIDITA</t>
+          <t>BORROMEO, MAY ROSE</t>
         </is>
       </c>
       <c r="E18" s="1" t="inlineStr">
         <is>
-          <t>176</t>
+          <t>223</t>
         </is>
       </c>
       <c r="F18" s="1" t="inlineStr">
         <is>
-          <t>20211119</t>
+          <t>20220211</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="19">
       <c r="A19" s="1" t="inlineStr">
         <is>
-          <t>232</t>
+          <t>290</t>
         </is>
       </c>
       <c r="B19" s="1" t="inlineStr">
         <is>
-          <t>2021-11-13</t>
+          <t>2022-02-05</t>
         </is>
       </c>
       <c r="C19" s="1" t="inlineStr">
         <is>
-          <t>CR20211113-175</t>
+          <t>CR20220205-222</t>
         </is>
       </c>
       <c r="D19" s="1" t="inlineStr">
         <is>
-          <t>DACUYCUY, LUDY</t>
+          <t>BAUZON, CHERYL</t>
         </is>
       </c>
       <c r="E19" s="1" t="inlineStr">
         <is>
-          <t>175</t>
+          <t>222</t>
         </is>
       </c>
       <c r="F19" s="1" t="inlineStr">
         <is>
-          <t>20211113</t>
+          <t>20220205</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="20">
       <c r="A20" s="1" t="inlineStr">
         <is>
-          <t>231</t>
+          <t>289</t>
         </is>
       </c>
       <c r="B20" s="1" t="inlineStr">
         <is>
-          <t>2021-11-13</t>
+          <t>2022-02-05</t>
         </is>
       </c>
       <c r="C20" s="1" t="inlineStr">
         <is>
-          <t>CR20211113-174</t>
+          <t>CR20220205-221</t>
         </is>
       </c>
       <c r="D20" s="1" t="inlineStr">
         <is>
-          <t>DACUYCUY, LUDY</t>
+          <t>BAUZON, CHERYL</t>
         </is>
       </c>
       <c r="E20" s="1" t="inlineStr">
         <is>
-          <t>174</t>
+          <t>221</t>
         </is>
       </c>
       <c r="F20" s="1" t="inlineStr">
         <is>
-          <t>20211113</t>
+          <t>20220205</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="21">
       <c r="A21" s="1" t="inlineStr">
         <is>
-          <t>230</t>
+          <t>288</t>
         </is>
       </c>
       <c r="B21" s="1" t="inlineStr">
         <is>
-          <t>2021-11-13</t>
+          <t>2022-02-05</t>
         </is>
       </c>
       <c r="C21" s="1" t="inlineStr">
         <is>
-          <t>CR20211113-173</t>
+          <t>CR20220205-220</t>
         </is>
       </c>
       <c r="D21" s="1" t="inlineStr">
         <is>
-          <t>DACUYCUY, LUDY</t>
+          <t>DOMENDEN, JOVELYN</t>
         </is>
       </c>
       <c r="E21" s="1" t="inlineStr">
         <is>
-          <t>173</t>
+          <t>220</t>
         </is>
       </c>
       <c r="F21" s="1" t="inlineStr">
         <is>
-          <t>20211113</t>
+          <t>20220205</t>
         </is>
       </c>
     </row>
   </sheetData>
   <printOptions headings="false" gridLines="false" gridLinesSet="true" horizontalCentered="false" verticalCentered="false"/>
   <pageMargins left="0.5" right="0.5" top="1.0" bottom="1.0" header="0.5" footer="0.5"/>
   <pageSetup blackAndWhite="false" cellComments="none" copies="1" draft="false" firstPageNumber="1" fitToHeight="1" fitToWidth="1" horizontalDpi="300" orientation="portrait" pageOrder="downThenOver" paperSize="1" scale="100" useFirstPageNumber="true" usePrinterDefaults="false" verticalDpi="300"/>
   <headerFooter differentFirst="false" differentOddEven="false">
     <oddHeader>&amp;C&amp;"Times New Roman,Regular"&amp;12&amp;A</oddHeader>
     <oddFooter>&amp;C&amp;"Times New Roman,Regular"&amp;12Page &amp;P</oddFooter>
   </headerFooter>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <TotalTime></TotalTime>
   <Company/>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcmitype="http://purl.org/dc/dcmitype/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dc:title/>