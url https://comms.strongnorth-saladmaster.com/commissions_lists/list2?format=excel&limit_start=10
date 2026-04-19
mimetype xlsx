--- v0 (2026-02-25)
+++ v1 (2026-04-19)
@@ -177,1004 +177,1004 @@
       </c>
       <c r="G1" s="1" t="inlineStr">
         <is>
           <t>amount</t>
         </is>
       </c>
       <c r="H1" s="1" t="inlineStr">
         <is>
           <t>rate</t>
         </is>
       </c>
       <c r="I1" s="1" t="inlineStr">
         <is>
           <t>check_no</t>
         </is>
       </c>
       <c r="J1" s="1" t="inlineStr">
         <is>
           <t>total</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="2">
       <c r="A2" s="1" t="inlineStr">
         <is>
-          <t>9439</t>
+          <t>9678</t>
         </is>
       </c>
       <c r="B2" s="1" t="inlineStr">
         <is>
-          <t>2026-02-18</t>
+          <t>2026-03-28</t>
         </is>
       </c>
       <c r="C2" s="1" t="inlineStr">
         <is>
-          <t>LLANES, JACLYNE KATE</t>
+          <t>BAUZON, BABY CHERYL</t>
         </is>
       </c>
       <c r="D2" s="1" t="inlineStr">
         <is>
-          <t>2272</t>
+          <t>2338</t>
         </is>
       </c>
       <c r="E2" s="1" t="inlineStr">
         <is>
-          <t>CR20260218-2076</t>
+          <t>CR20260328-2141</t>
         </is>
       </c>
       <c r="F2" s="1" t="inlineStr">
         <is>
-          <t>PRABHAKER, NOR-AINA</t>
+          <t>CREPA, FERDINAND</t>
         </is>
       </c>
       <c r="G2" s="1" t="inlineStr">
         <is>
-          <t>18,375.00</t>
+          <t>8,300.00</t>
         </is>
       </c>
       <c r="H2" s="1" t="inlineStr">
         <is>
-          <t>0.1</t>
+          <t>0.2</t>
         </is>
       </c>
       <c r="I2" s="1"/>
       <c r="J2" s="1" t="inlineStr">
         <is>
-          <t>1,525.13</t>
+          <t>1,377.80</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="3">
       <c r="A3" s="1" t="inlineStr">
         <is>
-          <t>9438</t>
+          <t>9677</t>
         </is>
       </c>
       <c r="B3" s="1" t="inlineStr">
         <is>
-          <t>2026-02-18</t>
+          <t>2026-03-28</t>
         </is>
       </c>
       <c r="C3" s="1" t="inlineStr">
         <is>
-          <t>LLANES, JACLYNE KATE</t>
+          <t>BAUZON, BABY CHERYL</t>
         </is>
       </c>
       <c r="D3" s="1" t="inlineStr">
         <is>
-          <t>2272</t>
+          <t>2338</t>
         </is>
       </c>
       <c r="E3" s="1" t="inlineStr">
         <is>
-          <t>CR20260218-2076</t>
+          <t>CR20260328-2141</t>
         </is>
       </c>
       <c r="F3" s="1" t="inlineStr">
         <is>
-          <t>DOMINGO, DITAS/SAPADEN, GENALYN</t>
+          <t>DALOPE, KAREN JEAN</t>
         </is>
       </c>
       <c r="G3" s="1" t="inlineStr">
         <is>
-          <t>20,791.67</t>
+          <t>5,000.00</t>
         </is>
       </c>
       <c r="H3" s="1" t="inlineStr">
         <is>
-          <t>0.15</t>
+          <t>0.2</t>
         </is>
       </c>
       <c r="I3" s="1"/>
       <c r="J3" s="1" t="inlineStr">
         <is>
-          <t>2,588.56</t>
+          <t>830.00</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="4">
       <c r="A4" s="1" t="inlineStr">
         <is>
-          <t>9437</t>
+          <t>9676</t>
         </is>
       </c>
       <c r="B4" s="1" t="inlineStr">
         <is>
-          <t>2026-02-18</t>
+          <t>2026-03-28</t>
         </is>
       </c>
       <c r="C4" s="1" t="inlineStr">
         <is>
-          <t>LLANES, JACLYNE KATE</t>
+          <t>BAUZON, BABY CHERYL</t>
         </is>
       </c>
       <c r="D4" s="1" t="inlineStr">
         <is>
-          <t>2272</t>
+          <t>2337</t>
         </is>
       </c>
       <c r="E4" s="1" t="inlineStr">
         <is>
-          <t>CR20260218-2076</t>
+          <t>CR20260328-2140</t>
         </is>
       </c>
       <c r="F4" s="1" t="inlineStr">
         <is>
-          <t>LLANES, EONA ISABEL</t>
+          <t>CAMBA, ROSEMARIE</t>
         </is>
       </c>
       <c r="G4" s="1" t="inlineStr">
         <is>
-          <t>14,804.17</t>
+          <t>7,631.00</t>
         </is>
       </c>
       <c r="H4" s="1" t="inlineStr">
         <is>
-          <t>0.15</t>
+          <t>0.2</t>
         </is>
       </c>
       <c r="I4" s="1"/>
       <c r="J4" s="1" t="inlineStr">
         <is>
-          <t>1,843.12</t>
+          <t>1,266.75</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="5">
       <c r="A5" s="1" t="inlineStr">
         <is>
-          <t>9436</t>
+          <t>9675</t>
         </is>
       </c>
       <c r="B5" s="1" t="inlineStr">
         <is>
-          <t>2026-01-28</t>
+          <t>2026-03-28</t>
         </is>
       </c>
       <c r="C5" s="1" t="inlineStr">
         <is>
-          <t>MARCOS, IMELDA</t>
+          <t>BAUZON, BABY CHERYL</t>
         </is>
       </c>
       <c r="D5" s="1" t="inlineStr">
         <is>
-          <t>2271</t>
+          <t>2337</t>
         </is>
       </c>
       <c r="E5" s="1" t="inlineStr">
         <is>
-          <t>CR20260128-2075</t>
+          <t>CR20260328-2140</t>
         </is>
       </c>
       <c r="F5" s="1" t="inlineStr">
         <is>
-          <t>PALTENG, MELODY/WILBERT</t>
+          <t>JAVIER, KRYSTAL LYN</t>
         </is>
       </c>
       <c r="G5" s="1" t="inlineStr">
         <is>
-          <t>47,468.00</t>
+          <t>7,400.00</t>
         </is>
       </c>
       <c r="H5" s="1" t="inlineStr">
         <is>
-          <t>.10</t>
+          <t>0.2</t>
         </is>
       </c>
       <c r="I5" s="1"/>
       <c r="J5" s="1" t="inlineStr">
         <is>
-          <t>3,939.84</t>
+          <t>1,228.40</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="6">
       <c r="A6" s="1" t="inlineStr">
         <is>
-          <t>9435</t>
+          <t>9674</t>
         </is>
       </c>
       <c r="B6" s="1" t="inlineStr">
         <is>
-          <t>2026-01-27</t>
+          <t>2026-03-28</t>
         </is>
       </c>
       <c r="C6" s="1" t="inlineStr">
         <is>
-          <t>PERALTA, EDNA</t>
+          <t>BAUZON, BABY CHERYL</t>
         </is>
       </c>
       <c r="D6" s="1" t="inlineStr">
         <is>
-          <t>2270</t>
+          <t>2336</t>
         </is>
       </c>
       <c r="E6" s="1" t="inlineStr">
         <is>
-          <t>CR20260127-2074</t>
+          <t>CR20260328-2139</t>
         </is>
       </c>
       <c r="F6" s="1" t="inlineStr">
         <is>
-          <t>PERALTA, JASTINE KAY</t>
+          <t>CANCINO, MA LUISA</t>
         </is>
       </c>
       <c r="G6" s="1" t="inlineStr">
         <is>
-          <t>150,200.00</t>
+          <t>9,800.00</t>
         </is>
       </c>
       <c r="H6" s="1" t="inlineStr">
         <is>
-          <t>.10</t>
+          <t>0.2</t>
         </is>
       </c>
       <c r="I6" s="1"/>
       <c r="J6" s="1" t="inlineStr">
         <is>
-          <t>12,466.60</t>
+          <t>1,626.80</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="7">
       <c r="A7" s="1" t="inlineStr">
         <is>
-          <t>9434</t>
+          <t>9673</t>
         </is>
       </c>
       <c r="B7" s="1" t="inlineStr">
         <is>
-          <t>2026-01-24</t>
+          <t>2026-03-28</t>
         </is>
       </c>
       <c r="C7" s="1" t="inlineStr">
         <is>
-          <t>VILLANUEVA, JHENALYNE</t>
+          <t>BAUZON, BABY CHERYL</t>
         </is>
       </c>
       <c r="D7" s="1" t="inlineStr">
         <is>
-          <t>2269</t>
+          <t>2336</t>
         </is>
       </c>
       <c r="E7" s="1" t="inlineStr">
         <is>
-          <t>CR20260124-2073</t>
+          <t>CR20260328-2139</t>
         </is>
       </c>
       <c r="F7" s="1" t="inlineStr">
         <is>
-          <t>BADUA, ANNALIZA</t>
+          <t>PIRA, CLETO</t>
         </is>
       </c>
       <c r="G7" s="1" t="inlineStr">
         <is>
-          <t>89,000.00</t>
+          <t>3,500.00</t>
         </is>
       </c>
       <c r="H7" s="1" t="inlineStr">
         <is>
-          <t>.25</t>
+          <t>0.05</t>
         </is>
       </c>
       <c r="I7" s="1"/>
       <c r="J7" s="1" t="inlineStr">
         <is>
-          <t>18,467.50</t>
+          <t>145.25</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="8">
       <c r="A8" s="1" t="inlineStr">
         <is>
-          <t>9433</t>
+          <t>9672</t>
         </is>
       </c>
       <c r="B8" s="1" t="inlineStr">
         <is>
-          <t>2026-01-24</t>
+          <t>2026-03-28</t>
         </is>
       </c>
       <c r="C8" s="1" t="inlineStr">
         <is>
-          <t>VILLANUEVA, JHENALYNE</t>
+          <t>BAUZON, BABY CHERYL</t>
         </is>
       </c>
       <c r="D8" s="1" t="inlineStr">
         <is>
-          <t>2269</t>
+          <t>2336</t>
         </is>
       </c>
       <c r="E8" s="1" t="inlineStr">
         <is>
-          <t>CR20260124-2073</t>
+          <t>CR20260328-2139</t>
         </is>
       </c>
       <c r="F8" s="1" t="inlineStr">
         <is>
-          <t>SAGER, JACKELYN</t>
+          <t>GARCIA, MICHEL MORONI</t>
         </is>
       </c>
       <c r="G8" s="1" t="inlineStr">
         <is>
-          <t>75,000.00</t>
+          <t>14,583.00</t>
         </is>
       </c>
       <c r="H8" s="1" t="inlineStr">
         <is>
-          <t>.25</t>
+          <t>0.1</t>
         </is>
       </c>
       <c r="I8" s="1"/>
       <c r="J8" s="1" t="inlineStr">
         <is>
-          <t>15,562.50</t>
+          <t>1,210.39</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="9">
       <c r="A9" s="1" t="inlineStr">
         <is>
-          <t>9432</t>
+          <t>9671</t>
         </is>
       </c>
       <c r="B9" s="1" t="inlineStr">
         <is>
-          <t>2026-01-24</t>
+          <t>2026-03-28</t>
         </is>
       </c>
       <c r="C9" s="1" t="inlineStr">
         <is>
-          <t>VILLANUEVA, JHENALYNE</t>
+          <t>BAUZON, BABY CHERYL</t>
         </is>
       </c>
       <c r="D9" s="1" t="inlineStr">
         <is>
-          <t>2269</t>
+          <t>2336</t>
         </is>
       </c>
       <c r="E9" s="1" t="inlineStr">
         <is>
-          <t>CR20260124-2073</t>
+          <t>CR20260328-2139</t>
         </is>
       </c>
       <c r="F9" s="1" t="inlineStr">
         <is>
-          <t>NARAG, JOSEPH</t>
+          <t>SANTOS, RELIA CARLA</t>
         </is>
       </c>
       <c r="G9" s="1" t="inlineStr">
         <is>
-          <t>40,000.00</t>
+          <t>5,000.00</t>
         </is>
       </c>
       <c r="H9" s="1" t="inlineStr">
         <is>
-          <t>.25</t>
+          <t>0.2</t>
         </is>
       </c>
       <c r="I9" s="1"/>
       <c r="J9" s="1" t="inlineStr">
         <is>
-          <t>8,300.00</t>
+          <t>830.00</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="10">
       <c r="A10" s="1" t="inlineStr">
         <is>
-          <t>9431</t>
+          <t>9670</t>
         </is>
       </c>
       <c r="B10" s="1" t="inlineStr">
         <is>
-          <t>2026-01-24</t>
+          <t>2026-03-28</t>
         </is>
       </c>
       <c r="C10" s="1" t="inlineStr">
         <is>
-          <t>VILLANUEVA, MARIA THERESA</t>
+          <t>BAUZON, BABY CHERYL</t>
         </is>
       </c>
       <c r="D10" s="1" t="inlineStr">
         <is>
-          <t>2267</t>
+          <t>2336</t>
         </is>
       </c>
       <c r="E10" s="1" t="inlineStr">
         <is>
-          <t>CR20260124-2072</t>
+          <t>CR20260328-2139</t>
         </is>
       </c>
       <c r="F10" s="1" t="inlineStr">
         <is>
-          <t>MANALANG, PRISCILLA</t>
+          <t>GUARIN, KATHERINE</t>
         </is>
       </c>
       <c r="G10" s="1" t="inlineStr">
         <is>
-          <t>89,000.00</t>
+          <t>5,000.00</t>
         </is>
       </c>
       <c r="H10" s="1" t="inlineStr">
         <is>
           <t>0.2</t>
         </is>
       </c>
       <c r="I10" s="1"/>
       <c r="J10" s="1" t="inlineStr">
         <is>
-          <t>14,774.00</t>
+          <t>830.00</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="11">
       <c r="A11" s="1" t="inlineStr">
         <is>
-          <t>9430</t>
+          <t>9669</t>
         </is>
       </c>
       <c r="B11" s="1" t="inlineStr">
         <is>
-          <t>2026-01-24</t>
+          <t>2026-03-28</t>
         </is>
       </c>
       <c r="C11" s="1" t="inlineStr">
         <is>
-          <t>VILLANUEVA, MARIA THERESA</t>
+          <t>BAUZON, BABY CHERYL</t>
         </is>
       </c>
       <c r="D11" s="1" t="inlineStr">
         <is>
-          <t>2267</t>
+          <t>2336</t>
         </is>
       </c>
       <c r="E11" s="1" t="inlineStr">
         <is>
-          <t>CR20260124-2072</t>
+          <t>CR20260328-2139</t>
         </is>
       </c>
       <c r="F11" s="1" t="inlineStr">
         <is>
-          <t>ST CATHERINE DE ALEXANDRIA PARISH</t>
+          <t>ABILA, VERLIZA</t>
         </is>
       </c>
       <c r="G11" s="1" t="inlineStr">
         <is>
-          <t>74,200.00</t>
+          <t>5,000.00</t>
         </is>
       </c>
       <c r="H11" s="1" t="inlineStr">
         <is>
           <t>0.2</t>
         </is>
       </c>
       <c r="I11" s="1"/>
       <c r="J11" s="1" t="inlineStr">
         <is>
-          <t>12,317.20</t>
+          <t>830.00</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="12">
       <c r="A12" s="1" t="inlineStr">
         <is>
-          <t>9429</t>
+          <t>9668</t>
         </is>
       </c>
       <c r="B12" s="1" t="inlineStr">
         <is>
-          <t>2026-01-24</t>
+          <t>2026-03-28</t>
         </is>
       </c>
       <c r="C12" s="1" t="inlineStr">
         <is>
-          <t>VILLANUEVA, MARIA THERESA</t>
+          <t>SANCHEZ, MARICRIS</t>
         </is>
       </c>
       <c r="D12" s="1" t="inlineStr">
         <is>
-          <t>2267</t>
+          <t>2335</t>
         </is>
       </c>
       <c r="E12" s="1" t="inlineStr">
         <is>
-          <t>CR20260124-2072</t>
+          <t>CR20260328-2138</t>
         </is>
       </c>
       <c r="F12" s="1" t="inlineStr">
         <is>
-          <t>BARROGA, FRENIELYNNE</t>
+          <t>MURALLA, GRACE</t>
         </is>
       </c>
       <c r="G12" s="1" t="inlineStr">
         <is>
-          <t>34,762.48</t>
+          <t>10,176.50</t>
         </is>
       </c>
       <c r="H12" s="1" t="inlineStr">
         <is>
-          <t>0.2</t>
+          <t>0.15</t>
         </is>
       </c>
       <c r="I12" s="1"/>
       <c r="J12" s="1" t="inlineStr">
         <is>
-          <t>5,770.57</t>
+          <t>1,266.97</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="13">
       <c r="A13" s="1" t="inlineStr">
         <is>
-          <t>9428</t>
+          <t>9667</t>
         </is>
       </c>
       <c r="B13" s="1" t="inlineStr">
         <is>
-          <t>2026-01-24</t>
+          <t>2026-03-28</t>
         </is>
       </c>
       <c r="C13" s="1" t="inlineStr">
         <is>
-          <t>VILLANUEVA, MARIA THERESA</t>
+          <t>SANCHEZ, MARICRIS</t>
         </is>
       </c>
       <c r="D13" s="1" t="inlineStr">
         <is>
-          <t>2266</t>
+          <t>2334</t>
         </is>
       </c>
       <c r="E13" s="1" t="inlineStr">
         <is>
-          <t>CR20260124-2071</t>
+          <t>CR20260328-2137</t>
         </is>
       </c>
       <c r="F13" s="1" t="inlineStr">
         <is>
-          <t>MENDOZA, PHILIP</t>
+          <t>CABIENTE, JANET</t>
         </is>
       </c>
       <c r="G13" s="1" t="inlineStr">
         <is>
-          <t>10,383.33</t>
+          <t>6,000.00</t>
         </is>
       </c>
       <c r="H13" s="1" t="inlineStr">
         <is>
-          <t>0.1</t>
+          <t>0.15</t>
         </is>
       </c>
       <c r="I13" s="1"/>
       <c r="J13" s="1" t="inlineStr">
         <is>
-          <t>861.82</t>
+          <t>747.00</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="14">
       <c r="A14" s="1" t="inlineStr">
         <is>
-          <t>9427</t>
+          <t>9666</t>
         </is>
       </c>
       <c r="B14" s="1" t="inlineStr">
         <is>
-          <t>2026-01-24</t>
+          <t>2026-03-28</t>
         </is>
       </c>
       <c r="C14" s="1" t="inlineStr">
         <is>
-          <t>VILLANUEVA, MARIA THERESA</t>
+          <t>SANCHEZ, MARICRIS</t>
         </is>
       </c>
       <c r="D14" s="1" t="inlineStr">
         <is>
-          <t>2266</t>
+          <t>2334</t>
         </is>
       </c>
       <c r="E14" s="1" t="inlineStr">
         <is>
-          <t>CR20260124-2071</t>
+          <t>CR20260328-2137</t>
         </is>
       </c>
       <c r="F14" s="1" t="inlineStr">
         <is>
-          <t>LEONARDO, CARMELITA</t>
+          <t>RIMAS, JAYSEL</t>
         </is>
       </c>
       <c r="G14" s="1" t="inlineStr">
         <is>
-          <t>8,583.33</t>
+          <t>10,000.00</t>
         </is>
       </c>
       <c r="H14" s="1" t="inlineStr">
         <is>
-          <t>0.1</t>
+          <t>0.15</t>
         </is>
       </c>
       <c r="I14" s="1"/>
       <c r="J14" s="1" t="inlineStr">
         <is>
-          <t>712.42</t>
+          <t>1,245.00</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="15">
       <c r="A15" s="1" t="inlineStr">
         <is>
-          <t>9426</t>
+          <t>9665</t>
         </is>
       </c>
       <c r="B15" s="1" t="inlineStr">
         <is>
-          <t>2026-01-24</t>
+          <t>2026-03-28</t>
         </is>
       </c>
       <c r="C15" s="1" t="inlineStr">
         <is>
-          <t>VILLANUEVA, MARIA THERESA</t>
+          <t>SANCHEZ, MARICRIS</t>
         </is>
       </c>
       <c r="D15" s="1" t="inlineStr">
         <is>
-          <t>2266</t>
+          <t>2334</t>
         </is>
       </c>
       <c r="E15" s="1" t="inlineStr">
         <is>
-          <t>CR20260124-2071</t>
+          <t>CR20260328-2137</t>
         </is>
       </c>
       <c r="F15" s="1" t="inlineStr">
         <is>
-          <t>ROSARIO, RHODAREE</t>
+          <t>CABOTAJE, REMEDIOS</t>
         </is>
       </c>
       <c r="G15" s="1" t="inlineStr">
         <is>
-          <t>13,281.25</t>
+          <t>4,000.00</t>
         </is>
       </c>
       <c r="H15" s="1" t="inlineStr">
         <is>
-          <t>.20</t>
+          <t>0.15</t>
         </is>
       </c>
       <c r="I15" s="1"/>
       <c r="J15" s="1" t="inlineStr">
         <is>
-          <t>2,204.69</t>
+          <t>498.00</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="16">
       <c r="A16" s="1" t="inlineStr">
         <is>
-          <t>9425</t>
+          <t>9664</t>
         </is>
       </c>
       <c r="B16" s="1" t="inlineStr">
         <is>
-          <t>2026-01-24</t>
+          <t>2026-03-28</t>
         </is>
       </c>
       <c r="C16" s="1" t="inlineStr">
         <is>
-          <t>VILLANUEVA, MARIA THERESA</t>
+          <t>CALIJA, VILMA MAY</t>
         </is>
       </c>
       <c r="D16" s="1" t="inlineStr">
         <is>
-          <t>2266</t>
+          <t>2333</t>
         </is>
       </c>
       <c r="E16" s="1" t="inlineStr">
         <is>
-          <t>CR20260124-2071</t>
+          <t>CR20260328-2136</t>
         </is>
       </c>
       <c r="F16" s="1" t="inlineStr">
         <is>
-          <t>PERILLA, JAMES/JEAN</t>
+          <t>CALIJA, VILMA MAY</t>
         </is>
       </c>
       <c r="G16" s="1" t="inlineStr">
         <is>
-          <t>2,595.83</t>
+          <t>2,900.00</t>
         </is>
       </c>
       <c r="H16" s="1" t="inlineStr">
         <is>
-          <t>.20</t>
+          <t>0.15</t>
         </is>
       </c>
       <c r="I16" s="1"/>
       <c r="J16" s="1" t="inlineStr">
         <is>
-          <t>430.91</t>
+          <t>361.05</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="17">
       <c r="A17" s="1" t="inlineStr">
         <is>
-          <t>9424</t>
+          <t>9663</t>
         </is>
       </c>
       <c r="B17" s="1" t="inlineStr">
         <is>
-          <t>2026-01-24</t>
+          <t>2026-03-28</t>
         </is>
       </c>
       <c r="C17" s="1" t="inlineStr">
         <is>
-          <t>VILLANUEVA, MARIA THERESA</t>
+          <t>CALIJA, VILMA MAY</t>
         </is>
       </c>
       <c r="D17" s="1" t="inlineStr">
         <is>
-          <t>2266</t>
+          <t>2333</t>
         </is>
       </c>
       <c r="E17" s="1" t="inlineStr">
         <is>
-          <t>CR20260124-2071</t>
+          <t>CR20260328-2136</t>
         </is>
       </c>
       <c r="F17" s="1" t="inlineStr">
         <is>
-          <t>ALONZO, DAISY</t>
+          <t>EDRA, ZENAIDA</t>
         </is>
       </c>
       <c r="G17" s="1" t="inlineStr">
         <is>
-          <t>12,750.00</t>
+          <t>17,208.33</t>
         </is>
       </c>
       <c r="H17" s="1" t="inlineStr">
         <is>
-          <t>.20</t>
+          <t>0.15</t>
         </is>
       </c>
       <c r="I17" s="1"/>
       <c r="J17" s="1" t="inlineStr">
         <is>
-          <t>2,116.50</t>
+          <t>2,142.44</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="18">
       <c r="A18" s="1" t="inlineStr">
         <is>
-          <t>9423</t>
+          <t>9662</t>
         </is>
       </c>
       <c r="B18" s="1" t="inlineStr">
         <is>
-          <t>2026-01-24</t>
+          <t>2026-03-28</t>
         </is>
       </c>
       <c r="C18" s="1" t="inlineStr">
         <is>
-          <t>VILLANUEVA, MARIA THERESA</t>
+          <t>CALIJA, VILMA MAY</t>
         </is>
       </c>
       <c r="D18" s="1" t="inlineStr">
         <is>
-          <t>2266</t>
+          <t>2332</t>
         </is>
       </c>
       <c r="E18" s="1" t="inlineStr">
         <is>
-          <t>CR20260124-2071</t>
+          <t>CR20260328-2135</t>
         </is>
       </c>
       <c r="F18" s="1" t="inlineStr">
         <is>
-          <t>BUEN, RODERICK</t>
+          <t>CALIJA, VINZ MICHAEL</t>
         </is>
       </c>
       <c r="G18" s="1" t="inlineStr">
         <is>
-          <t>5,045.83</t>
+          <t>5,000.00</t>
         </is>
       </c>
       <c r="H18" s="1" t="inlineStr">
         <is>
-          <t>0.1</t>
+          <t>0.15</t>
         </is>
       </c>
       <c r="I18" s="1"/>
       <c r="J18" s="1" t="inlineStr">
         <is>
-          <t>418.80</t>
+          <t>622.50</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="19">
       <c r="A19" s="1" t="inlineStr">
         <is>
-          <t>9422</t>
+          <t>9661</t>
         </is>
       </c>
       <c r="B19" s="1" t="inlineStr">
         <is>
-          <t>2026-01-24</t>
+          <t>2026-03-28</t>
         </is>
       </c>
       <c r="C19" s="1" t="inlineStr">
         <is>
-          <t>VILLANUEVA, MARIA THERESA</t>
+          <t>OFIANA, FLORENCE</t>
         </is>
       </c>
       <c r="D19" s="1" t="inlineStr">
         <is>
-          <t>2265</t>
+          <t>2331</t>
         </is>
       </c>
       <c r="E19" s="1" t="inlineStr">
         <is>
-          <t>CR20260124-2070</t>
+          <t>CR20260328-2134</t>
         </is>
       </c>
       <c r="F19" s="1" t="inlineStr">
         <is>
-          <t>ESPIRITU, MARY GRACE</t>
+          <t>MALATEO, EDELYN</t>
         </is>
       </c>
       <c r="G19" s="1" t="inlineStr">
         <is>
-          <t>9,800.00</t>
+          <t>39,500.00</t>
         </is>
       </c>
       <c r="H19" s="1" t="inlineStr">
         <is>
-          <t>.20</t>
+          <t>0.15</t>
         </is>
       </c>
       <c r="I19" s="1"/>
       <c r="J19" s="1" t="inlineStr">
         <is>
-          <t>1,626.80</t>
+          <t>4,917.75</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="20">
       <c r="A20" s="1" t="inlineStr">
         <is>
-          <t>9421</t>
+          <t>9660</t>
         </is>
       </c>
       <c r="B20" s="1" t="inlineStr">
         <is>
-          <t>2026-01-24</t>
+          <t>2026-03-28</t>
         </is>
       </c>
       <c r="C20" s="1" t="inlineStr">
         <is>
-          <t>VILLANUEVA, MARIA THERESA</t>
+          <t>OFIANA, FLORENCE</t>
         </is>
       </c>
       <c r="D20" s="1" t="inlineStr">
         <is>
-          <t>2265</t>
+          <t>2331</t>
         </is>
       </c>
       <c r="E20" s="1" t="inlineStr">
         <is>
-          <t>CR20260124-2070</t>
+          <t>CR20260328-2134</t>
         </is>
       </c>
       <c r="F20" s="1" t="inlineStr">
         <is>
-          <t>LAO, MARILOU</t>
+          <t>RABINO, MARIA LYNN</t>
         </is>
       </c>
       <c r="G20" s="1" t="inlineStr">
         <is>
-          <t>11,900.00</t>
+          <t>31,891.67</t>
         </is>
       </c>
       <c r="H20" s="1" t="inlineStr">
         <is>
-          <t>.20</t>
+          <t>0.15</t>
         </is>
       </c>
       <c r="I20" s="1"/>
       <c r="J20" s="1" t="inlineStr">
         <is>
-          <t>1,975.40</t>
+          <t>3,970.51</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="21">
       <c r="A21" s="1" t="inlineStr">
         <is>
-          <t>9420</t>
+          <t>9659</t>
         </is>
       </c>
       <c r="B21" s="1" t="inlineStr">
         <is>
-          <t>2026-01-24</t>
+          <t>2026-03-28</t>
         </is>
       </c>
       <c r="C21" s="1" t="inlineStr">
         <is>
-          <t>VILLANUEVA, MARIA THERESA</t>
+          <t>OFIANA, FLORENCE</t>
         </is>
       </c>
       <c r="D21" s="1" t="inlineStr">
         <is>
-          <t>2265</t>
+          <t>2331</t>
         </is>
       </c>
       <c r="E21" s="1" t="inlineStr">
         <is>
-          <t>CR20260124-2070</t>
+          <t>CR20260328-2134</t>
         </is>
       </c>
       <c r="F21" s="1" t="inlineStr">
         <is>
-          <t>KAGAOAN,. CAMILO/RUBY ROSE</t>
+          <t>PIPO, JOHN/WILLIE</t>
         </is>
       </c>
       <c r="G21" s="1" t="inlineStr">
         <is>
-          <t>10,500.00</t>
+          <t>2,595.83</t>
         </is>
       </c>
       <c r="H21" s="1" t="inlineStr">
         <is>
-          <t>.20</t>
+          <t>0.15</t>
         </is>
       </c>
       <c r="I21" s="1"/>
       <c r="J21" s="1" t="inlineStr">
         <is>
-          <t>1,743.00</t>
+          <t>323.18</t>
         </is>
       </c>
     </row>
   </sheetData>
   <printOptions headings="false" gridLines="false" gridLinesSet="true" horizontalCentered="false" verticalCentered="false"/>
   <pageMargins left="0.5" right="0.5" top="1.0" bottom="1.0" header="0.5" footer="0.5"/>
   <pageSetup blackAndWhite="false" cellComments="none" copies="1" draft="false" firstPageNumber="1" fitToHeight="1" fitToWidth="1" horizontalDpi="300" orientation="portrait" pageOrder="downThenOver" paperSize="1" scale="100" useFirstPageNumber="true" usePrinterDefaults="false" verticalDpi="300"/>
   <headerFooter differentFirst="false" differentOddEven="false">
     <oddHeader>&amp;C&amp;"Times New Roman,Regular"&amp;12&amp;A</oddHeader>
     <oddFooter>&amp;C&amp;"Times New Roman,Regular"&amp;12Page &amp;P</oddFooter>
   </headerFooter>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <TotalTime></TotalTime>
   <Company/>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcmitype="http://purl.org/dc/dcmitype/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dc:title/>