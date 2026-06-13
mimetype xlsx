--- v1 (2026-04-19)
+++ v2 (2026-06-13)
@@ -177,1004 +177,1004 @@
       </c>
       <c r="G1" s="1" t="inlineStr">
         <is>
           <t>amount</t>
         </is>
       </c>
       <c r="H1" s="1" t="inlineStr">
         <is>
           <t>rate</t>
         </is>
       </c>
       <c r="I1" s="1" t="inlineStr">
         <is>
           <t>check_no</t>
         </is>
       </c>
       <c r="J1" s="1" t="inlineStr">
         <is>
           <t>total</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="2">
       <c r="A2" s="1" t="inlineStr">
         <is>
-          <t>9678</t>
+          <t>10222</t>
         </is>
       </c>
       <c r="B2" s="1" t="inlineStr">
         <is>
-          <t>2026-03-28</t>
+          <t>2026-06-09</t>
         </is>
       </c>
       <c r="C2" s="1" t="inlineStr">
         <is>
-          <t>BAUZON, BABY CHERYL</t>
+          <t>VILLANUEVA, MARIA THERESA</t>
         </is>
       </c>
       <c r="D2" s="1" t="inlineStr">
         <is>
-          <t>2338</t>
+          <t>2466</t>
         </is>
       </c>
       <c r="E2" s="1" t="inlineStr">
         <is>
-          <t>CR20260328-2141</t>
+          <t>CR20260609-2265</t>
         </is>
       </c>
       <c r="F2" s="1" t="inlineStr">
         <is>
-          <t>CREPA, FERDINAND</t>
+          <t>BAUTISTA, RONALYN PRE</t>
         </is>
       </c>
       <c r="G2" s="1" t="inlineStr">
         <is>
-          <t>8,300.00</t>
+          <t>3,152.08</t>
         </is>
       </c>
       <c r="H2" s="1" t="inlineStr">
         <is>
-          <t>0.2</t>
+          <t>.20</t>
         </is>
       </c>
       <c r="I2" s="1"/>
       <c r="J2" s="1" t="inlineStr">
         <is>
-          <t>1,377.80</t>
+          <t>523.25</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="3">
       <c r="A3" s="1" t="inlineStr">
         <is>
-          <t>9677</t>
+          <t>10221</t>
         </is>
       </c>
       <c r="B3" s="1" t="inlineStr">
         <is>
-          <t>2026-03-28</t>
+          <t>2026-06-09</t>
         </is>
       </c>
       <c r="C3" s="1" t="inlineStr">
         <is>
-          <t>BAUZON, BABY CHERYL</t>
+          <t>VILLANUEVA, MARIA THERESA</t>
         </is>
       </c>
       <c r="D3" s="1" t="inlineStr">
         <is>
-          <t>2338</t>
+          <t>2466</t>
         </is>
       </c>
       <c r="E3" s="1" t="inlineStr">
         <is>
-          <t>CR20260328-2141</t>
+          <t>CR20260609-2265</t>
         </is>
       </c>
       <c r="F3" s="1" t="inlineStr">
         <is>
-          <t>DALOPE, KAREN JEAN</t>
+          <t>BARROGA, FRENILYN</t>
         </is>
       </c>
       <c r="G3" s="1" t="inlineStr">
         <is>
-          <t>5,000.00</t>
+          <t>6,304.16</t>
         </is>
       </c>
       <c r="H3" s="1" t="inlineStr">
         <is>
-          <t>0.2</t>
+          <t>.20</t>
         </is>
       </c>
       <c r="I3" s="1"/>
       <c r="J3" s="1" t="inlineStr">
         <is>
-          <t>830.00</t>
+          <t>1,046.49</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="4">
       <c r="A4" s="1" t="inlineStr">
         <is>
-          <t>9676</t>
+          <t>10220</t>
         </is>
       </c>
       <c r="B4" s="1" t="inlineStr">
         <is>
-          <t>2026-03-28</t>
+          <t>2026-06-09</t>
         </is>
       </c>
       <c r="C4" s="1" t="inlineStr">
         <is>
-          <t>BAUZON, BABY CHERYL</t>
+          <t>VILLANUEVA, MARIA THERESA</t>
         </is>
       </c>
       <c r="D4" s="1" t="inlineStr">
         <is>
-          <t>2337</t>
+          <t>2466</t>
         </is>
       </c>
       <c r="E4" s="1" t="inlineStr">
         <is>
-          <t>CR20260328-2140</t>
+          <t>CR20260609-2265</t>
         </is>
       </c>
       <c r="F4" s="1" t="inlineStr">
         <is>
-          <t>CAMBA, ROSEMARIE</t>
+          <t>COLIS, DONNA</t>
         </is>
       </c>
       <c r="G4" s="1" t="inlineStr">
         <is>
-          <t>7,631.00</t>
+          <t>3,152.08</t>
         </is>
       </c>
       <c r="H4" s="1" t="inlineStr">
         <is>
-          <t>0.2</t>
+          <t>.20</t>
         </is>
       </c>
       <c r="I4" s="1"/>
       <c r="J4" s="1" t="inlineStr">
         <is>
-          <t>1,266.75</t>
+          <t>523.25</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="5">
       <c r="A5" s="1" t="inlineStr">
         <is>
-          <t>9675</t>
+          <t>10219</t>
         </is>
       </c>
       <c r="B5" s="1" t="inlineStr">
         <is>
-          <t>2026-03-28</t>
+          <t>2026-06-09</t>
         </is>
       </c>
       <c r="C5" s="1" t="inlineStr">
         <is>
-          <t>BAUZON, BABY CHERYL</t>
+          <t>VILLANUEVA, MARIA THERESA</t>
         </is>
       </c>
       <c r="D5" s="1" t="inlineStr">
         <is>
-          <t>2337</t>
+          <t>2466</t>
         </is>
       </c>
       <c r="E5" s="1" t="inlineStr">
         <is>
-          <t>CR20260328-2140</t>
+          <t>CR20260609-2265</t>
         </is>
       </c>
       <c r="F5" s="1" t="inlineStr">
         <is>
-          <t>JAVIER, KRYSTAL LYN</t>
+          <t>BUEN, RODERICK</t>
         </is>
       </c>
       <c r="G5" s="1" t="inlineStr">
         <is>
-          <t>7,400.00</t>
+          <t>2,975.00</t>
         </is>
       </c>
       <c r="H5" s="1" t="inlineStr">
         <is>
-          <t>0.2</t>
+          <t>.10</t>
         </is>
       </c>
       <c r="I5" s="1"/>
       <c r="J5" s="1" t="inlineStr">
         <is>
-          <t>1,228.40</t>
+          <t>246.93</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="6">
       <c r="A6" s="1" t="inlineStr">
         <is>
-          <t>9674</t>
+          <t>10218</t>
         </is>
       </c>
       <c r="B6" s="1" t="inlineStr">
         <is>
-          <t>2026-03-28</t>
+          <t>2026-06-09</t>
         </is>
       </c>
       <c r="C6" s="1" t="inlineStr">
         <is>
-          <t>BAUZON, BABY CHERYL</t>
+          <t>VILLANUEVA, MARIA THERESA</t>
         </is>
       </c>
       <c r="D6" s="1" t="inlineStr">
         <is>
-          <t>2336</t>
+          <t>2465</t>
         </is>
       </c>
       <c r="E6" s="1" t="inlineStr">
         <is>
-          <t>CR20260328-2139</t>
+          <t>CR20260609-2264</t>
         </is>
       </c>
       <c r="F6" s="1" t="inlineStr">
         <is>
-          <t>CANCINO, MA LUISA</t>
+          <t>DAQUEP. HARRY/LATAOAN, ETHELYN</t>
         </is>
       </c>
       <c r="G6" s="1" t="inlineStr">
         <is>
-          <t>9,800.00</t>
+          <t>13,387.50</t>
         </is>
       </c>
       <c r="H6" s="1" t="inlineStr">
         <is>
-          <t>0.2</t>
+          <t>.10</t>
         </is>
       </c>
       <c r="I6" s="1"/>
       <c r="J6" s="1" t="inlineStr">
         <is>
-          <t>1,626.80</t>
+          <t>1,111.16</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="7">
       <c r="A7" s="1" t="inlineStr">
         <is>
-          <t>9673</t>
+          <t>10217</t>
         </is>
       </c>
       <c r="B7" s="1" t="inlineStr">
         <is>
-          <t>2026-03-28</t>
+          <t>2026-06-09</t>
         </is>
       </c>
       <c r="C7" s="1" t="inlineStr">
         <is>
-          <t>BAUZON, BABY CHERYL</t>
+          <t>VILLANUEVA, MARIA THERESA</t>
         </is>
       </c>
       <c r="D7" s="1" t="inlineStr">
         <is>
-          <t>2336</t>
+          <t>2465</t>
         </is>
       </c>
       <c r="E7" s="1" t="inlineStr">
         <is>
-          <t>CR20260328-2139</t>
+          <t>CR20260609-2264</t>
         </is>
       </c>
       <c r="F7" s="1" t="inlineStr">
         <is>
-          <t>PIRA, CLETO</t>
+          <t>LEONARDO, CARMELITA</t>
         </is>
       </c>
       <c r="G7" s="1" t="inlineStr">
         <is>
-          <t>3,500.00</t>
+          <t>8,583.33</t>
         </is>
       </c>
       <c r="H7" s="1" t="inlineStr">
         <is>
-          <t>0.05</t>
+          <t>.10</t>
         </is>
       </c>
       <c r="I7" s="1"/>
       <c r="J7" s="1" t="inlineStr">
         <is>
-          <t>145.25</t>
+          <t>712.42</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="8">
       <c r="A8" s="1" t="inlineStr">
         <is>
-          <t>9672</t>
+          <t>10216</t>
         </is>
       </c>
       <c r="B8" s="1" t="inlineStr">
         <is>
-          <t>2026-03-28</t>
+          <t>2026-06-09</t>
         </is>
       </c>
       <c r="C8" s="1" t="inlineStr">
         <is>
-          <t>BAUZON, BABY CHERYL</t>
+          <t>VILLANUEVA, MARIA THERESA</t>
         </is>
       </c>
       <c r="D8" s="1" t="inlineStr">
         <is>
-          <t>2336</t>
+          <t>2465</t>
         </is>
       </c>
       <c r="E8" s="1" t="inlineStr">
         <is>
-          <t>CR20260328-2139</t>
+          <t>CR20260609-2264</t>
         </is>
       </c>
       <c r="F8" s="1" t="inlineStr">
         <is>
-          <t>GARCIA, MICHEL MORONI</t>
+          <t>ROSARIO, RHODAREE</t>
         </is>
       </c>
       <c r="G8" s="1" t="inlineStr">
         <is>
-          <t>14,583.00</t>
+          <t>13,281.25</t>
         </is>
       </c>
       <c r="H8" s="1" t="inlineStr">
         <is>
-          <t>0.1</t>
+          <t>.20</t>
         </is>
       </c>
       <c r="I8" s="1"/>
       <c r="J8" s="1" t="inlineStr">
         <is>
-          <t>1,210.39</t>
+          <t>2,204.69</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="9">
       <c r="A9" s="1" t="inlineStr">
         <is>
-          <t>9671</t>
+          <t>10215</t>
         </is>
       </c>
       <c r="B9" s="1" t="inlineStr">
         <is>
-          <t>2026-03-28</t>
+          <t>2026-06-09</t>
         </is>
       </c>
       <c r="C9" s="1" t="inlineStr">
         <is>
-          <t>BAUZON, BABY CHERYL</t>
+          <t>VILLANUEVA, MARIA THERESA</t>
         </is>
       </c>
       <c r="D9" s="1" t="inlineStr">
         <is>
-          <t>2336</t>
+          <t>2465</t>
         </is>
       </c>
       <c r="E9" s="1" t="inlineStr">
         <is>
-          <t>CR20260328-2139</t>
+          <t>CR20260609-2264</t>
         </is>
       </c>
       <c r="F9" s="1" t="inlineStr">
         <is>
-          <t>SANTOS, RELIA CARLA</t>
+          <t>PERILLA, JAMES/JEAN</t>
         </is>
       </c>
       <c r="G9" s="1" t="inlineStr">
         <is>
-          <t>5,000.00</t>
+          <t>2,595.83</t>
         </is>
       </c>
       <c r="H9" s="1" t="inlineStr">
         <is>
-          <t>0.2</t>
+          <t>.20</t>
         </is>
       </c>
       <c r="I9" s="1"/>
       <c r="J9" s="1" t="inlineStr">
         <is>
-          <t>830.00</t>
+          <t>430.91</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="10">
       <c r="A10" s="1" t="inlineStr">
         <is>
-          <t>9670</t>
+          <t>10214</t>
         </is>
       </c>
       <c r="B10" s="1" t="inlineStr">
         <is>
-          <t>2026-03-28</t>
+          <t>2026-06-09</t>
         </is>
       </c>
       <c r="C10" s="1" t="inlineStr">
         <is>
-          <t>BAUZON, BABY CHERYL</t>
+          <t>VILLANUEVA, MARIA THERESA</t>
         </is>
       </c>
       <c r="D10" s="1" t="inlineStr">
         <is>
-          <t>2336</t>
+          <t>2465</t>
         </is>
       </c>
       <c r="E10" s="1" t="inlineStr">
         <is>
-          <t>CR20260328-2139</t>
+          <t>CR20260609-2264</t>
         </is>
       </c>
       <c r="F10" s="1" t="inlineStr">
         <is>
-          <t>GUARIN, KATHERINE</t>
+          <t>BUEN, RODERICK</t>
         </is>
       </c>
       <c r="G10" s="1" t="inlineStr">
         <is>
-          <t>5,000.00</t>
+          <t>5,045.83</t>
         </is>
       </c>
       <c r="H10" s="1" t="inlineStr">
         <is>
-          <t>0.2</t>
+          <t>.10</t>
         </is>
       </c>
       <c r="I10" s="1"/>
       <c r="J10" s="1" t="inlineStr">
         <is>
-          <t>830.00</t>
+          <t>418.80</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="11">
       <c r="A11" s="1" t="inlineStr">
         <is>
-          <t>9669</t>
+          <t>10213</t>
         </is>
       </c>
       <c r="B11" s="1" t="inlineStr">
         <is>
-          <t>2026-03-28</t>
+          <t>2026-06-09</t>
         </is>
       </c>
       <c r="C11" s="1" t="inlineStr">
         <is>
-          <t>BAUZON, BABY CHERYL</t>
+          <t>VILLANUEVA, MARIA THERESA</t>
         </is>
       </c>
       <c r="D11" s="1" t="inlineStr">
         <is>
-          <t>2336</t>
+          <t>2465</t>
         </is>
       </c>
       <c r="E11" s="1" t="inlineStr">
         <is>
-          <t>CR20260328-2139</t>
+          <t>CR20260609-2264</t>
         </is>
       </c>
       <c r="F11" s="1" t="inlineStr">
         <is>
-          <t>ABILA, VERLIZA</t>
+          <t>RUELOS, ELFLEDA</t>
         </is>
       </c>
       <c r="G11" s="1" t="inlineStr">
         <is>
-          <t>5,000.00</t>
+          <t>6,620.83</t>
         </is>
       </c>
       <c r="H11" s="1" t="inlineStr">
         <is>
-          <t>0.2</t>
+          <t>.20</t>
         </is>
       </c>
       <c r="I11" s="1"/>
       <c r="J11" s="1" t="inlineStr">
         <is>
-          <t>830.00</t>
+          <t>1,099.06</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="12">
       <c r="A12" s="1" t="inlineStr">
         <is>
-          <t>9668</t>
+          <t>10212</t>
         </is>
       </c>
       <c r="B12" s="1" t="inlineStr">
         <is>
-          <t>2026-03-28</t>
+          <t>2026-06-09</t>
         </is>
       </c>
       <c r="C12" s="1" t="inlineStr">
         <is>
-          <t>SANCHEZ, MARICRIS</t>
+          <t>ORGANO, KRYSTAL KAY</t>
         </is>
       </c>
       <c r="D12" s="1" t="inlineStr">
         <is>
-          <t>2335</t>
+          <t>2464</t>
         </is>
       </c>
       <c r="E12" s="1" t="inlineStr">
         <is>
-          <t>CR20260328-2138</t>
+          <t>CR20260609-2263</t>
         </is>
       </c>
       <c r="F12" s="1" t="inlineStr">
         <is>
-          <t>MURALLA, GRACE</t>
+          <t>NOLASCO, HELEN</t>
         </is>
       </c>
       <c r="G12" s="1" t="inlineStr">
         <is>
-          <t>10,176.50</t>
+          <t>168,000.00</t>
         </is>
       </c>
       <c r="H12" s="1" t="inlineStr">
         <is>
-          <t>0.15</t>
+          <t>.10</t>
         </is>
       </c>
       <c r="I12" s="1"/>
       <c r="J12" s="1" t="inlineStr">
         <is>
-          <t>1,266.97</t>
+          <t>13,944.00</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="13">
       <c r="A13" s="1" t="inlineStr">
         <is>
-          <t>9667</t>
+          <t>10211</t>
         </is>
       </c>
       <c r="B13" s="1" t="inlineStr">
         <is>
-          <t>2026-03-28</t>
+          <t>2026-06-09</t>
         </is>
       </c>
       <c r="C13" s="1" t="inlineStr">
         <is>
-          <t>SANCHEZ, MARICRIS</t>
+          <t>ORGANO, KRYSTAL KAY</t>
         </is>
       </c>
       <c r="D13" s="1" t="inlineStr">
         <is>
-          <t>2334</t>
+          <t>2464</t>
         </is>
       </c>
       <c r="E13" s="1" t="inlineStr">
         <is>
-          <t>CR20260328-2137</t>
+          <t>CR20260609-2263</t>
         </is>
       </c>
       <c r="F13" s="1" t="inlineStr">
         <is>
-          <t>CABIENTE, JANET</t>
+          <t>BRILLO, GAIZEL</t>
         </is>
       </c>
       <c r="G13" s="1" t="inlineStr">
         <is>
-          <t>6,000.00</t>
+          <t>7,833.33</t>
         </is>
       </c>
       <c r="H13" s="1" t="inlineStr">
         <is>
-          <t>0.15</t>
+          <t>.20</t>
         </is>
       </c>
       <c r="I13" s="1"/>
       <c r="J13" s="1" t="inlineStr">
         <is>
-          <t>747.00</t>
+          <t>1,300.33</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="14">
       <c r="A14" s="1" t="inlineStr">
         <is>
-          <t>9666</t>
+          <t>10210</t>
         </is>
       </c>
       <c r="B14" s="1" t="inlineStr">
         <is>
-          <t>2026-03-28</t>
+          <t>2026-06-09</t>
         </is>
       </c>
       <c r="C14" s="1" t="inlineStr">
         <is>
-          <t>SANCHEZ, MARICRIS</t>
+          <t>ORGANO, KRYSTAL KAY</t>
         </is>
       </c>
       <c r="D14" s="1" t="inlineStr">
         <is>
-          <t>2334</t>
+          <t>2464</t>
         </is>
       </c>
       <c r="E14" s="1" t="inlineStr">
         <is>
-          <t>CR20260328-2137</t>
+          <t>CR20260609-2263</t>
         </is>
       </c>
       <c r="F14" s="1" t="inlineStr">
         <is>
-          <t>RIMAS, JAYSEL</t>
+          <t>BRILLO, GAIZEL</t>
         </is>
       </c>
       <c r="G14" s="1" t="inlineStr">
         <is>
-          <t>10,000.00</t>
+          <t>5,191.67</t>
         </is>
       </c>
       <c r="H14" s="1" t="inlineStr">
         <is>
-          <t>0.15</t>
+          <t>.20</t>
         </is>
       </c>
       <c r="I14" s="1"/>
       <c r="J14" s="1" t="inlineStr">
         <is>
-          <t>1,245.00</t>
+          <t>861.82</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="15">
       <c r="A15" s="1" t="inlineStr">
         <is>
-          <t>9665</t>
+          <t>10209</t>
         </is>
       </c>
       <c r="B15" s="1" t="inlineStr">
         <is>
-          <t>2026-03-28</t>
+          <t>2026-06-09</t>
         </is>
       </c>
       <c r="C15" s="1" t="inlineStr">
         <is>
-          <t>SANCHEZ, MARICRIS</t>
+          <t>ORGANO, KRYSTAL KAY</t>
         </is>
       </c>
       <c r="D15" s="1" t="inlineStr">
         <is>
-          <t>2334</t>
+          <t>2464</t>
         </is>
       </c>
       <c r="E15" s="1" t="inlineStr">
         <is>
-          <t>CR20260328-2137</t>
+          <t>CR20260609-2263</t>
         </is>
       </c>
       <c r="F15" s="1" t="inlineStr">
         <is>
-          <t>CABOTAJE, REMEDIOS</t>
+          <t>PIEDAD, DARYLLE</t>
         </is>
       </c>
       <c r="G15" s="1" t="inlineStr">
         <is>
-          <t>4,000.00</t>
+          <t>5,917.00</t>
         </is>
       </c>
       <c r="H15" s="1" t="inlineStr">
         <is>
-          <t>0.15</t>
+          <t>.20</t>
         </is>
       </c>
       <c r="I15" s="1"/>
       <c r="J15" s="1" t="inlineStr">
         <is>
-          <t>498.00</t>
+          <t>982.22</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="16">
       <c r="A16" s="1" t="inlineStr">
         <is>
-          <t>9664</t>
+          <t>10208</t>
         </is>
       </c>
       <c r="B16" s="1" t="inlineStr">
         <is>
-          <t>2026-03-28</t>
+          <t>2026-06-09</t>
         </is>
       </c>
       <c r="C16" s="1" t="inlineStr">
         <is>
-          <t>CALIJA, VILMA MAY</t>
+          <t>ORGANO, KRYSTAL KAY</t>
         </is>
       </c>
       <c r="D16" s="1" t="inlineStr">
         <is>
-          <t>2333</t>
+          <t>2464</t>
         </is>
       </c>
       <c r="E16" s="1" t="inlineStr">
         <is>
-          <t>CR20260328-2136</t>
+          <t>CR20260609-2263</t>
         </is>
       </c>
       <c r="F16" s="1" t="inlineStr">
         <is>
-          <t>CALIJA, VILMA MAY</t>
+          <t>VALENCIA, CECILIA</t>
         </is>
       </c>
       <c r="G16" s="1" t="inlineStr">
         <is>
-          <t>2,900.00</t>
+          <t>7,000.00</t>
         </is>
       </c>
       <c r="H16" s="1" t="inlineStr">
         <is>
-          <t>0.15</t>
+          <t>.20</t>
         </is>
       </c>
       <c r="I16" s="1"/>
       <c r="J16" s="1" t="inlineStr">
         <is>
-          <t>361.05</t>
+          <t>1,162.00</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="17">
       <c r="A17" s="1" t="inlineStr">
         <is>
-          <t>9663</t>
+          <t>10207</t>
         </is>
       </c>
       <c r="B17" s="1" t="inlineStr">
         <is>
-          <t>2026-03-28</t>
+          <t>2026-06-09</t>
         </is>
       </c>
       <c r="C17" s="1" t="inlineStr">
         <is>
-          <t>CALIJA, VILMA MAY</t>
+          <t>BAUZON, BABY CHERYL</t>
         </is>
       </c>
       <c r="D17" s="1" t="inlineStr">
         <is>
-          <t>2333</t>
+          <t>2463</t>
         </is>
       </c>
       <c r="E17" s="1" t="inlineStr">
         <is>
-          <t>CR20260328-2136</t>
+          <t>CR20260609-2262</t>
         </is>
       </c>
       <c r="F17" s="1" t="inlineStr">
         <is>
-          <t>EDRA, ZENAIDA</t>
+          <t>MAYNIGO, ARLENE</t>
         </is>
       </c>
       <c r="G17" s="1" t="inlineStr">
         <is>
-          <t>17,208.33</t>
+          <t>26,700.00</t>
         </is>
       </c>
       <c r="H17" s="1" t="inlineStr">
         <is>
-          <t>0.15</t>
+          <t>.20</t>
         </is>
       </c>
       <c r="I17" s="1"/>
       <c r="J17" s="1" t="inlineStr">
         <is>
-          <t>2,142.44</t>
+          <t>4,432.20</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="18">
       <c r="A18" s="1" t="inlineStr">
         <is>
-          <t>9662</t>
+          <t>10206</t>
         </is>
       </c>
       <c r="B18" s="1" t="inlineStr">
         <is>
-          <t>2026-03-28</t>
+          <t>2026-06-09</t>
         </is>
       </c>
       <c r="C18" s="1" t="inlineStr">
         <is>
-          <t>CALIJA, VILMA MAY</t>
+          <t>BAUZON, BABY CHERYL</t>
         </is>
       </c>
       <c r="D18" s="1" t="inlineStr">
         <is>
-          <t>2332</t>
+          <t>2463</t>
         </is>
       </c>
       <c r="E18" s="1" t="inlineStr">
         <is>
-          <t>CR20260328-2135</t>
+          <t>CR20260609-2262</t>
         </is>
       </c>
       <c r="F18" s="1" t="inlineStr">
         <is>
-          <t>CALIJA, VINZ MICHAEL</t>
+          <t>VALENCIA, CHRISTIANNE</t>
         </is>
       </c>
       <c r="G18" s="1" t="inlineStr">
         <is>
-          <t>5,000.00</t>
+          <t>89,000.00</t>
         </is>
       </c>
       <c r="H18" s="1" t="inlineStr">
         <is>
-          <t>0.15</t>
+          <t>0.24</t>
         </is>
       </c>
       <c r="I18" s="1"/>
       <c r="J18" s="1" t="inlineStr">
         <is>
-          <t>622.50</t>
+          <t>17,728.80</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="19">
       <c r="A19" s="1" t="inlineStr">
         <is>
-          <t>9661</t>
+          <t>10205</t>
         </is>
       </c>
       <c r="B19" s="1" t="inlineStr">
         <is>
-          <t>2026-03-28</t>
+          <t>2026-06-09</t>
         </is>
       </c>
       <c r="C19" s="1" t="inlineStr">
         <is>
-          <t>OFIANA, FLORENCE</t>
+          <t>BAUZON, BABY CHERYL</t>
         </is>
       </c>
       <c r="D19" s="1" t="inlineStr">
         <is>
-          <t>2331</t>
+          <t>2463</t>
         </is>
       </c>
       <c r="E19" s="1" t="inlineStr">
         <is>
-          <t>CR20260328-2134</t>
+          <t>CR20260609-2262</t>
         </is>
       </c>
       <c r="F19" s="1" t="inlineStr">
         <is>
-          <t>MALATEO, EDELYN</t>
+          <t>VALENCIA, CHRISTIANNE</t>
         </is>
       </c>
       <c r="G19" s="1" t="inlineStr">
         <is>
-          <t>39,500.00</t>
+          <t>89,000.00</t>
         </is>
       </c>
       <c r="H19" s="1" t="inlineStr">
         <is>
-          <t>0.15</t>
+          <t>0.24</t>
         </is>
       </c>
       <c r="I19" s="1"/>
       <c r="J19" s="1" t="inlineStr">
         <is>
-          <t>4,917.75</t>
+          <t>17,728.80</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="20">
       <c r="A20" s="1" t="inlineStr">
         <is>
-          <t>9660</t>
+          <t>10204</t>
         </is>
       </c>
       <c r="B20" s="1" t="inlineStr">
         <is>
-          <t>2026-03-28</t>
+          <t>2026-06-09</t>
         </is>
       </c>
       <c r="C20" s="1" t="inlineStr">
         <is>
-          <t>OFIANA, FLORENCE</t>
+          <t>BAUZON, BABY CHERYL</t>
         </is>
       </c>
       <c r="D20" s="1" t="inlineStr">
         <is>
-          <t>2331</t>
+          <t>2463</t>
         </is>
       </c>
       <c r="E20" s="1" t="inlineStr">
         <is>
-          <t>CR20260328-2134</t>
+          <t>CR20260609-2262</t>
         </is>
       </c>
       <c r="F20" s="1" t="inlineStr">
         <is>
-          <t>RABINO, MARIA LYNN</t>
+          <t>ELEGORES, LIZA</t>
         </is>
       </c>
       <c r="G20" s="1" t="inlineStr">
         <is>
-          <t>31,891.67</t>
+          <t>5,192.00</t>
         </is>
       </c>
       <c r="H20" s="1" t="inlineStr">
         <is>
-          <t>0.15</t>
+          <t>.10</t>
         </is>
       </c>
       <c r="I20" s="1"/>
       <c r="J20" s="1" t="inlineStr">
         <is>
-          <t>3,970.51</t>
+          <t>430.94</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="21">
       <c r="A21" s="1" t="inlineStr">
         <is>
-          <t>9659</t>
+          <t>10203</t>
         </is>
       </c>
       <c r="B21" s="1" t="inlineStr">
         <is>
-          <t>2026-03-28</t>
+          <t>2026-06-09</t>
         </is>
       </c>
       <c r="C21" s="1" t="inlineStr">
         <is>
-          <t>OFIANA, FLORENCE</t>
+          <t>BAUZON, BABY CHERYL</t>
         </is>
       </c>
       <c r="D21" s="1" t="inlineStr">
         <is>
-          <t>2331</t>
+          <t>2462</t>
         </is>
       </c>
       <c r="E21" s="1" t="inlineStr">
         <is>
-          <t>CR20260328-2134</t>
+          <t>CR20260609-2261</t>
         </is>
       </c>
       <c r="F21" s="1" t="inlineStr">
         <is>
-          <t>PIPO, JOHN/WILLIE</t>
+          <t>PERALTA, EDNA</t>
         </is>
       </c>
       <c r="G21" s="1" t="inlineStr">
         <is>
-          <t>2,595.83</t>
+          <t>19,133.33</t>
         </is>
       </c>
       <c r="H21" s="1" t="inlineStr">
         <is>
-          <t>0.15</t>
+          <t>0.2</t>
         </is>
       </c>
       <c r="I21" s="1"/>
       <c r="J21" s="1" t="inlineStr">
         <is>
-          <t>323.18</t>
+          <t>3,176.13</t>
         </is>
       </c>
     </row>
   </sheetData>
   <printOptions headings="false" gridLines="false" gridLinesSet="true" horizontalCentered="false" verticalCentered="false"/>
   <pageMargins left="0.5" right="0.5" top="1.0" bottom="1.0" header="0.5" footer="0.5"/>
   <pageSetup blackAndWhite="false" cellComments="none" copies="1" draft="false" firstPageNumber="1" fitToHeight="1" fitToWidth="1" horizontalDpi="300" orientation="portrait" pageOrder="downThenOver" paperSize="1" scale="100" useFirstPageNumber="true" usePrinterDefaults="false" verticalDpi="300"/>
   <headerFooter differentFirst="false" differentOddEven="false">
     <oddHeader>&amp;C&amp;"Times New Roman,Regular"&amp;12&amp;A</oddHeader>
     <oddFooter>&amp;C&amp;"Times New Roman,Regular"&amp;12Page &amp;P</oddFooter>
   </headerFooter>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <TotalTime></TotalTime>
   <Company/>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcmitype="http://purl.org/dc/dcmitype/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dc:title/>