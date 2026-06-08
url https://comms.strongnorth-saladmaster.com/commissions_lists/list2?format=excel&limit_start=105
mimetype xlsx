--- v0 (2026-04-22)
+++ v1 (2026-06-08)
@@ -177,988 +177,988 @@
       </c>
       <c r="G1" s="1" t="inlineStr">
         <is>
           <t>amount</t>
         </is>
       </c>
       <c r="H1" s="1" t="inlineStr">
         <is>
           <t>rate</t>
         </is>
       </c>
       <c r="I1" s="1" t="inlineStr">
         <is>
           <t>check_no</t>
         </is>
       </c>
       <c r="J1" s="1" t="inlineStr">
         <is>
           <t>total</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="2">
       <c r="A2" s="1" t="inlineStr">
         <is>
-          <t>7692</t>
+          <t>8009</t>
         </is>
       </c>
       <c r="B2" s="1" t="inlineStr">
         <is>
-          <t>2025-05-08</t>
+          <t>2025-05-31</t>
         </is>
       </c>
       <c r="C2" s="1" t="inlineStr">
         <is>
-          <t>ABADILLA, LAMAR</t>
+          <t> DOMENDEN, JOVELYN</t>
         </is>
       </c>
       <c r="D2" s="1" t="inlineStr">
         <is>
-          <t>1845</t>
+          <t>1909</t>
         </is>
       </c>
       <c r="E2" s="1" t="inlineStr">
         <is>
-          <t>CR20250508-1668</t>
+          <t>CR20250531-1732</t>
         </is>
       </c>
       <c r="F2" s="1" t="inlineStr">
         <is>
-          <t>HERNANDO, ELIZABETH</t>
+          <t>ROXAS, NESCILLE MAY</t>
         </is>
       </c>
       <c r="G2" s="1" t="inlineStr">
         <is>
-          <t>10,000.00</t>
+          <t>10,447.92</t>
         </is>
       </c>
       <c r="H2" s="1" t="inlineStr">
         <is>
-          <t>0.20</t>
+          <t>0.25</t>
         </is>
       </c>
       <c r="I2" s="1"/>
       <c r="J2" s="1" t="inlineStr">
         <is>
-          <t>1,660.00</t>
+          <t>2,167.94</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="3">
       <c r="A3" s="1" t="inlineStr">
         <is>
-          <t>7691</t>
+          <t>8008</t>
         </is>
       </c>
       <c r="B3" s="1" t="inlineStr">
         <is>
-          <t>2025-05-08</t>
+          <t>2025-05-31</t>
         </is>
       </c>
       <c r="C3" s="1" t="inlineStr">
         <is>
-          <t>ABADILLA, LAMAR</t>
+          <t> DOMENDEN, JOVELYN</t>
         </is>
       </c>
       <c r="D3" s="1" t="inlineStr">
         <is>
-          <t>1845</t>
+          <t>1909</t>
         </is>
       </c>
       <c r="E3" s="1" t="inlineStr">
         <is>
-          <t>CR20250508-1668</t>
+          <t>CR20250531-1732</t>
         </is>
       </c>
       <c r="F3" s="1" t="inlineStr">
         <is>
-          <t>AVILA, HENELETH</t>
+          <t>ROXAS, NESCILLE MAY</t>
         </is>
       </c>
       <c r="G3" s="1" t="inlineStr">
         <is>
-          <t>20,000.00</t>
+          <t>10,447.92</t>
         </is>
       </c>
       <c r="H3" s="1" t="inlineStr">
         <is>
-          <t>0.10</t>
+          <t>0.25</t>
         </is>
       </c>
       <c r="I3" s="1"/>
       <c r="J3" s="1" t="inlineStr">
         <is>
-          <t>1,660.00</t>
+          <t>2,167.94</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="4">
       <c r="A4" s="1" t="inlineStr">
         <is>
-          <t>7690</t>
+          <t>8007</t>
         </is>
       </c>
       <c r="B4" s="1" t="inlineStr">
         <is>
-          <t>2025-05-08</t>
+          <t>2025-05-31</t>
         </is>
       </c>
       <c r="C4" s="1" t="inlineStr">
         <is>
-          <t>ABADILLA, LAMAR</t>
+          <t> DOMENDEN, JOVELYN</t>
         </is>
       </c>
       <c r="D4" s="1" t="inlineStr">
         <is>
-          <t>1845</t>
+          <t>1909</t>
         </is>
       </c>
       <c r="E4" s="1" t="inlineStr">
         <is>
-          <t>CR20250508-1668</t>
+          <t>CR20250531-1732</t>
         </is>
       </c>
       <c r="F4" s="1" t="inlineStr">
         <is>
-          <t>AVILA, HENELETH</t>
+          <t>LU, CLAUDETTE</t>
         </is>
       </c>
       <c r="G4" s="1" t="inlineStr">
         <is>
-          <t>20,000.00</t>
+          <t>10,447.92</t>
         </is>
       </c>
       <c r="H4" s="1" t="inlineStr">
         <is>
-          <t>0.10</t>
+          <t>0.25</t>
         </is>
       </c>
       <c r="I4" s="1"/>
       <c r="J4" s="1" t="inlineStr">
         <is>
-          <t>1,660.00</t>
+          <t>2,167.94</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="5">
       <c r="A5" s="1" t="inlineStr">
         <is>
-          <t>7689</t>
+          <t>8006</t>
         </is>
       </c>
       <c r="B5" s="1" t="inlineStr">
         <is>
-          <t>2025-05-08</t>
+          <t>2025-05-31</t>
         </is>
       </c>
       <c r="C5" s="1" t="inlineStr">
         <is>
-          <t>ABADILLA, LAMAR</t>
+          <t> DOMENDEN, JOVELYN</t>
         </is>
       </c>
       <c r="D5" s="1" t="inlineStr">
         <is>
-          <t>1845</t>
+          <t>1909</t>
         </is>
       </c>
       <c r="E5" s="1" t="inlineStr">
         <is>
-          <t>CR20250508-1668</t>
+          <t>CR20250531-1732</t>
         </is>
       </c>
       <c r="F5" s="1" t="inlineStr">
         <is>
-          <t>CURRAMENG, HENEDINE</t>
+          <t>BELTRAN, JULIANA/JENG</t>
         </is>
       </c>
       <c r="G5" s="1" t="inlineStr">
         <is>
-          <t>31,250.00</t>
+          <t>13,281.25</t>
         </is>
       </c>
       <c r="H5" s="1" t="inlineStr">
         <is>
-          <t>0.10</t>
+          <t>0.25</t>
         </is>
       </c>
       <c r="I5" s="1"/>
       <c r="J5" s="1" t="inlineStr">
         <is>
-          <t>2,593.75</t>
+          <t>2,755.86</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="6">
       <c r="A6" s="1" t="inlineStr">
         <is>
-          <t>7688</t>
+          <t>8005</t>
         </is>
       </c>
       <c r="B6" s="1" t="inlineStr">
         <is>
-          <t>2025-05-08</t>
+          <t>2025-05-31</t>
         </is>
       </c>
       <c r="C6" s="1" t="inlineStr">
         <is>
-          <t>ABADILLA, LAMAR</t>
+          <t>DOMENDEN, JOVELYN</t>
         </is>
       </c>
       <c r="D6" s="1" t="inlineStr">
         <is>
-          <t>1845</t>
+          <t>1908</t>
         </is>
       </c>
       <c r="E6" s="1" t="inlineStr">
         <is>
-          <t>CR20250508-1668</t>
+          <t>CR20250531-1731</t>
         </is>
       </c>
       <c r="F6" s="1" t="inlineStr">
         <is>
-          <t>CURRAMENG, HENEDINE</t>
+          <t>DOCTOLERO, ARNEL</t>
         </is>
       </c>
       <c r="G6" s="1" t="inlineStr">
         <is>
-          <t>31,250.00</t>
+          <t>10,447.92</t>
         </is>
       </c>
       <c r="H6" s="1" t="inlineStr">
         <is>
-          <t>0.10</t>
+          <t>0.25</t>
         </is>
       </c>
       <c r="I6" s="1"/>
       <c r="J6" s="1" t="inlineStr">
         <is>
-          <t>2,593.75</t>
+          <t>2,167.94</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="7">
       <c r="A7" s="1" t="inlineStr">
         <is>
-          <t>7687</t>
+          <t>8004</t>
         </is>
       </c>
       <c r="B7" s="1" t="inlineStr">
         <is>
-          <t>2025-05-08</t>
+          <t>2025-05-31</t>
         </is>
       </c>
       <c r="C7" s="1" t="inlineStr">
         <is>
-          <t>ABADILLA, LAMAR</t>
+          <t>DOMENDEN, JOVELYN</t>
         </is>
       </c>
       <c r="D7" s="1" t="inlineStr">
         <is>
-          <t>1845</t>
+          <t>1908</t>
         </is>
       </c>
       <c r="E7" s="1" t="inlineStr">
         <is>
-          <t>CR20250508-1668</t>
+          <t>CR20250531-1731</t>
         </is>
       </c>
       <c r="F7" s="1" t="inlineStr">
         <is>
-          <t>SANGALANG, AILEEN AIRA</t>
+          <t>ROMANO, SERVITAS</t>
         </is>
       </c>
       <c r="G7" s="1" t="inlineStr">
         <is>
-          <t>2,975.00</t>
+          <t>10,208.33</t>
         </is>
       </c>
       <c r="H7" s="1" t="inlineStr">
         <is>
-          <t>0.10</t>
+          <t>0.25</t>
         </is>
       </c>
       <c r="I7" s="1"/>
       <c r="J7" s="1" t="inlineStr">
         <is>
-          <t>246.93</t>
+          <t>2,118.23</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="8">
       <c r="A8" s="1" t="inlineStr">
         <is>
-          <t>7686</t>
+          <t>8003</t>
         </is>
       </c>
       <c r="B8" s="1" t="inlineStr">
         <is>
-          <t>2025-05-08</t>
+          <t>2025-05-31</t>
         </is>
       </c>
       <c r="C8" s="1" t="inlineStr">
         <is>
-          <t>MARTIN, LALAINE CORAZON</t>
+          <t>DOMENDEN, JOVELYN</t>
         </is>
       </c>
       <c r="D8" s="1" t="inlineStr">
         <is>
-          <t>1844</t>
+          <t>1908</t>
         </is>
       </c>
       <c r="E8" s="1" t="inlineStr">
         <is>
-          <t>CR20250508-1667</t>
+          <t>CR20250531-1731</t>
         </is>
       </c>
       <c r="F8" s="1" t="inlineStr">
         <is>
-          <t>DELA CRUZ, JUBI</t>
+          <t> ACENA, ANNA CECILIA </t>
         </is>
       </c>
       <c r="G8" s="1" t="inlineStr">
         <is>
-          <t>19,366.00</t>
+          <t>120,000.00</t>
         </is>
       </c>
       <c r="H8" s="1" t="inlineStr">
         <is>
-          <t>0.10</t>
+          <t>0.29</t>
         </is>
       </c>
       <c r="I8" s="1"/>
       <c r="J8" s="1" t="inlineStr">
         <is>
-          <t>1,607.38</t>
+          <t>28,884.00</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="9">
       <c r="A9" s="1" t="inlineStr">
         <is>
-          <t>7685</t>
+          <t>8002</t>
         </is>
       </c>
       <c r="B9" s="1" t="inlineStr">
         <is>
-          <t>2025-05-08</t>
+          <t>2025-05-31</t>
         </is>
       </c>
       <c r="C9" s="1" t="inlineStr">
         <is>
-          <t>MARTIN, LALAINE CORAZON</t>
+          <t>DOMENDEN, JOVELYN</t>
         </is>
       </c>
       <c r="D9" s="1" t="inlineStr">
         <is>
-          <t>1844</t>
+          <t>1908</t>
         </is>
       </c>
       <c r="E9" s="1" t="inlineStr">
         <is>
-          <t>CR20250508-1667</t>
+          <t>CR20250531-1731</t>
         </is>
       </c>
       <c r="F9" s="1" t="inlineStr">
         <is>
-          <t>DELA CRUZ, JUBI</t>
+          <t> PASCUA, JANET </t>
         </is>
       </c>
       <c r="G9" s="1" t="inlineStr">
         <is>
-          <t>19,366.00</t>
+          <t>66,000.00</t>
         </is>
       </c>
       <c r="H9" s="1" t="inlineStr">
         <is>
-          <t>0.10</t>
+          <t>0.29</t>
         </is>
       </c>
       <c r="I9" s="1"/>
       <c r="J9" s="1" t="inlineStr">
         <is>
-          <t>1,607.38</t>
+          <t>15,886.20</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="10">
       <c r="A10" s="1" t="inlineStr">
         <is>
-          <t>7684</t>
+          <t>8001</t>
         </is>
       </c>
       <c r="B10" s="1" t="inlineStr">
         <is>
-          <t>2025-05-08</t>
+          <t>2025-05-31</t>
         </is>
       </c>
       <c r="C10" s="1" t="inlineStr">
         <is>
-          <t>MARTIN, LALAINE CORAZON</t>
+          <t>DOMENDEN, JOVELYN</t>
         </is>
       </c>
       <c r="D10" s="1" t="inlineStr">
         <is>
-          <t>1844</t>
+          <t>1908</t>
         </is>
       </c>
       <c r="E10" s="1" t="inlineStr">
         <is>
-          <t>CR20250508-1667</t>
+          <t>CR20250531-1731</t>
         </is>
       </c>
       <c r="F10" s="1" t="inlineStr">
         <is>
-          <t>DOMAGAS, BERNADETTE</t>
+          <t> PASCUA, JANET </t>
         </is>
       </c>
       <c r="G10" s="1" t="inlineStr">
         <is>
-          <t>10,000.00</t>
+          <t>60,000.00</t>
         </is>
       </c>
       <c r="H10" s="1" t="inlineStr">
         <is>
-          <t>0.10</t>
+          <t>0.29</t>
         </is>
       </c>
       <c r="I10" s="1"/>
       <c r="J10" s="1" t="inlineStr">
         <is>
-          <t>830.00</t>
+          <t>14,442.00</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="11">
       <c r="A11" s="1" t="inlineStr">
         <is>
-          <t>7683</t>
+          <t>8000</t>
         </is>
       </c>
       <c r="B11" s="1" t="inlineStr">
         <is>
-          <t>2025-05-08</t>
+          <t>2025-05-31</t>
         </is>
       </c>
       <c r="C11" s="1" t="inlineStr">
         <is>
-          <t>VILLACORTA, LORY</t>
+          <t>DOMENDEN, JOVELYN</t>
         </is>
       </c>
       <c r="D11" s="1" t="inlineStr">
         <is>
-          <t>1843</t>
+          <t>1908</t>
         </is>
       </c>
       <c r="E11" s="1" t="inlineStr">
         <is>
-          <t>CR20250508-1666</t>
+          <t>CR20250531-1731</t>
         </is>
       </c>
       <c r="F11" s="1" t="inlineStr">
         <is>
-          <t>FRESCO, ROSALINDA</t>
+          <t> PASCUA, JANET </t>
         </is>
       </c>
       <c r="G11" s="1" t="inlineStr">
         <is>
-          <t>20,000.00</t>
+          <t>54,000.00</t>
         </is>
       </c>
       <c r="H11" s="1" t="inlineStr">
         <is>
-          <t>0.20</t>
+          <t>0.29</t>
         </is>
       </c>
       <c r="I11" s="1"/>
       <c r="J11" s="1" t="inlineStr">
         <is>
-          <t>3,320.00</t>
+          <t>12,997.80</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="12">
       <c r="A12" s="1" t="inlineStr">
         <is>
-          <t>7682</t>
+          <t>7999</t>
         </is>
       </c>
       <c r="B12" s="1" t="inlineStr">
         <is>
-          <t>2025-05-08</t>
+          <t>2025-05-31</t>
         </is>
       </c>
       <c r="C12" s="1" t="inlineStr">
         <is>
-          <t>VILLACORTA, LORY</t>
+          <t>ORGANO, KRYSTAL KAY</t>
         </is>
       </c>
       <c r="D12" s="1" t="inlineStr">
         <is>
-          <t>1843</t>
+          <t>1907</t>
         </is>
       </c>
       <c r="E12" s="1" t="inlineStr">
         <is>
-          <t>CR20250508-1666</t>
+          <t>CR20250531-1730</t>
         </is>
       </c>
       <c r="F12" s="1" t="inlineStr">
         <is>
-          <t>VILLACORTA, RAYMUND</t>
+          <t>DORIA, CHRISTIAN/RUSSELLE</t>
         </is>
       </c>
       <c r="G12" s="1" t="inlineStr">
         <is>
-          <t>5,737.00</t>
+          <t>13,459.00</t>
         </is>
       </c>
       <c r="H12" s="1" t="inlineStr">
         <is>
           <t>0.20</t>
         </is>
       </c>
       <c r="I12" s="1"/>
       <c r="J12" s="1" t="inlineStr">
         <is>
-          <t>952.34</t>
+          <t>2,234.19</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="13">
       <c r="A13" s="1" t="inlineStr">
         <is>
-          <t>7681</t>
+          <t>7998</t>
         </is>
       </c>
       <c r="B13" s="1" t="inlineStr">
         <is>
-          <t>2025-05-08</t>
+          <t>2025-05-31</t>
         </is>
       </c>
       <c r="C13" s="1" t="inlineStr">
         <is>
-          <t>VILLACORTA, LORY</t>
+          <t>ORGANO, KRYSTAL KAY</t>
         </is>
       </c>
       <c r="D13" s="1" t="inlineStr">
         <is>
-          <t>1843</t>
+          <t>1907</t>
         </is>
       </c>
       <c r="E13" s="1" t="inlineStr">
         <is>
-          <t>CR20250508-1666</t>
+          <t>CR20250531-1730</t>
         </is>
       </c>
       <c r="F13" s="1" t="inlineStr">
         <is>
-          <t>CUSUE, ROSEMARIE</t>
+          <t>ANYOG, LORMIE</t>
         </is>
       </c>
       <c r="G13" s="1" t="inlineStr">
         <is>
-          <t>3,500.00</t>
+          <t>10,000.00</t>
         </is>
       </c>
       <c r="H13" s="1" t="inlineStr">
         <is>
-          <t>0.15</t>
+          <t>0.20</t>
         </is>
       </c>
       <c r="I13" s="1"/>
       <c r="J13" s="1" t="inlineStr">
         <is>
-          <t>435.75</t>
+          <t>1,660.00</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="14">
       <c r="A14" s="1" t="inlineStr">
         <is>
-          <t>7680</t>
+          <t>7997</t>
         </is>
       </c>
       <c r="B14" s="1" t="inlineStr">
         <is>
-          <t>2025-05-08</t>
+          <t>2025-05-31</t>
         </is>
       </c>
       <c r="C14" s="1" t="inlineStr">
         <is>
-          <t>VILLANUEVA, MARIA THERESA</t>
+          <t>ORGANO, KRYSTAL KAY</t>
         </is>
       </c>
       <c r="D14" s="1" t="inlineStr">
         <is>
-          <t>1842</t>
+          <t>1907</t>
         </is>
       </c>
       <c r="E14" s="1" t="inlineStr">
         <is>
-          <t>CR20250508-1665</t>
+          <t>CR20250531-1730</t>
         </is>
       </c>
       <c r="F14" s="1" t="inlineStr">
         <is>
-          <t>ORGANO, ROVIE ANN</t>
+          <t>DOMAGAS, BERNADETTE</t>
         </is>
       </c>
       <c r="G14" s="1" t="inlineStr">
         <is>
-          <t>20,825.00</t>
+          <t>10,000.00</t>
         </is>
       </c>
       <c r="H14" s="1" t="inlineStr">
         <is>
-          <t>0.15</t>
+          <t>0.10</t>
         </is>
       </c>
       <c r="I14" s="1"/>
       <c r="J14" s="1" t="inlineStr">
         <is>
-          <t>2,592.71</t>
+          <t>830.00</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="15">
       <c r="A15" s="1" t="inlineStr">
         <is>
-          <t>7679</t>
+          <t>7996</t>
         </is>
       </c>
       <c r="B15" s="1" t="inlineStr">
         <is>
-          <t>2025-05-08</t>
+          <t>2025-05-31</t>
         </is>
       </c>
       <c r="C15" s="1" t="inlineStr">
         <is>
-          <t>VILLANUEVA, MARIA THERESA</t>
+          <t>JAVIER, LENIDITA</t>
         </is>
       </c>
       <c r="D15" s="1" t="inlineStr">
         <is>
-          <t>1842</t>
+          <t>1906</t>
         </is>
       </c>
       <c r="E15" s="1" t="inlineStr">
         <is>
-          <t>CR20250508-1665</t>
+          <t>CR20250531-1729</t>
         </is>
       </c>
       <c r="F15" s="1" t="inlineStr">
         <is>
-          <t>RUELOS, ELFLEDA</t>
+          <t> JAVIER, EDRALIN </t>
         </is>
       </c>
       <c r="G15" s="1" t="inlineStr">
         <is>
-          <t>6,620.83</t>
+          <t>155,750.00</t>
         </is>
       </c>
       <c r="H15" s="1" t="inlineStr">
         <is>
-          <t>0.20</t>
+          <t>0.15</t>
         </is>
       </c>
       <c r="I15" s="1"/>
       <c r="J15" s="1" t="inlineStr">
         <is>
-          <t>1,099.06</t>
+          <t>19,390.88</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="16">
       <c r="A16" s="1" t="inlineStr">
         <is>
-          <t>7678</t>
+          <t>7995</t>
         </is>
       </c>
       <c r="B16" s="1" t="inlineStr">
         <is>
-          <t>2025-05-08</t>
+          <t>2025-05-31</t>
         </is>
       </c>
       <c r="C16" s="1" t="inlineStr">
         <is>
           <t>VILLANUEVA, MARIA THERESA</t>
         </is>
       </c>
       <c r="D16" s="1" t="inlineStr">
         <is>
-          <t>1842</t>
+          <t>1905</t>
         </is>
       </c>
       <c r="E16" s="1" t="inlineStr">
         <is>
-          <t>CR20250508-1665</t>
+          <t>CR20250531-1728</t>
         </is>
       </c>
       <c r="F16" s="1" t="inlineStr">
         <is>
-          <t>LAO, MARILOU</t>
+          <t>ORGANO, ROVIE ANN</t>
         </is>
       </c>
       <c r="G16" s="1" t="inlineStr">
         <is>
-          <t>180,000.00</t>
+          <t>2,975.00</t>
         </is>
       </c>
       <c r="H16" s="1" t="inlineStr">
         <is>
-          <t>0.20</t>
+          <t>0.15</t>
         </is>
       </c>
       <c r="I16" s="1"/>
       <c r="J16" s="1" t="inlineStr">
         <is>
-          <t>29,880.00</t>
+          <t>370.39</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="17">
       <c r="A17" s="1" t="inlineStr">
         <is>
-          <t>7677</t>
+          <t>7994</t>
         </is>
       </c>
       <c r="B17" s="1" t="inlineStr">
         <is>
-          <t>2025-05-08</t>
+          <t>2025-05-31</t>
         </is>
       </c>
       <c r="C17" s="1" t="inlineStr">
         <is>
           <t>VILLANUEVA, MARIA THERESA</t>
         </is>
       </c>
       <c r="D17" s="1" t="inlineStr">
         <is>
-          <t>1841</t>
+          <t>1905</t>
         </is>
       </c>
       <c r="E17" s="1" t="inlineStr">
         <is>
-          <t>CR20250508-1664</t>
+          <t>CR20250531-1728</t>
         </is>
       </c>
       <c r="F17" s="1" t="inlineStr">
         <is>
-          <t>LAO, MARILOU</t>
+          <t>RUELOS, ELFLEDA</t>
         </is>
       </c>
       <c r="G17" s="1" t="inlineStr">
         <is>
-          <t>10,000.00</t>
+          <t>6,620.83</t>
         </is>
       </c>
       <c r="H17" s="1" t="inlineStr">
         <is>
           <t>0.20</t>
         </is>
       </c>
       <c r="I17" s="1"/>
       <c r="J17" s="1" t="inlineStr">
         <is>
-          <t>1,660.00</t>
+          <t>1,099.06</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="18">
       <c r="A18" s="1" t="inlineStr">
         <is>
-          <t>7676</t>
+          <t>7993</t>
         </is>
       </c>
       <c r="B18" s="1" t="inlineStr">
         <is>
-          <t>2025-05-08</t>
+          <t>2025-05-31</t>
         </is>
       </c>
       <c r="C18" s="1" t="inlineStr">
         <is>
           <t>VILLANUEVA, MARIA THERESA</t>
         </is>
       </c>
       <c r="D18" s="1" t="inlineStr">
         <is>
-          <t>1841</t>
+          <t>1905</t>
         </is>
       </c>
       <c r="E18" s="1" t="inlineStr">
         <is>
-          <t>CR20250508-1664</t>
+          <t>CR20250531-1728</t>
         </is>
       </c>
       <c r="F18" s="1" t="inlineStr">
         <is>
-          <t>PANO, MARIA MERLY</t>
+          <t>RUELOS, ELFLEDA</t>
         </is>
       </c>
       <c r="G18" s="1" t="inlineStr">
         <is>
-          <t>17,500.00</t>
+          <t>6,620.83</t>
         </is>
       </c>
       <c r="H18" s="1" t="inlineStr">
         <is>
           <t>0.20</t>
         </is>
       </c>
       <c r="I18" s="1"/>
       <c r="J18" s="1" t="inlineStr">
         <is>
-          <t>2,905.00</t>
+          <t>1,099.06</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="19">
       <c r="A19" s="1" t="inlineStr">
         <is>
-          <t>7675</t>
+          <t>7992</t>
         </is>
       </c>
       <c r="B19" s="1" t="inlineStr">
         <is>
-          <t>2025-05-08</t>
+          <t>2025-05-31</t>
         </is>
       </c>
       <c r="C19" s="1" t="inlineStr">
         <is>
           <t>VILLANUEVA, MARIA THERESA</t>
         </is>
       </c>
       <c r="D19" s="1" t="inlineStr">
         <is>
-          <t>1841</t>
+          <t>1905</t>
         </is>
       </c>
       <c r="E19" s="1" t="inlineStr">
         <is>
-          <t>CR20250508-1664</t>
+          <t>CR20250531-1728</t>
         </is>
       </c>
       <c r="F19" s="1" t="inlineStr">
         <is>
-          <t>FORMOSO, MARCELLUS</t>
+          <t>PANO, MARIA MERLY</t>
         </is>
       </c>
       <c r="G19" s="1" t="inlineStr">
         <is>
-          <t>2,975.00</t>
+          <t>17,500.00</t>
         </is>
       </c>
       <c r="H19" s="1" t="inlineStr">
         <is>
-          <t>0.10</t>
+          <t>0.20</t>
         </is>
       </c>
       <c r="I19" s="1"/>
       <c r="J19" s="1" t="inlineStr">
         <is>
-          <t>246.93</t>
+          <t>2,905.00</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="20">
       <c r="A20" s="1" t="inlineStr">
         <is>
-          <t>7674</t>
+          <t>7991</t>
         </is>
       </c>
       <c r="B20" s="1" t="inlineStr">
         <is>
-          <t>2025-05-08</t>
+          <t>2025-05-31</t>
         </is>
       </c>
       <c r="C20" s="1" t="inlineStr">
         <is>
           <t>VILLANUEVA, MARIA THERESA</t>
         </is>
       </c>
       <c r="D20" s="1" t="inlineStr">
         <is>
-          <t>1841</t>
+          <t>1905</t>
         </is>
       </c>
       <c r="E20" s="1" t="inlineStr">
         <is>
-          <t>CR20250508-1664</t>
+          <t>CR20250531-1728</t>
         </is>
       </c>
       <c r="F20" s="1" t="inlineStr">
         <is>
-          <t>SY, ROWENA</t>
+          <t>FORMOSO, MARCELLUS</t>
         </is>
       </c>
       <c r="G20" s="1" t="inlineStr">
         <is>
-          <t>4,900.00</t>
+          <t>2,975.00</t>
         </is>
       </c>
       <c r="H20" s="1" t="inlineStr">
         <is>
-          <t>0.20</t>
+          <t>0.10</t>
         </is>
       </c>
       <c r="I20" s="1"/>
       <c r="J20" s="1" t="inlineStr">
         <is>
-          <t>813.40</t>
+          <t>246.93</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="21">
       <c r="A21" s="1" t="inlineStr">
         <is>
-          <t>7673</t>
+          <t>7990</t>
         </is>
       </c>
       <c r="B21" s="1" t="inlineStr">
         <is>
-          <t>2025-05-08</t>
+          <t>2025-05-31</t>
         </is>
       </c>
       <c r="C21" s="1" t="inlineStr">
         <is>
           <t>VILLANUEVA, MARIA THERESA</t>
         </is>
       </c>
       <c r="D21" s="1" t="inlineStr">
         <is>
-          <t>1841</t>
+          <t>1905</t>
         </is>
       </c>
       <c r="E21" s="1" t="inlineStr">
         <is>
-          <t>CR20250508-1664</t>
+          <t>CR20250531-1728</t>
         </is>
       </c>
       <c r="F21" s="1" t="inlineStr">
         <is>
-          <t>TABAG, SALVACION</t>
+          <t>SY, ROWENA</t>
         </is>
       </c>
       <c r="G21" s="1" t="inlineStr">
         <is>
           <t>4,900.00</t>
         </is>
       </c>
       <c r="H21" s="1" t="inlineStr">
         <is>
           <t>0.20</t>
         </is>
       </c>
       <c r="I21" s="1"/>
       <c r="J21" s="1" t="inlineStr">
         <is>
           <t>813.40</t>
         </is>
       </c>
     </row>
   </sheetData>
   <printOptions headings="false" gridLines="false" gridLinesSet="true" horizontalCentered="false" verticalCentered="false"/>
   <pageMargins left="0.5" right="0.5" top="1.0" bottom="1.0" header="0.5" footer="0.5"/>
   <pageSetup blackAndWhite="false" cellComments="none" copies="1" draft="false" firstPageNumber="1" fitToHeight="1" fitToWidth="1" horizontalDpi="300" orientation="portrait" pageOrder="downThenOver" paperSize="1" scale="100" useFirstPageNumber="true" usePrinterDefaults="false" verticalDpi="300"/>
   <headerFooter differentFirst="false" differentOddEven="false">
     <oddHeader>&amp;C&amp;"Times New Roman,Regular"&amp;12&amp;A</oddHeader>