--- v0 (2026-02-25)
+++ v1 (2026-04-19)
@@ -177,1004 +177,1004 @@
       </c>
       <c r="G1" s="1" t="inlineStr">
         <is>
           <t>amount</t>
         </is>
       </c>
       <c r="H1" s="1" t="inlineStr">
         <is>
           <t>rate</t>
         </is>
       </c>
       <c r="I1" s="1" t="inlineStr">
         <is>
           <t>check_no</t>
         </is>
       </c>
       <c r="J1" s="1" t="inlineStr">
         <is>
           <t>total</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="2">
       <c r="A2" s="1" t="inlineStr">
         <is>
-          <t>9419</t>
+          <t>9658</t>
         </is>
       </c>
       <c r="B2" s="1" t="inlineStr">
         <is>
-          <t>2026-01-24</t>
+          <t>2026-03-28</t>
         </is>
       </c>
       <c r="C2" s="1" t="inlineStr">
         <is>
-          <t>VILLANUEVA, MARIA THERESA</t>
+          <t>OFIANA, FLORENCE</t>
         </is>
       </c>
       <c r="D2" s="1" t="inlineStr">
         <is>
-          <t>2265</t>
+          <t>2331</t>
         </is>
       </c>
       <c r="E2" s="1" t="inlineStr">
         <is>
-          <t>CR20260124-2070</t>
+          <t>CR20260328-2134</t>
         </is>
       </c>
       <c r="F2" s="1" t="inlineStr">
         <is>
-          <t>RUELOS, ELFLEDA</t>
+          <t>ALVIAR, RESURECION</t>
         </is>
       </c>
       <c r="G2" s="1" t="inlineStr">
         <is>
-          <t>13,241.66</t>
+          <t>2,595.83</t>
         </is>
       </c>
       <c r="H2" s="1" t="inlineStr">
         <is>
-          <t>.20</t>
+          <t>0.15</t>
         </is>
       </c>
       <c r="I2" s="1"/>
       <c r="J2" s="1" t="inlineStr">
         <is>
-          <t>2,198.12</t>
+          <t>323.18</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="3">
       <c r="A3" s="1" t="inlineStr">
         <is>
-          <t>9418</t>
+          <t>9657</t>
         </is>
       </c>
       <c r="B3" s="1" t="inlineStr">
         <is>
-          <t>2026-01-24</t>
+          <t>2026-03-28</t>
         </is>
       </c>
       <c r="C3" s="1" t="inlineStr">
         <is>
-          <t>VILLANUEVA, MARIA THERESA</t>
+          <t>OFIANA, FLORENCE</t>
         </is>
       </c>
       <c r="D3" s="1" t="inlineStr">
         <is>
-          <t>2265</t>
+          <t>2331</t>
         </is>
       </c>
       <c r="E3" s="1" t="inlineStr">
         <is>
-          <t>CR20260124-2070</t>
+          <t>CR20260328-2134</t>
         </is>
       </c>
       <c r="F3" s="1" t="inlineStr">
         <is>
-          <t>PALPAL-LATOC, APRIL JOY</t>
+          <t>APOLONIO, ARACELI</t>
         </is>
       </c>
       <c r="G3" s="1" t="inlineStr">
         <is>
-          <t>1,770.83</t>
+          <t>5,191.66</t>
         </is>
       </c>
       <c r="H3" s="1" t="inlineStr">
         <is>
-          <t>0.1</t>
+          <t>0.15</t>
         </is>
       </c>
       <c r="I3" s="1"/>
       <c r="J3" s="1" t="inlineStr">
         <is>
-          <t>146.98</t>
+          <t>646.36</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="4">
       <c r="A4" s="1" t="inlineStr">
         <is>
-          <t>9417</t>
+          <t>9656</t>
         </is>
       </c>
       <c r="B4" s="1" t="inlineStr">
         <is>
-          <t>2026-01-24</t>
+          <t>2026-03-28</t>
         </is>
       </c>
       <c r="C4" s="1" t="inlineStr">
         <is>
-          <t>VILLANUEVA, MARIA THERESA</t>
+          <t>SIMON, NELIA</t>
         </is>
       </c>
       <c r="D4" s="1" t="inlineStr">
         <is>
-          <t>2265</t>
+          <t>2330</t>
         </is>
       </c>
       <c r="E4" s="1" t="inlineStr">
         <is>
-          <t>CR20260124-2070</t>
+          <t>CR20260328-2133</t>
         </is>
       </c>
       <c r="F4" s="1" t="inlineStr">
         <is>
-          <t>ORGANO, TERESITA</t>
+          <t>VILLA, VIRGILIO/JOVELYN</t>
         </is>
       </c>
       <c r="G4" s="1" t="inlineStr">
         <is>
-          <t>2,375.00</t>
+          <t>68,055.55</t>
         </is>
       </c>
       <c r="H4" s="1" t="inlineStr">
         <is>
-          <t>0.15</t>
+          <t>0.05</t>
         </is>
       </c>
       <c r="I4" s="1"/>
       <c r="J4" s="1" t="inlineStr">
         <is>
-          <t>295.69</t>
+          <t>2,824.31</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="5">
       <c r="A5" s="1" t="inlineStr">
         <is>
-          <t>9416</t>
+          <t>9655</t>
         </is>
       </c>
       <c r="B5" s="1" t="inlineStr">
         <is>
-          <t>2026-01-24</t>
+          <t>2026-03-28</t>
         </is>
       </c>
       <c r="C5" s="1" t="inlineStr">
         <is>
-          <t>DOMINGO, SHEENA</t>
+          <t>SIMON, NELIA</t>
         </is>
       </c>
       <c r="D5" s="1" t="inlineStr">
         <is>
-          <t>2264</t>
+          <t>2330</t>
         </is>
       </c>
       <c r="E5" s="1" t="inlineStr">
         <is>
-          <t>CR20260124-2069</t>
+          <t>CR20260328-2133</t>
         </is>
       </c>
       <c r="F5" s="1" t="inlineStr">
         <is>
-          <t>ALEGAR, GLORIA</t>
+          <t>SIMON, RYAN/MAY</t>
         </is>
       </c>
       <c r="G5" s="1" t="inlineStr">
         <is>
-          <t>32,000.00</t>
+          <t>67,169.65</t>
         </is>
       </c>
       <c r="H5" s="1" t="inlineStr">
         <is>
-          <t>.15</t>
+          <t>0.05</t>
         </is>
       </c>
       <c r="I5" s="1"/>
       <c r="J5" s="1" t="inlineStr">
         <is>
-          <t>3,984.00</t>
+          <t>2,787.54</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="6">
       <c r="A6" s="1" t="inlineStr">
         <is>
-          <t>9415</t>
+          <t>9654</t>
         </is>
       </c>
       <c r="B6" s="1" t="inlineStr">
         <is>
-          <t>2026-01-24</t>
+          <t>2026-03-28</t>
         </is>
       </c>
       <c r="C6" s="1" t="inlineStr">
         <is>
-          <t>DOMINGO, SHEENA</t>
+          <t>SIMON, NELIA</t>
         </is>
       </c>
       <c r="D6" s="1" t="inlineStr">
         <is>
-          <t>2264</t>
+          <t>2330</t>
         </is>
       </c>
       <c r="E6" s="1" t="inlineStr">
         <is>
-          <t>CR20260124-2069</t>
+          <t>CR20260328-2133</t>
         </is>
       </c>
       <c r="F6" s="1" t="inlineStr">
         <is>
-          <t>ALIPIO, CHRISTINE</t>
+          <t>CORNELIO, CLAIROL</t>
         </is>
       </c>
       <c r="G6" s="1" t="inlineStr">
         <is>
-          <t>4,257.50</t>
+          <t>2,975.00</t>
         </is>
       </c>
       <c r="H6" s="1" t="inlineStr">
         <is>
-          <t>.15</t>
+          <t>0.1</t>
         </is>
       </c>
       <c r="I6" s="1"/>
       <c r="J6" s="1" t="inlineStr">
         <is>
-          <t>530.06</t>
+          <t>246.93</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="7">
       <c r="A7" s="1" t="inlineStr">
         <is>
-          <t>9414</t>
+          <t>9653</t>
         </is>
       </c>
       <c r="B7" s="1" t="inlineStr">
         <is>
-          <t>2026-01-24</t>
+          <t>2026-03-28</t>
         </is>
       </c>
       <c r="C7" s="1" t="inlineStr">
         <is>
-          <t>DOMINGO, SHEENA</t>
+          <t>CABANSAG, SUSAN</t>
         </is>
       </c>
       <c r="D7" s="1" t="inlineStr">
         <is>
-          <t>2264</t>
+          <t>2329</t>
         </is>
       </c>
       <c r="E7" s="1" t="inlineStr">
         <is>
-          <t>CR20260124-2069</t>
+          <t>CR20260328-2132</t>
         </is>
       </c>
       <c r="F7" s="1" t="inlineStr">
         <is>
-          <t>ALIPIO, CHRISTINE</t>
+          <t>ESTAVILLO, RONALYN</t>
         </is>
       </c>
       <c r="G7" s="1" t="inlineStr">
         <is>
-          <t>2,128.75</t>
+          <t>18,375.00</t>
         </is>
       </c>
       <c r="H7" s="1" t="inlineStr">
         <is>
-          <t>.15</t>
+          <t>0.1</t>
         </is>
       </c>
       <c r="I7" s="1"/>
       <c r="J7" s="1" t="inlineStr">
         <is>
-          <t>265.03</t>
+          <t>1,525.13</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="8">
       <c r="A8" s="1" t="inlineStr">
         <is>
-          <t>9413</t>
+          <t>9652</t>
         </is>
       </c>
       <c r="B8" s="1" t="inlineStr">
         <is>
-          <t>2026-01-23</t>
+          <t>2026-03-28</t>
         </is>
       </c>
       <c r="C8" s="1" t="inlineStr">
         <is>
-          <t>ORGANO, KRYSTAL KAY</t>
+          <t>CABANSAG, SUSAN</t>
         </is>
       </c>
       <c r="D8" s="1" t="inlineStr">
         <is>
-          <t>2263</t>
+          <t>2329</t>
         </is>
       </c>
       <c r="E8" s="1" t="inlineStr">
         <is>
-          <t>CR20260123-2068</t>
+          <t>CR20260328-2132</t>
         </is>
       </c>
       <c r="F8" s="1" t="inlineStr">
         <is>
-          <t>RAZO, DIVINA JENNIFER</t>
+          <t>PRABHAKER, NOR AINA</t>
         </is>
       </c>
       <c r="G8" s="1" t="inlineStr">
         <is>
-          <t>95,000.00</t>
+          <t>18,375.00</t>
         </is>
       </c>
       <c r="H8" s="1" t="inlineStr">
         <is>
-          <t>.24</t>
+          <t>0.1</t>
         </is>
       </c>
       <c r="I8" s="1"/>
       <c r="J8" s="1" t="inlineStr">
         <is>
-          <t>18,924.00</t>
+          <t>1,525.13</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="9">
       <c r="A9" s="1" t="inlineStr">
         <is>
-          <t>9412</t>
+          <t>9651</t>
         </is>
       </c>
       <c r="B9" s="1" t="inlineStr">
         <is>
-          <t>2026-01-23</t>
+          <t>2026-03-28</t>
         </is>
       </c>
       <c r="C9" s="1" t="inlineStr">
         <is>
-          <t>ORGANO, KRYSTAL KAY</t>
+          <t>CABANSAG, SUSAN</t>
         </is>
       </c>
       <c r="D9" s="1" t="inlineStr">
         <is>
-          <t>2263</t>
+          <t>2329</t>
         </is>
       </c>
       <c r="E9" s="1" t="inlineStr">
         <is>
-          <t>CR20260123-2068</t>
+          <t>CR20260328-2132</t>
         </is>
       </c>
       <c r="F9" s="1" t="inlineStr">
         <is>
-          <t>BALDONADO, ROSE ANNALYN</t>
+          <t>VIERNES, LIDA</t>
         </is>
       </c>
       <c r="G9" s="1" t="inlineStr">
         <is>
-          <t>64,000.00</t>
+          <t>17,208.33</t>
         </is>
       </c>
       <c r="H9" s="1" t="inlineStr">
         <is>
-          <t>.20</t>
+          <t>0.1</t>
         </is>
       </c>
       <c r="I9" s="1"/>
       <c r="J9" s="1" t="inlineStr">
         <is>
-          <t>10,624.00</t>
+          <t>1,428.29</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="10">
       <c r="A10" s="1" t="inlineStr">
         <is>
-          <t>9411</t>
+          <t>9650</t>
         </is>
       </c>
       <c r="B10" s="1" t="inlineStr">
         <is>
-          <t>2026-01-23</t>
+          <t>2026-03-28</t>
         </is>
       </c>
       <c r="C10" s="1" t="inlineStr">
         <is>
-          <t>ORGANO, KRYSTAL KAY</t>
+          <t>RODRIGUEZ, ROMANSITA</t>
         </is>
       </c>
       <c r="D10" s="1" t="inlineStr">
         <is>
-          <t>2263</t>
+          <t>2328</t>
         </is>
       </c>
       <c r="E10" s="1" t="inlineStr">
         <is>
-          <t>CR20260123-2068</t>
+          <t>CR20260328-2131</t>
         </is>
       </c>
       <c r="F10" s="1" t="inlineStr">
         <is>
-          <t>SOBREMONTE, EVANGELINE</t>
+          <t>FAVI, JAN IZAKK</t>
         </is>
       </c>
       <c r="G10" s="1" t="inlineStr">
         <is>
-          <t>74,000.00</t>
+          <t>20,000.00</t>
         </is>
       </c>
       <c r="H10" s="1" t="inlineStr">
         <is>
-          <t>.20</t>
+          <t>0.15</t>
         </is>
       </c>
       <c r="I10" s="1"/>
       <c r="J10" s="1" t="inlineStr">
         <is>
-          <t>12,284.00</t>
+          <t>2,490.00</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="11">
       <c r="A11" s="1" t="inlineStr">
         <is>
-          <t>9410</t>
+          <t>9649</t>
         </is>
       </c>
       <c r="B11" s="1" t="inlineStr">
         <is>
-          <t>2026-01-23</t>
+          <t>2026-03-28</t>
         </is>
       </c>
       <c r="C11" s="1" t="inlineStr">
         <is>
-          <t>ORGANO, KRYSTAL KAY</t>
+          <t>LLANES, JACLYNE KATE</t>
         </is>
       </c>
       <c r="D11" s="1" t="inlineStr">
         <is>
-          <t>2263</t>
+          <t>2327</t>
         </is>
       </c>
       <c r="E11" s="1" t="inlineStr">
         <is>
-          <t>CR20260123-2068</t>
+          <t>CR20260328-2130</t>
         </is>
       </c>
       <c r="F11" s="1" t="inlineStr">
         <is>
-          <t>BALDONADO, MELBA</t>
+          <t>VIERNES, LIDA</t>
         </is>
       </c>
       <c r="G11" s="1" t="inlineStr">
         <is>
-          <t>22,500.00</t>
+          <t>17,208.33</t>
         </is>
       </c>
       <c r="H11" s="1" t="inlineStr">
         <is>
-          <t>.20</t>
+          <t>0.05</t>
         </is>
       </c>
       <c r="I11" s="1"/>
       <c r="J11" s="1" t="inlineStr">
         <is>
-          <t>3,735.00</t>
+          <t>714.15</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="12">
       <c r="A12" s="1" t="inlineStr">
         <is>
-          <t>9409</t>
+          <t>9648</t>
         </is>
       </c>
       <c r="B12" s="1" t="inlineStr">
         <is>
-          <t>2026-01-23</t>
+          <t>2026-03-28</t>
         </is>
       </c>
       <c r="C12" s="1" t="inlineStr">
         <is>
-          <t>ORGANO, KRYSTAL KAY</t>
+          <t>LLANES, JACLYNE KATE</t>
         </is>
       </c>
       <c r="D12" s="1" t="inlineStr">
         <is>
-          <t>2263</t>
+          <t>2327</t>
         </is>
       </c>
       <c r="E12" s="1" t="inlineStr">
         <is>
-          <t>CR20260123-2068</t>
+          <t>CR20260328-2130</t>
         </is>
       </c>
       <c r="F12" s="1" t="inlineStr">
         <is>
-          <t>VALENCIA, CECILIA</t>
+          <t>ESTAVILLO, RONALYN</t>
         </is>
       </c>
       <c r="G12" s="1" t="inlineStr">
         <is>
-          <t>10,000.00</t>
+          <t>18,375.00</t>
         </is>
       </c>
       <c r="H12" s="1" t="inlineStr">
         <is>
-          <t>.20</t>
+          <t>0.1</t>
         </is>
       </c>
       <c r="I12" s="1"/>
       <c r="J12" s="1" t="inlineStr">
         <is>
-          <t>1,660.00</t>
+          <t>1,525.13</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="13">
       <c r="A13" s="1" t="inlineStr">
         <is>
-          <t>9408</t>
+          <t>9647</t>
         </is>
       </c>
       <c r="B13" s="1" t="inlineStr">
         <is>
-          <t>2026-01-23</t>
+          <t>2026-03-28</t>
         </is>
       </c>
       <c r="C13" s="1" t="inlineStr">
         <is>
-          <t>ORGANO, KRYSTAL KAY</t>
+          <t>LLANES, JACLYNE KATE</t>
         </is>
       </c>
       <c r="D13" s="1" t="inlineStr">
         <is>
-          <t>2263</t>
+          <t>2327</t>
         </is>
       </c>
       <c r="E13" s="1" t="inlineStr">
         <is>
-          <t>CR20260123-2068</t>
+          <t>CR20260328-2130</t>
         </is>
       </c>
       <c r="F13" s="1" t="inlineStr">
         <is>
-          <t>DORIA, CHRISTIAN/RUSSELLE</t>
+          <t>PRABHAKER, NOR AINA</t>
         </is>
       </c>
       <c r="G13" s="1" t="inlineStr">
         <is>
-          <t>13,459.00</t>
+          <t>18,375.00</t>
         </is>
       </c>
       <c r="H13" s="1" t="inlineStr">
         <is>
-          <t>.20</t>
+          <t>0.1</t>
         </is>
       </c>
       <c r="I13" s="1"/>
       <c r="J13" s="1" t="inlineStr">
         <is>
-          <t>2,234.19</t>
+          <t>1,525.13</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="14">
       <c r="A14" s="1" t="inlineStr">
         <is>
-          <t>9407</t>
+          <t>9646</t>
         </is>
       </c>
       <c r="B14" s="1" t="inlineStr">
         <is>
-          <t>2026-01-23</t>
+          <t>2026-03-28</t>
         </is>
       </c>
       <c r="C14" s="1" t="inlineStr">
         <is>
-          <t>OFIANA, FLORENCE</t>
+          <t>LLANES, JACLYNE KATE</t>
         </is>
       </c>
       <c r="D14" s="1" t="inlineStr">
         <is>
-          <t>2262</t>
+          <t>2327</t>
         </is>
       </c>
       <c r="E14" s="1" t="inlineStr">
         <is>
-          <t>CR20260123-2067</t>
+          <t>CR20260328-2130</t>
         </is>
       </c>
       <c r="F14" s="1" t="inlineStr">
         <is>
-          <t>PIPO, JOHN/WILLIE</t>
+          <t>DOMINGO, DITAS/SAPADEN, GINALYN</t>
         </is>
       </c>
       <c r="G14" s="1" t="inlineStr">
         <is>
-          <t>29,295.83</t>
+          <t>20,791.67</t>
         </is>
       </c>
       <c r="H14" s="1" t="inlineStr">
         <is>
-          <t>.15</t>
+          <t>0.15</t>
         </is>
       </c>
       <c r="I14" s="1"/>
       <c r="J14" s="1" t="inlineStr">
         <is>
-          <t>3,647.33</t>
+          <t>2,588.56</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="15">
       <c r="A15" s="1" t="inlineStr">
         <is>
-          <t>9406</t>
+          <t>9645</t>
         </is>
       </c>
       <c r="B15" s="1" t="inlineStr">
         <is>
-          <t>2026-01-23</t>
+          <t>2026-03-28</t>
         </is>
       </c>
       <c r="C15" s="1" t="inlineStr">
         <is>
-          <t>OFIANA, FLORENCE</t>
+          <t>LLANES, JACLYNE KATE</t>
         </is>
       </c>
       <c r="D15" s="1" t="inlineStr">
         <is>
-          <t>2262</t>
+          <t>2327</t>
         </is>
       </c>
       <c r="E15" s="1" t="inlineStr">
         <is>
-          <t>CR20260123-2067</t>
+          <t>CR20260328-2130</t>
         </is>
       </c>
       <c r="F15" s="1" t="inlineStr">
         <is>
-          <t>ALVIAR, RESURECION</t>
+          <t>LLANES, EONA ISABEL</t>
         </is>
       </c>
       <c r="G15" s="1" t="inlineStr">
         <is>
-          <t>31,891.66</t>
+          <t>14,804.17</t>
         </is>
       </c>
       <c r="H15" s="1" t="inlineStr">
         <is>
-          <t>.15</t>
+          <t>0.15</t>
         </is>
       </c>
       <c r="I15" s="1"/>
       <c r="J15" s="1" t="inlineStr">
         <is>
-          <t>3,970.51</t>
+          <t>1,843.12</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="16">
       <c r="A16" s="1" t="inlineStr">
         <is>
-          <t>9405</t>
+          <t>9644</t>
         </is>
       </c>
       <c r="B16" s="1" t="inlineStr">
         <is>
-          <t>2026-01-23</t>
+          <t>2026-03-28</t>
         </is>
       </c>
       <c r="C16" s="1" t="inlineStr">
         <is>
-          <t>OFIANA, FLORENCE</t>
+          <t>DOMINGO, PREMALYN</t>
         </is>
       </c>
       <c r="D16" s="1" t="inlineStr">
         <is>
-          <t>2262</t>
+          <t>2326</t>
         </is>
       </c>
       <c r="E16" s="1" t="inlineStr">
         <is>
-          <t>CR20260123-2067</t>
+          <t>CR20260328-2129</t>
         </is>
       </c>
       <c r="F16" s="1" t="inlineStr">
         <is>
-          <t>APOLONIO, ARACELI</t>
+          <t>QUIMOYOG, DAWN GLAMOUR</t>
         </is>
       </c>
       <c r="G16" s="1" t="inlineStr">
         <is>
-          <t>37,083.32</t>
+          <t>178,000.00</t>
         </is>
       </c>
       <c r="H16" s="1" t="inlineStr">
         <is>
-          <t>.15</t>
+          <t>0.15</t>
         </is>
       </c>
       <c r="I16" s="1"/>
       <c r="J16" s="1" t="inlineStr">
         <is>
-          <t>4,616.87</t>
+          <t>22,161.00</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="17">
       <c r="A17" s="1" t="inlineStr">
         <is>
-          <t>9404</t>
+          <t>9643</t>
         </is>
       </c>
       <c r="B17" s="1" t="inlineStr">
         <is>
-          <t>2026-01-23</t>
+          <t>2026-03-28</t>
         </is>
       </c>
       <c r="C17" s="1" t="inlineStr">
         <is>
-          <t>OFIANA, FLORENCE</t>
+          <t>DOMINGO, PREMALYN</t>
         </is>
       </c>
       <c r="D17" s="1" t="inlineStr">
         <is>
-          <t>2262</t>
+          <t>2325</t>
         </is>
       </c>
       <c r="E17" s="1" t="inlineStr">
         <is>
-          <t>CR20260123-2067</t>
+          <t>CR20260328-2128</t>
         </is>
       </c>
       <c r="F17" s="1" t="inlineStr">
         <is>
-          <t>MAHOR, JEAN</t>
+          <t>MATEO, MAYOLA</t>
         </is>
       </c>
       <c r="G17" s="1" t="inlineStr">
         <is>
-          <t>23,334.00</t>
+          <t>81,819.96</t>
         </is>
       </c>
       <c r="H17" s="1" t="inlineStr">
         <is>
           <t>.15</t>
         </is>
       </c>
       <c r="I17" s="1"/>
       <c r="J17" s="1" t="inlineStr">
         <is>
-          <t>2,905.08</t>
+          <t>10,186.59</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="18">
       <c r="A18" s="1" t="inlineStr">
         <is>
-          <t>9403</t>
+          <t>9642</t>
         </is>
       </c>
       <c r="B18" s="1" t="inlineStr">
         <is>
-          <t>2026-01-23</t>
+          <t>2026-03-28</t>
         </is>
       </c>
       <c r="C18" s="1" t="inlineStr">
         <is>
-          <t>BUENO, MARY GRACE</t>
+          <t>ASUNCION, ETHELDREDA</t>
         </is>
       </c>
       <c r="D18" s="1" t="inlineStr">
         <is>
-          <t>2261</t>
+          <t>2324</t>
         </is>
       </c>
       <c r="E18" s="1" t="inlineStr">
         <is>
-          <t>CR20260123-2066</t>
+          <t>CR20260328-2127</t>
         </is>
       </c>
       <c r="F18" s="1" t="inlineStr">
         <is>
-          <t>LUCERO, BETTY</t>
+          <t>CAWIGAN, JOANA MARIE</t>
         </is>
       </c>
       <c r="G18" s="1" t="inlineStr">
         <is>
-          <t>9,187.50</t>
+          <t>89,620.00</t>
         </is>
       </c>
       <c r="H18" s="1" t="inlineStr">
         <is>
-          <t>.10</t>
+          <t>0.15</t>
         </is>
       </c>
       <c r="I18" s="1"/>
       <c r="J18" s="1" t="inlineStr">
         <is>
-          <t>762.56</t>
+          <t>11,157.69</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="19">
       <c r="A19" s="1" t="inlineStr">
         <is>
-          <t>9402</t>
+          <t>9641</t>
         </is>
       </c>
       <c r="B19" s="1" t="inlineStr">
         <is>
-          <t>2026-01-23</t>
+          <t>2026-03-28</t>
         </is>
       </c>
       <c r="C19" s="1" t="inlineStr">
         <is>
-          <t>BUENO, MARY GRACE</t>
+          <t>ASUNCION, ETHELDREDA</t>
         </is>
       </c>
       <c r="D19" s="1" t="inlineStr">
         <is>
-          <t>2261</t>
+          <t>2324</t>
         </is>
       </c>
       <c r="E19" s="1" t="inlineStr">
         <is>
-          <t>CR20260123-2066</t>
+          <t>CR20260328-2127</t>
         </is>
       </c>
       <c r="F19" s="1" t="inlineStr">
         <is>
-          <t>BUENO, DANTE</t>
+          <t>CAWIGAN, JOANA MARIE</t>
         </is>
       </c>
       <c r="G19" s="1" t="inlineStr">
         <is>
-          <t>26,375.00</t>
+          <t>127,782.67</t>
         </is>
       </c>
       <c r="H19" s="1" t="inlineStr">
         <is>
-          <t>.10</t>
+          <t>0.15</t>
         </is>
       </c>
       <c r="I19" s="1"/>
       <c r="J19" s="1" t="inlineStr">
         <is>
-          <t>2,189.13</t>
+          <t>15,908.94</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="20">
       <c r="A20" s="1" t="inlineStr">
         <is>
-          <t>9401</t>
+          <t>9640</t>
         </is>
       </c>
       <c r="B20" s="1" t="inlineStr">
         <is>
-          <t>2026-01-23</t>
+          <t>2026-03-28</t>
         </is>
       </c>
       <c r="C20" s="1" t="inlineStr">
         <is>
-          <t>BUENO, MARY GRACE</t>
+          <t>ASUNCION, ETHELDREDA</t>
         </is>
       </c>
       <c r="D20" s="1" t="inlineStr">
         <is>
-          <t>2261</t>
+          <t>2323</t>
         </is>
       </c>
       <c r="E20" s="1" t="inlineStr">
         <is>
-          <t>CR20260123-2066</t>
+          <t>CR20260328-2126</t>
         </is>
       </c>
       <c r="F20" s="1" t="inlineStr">
         <is>
-          <t>BUENO, DANTE</t>
+          <t>PAREL, ELIZABETH</t>
         </is>
       </c>
       <c r="G20" s="1" t="inlineStr">
         <is>
-          <t>26,375.00</t>
+          <t>10,000.00</t>
         </is>
       </c>
       <c r="H20" s="1" t="inlineStr">
         <is>
-          <t>.10</t>
+          <t>0.05</t>
         </is>
       </c>
       <c r="I20" s="1"/>
       <c r="J20" s="1" t="inlineStr">
         <is>
-          <t>2,189.13</t>
+          <t>415.00</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="21">
       <c r="A21" s="1" t="inlineStr">
         <is>
-          <t>9400</t>
+          <t>9639</t>
         </is>
       </c>
       <c r="B21" s="1" t="inlineStr">
         <is>
-          <t>2026-01-23</t>
+          <t>2026-03-28</t>
         </is>
       </c>
       <c r="C21" s="1" t="inlineStr">
         <is>
-          <t>JAVIER, LENIDITA</t>
+          <t>SIMON, MAY</t>
         </is>
       </c>
       <c r="D21" s="1" t="inlineStr">
         <is>
-          <t>2260</t>
+          <t>2322</t>
         </is>
       </c>
       <c r="E21" s="1" t="inlineStr">
         <is>
-          <t>CR20260123-2065</t>
+          <t>CR20260328-2125</t>
         </is>
       </c>
       <c r="F21" s="1" t="inlineStr">
         <is>
-          <t>ALIPINA, TIRA</t>
+          <t>LAGOC, KRISTINE</t>
         </is>
       </c>
       <c r="G21" s="1" t="inlineStr">
         <is>
-          <t>68,000.00</t>
+          <t>75,000.00</t>
         </is>
       </c>
       <c r="H21" s="1" t="inlineStr">
         <is>
           <t>.15</t>
         </is>
       </c>
       <c r="I21" s="1"/>
       <c r="J21" s="1" t="inlineStr">
         <is>
-          <t>8,466.00</t>
+          <t>9,337.50</t>
         </is>
       </c>
     </row>
   </sheetData>
   <printOptions headings="false" gridLines="false" gridLinesSet="true" horizontalCentered="false" verticalCentered="false"/>
   <pageMargins left="0.5" right="0.5" top="1.0" bottom="1.0" header="0.5" footer="0.5"/>
   <pageSetup blackAndWhite="false" cellComments="none" copies="1" draft="false" firstPageNumber="1" fitToHeight="1" fitToWidth="1" horizontalDpi="300" orientation="portrait" pageOrder="downThenOver" paperSize="1" scale="100" useFirstPageNumber="true" usePrinterDefaults="false" verticalDpi="300"/>
   <headerFooter differentFirst="false" differentOddEven="false">
     <oddHeader>&amp;C&amp;"Times New Roman,Regular"&amp;12&amp;A</oddHeader>
     <oddFooter>&amp;C&amp;"Times New Roman,Regular"&amp;12Page &amp;P</oddFooter>
   </headerFooter>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <TotalTime></TotalTime>
   <Company/>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcmitype="http://purl.org/dc/dcmitype/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dc:title/>