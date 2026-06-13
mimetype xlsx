--- v1 (2026-04-19)
+++ v2 (2026-06-13)
@@ -177,1004 +177,1004 @@
       </c>
       <c r="G1" s="1" t="inlineStr">
         <is>
           <t>amount</t>
         </is>
       </c>
       <c r="H1" s="1" t="inlineStr">
         <is>
           <t>rate</t>
         </is>
       </c>
       <c r="I1" s="1" t="inlineStr">
         <is>
           <t>check_no</t>
         </is>
       </c>
       <c r="J1" s="1" t="inlineStr">
         <is>
           <t>total</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="2">
       <c r="A2" s="1" t="inlineStr">
         <is>
-          <t>9658</t>
+          <t>10202</t>
         </is>
       </c>
       <c r="B2" s="1" t="inlineStr">
         <is>
-          <t>2026-03-28</t>
+          <t>2026-06-09</t>
         </is>
       </c>
       <c r="C2" s="1" t="inlineStr">
         <is>
-          <t>OFIANA, FLORENCE</t>
+          <t>BAUZON, BABY CHERYL</t>
         </is>
       </c>
       <c r="D2" s="1" t="inlineStr">
         <is>
-          <t>2331</t>
+          <t>2462</t>
         </is>
       </c>
       <c r="E2" s="1" t="inlineStr">
         <is>
-          <t>CR20260328-2134</t>
+          <t>CR20260609-2261</t>
         </is>
       </c>
       <c r="F2" s="1" t="inlineStr">
         <is>
-          <t>ALVIAR, RESURECION</t>
+          <t>PARAJAS, CHARLES JAN</t>
         </is>
       </c>
       <c r="G2" s="1" t="inlineStr">
         <is>
-          <t>2,595.83</t>
+          <t>5,191.67</t>
         </is>
       </c>
       <c r="H2" s="1" t="inlineStr">
         <is>
-          <t>0.15</t>
+          <t>0.1</t>
         </is>
       </c>
       <c r="I2" s="1"/>
       <c r="J2" s="1" t="inlineStr">
         <is>
-          <t>323.18</t>
+          <t>430.91</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="3">
       <c r="A3" s="1" t="inlineStr">
         <is>
-          <t>9657</t>
+          <t>10201</t>
         </is>
       </c>
       <c r="B3" s="1" t="inlineStr">
         <is>
-          <t>2026-03-28</t>
+          <t>2026-06-09</t>
         </is>
       </c>
       <c r="C3" s="1" t="inlineStr">
         <is>
-          <t>OFIANA, FLORENCE</t>
+          <t>BAUZON, BABY CHERYL</t>
         </is>
       </c>
       <c r="D3" s="1" t="inlineStr">
         <is>
-          <t>2331</t>
+          <t>2462</t>
         </is>
       </c>
       <c r="E3" s="1" t="inlineStr">
         <is>
-          <t>CR20260328-2134</t>
+          <t>CR20260609-2261</t>
         </is>
       </c>
       <c r="F3" s="1" t="inlineStr">
         <is>
-          <t>APOLONIO, ARACELI</t>
+          <t>HORTALEZA, ALMA</t>
         </is>
       </c>
       <c r="G3" s="1" t="inlineStr">
         <is>
-          <t>5,191.66</t>
+          <t>5,000.00</t>
         </is>
       </c>
       <c r="H3" s="1" t="inlineStr">
         <is>
-          <t>0.15</t>
+          <t>.20</t>
         </is>
       </c>
       <c r="I3" s="1"/>
       <c r="J3" s="1" t="inlineStr">
         <is>
-          <t>646.36</t>
+          <t>830.00</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="4">
       <c r="A4" s="1" t="inlineStr">
         <is>
-          <t>9656</t>
+          <t>10200</t>
         </is>
       </c>
       <c r="B4" s="1" t="inlineStr">
         <is>
-          <t>2026-03-28</t>
+          <t>2026-06-09</t>
         </is>
       </c>
       <c r="C4" s="1" t="inlineStr">
         <is>
-          <t>SIMON, NELIA</t>
+          <t>BAUZON, BABY CHERYL</t>
         </is>
       </c>
       <c r="D4" s="1" t="inlineStr">
         <is>
-          <t>2330</t>
+          <t>2462</t>
         </is>
       </c>
       <c r="E4" s="1" t="inlineStr">
         <is>
-          <t>CR20260328-2133</t>
+          <t>CR20260609-2261</t>
         </is>
       </c>
       <c r="F4" s="1" t="inlineStr">
         <is>
-          <t>VILLA, VIRGILIO/JOVELYN</t>
+          <t>CAMBA, ROSEMARIE</t>
         </is>
       </c>
       <c r="G4" s="1" t="inlineStr">
         <is>
-          <t>68,055.55</t>
+          <t>7,631.00</t>
         </is>
       </c>
       <c r="H4" s="1" t="inlineStr">
         <is>
-          <t>0.05</t>
+          <t>.20</t>
         </is>
       </c>
       <c r="I4" s="1"/>
       <c r="J4" s="1" t="inlineStr">
         <is>
-          <t>2,824.31</t>
+          <t>1,266.75</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="5">
       <c r="A5" s="1" t="inlineStr">
         <is>
-          <t>9655</t>
+          <t>10199</t>
         </is>
       </c>
       <c r="B5" s="1" t="inlineStr">
         <is>
-          <t>2026-03-28</t>
+          <t>2026-06-09</t>
         </is>
       </c>
       <c r="C5" s="1" t="inlineStr">
         <is>
-          <t>SIMON, NELIA</t>
+          <t>BAUZON, BABY CHERYL</t>
         </is>
       </c>
       <c r="D5" s="1" t="inlineStr">
         <is>
-          <t>2330</t>
+          <t>2462</t>
         </is>
       </c>
       <c r="E5" s="1" t="inlineStr">
         <is>
-          <t>CR20260328-2133</t>
+          <t>CR20260609-2261</t>
         </is>
       </c>
       <c r="F5" s="1" t="inlineStr">
         <is>
-          <t>SIMON, RYAN/MAY</t>
+          <t>PAREDES, CANDIDO</t>
         </is>
       </c>
       <c r="G5" s="1" t="inlineStr">
         <is>
-          <t>67,169.65</t>
+          <t>5,191.67</t>
         </is>
       </c>
       <c r="H5" s="1" t="inlineStr">
         <is>
-          <t>0.05</t>
+          <t>0.2</t>
         </is>
       </c>
       <c r="I5" s="1"/>
       <c r="J5" s="1" t="inlineStr">
         <is>
-          <t>2,787.54</t>
+          <t>861.82</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="6">
       <c r="A6" s="1" t="inlineStr">
         <is>
-          <t>9654</t>
+          <t>10198</t>
         </is>
       </c>
       <c r="B6" s="1" t="inlineStr">
         <is>
-          <t>2026-03-28</t>
+          <t>2026-06-09</t>
         </is>
       </c>
       <c r="C6" s="1" t="inlineStr">
         <is>
-          <t>SIMON, NELIA</t>
+          <t>BAUZON, BABY CHERYL</t>
         </is>
       </c>
       <c r="D6" s="1" t="inlineStr">
         <is>
-          <t>2330</t>
+          <t>2462</t>
         </is>
       </c>
       <c r="E6" s="1" t="inlineStr">
         <is>
-          <t>CR20260328-2133</t>
+          <t>CR20260609-2261</t>
         </is>
       </c>
       <c r="F6" s="1" t="inlineStr">
         <is>
-          <t>CORNELIO, CLAIROL</t>
+          <t>CREPA, FERDINAND</t>
         </is>
       </c>
       <c r="G6" s="1" t="inlineStr">
         <is>
-          <t>2,975.00</t>
+          <t>8,300.00</t>
         </is>
       </c>
       <c r="H6" s="1" t="inlineStr">
         <is>
-          <t>0.1</t>
+          <t>.20</t>
         </is>
       </c>
       <c r="I6" s="1"/>
       <c r="J6" s="1" t="inlineStr">
         <is>
-          <t>246.93</t>
+          <t>1,377.80</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="7">
       <c r="A7" s="1" t="inlineStr">
         <is>
-          <t>9653</t>
+          <t>10197</t>
         </is>
       </c>
       <c r="B7" s="1" t="inlineStr">
         <is>
-          <t>2026-03-28</t>
+          <t>2026-06-09</t>
         </is>
       </c>
       <c r="C7" s="1" t="inlineStr">
         <is>
-          <t>CABANSAG, SUSAN</t>
+          <t>BAUZON, BABY CHERYL</t>
         </is>
       </c>
       <c r="D7" s="1" t="inlineStr">
         <is>
-          <t>2329</t>
+          <t>2461</t>
         </is>
       </c>
       <c r="E7" s="1" t="inlineStr">
         <is>
-          <t>CR20260328-2132</t>
+          <t>CR20260609-2260</t>
         </is>
       </c>
       <c r="F7" s="1" t="inlineStr">
         <is>
-          <t>ESTAVILLO, RONALYN</t>
+          <t>PIRA, CLETO</t>
         </is>
       </c>
       <c r="G7" s="1" t="inlineStr">
         <is>
-          <t>18,375.00</t>
+          <t>3,500.00</t>
         </is>
       </c>
       <c r="H7" s="1" t="inlineStr">
         <is>
-          <t>0.1</t>
+          <t>.05</t>
         </is>
       </c>
       <c r="I7" s="1"/>
       <c r="J7" s="1" t="inlineStr">
         <is>
-          <t>1,525.13</t>
+          <t>145.25</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="8">
       <c r="A8" s="1" t="inlineStr">
         <is>
-          <t>9652</t>
+          <t>10196</t>
         </is>
       </c>
       <c r="B8" s="1" t="inlineStr">
         <is>
-          <t>2026-03-28</t>
+          <t>2026-06-09</t>
         </is>
       </c>
       <c r="C8" s="1" t="inlineStr">
         <is>
-          <t>CABANSAG, SUSAN</t>
+          <t>BAUZON, BABY CHERYL</t>
         </is>
       </c>
       <c r="D8" s="1" t="inlineStr">
         <is>
-          <t>2329</t>
+          <t>2461</t>
         </is>
       </c>
       <c r="E8" s="1" t="inlineStr">
         <is>
-          <t>CR20260328-2132</t>
+          <t>CR20260609-2260</t>
         </is>
       </c>
       <c r="F8" s="1" t="inlineStr">
         <is>
-          <t>PRABHAKER, NOR AINA</t>
+          <t>DALOPE, KAREN JEAN</t>
         </is>
       </c>
       <c r="G8" s="1" t="inlineStr">
         <is>
-          <t>18,375.00</t>
+          <t>5,000.00</t>
         </is>
       </c>
       <c r="H8" s="1" t="inlineStr">
         <is>
-          <t>0.1</t>
+          <t>.20</t>
         </is>
       </c>
       <c r="I8" s="1"/>
       <c r="J8" s="1" t="inlineStr">
         <is>
-          <t>1,525.13</t>
+          <t>830.00</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="9">
       <c r="A9" s="1" t="inlineStr">
         <is>
-          <t>9651</t>
+          <t>10195</t>
         </is>
       </c>
       <c r="B9" s="1" t="inlineStr">
         <is>
-          <t>2026-03-28</t>
+          <t>2026-06-09</t>
         </is>
       </c>
       <c r="C9" s="1" t="inlineStr">
         <is>
-          <t>CABANSAG, SUSAN</t>
+          <t>BAUZON, BABY CHERYL</t>
         </is>
       </c>
       <c r="D9" s="1" t="inlineStr">
         <is>
-          <t>2329</t>
+          <t>2461</t>
         </is>
       </c>
       <c r="E9" s="1" t="inlineStr">
         <is>
-          <t>CR20260328-2132</t>
+          <t>CR20260609-2260</t>
         </is>
       </c>
       <c r="F9" s="1" t="inlineStr">
         <is>
-          <t>VIERNES, LIDA</t>
+          <t>GARCIA, MICHAEL MORONI</t>
         </is>
       </c>
       <c r="G9" s="1" t="inlineStr">
         <is>
-          <t>17,208.33</t>
+          <t>14,583.00</t>
         </is>
       </c>
       <c r="H9" s="1" t="inlineStr">
         <is>
-          <t>0.1</t>
+          <t>.10</t>
         </is>
       </c>
       <c r="I9" s="1"/>
       <c r="J9" s="1" t="inlineStr">
         <is>
-          <t>1,428.29</t>
+          <t>1,210.39</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="10">
       <c r="A10" s="1" t="inlineStr">
         <is>
-          <t>9650</t>
+          <t>10194</t>
         </is>
       </c>
       <c r="B10" s="1" t="inlineStr">
         <is>
-          <t>2026-03-28</t>
+          <t>2026-06-09</t>
         </is>
       </c>
       <c r="C10" s="1" t="inlineStr">
         <is>
-          <t>RODRIGUEZ, ROMANSITA</t>
+          <t>BAUZON, BABY CHERYL</t>
         </is>
       </c>
       <c r="D10" s="1" t="inlineStr">
         <is>
-          <t>2328</t>
+          <t>2461</t>
         </is>
       </c>
       <c r="E10" s="1" t="inlineStr">
         <is>
-          <t>CR20260328-2131</t>
+          <t>CR20260609-2260</t>
         </is>
       </c>
       <c r="F10" s="1" t="inlineStr">
         <is>
-          <t>FAVI, JAN IZAKK</t>
+          <t>SANTOS, RELIA CARLA</t>
         </is>
       </c>
       <c r="G10" s="1" t="inlineStr">
         <is>
-          <t>20,000.00</t>
+          <t>5,000.00</t>
         </is>
       </c>
       <c r="H10" s="1" t="inlineStr">
         <is>
-          <t>0.15</t>
+          <t>.20</t>
         </is>
       </c>
       <c r="I10" s="1"/>
       <c r="J10" s="1" t="inlineStr">
         <is>
-          <t>2,490.00</t>
+          <t>830.00</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="11">
       <c r="A11" s="1" t="inlineStr">
         <is>
-          <t>9649</t>
+          <t>10193</t>
         </is>
       </c>
       <c r="B11" s="1" t="inlineStr">
         <is>
-          <t>2026-03-28</t>
+          <t>2026-06-09</t>
         </is>
       </c>
       <c r="C11" s="1" t="inlineStr">
         <is>
-          <t>LLANES, JACLYNE KATE</t>
+          <t>BAUZON, BABY CHERYL</t>
         </is>
       </c>
       <c r="D11" s="1" t="inlineStr">
         <is>
-          <t>2327</t>
+          <t>2461</t>
         </is>
       </c>
       <c r="E11" s="1" t="inlineStr">
         <is>
-          <t>CR20260328-2130</t>
+          <t>CR20260609-2260</t>
         </is>
       </c>
       <c r="F11" s="1" t="inlineStr">
         <is>
-          <t>VIERNES, LIDA</t>
+          <t>GUARIN, KATHERINE</t>
         </is>
       </c>
       <c r="G11" s="1" t="inlineStr">
         <is>
-          <t>17,208.33</t>
+          <t>5,000.00</t>
         </is>
       </c>
       <c r="H11" s="1" t="inlineStr">
         <is>
-          <t>0.05</t>
+          <t>.20</t>
         </is>
       </c>
       <c r="I11" s="1"/>
       <c r="J11" s="1" t="inlineStr">
         <is>
-          <t>714.15</t>
+          <t>830.00</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="12">
       <c r="A12" s="1" t="inlineStr">
         <is>
-          <t>9648</t>
+          <t>10192</t>
         </is>
       </c>
       <c r="B12" s="1" t="inlineStr">
         <is>
-          <t>2026-03-28</t>
+          <t>2026-06-09</t>
         </is>
       </c>
       <c r="C12" s="1" t="inlineStr">
         <is>
-          <t>LLANES, JACLYNE KATE</t>
+          <t>BAUZON, BABY CHERYL</t>
         </is>
       </c>
       <c r="D12" s="1" t="inlineStr">
         <is>
-          <t>2327</t>
+          <t>2461</t>
         </is>
       </c>
       <c r="E12" s="1" t="inlineStr">
         <is>
-          <t>CR20260328-2130</t>
+          <t>CR20260609-2260</t>
         </is>
       </c>
       <c r="F12" s="1" t="inlineStr">
         <is>
-          <t>ESTAVILLO, RONALYN</t>
+          <t>ABILA, VERLIZA</t>
         </is>
       </c>
       <c r="G12" s="1" t="inlineStr">
         <is>
-          <t>18,375.00</t>
+          <t>5,000.00</t>
         </is>
       </c>
       <c r="H12" s="1" t="inlineStr">
         <is>
-          <t>0.1</t>
+          <t>.20</t>
         </is>
       </c>
       <c r="I12" s="1"/>
       <c r="J12" s="1" t="inlineStr">
         <is>
-          <t>1,525.13</t>
+          <t>830.00</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="13">
       <c r="A13" s="1" t="inlineStr">
         <is>
-          <t>9647</t>
+          <t>10191</t>
         </is>
       </c>
       <c r="B13" s="1" t="inlineStr">
         <is>
-          <t>2026-03-28</t>
+          <t>2026-06-09</t>
         </is>
       </c>
       <c r="C13" s="1" t="inlineStr">
         <is>
-          <t>LLANES, JACLYNE KATE</t>
+          <t>VILLACORTA, LORY</t>
         </is>
       </c>
       <c r="D13" s="1" t="inlineStr">
         <is>
-          <t>2327</t>
+          <t>2460</t>
         </is>
       </c>
       <c r="E13" s="1" t="inlineStr">
         <is>
-          <t>CR20260328-2130</t>
+          <t>CR20260609-2259</t>
         </is>
       </c>
       <c r="F13" s="1" t="inlineStr">
         <is>
-          <t>PRABHAKER, NOR AINA</t>
+          <t>PASTOR, SONIA</t>
         </is>
       </c>
       <c r="G13" s="1" t="inlineStr">
         <is>
-          <t>18,375.00</t>
+          <t>315,000.00</t>
         </is>
       </c>
       <c r="H13" s="1" t="inlineStr">
         <is>
-          <t>0.1</t>
+          <t>0.2</t>
         </is>
       </c>
       <c r="I13" s="1"/>
       <c r="J13" s="1" t="inlineStr">
         <is>
-          <t>1,525.13</t>
+          <t>52,290.00</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="14">
       <c r="A14" s="1" t="inlineStr">
         <is>
-          <t>9646</t>
+          <t>10190</t>
         </is>
       </c>
       <c r="B14" s="1" t="inlineStr">
         <is>
-          <t>2026-03-28</t>
+          <t>2026-06-09</t>
         </is>
       </c>
       <c r="C14" s="1" t="inlineStr">
         <is>
-          <t>LLANES, JACLYNE KATE</t>
+          <t>VILLACORTA, LORY</t>
         </is>
       </c>
       <c r="D14" s="1" t="inlineStr">
         <is>
-          <t>2327</t>
+          <t>2460</t>
         </is>
       </c>
       <c r="E14" s="1" t="inlineStr">
         <is>
-          <t>CR20260328-2130</t>
+          <t>CR20260609-2259</t>
         </is>
       </c>
       <c r="F14" s="1" t="inlineStr">
         <is>
-          <t>DOMINGO, DITAS/SAPADEN, GINALYN</t>
+          <t>LIM, MARILI JOY</t>
         </is>
       </c>
       <c r="G14" s="1" t="inlineStr">
         <is>
-          <t>20,791.67</t>
+          <t>15,000.00</t>
         </is>
       </c>
       <c r="H14" s="1" t="inlineStr">
         <is>
-          <t>0.15</t>
+          <t>0.1</t>
         </is>
       </c>
       <c r="I14" s="1"/>
       <c r="J14" s="1" t="inlineStr">
         <is>
-          <t>2,588.56</t>
+          <t>1,245.00</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="15">
       <c r="A15" s="1" t="inlineStr">
         <is>
-          <t>9645</t>
+          <t>10189</t>
         </is>
       </c>
       <c r="B15" s="1" t="inlineStr">
         <is>
-          <t>2026-03-28</t>
+          <t>2026-06-09</t>
         </is>
       </c>
       <c r="C15" s="1" t="inlineStr">
         <is>
-          <t>LLANES, JACLYNE KATE</t>
+          <t>VILLACORTA, LORY</t>
         </is>
       </c>
       <c r="D15" s="1" t="inlineStr">
         <is>
-          <t>2327</t>
+          <t>2460</t>
         </is>
       </c>
       <c r="E15" s="1" t="inlineStr">
         <is>
-          <t>CR20260328-2130</t>
+          <t>CR20260609-2259</t>
         </is>
       </c>
       <c r="F15" s="1" t="inlineStr">
         <is>
-          <t>LLANES, EONA ISABEL</t>
+          <t>VILLEDO, MARIE</t>
         </is>
       </c>
       <c r="G15" s="1" t="inlineStr">
         <is>
-          <t>14,804.17</t>
+          <t>2,450.00</t>
         </is>
       </c>
       <c r="H15" s="1" t="inlineStr">
         <is>
-          <t>0.15</t>
+          <t>0.2</t>
         </is>
       </c>
       <c r="I15" s="1"/>
       <c r="J15" s="1" t="inlineStr">
         <is>
-          <t>1,843.12</t>
+          <t>406.70</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="16">
       <c r="A16" s="1" t="inlineStr">
         <is>
-          <t>9644</t>
+          <t>10188</t>
         </is>
       </c>
       <c r="B16" s="1" t="inlineStr">
         <is>
-          <t>2026-03-28</t>
+          <t>2026-06-09</t>
         </is>
       </c>
       <c r="C16" s="1" t="inlineStr">
         <is>
-          <t>DOMINGO, PREMALYN</t>
+          <t>VILLACORTA, LORY</t>
         </is>
       </c>
       <c r="D16" s="1" t="inlineStr">
         <is>
-          <t>2326</t>
+          <t>2460</t>
         </is>
       </c>
       <c r="E16" s="1" t="inlineStr">
         <is>
-          <t>CR20260328-2129</t>
+          <t>CR20260609-2259</t>
         </is>
       </c>
       <c r="F16" s="1" t="inlineStr">
         <is>
-          <t>QUIMOYOG, DAWN GLAMOUR</t>
+          <t>GUBA, MAE</t>
         </is>
       </c>
       <c r="G16" s="1" t="inlineStr">
         <is>
-          <t>178,000.00</t>
+          <t>10,000.00</t>
         </is>
       </c>
       <c r="H16" s="1" t="inlineStr">
         <is>
-          <t>0.15</t>
+          <t>0.2</t>
         </is>
       </c>
       <c r="I16" s="1"/>
       <c r="J16" s="1" t="inlineStr">
         <is>
-          <t>22,161.00</t>
+          <t>1,660.00</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="17">
       <c r="A17" s="1" t="inlineStr">
         <is>
-          <t>9643</t>
+          <t>10187</t>
         </is>
       </c>
       <c r="B17" s="1" t="inlineStr">
         <is>
-          <t>2026-03-28</t>
+          <t>2026-06-09</t>
         </is>
       </c>
       <c r="C17" s="1" t="inlineStr">
         <is>
-          <t>DOMINGO, PREMALYN</t>
+          <t>VILLACORTA, LORY</t>
         </is>
       </c>
       <c r="D17" s="1" t="inlineStr">
         <is>
-          <t>2325</t>
+          <t>2459</t>
         </is>
       </c>
       <c r="E17" s="1" t="inlineStr">
         <is>
-          <t>CR20260328-2128</t>
+          <t>CR20260609-2258</t>
         </is>
       </c>
       <c r="F17" s="1" t="inlineStr">
         <is>
-          <t>MATEO, MAYOLA</t>
+          <t>ESTOLAS, MARICEL/ARJAY SANTILLAN</t>
         </is>
       </c>
       <c r="G17" s="1" t="inlineStr">
         <is>
-          <t>81,819.96</t>
+          <t>4,450.00</t>
         </is>
       </c>
       <c r="H17" s="1" t="inlineStr">
         <is>
-          <t>.15</t>
+          <t>0.2</t>
         </is>
       </c>
       <c r="I17" s="1"/>
       <c r="J17" s="1" t="inlineStr">
         <is>
-          <t>10,186.59</t>
+          <t>738.70</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="18">
       <c r="A18" s="1" t="inlineStr">
         <is>
-          <t>9642</t>
+          <t>10186</t>
         </is>
       </c>
       <c r="B18" s="1" t="inlineStr">
         <is>
-          <t>2026-03-28</t>
+          <t>2026-06-09</t>
         </is>
       </c>
       <c r="C18" s="1" t="inlineStr">
         <is>
-          <t>ASUNCION, ETHELDREDA</t>
+          <t>VILLACORTA, LORY</t>
         </is>
       </c>
       <c r="D18" s="1" t="inlineStr">
         <is>
-          <t>2324</t>
+          <t>2459</t>
         </is>
       </c>
       <c r="E18" s="1" t="inlineStr">
         <is>
-          <t>CR20260328-2127</t>
+          <t>CR20260609-2258</t>
         </is>
       </c>
       <c r="F18" s="1" t="inlineStr">
         <is>
-          <t>CAWIGAN, JOANA MARIE</t>
+          <t>PALAGANAS, JOSEPHINE</t>
         </is>
       </c>
       <c r="G18" s="1" t="inlineStr">
         <is>
-          <t>89,620.00</t>
+          <t>19,600.00</t>
         </is>
       </c>
       <c r="H18" s="1" t="inlineStr">
         <is>
-          <t>0.15</t>
+          <t>0.2</t>
         </is>
       </c>
       <c r="I18" s="1"/>
       <c r="J18" s="1" t="inlineStr">
         <is>
-          <t>11,157.69</t>
+          <t>3,253.60</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="19">
       <c r="A19" s="1" t="inlineStr">
         <is>
-          <t>9641</t>
+          <t>10185</t>
         </is>
       </c>
       <c r="B19" s="1" t="inlineStr">
         <is>
-          <t>2026-03-28</t>
+          <t>2026-06-09</t>
         </is>
       </c>
       <c r="C19" s="1" t="inlineStr">
         <is>
-          <t>ASUNCION, ETHELDREDA</t>
+          <t>VILLACORTA, LORY</t>
         </is>
       </c>
       <c r="D19" s="1" t="inlineStr">
         <is>
-          <t>2324</t>
+          <t>2459</t>
         </is>
       </c>
       <c r="E19" s="1" t="inlineStr">
         <is>
-          <t>CR20260328-2127</t>
+          <t>CR20260609-2258</t>
         </is>
       </c>
       <c r="F19" s="1" t="inlineStr">
         <is>
-          <t>CAWIGAN, JOANA MARIE</t>
+          <t>VILLACORTA, JUSTIN</t>
         </is>
       </c>
       <c r="G19" s="1" t="inlineStr">
         <is>
-          <t>127,782.67</t>
+          <t>1,650.00</t>
         </is>
       </c>
       <c r="H19" s="1" t="inlineStr">
         <is>
-          <t>0.15</t>
+          <t>0.2</t>
         </is>
       </c>
       <c r="I19" s="1"/>
       <c r="J19" s="1" t="inlineStr">
         <is>
-          <t>15,908.94</t>
+          <t>273.90</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="20">
       <c r="A20" s="1" t="inlineStr">
         <is>
-          <t>9640</t>
+          <t>10184</t>
         </is>
       </c>
       <c r="B20" s="1" t="inlineStr">
         <is>
-          <t>2026-03-28</t>
+          <t>2026-06-09</t>
         </is>
       </c>
       <c r="C20" s="1" t="inlineStr">
         <is>
-          <t>ASUNCION, ETHELDREDA</t>
+          <t>VILLACORTA, LORY</t>
         </is>
       </c>
       <c r="D20" s="1" t="inlineStr">
         <is>
-          <t>2323</t>
+          <t>2459</t>
         </is>
       </c>
       <c r="E20" s="1" t="inlineStr">
         <is>
-          <t>CR20260328-2126</t>
+          <t>CR20260609-2258</t>
         </is>
       </c>
       <c r="F20" s="1" t="inlineStr">
         <is>
-          <t>PAREL, ELIZABETH</t>
+          <t>ESROLAS, MARICEL</t>
         </is>
       </c>
       <c r="G20" s="1" t="inlineStr">
         <is>
-          <t>10,000.00</t>
+          <t>12,299.00</t>
         </is>
       </c>
       <c r="H20" s="1" t="inlineStr">
         <is>
-          <t>0.05</t>
+          <t>0.15</t>
         </is>
       </c>
       <c r="I20" s="1"/>
       <c r="J20" s="1" t="inlineStr">
         <is>
-          <t>415.00</t>
+          <t>1,531.23</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="21">
       <c r="A21" s="1" t="inlineStr">
         <is>
-          <t>9639</t>
+          <t>10183</t>
         </is>
       </c>
       <c r="B21" s="1" t="inlineStr">
         <is>
-          <t>2026-03-28</t>
+          <t>2026-06-09</t>
         </is>
       </c>
       <c r="C21" s="1" t="inlineStr">
         <is>
-          <t>SIMON, MAY</t>
+          <t>VILLACORTA, LORY</t>
         </is>
       </c>
       <c r="D21" s="1" t="inlineStr">
         <is>
-          <t>2322</t>
+          <t>2459</t>
         </is>
       </c>
       <c r="E21" s="1" t="inlineStr">
         <is>
-          <t>CR20260328-2125</t>
+          <t>CR20260609-2258</t>
         </is>
       </c>
       <c r="F21" s="1" t="inlineStr">
         <is>
-          <t>LAGOC, KRISTINE</t>
+          <t>VILLACORTA, RAYMOND</t>
         </is>
       </c>
       <c r="G21" s="1" t="inlineStr">
         <is>
-          <t>75,000.00</t>
+          <t>5,737.00</t>
         </is>
       </c>
       <c r="H21" s="1" t="inlineStr">
         <is>
-          <t>.15</t>
+          <t>0.2</t>
         </is>
       </c>
       <c r="I21" s="1"/>
       <c r="J21" s="1" t="inlineStr">
         <is>
-          <t>9,337.50</t>
+          <t>952.34</t>
         </is>
       </c>
     </row>
   </sheetData>
   <printOptions headings="false" gridLines="false" gridLinesSet="true" horizontalCentered="false" verticalCentered="false"/>
   <pageMargins left="0.5" right="0.5" top="1.0" bottom="1.0" header="0.5" footer="0.5"/>
   <pageSetup blackAndWhite="false" cellComments="none" copies="1" draft="false" firstPageNumber="1" fitToHeight="1" fitToWidth="1" horizontalDpi="300" orientation="portrait" pageOrder="downThenOver" paperSize="1" scale="100" useFirstPageNumber="true" usePrinterDefaults="false" verticalDpi="300"/>
   <headerFooter differentFirst="false" differentOddEven="false">
     <oddHeader>&amp;C&amp;"Times New Roman,Regular"&amp;12&amp;A</oddHeader>
     <oddFooter>&amp;C&amp;"Times New Roman,Regular"&amp;12Page &amp;P</oddFooter>
   </headerFooter>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <TotalTime></TotalTime>
   <Company/>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcmitype="http://purl.org/dc/dcmitype/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dc:title/>