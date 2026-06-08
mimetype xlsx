--- v0 (2026-04-22)
+++ v1 (2026-06-08)
@@ -177,1004 +177,1004 @@
       </c>
       <c r="G1" s="1" t="inlineStr">
         <is>
           <t>amount</t>
         </is>
       </c>
       <c r="H1" s="1" t="inlineStr">
         <is>
           <t>rate</t>
         </is>
       </c>
       <c r="I1" s="1" t="inlineStr">
         <is>
           <t>check_no</t>
         </is>
       </c>
       <c r="J1" s="1" t="inlineStr">
         <is>
           <t>total</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="2">
       <c r="A2" s="1" t="inlineStr">
         <is>
-          <t>7484</t>
+          <t>7809</t>
         </is>
       </c>
       <c r="B2" s="1" t="inlineStr">
         <is>
-          <t>2025-03-26</t>
+          <t>2025-05-31</t>
         </is>
       </c>
       <c r="C2" s="1" t="inlineStr">
         <is>
-          <t>DOMENDEN, JOVELYN</t>
+          <t>SIMON, MAY</t>
         </is>
       </c>
       <c r="D2" s="1" t="inlineStr">
         <is>
-          <t>1793</t>
+          <t>1868</t>
         </is>
       </c>
       <c r="E2" s="1" t="inlineStr">
         <is>
-          <t>CR20250326-1619</t>
+          <t>CR20250531-1691</t>
         </is>
       </c>
       <c r="F2" s="1" t="inlineStr">
         <is>
-          <t>ROXAS, NESCILLE MAY</t>
+          <t>SIMON, RYAN JAY/MAY</t>
         </is>
       </c>
       <c r="G2" s="1" t="inlineStr">
         <is>
-          <t>17,566.67</t>
+          <t>13,433.93</t>
         </is>
       </c>
       <c r="H2" s="1" t="inlineStr">
         <is>
-          <t>.25</t>
+          <t>0.10</t>
         </is>
       </c>
       <c r="I2" s="1"/>
       <c r="J2" s="1" t="inlineStr">
         <is>
-          <t>3,645.08</t>
+          <t>1,115.02</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="3">
       <c r="A3" s="1" t="inlineStr">
         <is>
-          <t>7483</t>
+          <t>7802</t>
         </is>
       </c>
       <c r="B3" s="1" t="inlineStr">
         <is>
-          <t>2025-03-26</t>
+          <t>2025-05-08</t>
         </is>
       </c>
       <c r="C3" s="1" t="inlineStr">
         <is>
-          <t>DOMENDEN, JOVELYN</t>
+          <t>BAUZON, BABY CHERYL</t>
         </is>
       </c>
       <c r="D3" s="1" t="inlineStr">
         <is>
-          <t>1792</t>
+          <t>1867</t>
         </is>
       </c>
       <c r="E3" s="1" t="inlineStr">
         <is>
-          <t>CR20250326-1618</t>
+          <t>CR20250508-1690</t>
         </is>
       </c>
       <c r="F3" s="1" t="inlineStr">
         <is>
-          <t>INOFINADA, RODELYN</t>
+          <t>GARCIA, MICHAEL MORONI</t>
         </is>
       </c>
       <c r="G3" s="1" t="inlineStr">
         <is>
-          <t>3,329.17</t>
+          <t>12,500.00</t>
         </is>
       </c>
       <c r="H3" s="1" t="inlineStr">
         <is>
-          <t>.25</t>
+          <t>0.10</t>
         </is>
       </c>
       <c r="I3" s="1"/>
       <c r="J3" s="1" t="inlineStr">
         <is>
-          <t>690.80</t>
+          <t>1,037.50</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="4">
       <c r="A4" s="1" t="inlineStr">
         <is>
-          <t>7482</t>
+          <t>7801</t>
         </is>
       </c>
       <c r="B4" s="1" t="inlineStr">
         <is>
-          <t>2025-03-26</t>
+          <t>2025-05-08</t>
         </is>
       </c>
       <c r="C4" s="1" t="inlineStr">
         <is>
-          <t>DOMENDEN, JOVELYN</t>
+          <t>BAUZON, BABY CHERYL</t>
         </is>
       </c>
       <c r="D4" s="1" t="inlineStr">
         <is>
-          <t>1792</t>
+          <t>1867</t>
         </is>
       </c>
       <c r="E4" s="1" t="inlineStr">
         <is>
-          <t>CR20250326-1618</t>
+          <t>CR20250508-1690</t>
         </is>
       </c>
       <c r="F4" s="1" t="inlineStr">
         <is>
-          <t>LU, CLAUDETTE</t>
+          <t>GARCIA, MICHAEL MORONI</t>
         </is>
       </c>
       <c r="G4" s="1" t="inlineStr">
         <is>
-          <t>10,447.92</t>
+          <t>12,500.00</t>
         </is>
       </c>
       <c r="H4" s="1" t="inlineStr">
         <is>
-          <t>.25</t>
+          <t>0.10</t>
         </is>
       </c>
       <c r="I4" s="1"/>
       <c r="J4" s="1" t="inlineStr">
         <is>
-          <t>2,167.94</t>
+          <t>1,037.50</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="5">
       <c r="A5" s="1" t="inlineStr">
         <is>
-          <t>7481</t>
+          <t>7800</t>
         </is>
       </c>
       <c r="B5" s="1" t="inlineStr">
         <is>
-          <t>2025-03-26</t>
+          <t>2025-05-08</t>
         </is>
       </c>
       <c r="C5" s="1" t="inlineStr">
         <is>
-          <t>DOMENDEN, JOVELYN</t>
+          <t>BAUZON, BABY CHERYL</t>
         </is>
       </c>
       <c r="D5" s="1" t="inlineStr">
         <is>
-          <t>1792</t>
+          <t>1867</t>
         </is>
       </c>
       <c r="E5" s="1" t="inlineStr">
         <is>
-          <t>CR20250326-1618</t>
+          <t>CR20250508-1690</t>
         </is>
       </c>
       <c r="F5" s="1" t="inlineStr">
         <is>
-          <t>BELTRAN, JULIANA/JENG</t>
+          <t>GARCIA, MICHAEL MORONI</t>
         </is>
       </c>
       <c r="G5" s="1" t="inlineStr">
         <is>
-          <t>13,281.25</t>
+          <t>12,500.00</t>
         </is>
       </c>
       <c r="H5" s="1" t="inlineStr">
         <is>
-          <t>.25</t>
+          <t>0.10</t>
         </is>
       </c>
       <c r="I5" s="1"/>
       <c r="J5" s="1" t="inlineStr">
         <is>
-          <t>2,755.86</t>
+          <t>1,037.50</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="6">
       <c r="A6" s="1" t="inlineStr">
         <is>
-          <t>7480</t>
+          <t>7799</t>
         </is>
       </c>
       <c r="B6" s="1" t="inlineStr">
         <is>
-          <t>2025-03-26</t>
+          <t>2025-05-08</t>
         </is>
       </c>
       <c r="C6" s="1" t="inlineStr">
         <is>
-          <t>DOMENDEN, JOVELYN</t>
+          <t>BAUZON, BABY CHERYL</t>
         </is>
       </c>
       <c r="D6" s="1" t="inlineStr">
         <is>
-          <t>1792</t>
+          <t>1867</t>
         </is>
       </c>
       <c r="E6" s="1" t="inlineStr">
         <is>
-          <t>CR20250326-1618</t>
+          <t>CR20250508-1690</t>
         </is>
       </c>
       <c r="F6" s="1" t="inlineStr">
         <is>
-          <t>DOCTOLERO, ARNEL</t>
+          <t>GARCIA, MICHAEL MORONI</t>
         </is>
       </c>
       <c r="G6" s="1" t="inlineStr">
         <is>
-          <t>10,447.92</t>
+          <t>18,750.00</t>
         </is>
       </c>
       <c r="H6" s="1" t="inlineStr">
         <is>
-          <t>.25</t>
+          <t>0.10</t>
         </is>
       </c>
       <c r="I6" s="1"/>
       <c r="J6" s="1" t="inlineStr">
         <is>
-          <t>2,167.94</t>
+          <t>1,556.25</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="7">
       <c r="A7" s="1" t="inlineStr">
         <is>
-          <t>7479</t>
+          <t>7798</t>
         </is>
       </c>
       <c r="B7" s="1" t="inlineStr">
         <is>
-          <t>2025-03-26</t>
+          <t>2025-05-08</t>
         </is>
       </c>
       <c r="C7" s="1" t="inlineStr">
         <is>
-          <t>DOMENDEN, JOVELYN</t>
+          <t>BAUZON, BABY CHERYL</t>
         </is>
       </c>
       <c r="D7" s="1" t="inlineStr">
         <is>
-          <t>1792</t>
+          <t>1866</t>
         </is>
       </c>
       <c r="E7" s="1" t="inlineStr">
         <is>
-          <t>CR20250326-1618</t>
+          <t>CR20250508-1689</t>
         </is>
       </c>
       <c r="F7" s="1" t="inlineStr">
         <is>
-          <t>ROMANO, SERVITAS</t>
+          <t>GARCIA, MICHAEL MORONI</t>
         </is>
       </c>
       <c r="G7" s="1" t="inlineStr">
         <is>
-          <t>10,208.33</t>
+          <t>18,750.00</t>
         </is>
       </c>
       <c r="H7" s="1" t="inlineStr">
         <is>
-          <t>.25</t>
+          <t>0.10</t>
         </is>
       </c>
       <c r="I7" s="1"/>
       <c r="J7" s="1" t="inlineStr">
         <is>
-          <t>2,118.23</t>
+          <t>1,556.25</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="8">
       <c r="A8" s="1" t="inlineStr">
         <is>
-          <t>7478</t>
+          <t>7797</t>
         </is>
       </c>
       <c r="B8" s="1" t="inlineStr">
         <is>
-          <t>2025-03-26</t>
+          <t>2025-05-08</t>
         </is>
       </c>
       <c r="C8" s="1" t="inlineStr">
         <is>
-          <t>DOMENDEN, JOVELYN</t>
+          <t>BAUZON, BABY CHERYL</t>
         </is>
       </c>
       <c r="D8" s="1" t="inlineStr">
         <is>
-          <t>1792</t>
+          <t>1866</t>
         </is>
       </c>
       <c r="E8" s="1" t="inlineStr">
         <is>
-          <t>CR20250326-1618</t>
+          <t>CR20250508-1689</t>
         </is>
       </c>
       <c r="F8" s="1" t="inlineStr">
         <is>
-          <t>CORPUZ, MARGARETTE</t>
+          <t>SANTOS, RELIA CARLA</t>
         </is>
       </c>
       <c r="G8" s="1" t="inlineStr">
         <is>
-          <t>6,765.00</t>
+          <t>5,000.00</t>
         </is>
       </c>
       <c r="H8" s="1" t="inlineStr">
         <is>
-          <t>.25</t>
+          <t>0.20</t>
         </is>
       </c>
       <c r="I8" s="1"/>
       <c r="J8" s="1" t="inlineStr">
         <is>
-          <t>1,403.74</t>
+          <t>830.00</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="9">
       <c r="A9" s="1" t="inlineStr">
         <is>
-          <t>7477</t>
+          <t>7796</t>
         </is>
       </c>
       <c r="B9" s="1" t="inlineStr">
         <is>
-          <t>2025-03-26</t>
+          <t>2025-05-08</t>
         </is>
       </c>
       <c r="C9" s="1" t="inlineStr">
         <is>
-          <t>ACAB, MARY ROSE</t>
+          <t>BAUZON, BABY CHERYL</t>
         </is>
       </c>
       <c r="D9" s="1" t="inlineStr">
         <is>
-          <t>1791</t>
+          <t>1866</t>
         </is>
       </c>
       <c r="E9" s="1" t="inlineStr">
         <is>
-          <t>CR20250326-1617</t>
+          <t>CR20250508-1689</t>
         </is>
       </c>
       <c r="F9" s="1" t="inlineStr">
         <is>
-          <t>CATCATAN, HELEN</t>
+          <t>SANTOS, RELIA CARLA</t>
         </is>
       </c>
       <c r="G9" s="1" t="inlineStr">
         <is>
-          <t>4,900.00</t>
+          <t>5,000.00</t>
         </is>
       </c>
       <c r="H9" s="1" t="inlineStr">
         <is>
-          <t>.10</t>
+          <t>0.20</t>
         </is>
       </c>
       <c r="I9" s="1"/>
       <c r="J9" s="1" t="inlineStr">
         <is>
-          <t>406.70</t>
+          <t>830.00</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="10">
       <c r="A10" s="1" t="inlineStr">
         <is>
-          <t>7476</t>
+          <t>7795</t>
         </is>
       </c>
       <c r="B10" s="1" t="inlineStr">
         <is>
-          <t>2025-03-26</t>
+          <t>2025-05-08</t>
         </is>
       </c>
       <c r="C10" s="1" t="inlineStr">
         <is>
-          <t>ACAB, MARY ROSE</t>
+          <t>BAUZON, BABY CHERYL</t>
         </is>
       </c>
       <c r="D10" s="1" t="inlineStr">
         <is>
-          <t>1791</t>
+          <t>1866</t>
         </is>
       </c>
       <c r="E10" s="1" t="inlineStr">
         <is>
-          <t>CR20250326-1617</t>
+          <t>CR20250508-1689</t>
         </is>
       </c>
       <c r="F10" s="1" t="inlineStr">
         <is>
-          <t>AGUB, JAYRONE/V</t>
+          <t>SANTOS, RELIA CARLA</t>
         </is>
       </c>
       <c r="G10" s="1" t="inlineStr">
         <is>
-          <t>4,900.00</t>
+          <t>5,000.00</t>
         </is>
       </c>
       <c r="H10" s="1" t="inlineStr">
         <is>
-          <t>.15</t>
+          <t>0.20</t>
         </is>
       </c>
       <c r="I10" s="1"/>
       <c r="J10" s="1" t="inlineStr">
         <is>
-          <t>610.05</t>
+          <t>830.00</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="11">
       <c r="A11" s="1" t="inlineStr">
         <is>
-          <t>7475</t>
+          <t>7794</t>
         </is>
       </c>
       <c r="B11" s="1" t="inlineStr">
         <is>
-          <t>2025-03-26</t>
+          <t>2025-05-08</t>
         </is>
       </c>
       <c r="C11" s="1" t="inlineStr">
         <is>
-          <t>ACAB, MARY ROSE</t>
+          <t>BAUZON, BABY CHERYL</t>
         </is>
       </c>
       <c r="D11" s="1" t="inlineStr">
         <is>
-          <t>1791</t>
+          <t>1866</t>
         </is>
       </c>
       <c r="E11" s="1" t="inlineStr">
         <is>
-          <t>CR20250326-1617</t>
+          <t>CR20250508-1689</t>
         </is>
       </c>
       <c r="F11" s="1" t="inlineStr">
         <is>
-          <t>MONTENEGRO, LILIBETH</t>
+          <t>SANTOS, RELIA CARLA</t>
         </is>
       </c>
       <c r="G11" s="1" t="inlineStr">
         <is>
-          <t>3,733.33</t>
+          <t>5,000.00</t>
         </is>
       </c>
       <c r="H11" s="1" t="inlineStr">
         <is>
-          <t>.15</t>
+          <t>0.20</t>
         </is>
       </c>
       <c r="I11" s="1"/>
       <c r="J11" s="1" t="inlineStr">
         <is>
-          <t>464.80</t>
+          <t>830.00</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="12">
       <c r="A12" s="1" t="inlineStr">
         <is>
-          <t>7474</t>
+          <t>7793</t>
         </is>
       </c>
       <c r="B12" s="1" t="inlineStr">
         <is>
-          <t>2025-03-26</t>
+          <t>2025-05-08</t>
         </is>
       </c>
       <c r="C12" s="1" t="inlineStr">
         <is>
-          <t>LAROYA, CRISTINE ANNE</t>
+          <t>BAUZON, BABY CHERYL</t>
         </is>
       </c>
       <c r="D12" s="1" t="inlineStr">
         <is>
-          <t>1790</t>
+          <t>1866</t>
         </is>
       </c>
       <c r="E12" s="1" t="inlineStr">
         <is>
-          <t>CR20250326-1616</t>
+          <t>CR20250508-1689</t>
         </is>
       </c>
       <c r="F12" s="1" t="inlineStr">
         <is>
-          <t>SAJONAS, MAUREEN</t>
+          <t>SANTOS, RELIA CARLA</t>
         </is>
       </c>
       <c r="G12" s="1" t="inlineStr">
         <is>
-          <t>53,000.00</t>
+          <t>5,000.00</t>
         </is>
       </c>
       <c r="H12" s="1" t="inlineStr">
         <is>
-          <t>.12</t>
+          <t>0.20</t>
         </is>
       </c>
       <c r="I12" s="1"/>
       <c r="J12" s="1" t="inlineStr">
         <is>
-          <t>5,278.80</t>
+          <t>830.00</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="13">
       <c r="A13" s="1" t="inlineStr">
         <is>
-          <t>7473</t>
+          <t>7792</t>
         </is>
       </c>
       <c r="B13" s="1" t="inlineStr">
         <is>
-          <t>2025-03-26</t>
+          <t>2025-05-08</t>
         </is>
       </c>
       <c r="C13" s="1" t="inlineStr">
         <is>
-          <t>LAROYA, CRISTINE ANNE</t>
+          <t>BAUZON, BABY CHERYL</t>
         </is>
       </c>
       <c r="D13" s="1" t="inlineStr">
         <is>
-          <t>1790</t>
+          <t>1865</t>
         </is>
       </c>
       <c r="E13" s="1" t="inlineStr">
         <is>
-          <t>CR20250326-1616</t>
+          <t>CR20250508-1688</t>
         </is>
       </c>
       <c r="F13" s="1" t="inlineStr">
         <is>
-          <t>SAJONAS, MAUREEN</t>
+          <t>SANTOS, RELIA CARLA</t>
         </is>
       </c>
       <c r="G13" s="1" t="inlineStr">
         <is>
-          <t>100,000.00</t>
+          <t>24,000.00</t>
         </is>
       </c>
       <c r="H13" s="1" t="inlineStr">
         <is>
-          <t>.12</t>
+          <t>0.20</t>
         </is>
       </c>
       <c r="I13" s="1"/>
       <c r="J13" s="1" t="inlineStr">
         <is>
-          <t>9,960.00</t>
+          <t>3,984.00</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="14">
       <c r="A14" s="1" t="inlineStr">
         <is>
-          <t>7472</t>
+          <t>7791</t>
         </is>
       </c>
       <c r="B14" s="1" t="inlineStr">
         <is>
-          <t>2025-03-26</t>
+          <t>2025-05-08</t>
         </is>
       </c>
       <c r="C14" s="1" t="inlineStr">
         <is>
-          <t>FELIPE, JERYLIN</t>
+          <t>BAUZON, BABY CHERYL</t>
         </is>
       </c>
       <c r="D14" s="1" t="inlineStr">
         <is>
-          <t>1789</t>
+          <t>1865</t>
         </is>
       </c>
       <c r="E14" s="1" t="inlineStr">
         <is>
-          <t>CR20250326-1615</t>
+          <t>CR20250508-1688</t>
         </is>
       </c>
       <c r="F14" s="1" t="inlineStr">
         <is>
-          <t>ABADILLA, FLORENCE</t>
+          <t>SANTOS, RELIA CARLA</t>
         </is>
       </c>
       <c r="G14" s="1" t="inlineStr">
         <is>
-          <t>177,000.00</t>
+          <t>5,000.00</t>
         </is>
       </c>
       <c r="H14" s="1" t="inlineStr">
         <is>
-          <t>.10</t>
+          <t>0.20</t>
         </is>
       </c>
       <c r="I14" s="1"/>
       <c r="J14" s="1" t="inlineStr">
         <is>
-          <t>14,691.00</t>
+          <t>830.00</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="15">
       <c r="A15" s="1" t="inlineStr">
         <is>
-          <t>7471</t>
+          <t>7790</t>
         </is>
       </c>
       <c r="B15" s="1" t="inlineStr">
         <is>
-          <t>2025-03-26</t>
+          <t>2025-05-08</t>
         </is>
       </c>
       <c r="C15" s="1" t="inlineStr">
         <is>
-          <t>FELIPE, JERYLIN</t>
+          <t>BAUZON, BABY CHERYL</t>
         </is>
       </c>
       <c r="D15" s="1" t="inlineStr">
         <is>
-          <t>1789</t>
+          <t>1865</t>
         </is>
       </c>
       <c r="E15" s="1" t="inlineStr">
         <is>
-          <t>CR20250326-1615</t>
+          <t>CR20250508-1688</t>
         </is>
       </c>
       <c r="F15" s="1" t="inlineStr">
         <is>
-          <t>ABADILLA, FLORENCE</t>
+          <t>GUARIN, KATHERINE</t>
         </is>
       </c>
       <c r="G15" s="1" t="inlineStr">
         <is>
-          <t>200,000.00</t>
+          <t>5,000.00</t>
         </is>
       </c>
       <c r="H15" s="1" t="inlineStr">
         <is>
-          <t>.10</t>
+          <t>0.20</t>
         </is>
       </c>
       <c r="I15" s="1"/>
       <c r="J15" s="1" t="inlineStr">
         <is>
-          <t>16,600.00</t>
+          <t>830.00</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="16">
       <c r="A16" s="1" t="inlineStr">
         <is>
-          <t>7470</t>
+          <t>7789</t>
         </is>
       </c>
       <c r="B16" s="1" t="inlineStr">
         <is>
-          <t>2025-03-26</t>
+          <t>2025-05-08</t>
         </is>
       </c>
       <c r="C16" s="1" t="inlineStr">
         <is>
-          <t>SIRUNO, MARAVILLA BELINA</t>
+          <t>BAUZON, BABY CHERYL</t>
         </is>
       </c>
       <c r="D16" s="1" t="inlineStr">
         <is>
-          <t>1788</t>
+          <t>1865</t>
         </is>
       </c>
       <c r="E16" s="1" t="inlineStr">
         <is>
-          <t>CR20250326-1614</t>
+          <t>CR20250508-1688</t>
         </is>
       </c>
       <c r="F16" s="1" t="inlineStr">
         <is>
-          <t>MANGAPIT, BELEN</t>
+          <t>GUARIN, KATHERINE</t>
         </is>
       </c>
       <c r="G16" s="1" t="inlineStr">
         <is>
-          <t>179,200.00</t>
+          <t>5,000.00</t>
         </is>
       </c>
       <c r="H16" s="1" t="inlineStr">
         <is>
-          <t>.10</t>
+          <t>0.20</t>
         </is>
       </c>
       <c r="I16" s="1"/>
       <c r="J16" s="1" t="inlineStr">
         <is>
-          <t>14,873.60</t>
+          <t>830.00</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="17">
       <c r="A17" s="1" t="inlineStr">
         <is>
-          <t>7469</t>
+          <t>7788</t>
         </is>
       </c>
       <c r="B17" s="1" t="inlineStr">
         <is>
-          <t>2025-03-26</t>
+          <t>2025-05-08</t>
         </is>
       </c>
       <c r="C17" s="1" t="inlineStr">
         <is>
-          <t>SIRUNO, MARAVILLA BELINA</t>
+          <t>BAUZON, BABY CHERYL</t>
         </is>
       </c>
       <c r="D17" s="1" t="inlineStr">
         <is>
-          <t>1788</t>
+          <t>1865</t>
         </is>
       </c>
       <c r="E17" s="1" t="inlineStr">
         <is>
-          <t>CR20250326-1614</t>
+          <t>CR20250508-1688</t>
         </is>
       </c>
       <c r="F17" s="1" t="inlineStr">
         <is>
-          <t>MANGAPIT, BELEN</t>
+          <t>GUARIN, KATHERINE</t>
         </is>
       </c>
       <c r="G17" s="1" t="inlineStr">
         <is>
-          <t>7,800.00</t>
+          <t>5,000.00</t>
         </is>
       </c>
       <c r="H17" s="1" t="inlineStr">
         <is>
-          <t>.10</t>
+          <t>0.20</t>
         </is>
       </c>
       <c r="I17" s="1"/>
       <c r="J17" s="1" t="inlineStr">
         <is>
-          <t>647.40</t>
+          <t>830.00</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="18">
       <c r="A18" s="1" t="inlineStr">
         <is>
-          <t>7468</t>
+          <t>7787</t>
         </is>
       </c>
       <c r="B18" s="1" t="inlineStr">
         <is>
-          <t>2025-03-26</t>
+          <t>2025-05-08</t>
         </is>
       </c>
       <c r="C18" s="1" t="inlineStr">
         <is>
-          <t>SIRUNO, MARAVILLA BELINA</t>
+          <t>BAUZON, BABY CHERYL</t>
         </is>
       </c>
       <c r="D18" s="1" t="inlineStr">
         <is>
-          <t>1788</t>
+          <t>1865</t>
         </is>
       </c>
       <c r="E18" s="1" t="inlineStr">
         <is>
-          <t>CR20250326-1614</t>
+          <t>CR20250508-1688</t>
         </is>
       </c>
       <c r="F18" s="1" t="inlineStr">
         <is>
-          <t>SIRUNO, ABIGAIL KAYE</t>
+          <t>GUARIN, KATHERINE</t>
         </is>
       </c>
       <c r="G18" s="1" t="inlineStr">
         <is>
-          <t>2,665.00</t>
+          <t>20,000.00</t>
         </is>
       </c>
       <c r="H18" s="1" t="inlineStr">
         <is>
-          <t>.15</t>
+          <t>0.20</t>
         </is>
       </c>
       <c r="I18" s="1"/>
       <c r="J18" s="1" t="inlineStr">
         <is>
-          <t>331.79</t>
+          <t>3,320.00</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="19">
       <c r="A19" s="1" t="inlineStr">
         <is>
-          <t>7467</t>
+          <t>7786</t>
         </is>
       </c>
       <c r="B19" s="1" t="inlineStr">
         <is>
-          <t>2025-03-26</t>
+          <t>2025-05-08</t>
         </is>
       </c>
       <c r="C19" s="1" t="inlineStr">
         <is>
-          <t>SIRUNO, MARAVILLA BELINA</t>
+          <t>BAUZON, BABY CHERYL</t>
         </is>
       </c>
       <c r="D19" s="1" t="inlineStr">
         <is>
-          <t>1788</t>
+          <t>1864</t>
         </is>
       </c>
       <c r="E19" s="1" t="inlineStr">
         <is>
-          <t>CR20250326-1614</t>
+          <t>CR20250508-1687</t>
         </is>
       </c>
       <c r="F19" s="1" t="inlineStr">
         <is>
-          <t>SIRUNO, ABIGAIL KAYE</t>
+          <t>ABILA, VERLIZA</t>
         </is>
       </c>
       <c r="G19" s="1" t="inlineStr">
         <is>
-          <t>241,500.00</t>
+          <t>5,000.00</t>
         </is>
       </c>
       <c r="H19" s="1" t="inlineStr">
         <is>
-          <t>.15</t>
+          <t>0.20</t>
         </is>
       </c>
       <c r="I19" s="1"/>
       <c r="J19" s="1" t="inlineStr">
         <is>
-          <t>30,066.75</t>
+          <t>830.00</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="20">
       <c r="A20" s="1" t="inlineStr">
         <is>
-          <t>7466</t>
+          <t>7785</t>
         </is>
       </c>
       <c r="B20" s="1" t="inlineStr">
         <is>
-          <t>2025-03-26</t>
+          <t>2025-05-08</t>
         </is>
       </c>
       <c r="C20" s="1" t="inlineStr">
         <is>
-          <t>SIRUNO, MARAVILLA BELINA</t>
+          <t>BAUZON, BABY CHERYL</t>
         </is>
       </c>
       <c r="D20" s="1" t="inlineStr">
         <is>
-          <t>1788</t>
+          <t>1864</t>
         </is>
       </c>
       <c r="E20" s="1" t="inlineStr">
         <is>
-          <t>CR20250326-1614</t>
+          <t>CR20250508-1687</t>
         </is>
       </c>
       <c r="F20" s="1" t="inlineStr">
         <is>
-          <t>SIRUNO, ABIGAIL KAYE</t>
+          <t>BALLESTEROS, MARLINE</t>
         </is>
       </c>
       <c r="G20" s="1" t="inlineStr">
         <is>
-          <t>7,835.00</t>
+          <t>3,700.00</t>
         </is>
       </c>
       <c r="H20" s="1" t="inlineStr">
         <is>
-          <t>.15</t>
+          <t>0.20</t>
         </is>
       </c>
       <c r="I20" s="1"/>
       <c r="J20" s="1" t="inlineStr">
         <is>
-          <t>975.46</t>
+          <t>614.20</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="21">
       <c r="A21" s="1" t="inlineStr">
         <is>
-          <t>7465</t>
+          <t>7784</t>
         </is>
       </c>
       <c r="B21" s="1" t="inlineStr">
         <is>
-          <t>2025-03-26</t>
+          <t>2025-05-08</t>
         </is>
       </c>
       <c r="C21" s="1" t="inlineStr">
         <is>
-          <t>SIRUNO, MARAVILLA BELINA</t>
+          <t>BAUZON, BABY CHERYL</t>
         </is>
       </c>
       <c r="D21" s="1" t="inlineStr">
         <is>
-          <t>1788</t>
+          <t>1864</t>
         </is>
       </c>
       <c r="E21" s="1" t="inlineStr">
         <is>
-          <t>CR20250326-1614</t>
+          <t>CR20250508-1687</t>
         </is>
       </c>
       <c r="F21" s="1" t="inlineStr">
         <is>
-          <t>SIRUNO, ABIGAIL KAYE</t>
+          <t>RAVANZO, IRENE</t>
         </is>
       </c>
       <c r="G21" s="1" t="inlineStr">
         <is>
-          <t>84,000.00</t>
+          <t>10,937.50</t>
         </is>
       </c>
       <c r="H21" s="1" t="inlineStr">
         <is>
-          <t>.15</t>
+          <t>0.05</t>
         </is>
       </c>
       <c r="I21" s="1"/>
       <c r="J21" s="1" t="inlineStr">
         <is>
-          <t>10,458.00</t>
+          <t>453.91</t>
         </is>
       </c>
     </row>
   </sheetData>
   <printOptions headings="false" gridLines="false" gridLinesSet="true" horizontalCentered="false" verticalCentered="false"/>
   <pageMargins left="0.5" right="0.5" top="1.0" bottom="1.0" header="0.5" footer="0.5"/>
   <pageSetup blackAndWhite="false" cellComments="none" copies="1" draft="false" firstPageNumber="1" fitToHeight="1" fitToWidth="1" horizontalDpi="300" orientation="portrait" pageOrder="downThenOver" paperSize="1" scale="100" useFirstPageNumber="true" usePrinterDefaults="false" verticalDpi="300"/>
   <headerFooter differentFirst="false" differentOddEven="false">
     <oddHeader>&amp;C&amp;"Times New Roman,Regular"&amp;12&amp;A</oddHeader>
     <oddFooter>&amp;C&amp;"Times New Roman,Regular"&amp;12Page &amp;P</oddFooter>
   </headerFooter>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <TotalTime></TotalTime>
   <Company/>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcmitype="http://purl.org/dc/dcmitype/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dc:title/>