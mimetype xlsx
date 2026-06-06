--- v0 (2026-04-21)
+++ v1 (2026-06-06)
@@ -177,1004 +177,1004 @@
       </c>
       <c r="G1" s="1" t="inlineStr">
         <is>
           <t>amount</t>
         </is>
       </c>
       <c r="H1" s="1" t="inlineStr">
         <is>
           <t>rate</t>
         </is>
       </c>
       <c r="I1" s="1" t="inlineStr">
         <is>
           <t>check_no</t>
         </is>
       </c>
       <c r="J1" s="1" t="inlineStr">
         <is>
           <t>total</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="2">
       <c r="A2" s="1" t="inlineStr">
         <is>
-          <t>9638</t>
+          <t>9877</t>
         </is>
       </c>
       <c r="B2" s="1" t="inlineStr">
         <is>
-          <t>2026-03-28</t>
+          <t>2026-05-04</t>
         </is>
       </c>
       <c r="C2" s="1" t="inlineStr">
         <is>
-          <t>SIMON, MAY</t>
+          <t>JAVIER, LENIDITA</t>
         </is>
       </c>
       <c r="D2" s="1" t="inlineStr">
         <is>
-          <t>2322</t>
+          <t>2387</t>
         </is>
       </c>
       <c r="E2" s="1" t="inlineStr">
         <is>
-          <t>CR20260328-2125</t>
+          <t>CR20260504-2188</t>
         </is>
       </c>
       <c r="F2" s="1" t="inlineStr">
         <is>
-          <t>VILLA, VIRGILIO/JOVELYN</t>
+          <t>JAVIER, EDRALIN</t>
         </is>
       </c>
       <c r="G2" s="1" t="inlineStr">
         <is>
-          <t>136,111.10</t>
+          <t>26,562.50</t>
         </is>
       </c>
       <c r="H2" s="1" t="inlineStr">
         <is>
-          <t>.10</t>
+          <t>.15</t>
         </is>
       </c>
       <c r="I2" s="1"/>
       <c r="J2" s="1" t="inlineStr">
         <is>
-          <t>11,297.22</t>
+          <t>3,307.03</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="3">
       <c r="A3" s="1" t="inlineStr">
         <is>
-          <t>9637</t>
+          <t>9876</t>
         </is>
       </c>
       <c r="B3" s="1" t="inlineStr">
         <is>
-          <t>2026-03-28</t>
+          <t>2026-05-04</t>
         </is>
       </c>
       <c r="C3" s="1" t="inlineStr">
         <is>
-          <t>SIMON, MAY</t>
+          <t>JAVIER, LENIDITA</t>
         </is>
       </c>
       <c r="D3" s="1" t="inlineStr">
         <is>
-          <t>2322</t>
+          <t>2387</t>
         </is>
       </c>
       <c r="E3" s="1" t="inlineStr">
         <is>
-          <t>CR20260328-2125</t>
+          <t>CR20260504-2188</t>
         </is>
       </c>
       <c r="F3" s="1" t="inlineStr">
         <is>
-          <t>SIMON, MAY/RYAN JAY</t>
+          <t>ONG, ANGELITO</t>
         </is>
       </c>
       <c r="G3" s="1" t="inlineStr">
         <is>
-          <t>134,339.30</t>
+          <t>10,937.52</t>
         </is>
       </c>
       <c r="H3" s="1" t="inlineStr">
         <is>
-          <t>.10</t>
+          <t>0.15</t>
         </is>
       </c>
       <c r="I3" s="1"/>
       <c r="J3" s="1" t="inlineStr">
         <is>
-          <t>11,150.16</t>
+          <t>1,361.72</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="4">
       <c r="A4" s="1" t="inlineStr">
         <is>
-          <t>9636</t>
+          <t>9875</t>
         </is>
       </c>
       <c r="B4" s="1" t="inlineStr">
         <is>
-          <t>2026-03-28</t>
+          <t>2026-05-04</t>
         </is>
       </c>
       <c r="C4" s="1" t="inlineStr">
         <is>
-          <t>AGCAOILI, REMALYN</t>
+          <t>JAVIER, LENIDITA</t>
         </is>
       </c>
       <c r="D4" s="1" t="inlineStr">
         <is>
-          <t>2321</t>
+          <t>2387</t>
         </is>
       </c>
       <c r="E4" s="1" t="inlineStr">
         <is>
-          <t>CR20260328-2124</t>
+          <t>CR20260504-2188</t>
         </is>
       </c>
       <c r="F4" s="1" t="inlineStr">
         <is>
-          <t>AGCAOILI, REMALYN</t>
+          <t>TADEO, NATALIE</t>
         </is>
       </c>
       <c r="G4" s="1" t="inlineStr">
         <is>
-          <t>6,056.25</t>
+          <t>10,200.00</t>
         </is>
       </c>
       <c r="H4" s="1" t="inlineStr">
         <is>
           <t>0.15</t>
         </is>
       </c>
       <c r="I4" s="1"/>
       <c r="J4" s="1" t="inlineStr">
         <is>
-          <t>754.00</t>
+          <t>1,269.90</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="5">
       <c r="A5" s="1" t="inlineStr">
         <is>
-          <t>9635</t>
+          <t>9874</t>
         </is>
       </c>
       <c r="B5" s="1" t="inlineStr">
         <is>
-          <t>2026-03-28</t>
+          <t>2026-05-04</t>
         </is>
       </c>
       <c r="C5" s="1" t="inlineStr">
         <is>
-          <t>AGCAOILI, REMALYN</t>
+          <t>LLANES, JACLYNE KATE</t>
         </is>
       </c>
       <c r="D5" s="1" t="inlineStr">
         <is>
-          <t>2321</t>
+          <t>2386</t>
         </is>
       </c>
       <c r="E5" s="1" t="inlineStr">
         <is>
-          <t>CR20260328-2124</t>
+          <t>CR20260504-2187</t>
         </is>
       </c>
       <c r="F5" s="1" t="inlineStr">
         <is>
-          <t>AGCAOILI, ELSIE</t>
+          <t>GABRIEL, HERBERT</t>
         </is>
       </c>
       <c r="G5" s="1" t="inlineStr">
         <is>
-          <t>18,375.00</t>
+          <t>70,591.67</t>
         </is>
       </c>
       <c r="H5" s="1" t="inlineStr">
         <is>
-          <t>0.1</t>
+          <t>0.15</t>
         </is>
       </c>
       <c r="I5" s="1"/>
       <c r="J5" s="1" t="inlineStr">
         <is>
-          <t>1,525.13</t>
+          <t>8,788.66</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="6">
       <c r="A6" s="1" t="inlineStr">
         <is>
-          <t>9634</t>
+          <t>9873</t>
         </is>
       </c>
       <c r="B6" s="1" t="inlineStr">
         <is>
-          <t>2026-03-28</t>
+          <t>2026-05-04</t>
         </is>
       </c>
       <c r="C6" s="1" t="inlineStr">
         <is>
-          <t>AGCAOILI, REMALYN</t>
+          <t>LLANES, JACLYNE KATE</t>
         </is>
       </c>
       <c r="D6" s="1" t="inlineStr">
         <is>
-          <t>2321</t>
+          <t>2385</t>
         </is>
       </c>
       <c r="E6" s="1" t="inlineStr">
         <is>
-          <t>CR20260328-2124</t>
+          <t>CR20260504-2186</t>
         </is>
       </c>
       <c r="F6" s="1" t="inlineStr">
         <is>
-          <t>BINBINAN, ROSEBELL ALOY</t>
+          <t>VIERNES, LIDA</t>
         </is>
       </c>
       <c r="G6" s="1" t="inlineStr">
         <is>
-          <t>17,208.00</t>
+          <t>17,208.33</t>
         </is>
       </c>
       <c r="H6" s="1" t="inlineStr">
         <is>
-          <t>.125</t>
+          <t>0.05</t>
         </is>
       </c>
       <c r="I6" s="1"/>
       <c r="J6" s="1" t="inlineStr">
         <is>
-          <t>1,785.33</t>
+          <t>714.15</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="7">
       <c r="A7" s="1" t="inlineStr">
         <is>
-          <t>9633</t>
+          <t>9872</t>
         </is>
       </c>
       <c r="B7" s="1" t="inlineStr">
         <is>
-          <t>2026-03-28</t>
+          <t>2026-05-04</t>
         </is>
       </c>
       <c r="C7" s="1" t="inlineStr">
         <is>
-          <t>AGPAOA, SHEENA</t>
+          <t>LLANES, JACLYNE KATE</t>
         </is>
       </c>
       <c r="D7" s="1" t="inlineStr">
         <is>
-          <t>2320</t>
+          <t>2385</t>
         </is>
       </c>
       <c r="E7" s="1" t="inlineStr">
         <is>
-          <t>CR20260328-2123</t>
+          <t>CR20260504-2186</t>
         </is>
       </c>
       <c r="F7" s="1" t="inlineStr">
         <is>
-          <t>ALEGAR, GLORIA</t>
+          <t>ESTAVILLO, RONALYN</t>
         </is>
       </c>
       <c r="G7" s="1" t="inlineStr">
         <is>
-          <t>8,000.00</t>
+          <t>18,375.00</t>
         </is>
       </c>
       <c r="H7" s="1" t="inlineStr">
         <is>
-          <t>.15</t>
+          <t>0.1</t>
         </is>
       </c>
       <c r="I7" s="1"/>
       <c r="J7" s="1" t="inlineStr">
         <is>
-          <t>996.00</t>
+          <t>1,525.13</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="8">
       <c r="A8" s="1" t="inlineStr">
         <is>
-          <t>9632</t>
+          <t>9871</t>
         </is>
       </c>
       <c r="B8" s="1" t="inlineStr">
         <is>
-          <t>2026-03-28</t>
+          <t>2026-05-04</t>
         </is>
       </c>
       <c r="C8" s="1" t="inlineStr">
         <is>
-          <t>AGPAOA, SHEENA</t>
+          <t>LLANES, JACLYNE KATE</t>
         </is>
       </c>
       <c r="D8" s="1" t="inlineStr">
         <is>
-          <t>2320</t>
+          <t>2385</t>
         </is>
       </c>
       <c r="E8" s="1" t="inlineStr">
         <is>
-          <t>CR20260328-2123</t>
+          <t>CR20260504-2186</t>
         </is>
       </c>
       <c r="F8" s="1" t="inlineStr">
         <is>
-          <t>ANCHETA, ERNESTINE</t>
+          <t>PRABHAKER, NOR-AINA</t>
         </is>
       </c>
       <c r="G8" s="1" t="inlineStr">
         <is>
-          <t>29,750.00</t>
+          <t>18,375.00</t>
         </is>
       </c>
       <c r="H8" s="1" t="inlineStr">
         <is>
-          <t>.15</t>
+          <t>.10</t>
         </is>
       </c>
       <c r="I8" s="1"/>
       <c r="J8" s="1" t="inlineStr">
         <is>
-          <t>3,703.88</t>
+          <t>1,525.13</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="9">
       <c r="A9" s="1" t="inlineStr">
         <is>
-          <t>9631</t>
+          <t>9870</t>
         </is>
       </c>
       <c r="B9" s="1" t="inlineStr">
         <is>
-          <t>2026-03-28</t>
+          <t>2026-05-04</t>
         </is>
       </c>
       <c r="C9" s="1" t="inlineStr">
         <is>
-          <t>AGPAOA, SHEENA</t>
+          <t>LLANES, JACLYNE KATE</t>
         </is>
       </c>
       <c r="D9" s="1" t="inlineStr">
         <is>
-          <t>2320</t>
+          <t>2385</t>
         </is>
       </c>
       <c r="E9" s="1" t="inlineStr">
         <is>
-          <t>CR20260328-2123</t>
+          <t>CR20260504-2186</t>
         </is>
       </c>
       <c r="F9" s="1" t="inlineStr">
         <is>
-          <t>RAMOS, ZARAH</t>
+          <t>CABANSAG, SUSAN</t>
         </is>
       </c>
       <c r="G9" s="1" t="inlineStr">
         <is>
-          <t>148,750.00</t>
+          <t>59,750.00</t>
         </is>
       </c>
       <c r="H9" s="1" t="inlineStr">
         <is>
           <t>.15</t>
         </is>
       </c>
       <c r="I9" s="1"/>
       <c r="J9" s="1" t="inlineStr">
         <is>
-          <t>18,519.38</t>
+          <t>7,438.88</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="10">
       <c r="A10" s="1" t="inlineStr">
         <is>
-          <t>9630</t>
+          <t>9869</t>
         </is>
       </c>
       <c r="B10" s="1" t="inlineStr">
         <is>
-          <t>2026-03-28</t>
+          <t>2026-05-04</t>
         </is>
       </c>
       <c r="C10" s="1" t="inlineStr">
         <is>
-          <t>RAZOTE, CLARE ANN ENGELINE</t>
+          <t>LLANES, JACLYNE KATE</t>
         </is>
       </c>
       <c r="D10" s="1" t="inlineStr">
         <is>
-          <t>2319</t>
+          <t>2385</t>
         </is>
       </c>
       <c r="E10" s="1" t="inlineStr">
         <is>
-          <t>CR20260328-2122</t>
+          <t>CR20260504-2186</t>
         </is>
       </c>
       <c r="F10" s="1" t="inlineStr">
         <is>
-          <t>MONALIGOD, DIVINE ROXANNE</t>
+          <t>DOMINGO, DITAS/SAPADEN, GENALYN</t>
         </is>
       </c>
       <c r="G10" s="1" t="inlineStr">
         <is>
-          <t>31,892.00</t>
+          <t>20,791.67</t>
         </is>
       </c>
       <c r="H10" s="1" t="inlineStr">
         <is>
-          <t>.20</t>
+          <t>0.15</t>
         </is>
       </c>
       <c r="I10" s="1"/>
       <c r="J10" s="1" t="inlineStr">
         <is>
-          <t>5,294.07</t>
+          <t>2,588.56</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="11">
       <c r="A11" s="1" t="inlineStr">
         <is>
-          <t>9628</t>
+          <t>9868</t>
         </is>
       </c>
       <c r="B11" s="1" t="inlineStr">
         <is>
-          <t>2026-03-28</t>
+          <t>2026-05-04</t>
         </is>
       </c>
       <c r="C11" s="1" t="inlineStr">
         <is>
-          <t>RAZOTE, CLARE ANN ENGELINE</t>
+          <t>LLANES, JACLYNE KATE</t>
         </is>
       </c>
       <c r="D11" s="1" t="inlineStr">
         <is>
-          <t>2318</t>
+          <t>2385</t>
         </is>
       </c>
       <c r="E11" s="1" t="inlineStr">
         <is>
-          <t>CR20260328-2121</t>
+          <t>CR20260504-2186</t>
         </is>
       </c>
       <c r="F11" s="1" t="inlineStr">
         <is>
-          <t>RAZOTE, REGINE</t>
+          <t>LLANES, EONA ISABEL</t>
         </is>
       </c>
       <c r="G11" s="1" t="inlineStr">
         <is>
-          <t>7,521.00</t>
+          <t>14,804.17</t>
         </is>
       </c>
       <c r="H11" s="1" t="inlineStr">
         <is>
-          <t>.20</t>
+          <t>0.15</t>
         </is>
       </c>
       <c r="I11" s="1"/>
       <c r="J11" s="1" t="inlineStr">
         <is>
-          <t>1,248.49</t>
+          <t>1,843.12</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="12">
       <c r="A12" s="1" t="inlineStr">
         <is>
-          <t>9627</t>
+          <t>9867</t>
         </is>
       </c>
       <c r="B12" s="1" t="inlineStr">
         <is>
-          <t>2026-03-28</t>
+          <t>2026-05-04</t>
         </is>
       </c>
       <c r="C12" s="1" t="inlineStr">
         <is>
-          <t>RAZOTE, CLARE ANN ENGELINE</t>
+          <t>SANCHEZ, MARICRIS</t>
         </is>
       </c>
       <c r="D12" s="1" t="inlineStr">
         <is>
-          <t>2318</t>
+          <t>2384</t>
         </is>
       </c>
       <c r="E12" s="1" t="inlineStr">
         <is>
-          <t>CR20260328-2121</t>
+          <t>CR20260504-2185</t>
         </is>
       </c>
       <c r="F12" s="1" t="inlineStr">
         <is>
-          <t>RODES, FEBE</t>
+          <t>MURALLA, GRACE</t>
         </is>
       </c>
       <c r="G12" s="1" t="inlineStr">
         <is>
-          <t>8,751.00</t>
+          <t>10,176.50</t>
         </is>
       </c>
       <c r="H12" s="1" t="inlineStr">
         <is>
-          <t>.20</t>
+          <t>0.15</t>
         </is>
       </c>
       <c r="I12" s="1"/>
       <c r="J12" s="1" t="inlineStr">
         <is>
-          <t>1,452.67</t>
+          <t>1,266.97</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="13">
       <c r="A13" s="1" t="inlineStr">
         <is>
-          <t>9626</t>
+          <t>9866</t>
         </is>
       </c>
       <c r="B13" s="1" t="inlineStr">
         <is>
-          <t>2026-02-27</t>
+          <t>2026-05-04</t>
         </is>
       </c>
       <c r="C13" s="1" t="inlineStr">
         <is>
-          <t>DALIOAN, GENEVIEVE</t>
+          <t>SANCHEZ, MARICRIS</t>
         </is>
       </c>
       <c r="D13" s="1" t="inlineStr">
         <is>
-          <t>2317</t>
+          <t>2384</t>
         </is>
       </c>
       <c r="E13" s="1" t="inlineStr">
         <is>
-          <t>CR20260227-2120</t>
+          <t>CR20260504-2185</t>
         </is>
       </c>
       <c r="F13" s="1" t="inlineStr">
         <is>
-          <t>DIZON, HANNAH MARIE/RAYMOND</t>
+          <t>CABIENTE, JANET</t>
         </is>
       </c>
       <c r="G13" s="1" t="inlineStr">
         <is>
-          <t>295,000.00</t>
+          <t>6,000.00</t>
         </is>
       </c>
       <c r="H13" s="1" t="inlineStr">
         <is>
-          <t>.10</t>
+          <t>0.15</t>
         </is>
       </c>
       <c r="I13" s="1"/>
       <c r="J13" s="1" t="inlineStr">
         <is>
-          <t>24,485.00</t>
+          <t>747.00</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="14">
       <c r="A14" s="1" t="inlineStr">
         <is>
-          <t>9625</t>
+          <t>9865</t>
         </is>
       </c>
       <c r="B14" s="1" t="inlineStr">
         <is>
-          <t>2026-02-20</t>
+          <t>2026-05-04</t>
         </is>
       </c>
       <c r="C14" s="1" t="inlineStr">
         <is>
-          <t>BAUZON, BABY CHERYL (100$)</t>
+          <t>SANCHEZ, MARICRIS</t>
         </is>
       </c>
       <c r="D14" s="1" t="inlineStr">
         <is>
-          <t>2316</t>
+          <t>2384</t>
         </is>
       </c>
       <c r="E14" s="1" t="inlineStr">
         <is>
-          <t>CR20260220-2119</t>
+          <t>CR20260504-2185</t>
         </is>
       </c>
       <c r="F14" s="1" t="inlineStr">
         <is>
-          <t>GUTIERREZ, CHRISTINE-CALDITO, DIANA(480,000.00)-MANINGNDING, MAYOLYN</t>
+          <t>RIMAS, JAYSEL TAGARE</t>
         </is>
       </c>
       <c r="G14" s="1" t="inlineStr">
         <is>
-          <t>100.00</t>
+          <t>10,000.00</t>
         </is>
       </c>
       <c r="H14" s="1" t="inlineStr">
         <is>
-          <t>1.205</t>
+          <t>0.15</t>
         </is>
       </c>
       <c r="I14" s="1"/>
       <c r="J14" s="1" t="inlineStr">
         <is>
-          <t>100.02</t>
+          <t>1,245.00</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="15">
       <c r="A15" s="1" t="inlineStr">
         <is>
-          <t>9624</t>
+          <t>9864</t>
         </is>
       </c>
       <c r="B15" s="1" t="inlineStr">
         <is>
-          <t>2026-02-20</t>
+          <t>2026-05-04</t>
         </is>
       </c>
       <c r="C15" s="1" t="inlineStr">
         <is>
-          <t>DOMENDEN, JOVELYN (100$)</t>
+          <t>SANCHEZ, MARICRIS</t>
         </is>
       </c>
       <c r="D15" s="1" t="inlineStr">
         <is>
-          <t>2315</t>
+          <t>2384</t>
         </is>
       </c>
       <c r="E15" s="1" t="inlineStr">
         <is>
-          <t>CR20260220-2118</t>
+          <t>CR20260504-2185</t>
         </is>
       </c>
       <c r="F15" s="1" t="inlineStr">
         <is>
-          <t>TAQUEBAN, SHIELA-TAQUEBAN, CHIRO(445,000.00)-MENDOZA, AISA</t>
+          <t>RIMAS, JAYSEL TAGARE</t>
         </is>
       </c>
       <c r="G15" s="1" t="inlineStr">
         <is>
-          <t>100.00</t>
+          <t>10,000.00</t>
         </is>
       </c>
       <c r="H15" s="1" t="inlineStr">
         <is>
-          <t>1.205</t>
+          <t>.15</t>
         </is>
       </c>
       <c r="I15" s="1"/>
       <c r="J15" s="1" t="inlineStr">
         <is>
-          <t>100.02</t>
+          <t>1,245.00</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="16">
       <c r="A16" s="1" t="inlineStr">
         <is>
-          <t>9623</t>
+          <t>9863</t>
         </is>
       </c>
       <c r="B16" s="1" t="inlineStr">
         <is>
-          <t>2026-02-20</t>
+          <t>2026-05-04</t>
         </is>
       </c>
       <c r="C16" s="1" t="inlineStr">
         <is>
-          <t>DOMENDEN, JOVELYN (100$)</t>
+          <t>SANCHEZ, MARICRIS</t>
         </is>
       </c>
       <c r="D16" s="1" t="inlineStr">
         <is>
-          <t>2315</t>
+          <t>2384</t>
         </is>
       </c>
       <c r="E16" s="1" t="inlineStr">
         <is>
-          <t>CR20260220-2118</t>
+          <t>CR20260504-2185</t>
         </is>
       </c>
       <c r="F16" s="1" t="inlineStr">
         <is>
-          <t>REBURON, JEFF LEIGH-CARIÑO, EULAINE BENNETTE (554,000.00)-JOSE, WILBERT</t>
+          <t>CABOTAJE, REMEDIOS</t>
         </is>
       </c>
       <c r="G16" s="1" t="inlineStr">
         <is>
-          <t>100.00</t>
+          <t>4,000.00</t>
         </is>
       </c>
       <c r="H16" s="1" t="inlineStr">
         <is>
-          <t>1.205</t>
+          <t>0.15</t>
         </is>
       </c>
       <c r="I16" s="1"/>
       <c r="J16" s="1" t="inlineStr">
         <is>
-          <t>100.02</t>
+          <t>498.00</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="17">
       <c r="A17" s="1" t="inlineStr">
         <is>
-          <t>9622</t>
+          <t>9862</t>
         </is>
       </c>
       <c r="B17" s="1" t="inlineStr">
         <is>
-          <t>2026-02-20</t>
+          <t>2026-04-10</t>
         </is>
       </c>
       <c r="C17" s="1" t="inlineStr">
         <is>
-          <t>DOMENDEN, JOVELYN (100$)</t>
+          <t>BAUZON, BABY CHERYL (100$)</t>
         </is>
       </c>
       <c r="D17" s="1" t="inlineStr">
         <is>
-          <t>2315</t>
+          <t>2383</t>
         </is>
       </c>
       <c r="E17" s="1" t="inlineStr">
         <is>
-          <t>CR20260220-2118</t>
+          <t>CR20260410-2184</t>
         </is>
       </c>
       <c r="F17" s="1" t="inlineStr">
         <is>
-          <t>REBURON, JEFF LEIGH-TACAZON, JOHN-JOHN (315,000.00)-TORRES, VENUS</t>
+          <t>TEAMBUILDING PROGRAM-ISIT, EVANGELINE (352,500.00); MARQUEZ, ALEX, PAREDES, SALLY, PAMOCENO, THEA, PERALTA, EDNA (328,000.00)</t>
         </is>
       </c>
       <c r="G17" s="1" t="inlineStr">
         <is>
           <t>100.00</t>
         </is>
       </c>
       <c r="H17" s="1" t="inlineStr">
         <is>
           <t>1.205</t>
         </is>
       </c>
       <c r="I17" s="1"/>
       <c r="J17" s="1" t="inlineStr">
         <is>
           <t>100.02</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="18">
       <c r="A18" s="1" t="inlineStr">
         <is>
-          <t>9621</t>
+          <t>9861</t>
         </is>
       </c>
       <c r="B18" s="1" t="inlineStr">
         <is>
-          <t>2026-02-19</t>
+          <t>2026-04-10</t>
         </is>
       </c>
       <c r="C18" s="1" t="inlineStr">
         <is>
-          <t>MENDOZA, JANE ZARETTE</t>
+          <t>BAUZON, BABY CHERYL (100$)</t>
         </is>
       </c>
       <c r="D18" s="1" t="inlineStr">
         <is>
-          <t>2314</t>
+          <t>2383</t>
         </is>
       </c>
       <c r="E18" s="1" t="inlineStr">
         <is>
-          <t>CR20260219-2117</t>
+          <t>CR20260410-2184</t>
         </is>
       </c>
       <c r="F18" s="1" t="inlineStr">
         <is>
-          <t>MENDOZA, PHILIP</t>
+          <t>TEAMBUILDING PROGRAM-VILLACORTA, LORY - RODAS, GERARD (344,000.00); PARAYNO, ALMA, PARAGNA, MELVYN, ADVERSALO, CERYL, PERALTA, EDNA (328,000.00)</t>
         </is>
       </c>
       <c r="G18" s="1" t="inlineStr">
         <is>
-          <t>60,349.99</t>
+          <t>100.00</t>
         </is>
       </c>
       <c r="H18" s="1" t="inlineStr">
         <is>
-          <t>.10</t>
+          <t>1.205</t>
         </is>
       </c>
       <c r="I18" s="1"/>
       <c r="J18" s="1" t="inlineStr">
         <is>
-          <t>5,009.05</t>
+          <t>100.02</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="19">
       <c r="A19" s="1" t="inlineStr">
         <is>
-          <t>9620</t>
+          <t>9859</t>
         </is>
       </c>
       <c r="B19" s="1" t="inlineStr">
         <is>
-          <t>2026-02-19</t>
+          <t>2026-04-10</t>
         </is>
       </c>
       <c r="C19" s="1" t="inlineStr">
         <is>
-          <t>GUTIERREZ, OLIVIA</t>
+          <t>GUTIERREZ, CHRISINE ($100)</t>
         </is>
       </c>
       <c r="D19" s="1" t="inlineStr">
         <is>
-          <t>2313</t>
+          <t>2381</t>
         </is>
       </c>
       <c r="E19" s="1" t="inlineStr">
         <is>
-          <t>CR20260219-2116</t>
+          <t>CR20260410-2183</t>
         </is>
       </c>
       <c r="F19" s="1" t="inlineStr">
         <is>
-          <t>PRIETO, JESSIE</t>
+          <t>SPECIAL VALENTINES DAY PROMO - AMNA PASCUA (246,000.00), ALONA ABBAS (315,000.00)</t>
         </is>
       </c>
       <c r="G19" s="1" t="inlineStr">
         <is>
-          <t>67,500.00</t>
+          <t>100.00</t>
         </is>
       </c>
       <c r="H19" s="1" t="inlineStr">
         <is>
-          <t>0.1</t>
+          <t>1.205</t>
         </is>
       </c>
       <c r="I19" s="1"/>
       <c r="J19" s="1" t="inlineStr">
         <is>
-          <t>5,602.50</t>
+          <t>100.02</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="20">
       <c r="A20" s="1" t="inlineStr">
         <is>
-          <t>9619</t>
+          <t>9858</t>
         </is>
       </c>
       <c r="B20" s="1" t="inlineStr">
         <is>
-          <t>2026-02-19</t>
+          <t>2026-04-10</t>
         </is>
       </c>
       <c r="C20" s="1" t="inlineStr">
         <is>
-          <t>GUTIERREZ, OLIVIA</t>
+          <t>DOMENDEN, JOVELYN (100$)</t>
         </is>
       </c>
       <c r="D20" s="1" t="inlineStr">
         <is>
-          <t>2313</t>
+          <t>2380</t>
         </is>
       </c>
       <c r="E20" s="1" t="inlineStr">
         <is>
-          <t>CR20260219-2116</t>
+          <t>CR20260410-2182</t>
         </is>
       </c>
       <c r="F20" s="1" t="inlineStr">
         <is>
-          <t>VILLANUEVA, PELITA</t>
+          <t>SPECIAL VALENTINES PROMO-PASCUA, HERMINA (199,000.00), ISAGUIRRE, BENEX (215,000.00)</t>
         </is>
       </c>
       <c r="G20" s="1" t="inlineStr">
         <is>
-          <t>26,700.00</t>
+          <t>100.00</t>
         </is>
       </c>
       <c r="H20" s="1" t="inlineStr">
         <is>
-          <t>0.1</t>
+          <t>1.205</t>
         </is>
       </c>
       <c r="I20" s="1"/>
       <c r="J20" s="1" t="inlineStr">
         <is>
-          <t>2,216.10</t>
+          <t>100.02</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="21">
       <c r="A21" s="1" t="inlineStr">
         <is>
-          <t>9618</t>
+          <t>9857</t>
         </is>
       </c>
       <c r="B21" s="1" t="inlineStr">
         <is>
-          <t>2026-02-19</t>
+          <t>2026-04-10</t>
         </is>
       </c>
       <c r="C21" s="1" t="inlineStr">
         <is>
-          <t>GUTIERREZ, OLIVIA</t>
+          <t>IDIA, JACKIELOU</t>
         </is>
       </c>
       <c r="D21" s="1" t="inlineStr">
         <is>
-          <t>2313</t>
+          <t>2379</t>
         </is>
       </c>
       <c r="E21" s="1" t="inlineStr">
         <is>
-          <t>CR20260219-2116</t>
+          <t>CR20260410-2181</t>
         </is>
       </c>
       <c r="F21" s="1" t="inlineStr">
         <is>
-          <t>GATCHALIAN, DINA</t>
+          <t>NOCES, VIOLETA</t>
         </is>
       </c>
       <c r="G21" s="1" t="inlineStr">
         <is>
-          <t>26,700.00</t>
+          <t>178,000.00</t>
         </is>
       </c>
       <c r="H21" s="1" t="inlineStr">
         <is>
-          <t>0.1</t>
+          <t>.10</t>
         </is>
       </c>
       <c r="I21" s="1"/>
       <c r="J21" s="1" t="inlineStr">
         <is>
-          <t>2,216.10</t>
+          <t>14,774.00</t>
         </is>
       </c>
     </row>
   </sheetData>
   <printOptions headings="false" gridLines="false" gridLinesSet="true" horizontalCentered="false" verticalCentered="false"/>
   <pageMargins left="0.5" right="0.5" top="1.0" bottom="1.0" header="0.5" footer="0.5"/>
   <pageSetup blackAndWhite="false" cellComments="none" copies="1" draft="false" firstPageNumber="1" fitToHeight="1" fitToWidth="1" horizontalDpi="300" orientation="portrait" pageOrder="downThenOver" paperSize="1" scale="100" useFirstPageNumber="true" usePrinterDefaults="false" verticalDpi="300"/>
   <headerFooter differentFirst="false" differentOddEven="false">
     <oddHeader>&amp;C&amp;"Times New Roman,Regular"&amp;12&amp;A</oddHeader>
     <oddFooter>&amp;C&amp;"Times New Roman,Regular"&amp;12Page &amp;P</oddFooter>
   </headerFooter>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <TotalTime></TotalTime>
   <Company/>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcmitype="http://purl.org/dc/dcmitype/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dc:title/>