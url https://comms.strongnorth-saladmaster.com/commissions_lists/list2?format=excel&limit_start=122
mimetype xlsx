--- v0 (2026-04-22)
+++ v1 (2026-06-08)
@@ -177,1004 +177,1004 @@
       </c>
       <c r="G1" s="1" t="inlineStr">
         <is>
           <t>amount</t>
         </is>
       </c>
       <c r="H1" s="1" t="inlineStr">
         <is>
           <t>rate</t>
         </is>
       </c>
       <c r="I1" s="1" t="inlineStr">
         <is>
           <t>check_no</t>
         </is>
       </c>
       <c r="J1" s="1" t="inlineStr">
         <is>
           <t>total</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="2">
       <c r="A2" s="1" t="inlineStr">
         <is>
-          <t>7341</t>
+          <t>7663</t>
         </is>
       </c>
       <c r="B2" s="1" t="inlineStr">
         <is>
-          <t>2025-02-26</t>
+          <t>2025-05-08</t>
         </is>
       </c>
       <c r="C2" s="1" t="inlineStr">
         <is>
-          <t>VILLANUEVA, JHENALYNE (100$)</t>
+          <t>VILLANUEVA, MARIA THERESA</t>
         </is>
       </c>
       <c r="D2" s="1" t="inlineStr">
         <is>
-          <t>1756</t>
+          <t>1839</t>
         </is>
       </c>
       <c r="E2" s="1" t="inlineStr">
         <is>
-          <t>CR20250226-1583</t>
+          <t>CR20250508-1662</t>
         </is>
       </c>
       <c r="F2" s="1" t="inlineStr">
         <is>
-          <t>DAQUIOAG, MA ELOISA/LAMPITOC, LANIE/AGUSTIN, SHARON</t>
+          <t>SANSANO, WILFRELYN</t>
         </is>
       </c>
       <c r="G2" s="1" t="inlineStr">
         <is>
-          <t>100.00</t>
+          <t>2,450.00</t>
         </is>
       </c>
       <c r="H2" s="1" t="inlineStr">
         <is>
-          <t>1.205</t>
+          <t>0.15</t>
         </is>
       </c>
       <c r="I2" s="1"/>
       <c r="J2" s="1" t="inlineStr">
         <is>
-          <t>100.02</t>
+          <t>305.03</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="3">
       <c r="A3" s="1" t="inlineStr">
         <is>
-          <t>7340</t>
+          <t>7662</t>
         </is>
       </c>
       <c r="B3" s="1" t="inlineStr">
         <is>
-          <t>2025-02-26</t>
+          <t>2025-05-08</t>
         </is>
       </c>
       <c r="C3" s="1" t="inlineStr">
         <is>
-          <t>ORGANO, KRYSTAL (100$)</t>
+          <t>VILLANUEVA, MARIA THERESA</t>
         </is>
       </c>
       <c r="D3" s="1" t="inlineStr">
         <is>
-          <t>1755</t>
+          <t>1839</t>
         </is>
       </c>
       <c r="E3" s="1" t="inlineStr">
         <is>
-          <t>CR20250226-1582</t>
+          <t>CR20250508-1662</t>
         </is>
       </c>
       <c r="F3" s="1" t="inlineStr">
         <is>
-          <t>VILLANUEVA, MA THERESA/SY CHARMAIN/AYUNON, AURORA</t>
+          <t>FORMOSO, ROSLYN</t>
         </is>
       </c>
       <c r="G3" s="1" t="inlineStr">
         <is>
-          <t>100.00</t>
+          <t>2,975.00</t>
         </is>
       </c>
       <c r="H3" s="1" t="inlineStr">
         <is>
-          <t>1.205</t>
+          <t>0.10</t>
         </is>
       </c>
       <c r="I3" s="1"/>
       <c r="J3" s="1" t="inlineStr">
         <is>
-          <t>100.02</t>
+          <t>246.93</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="4">
       <c r="A4" s="1" t="inlineStr">
         <is>
-          <t>7339</t>
+          <t>7661</t>
         </is>
       </c>
       <c r="B4" s="1" t="inlineStr">
         <is>
-          <t>2025-02-26</t>
+          <t>2025-05-08</t>
         </is>
       </c>
       <c r="C4" s="1" t="inlineStr">
         <is>
-          <t>ORGANO, KRYSTAL (100$)</t>
+          <t>VILLANUEVA, MARIA THERESA</t>
         </is>
       </c>
       <c r="D4" s="1" t="inlineStr">
         <is>
-          <t>1755</t>
+          <t>1839</t>
         </is>
       </c>
       <c r="E4" s="1" t="inlineStr">
         <is>
-          <t>CR20250226-1582</t>
+          <t>CR20250508-1662</t>
         </is>
       </c>
       <c r="F4" s="1" t="inlineStr">
         <is>
-          <t>OFIANA, FLORENCE/ABLOG, RAYNALDO/VERZOSA, RAYNALDO</t>
+          <t>FORMOSO, ROSLYN</t>
         </is>
       </c>
       <c r="G4" s="1" t="inlineStr">
         <is>
-          <t>100.00</t>
+          <t>8,605.00</t>
         </is>
       </c>
       <c r="H4" s="1" t="inlineStr">
         <is>
-          <t>1.205</t>
+          <t>0.15</t>
         </is>
       </c>
       <c r="I4" s="1"/>
       <c r="J4" s="1" t="inlineStr">
         <is>
-          <t>100.02</t>
+          <t>1,071.32</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="5">
       <c r="A5" s="1" t="inlineStr">
         <is>
-          <t>7338</t>
+          <t>7660</t>
         </is>
       </c>
       <c r="B5" s="1" t="inlineStr">
         <is>
-          <t>2025-02-25</t>
+          <t>2025-05-08</t>
         </is>
       </c>
       <c r="C5" s="1" t="inlineStr">
         <is>
-          <t>DOMENDEN, JOVELYN (OV)</t>
+          <t>VILLANUEVA, MARIA THERESA</t>
         </is>
       </c>
       <c r="D5" s="1" t="inlineStr">
         <is>
-          <t>1754</t>
+          <t>1839</t>
         </is>
       </c>
       <c r="E5" s="1" t="inlineStr">
         <is>
-          <t>CR20250225-1581</t>
+          <t>CR20250508-1662</t>
         </is>
       </c>
       <c r="F5" s="1" t="inlineStr">
         <is>
-          <t>GUERREO, CECILLE</t>
+          <t>GUILLERMO, NICHOLE</t>
         </is>
       </c>
       <c r="G5" s="1" t="inlineStr">
         <is>
-          <t>80,000.00</t>
+          <t>7,000.00</t>
         </is>
       </c>
       <c r="H5" s="1" t="inlineStr">
         <is>
-          <t>.05</t>
+          <t>0.15</t>
         </is>
       </c>
       <c r="I5" s="1"/>
       <c r="J5" s="1" t="inlineStr">
         <is>
-          <t>3,320.00</t>
+          <t>871.50</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="6">
       <c r="A6" s="1" t="inlineStr">
         <is>
-          <t>7337</t>
+          <t>7659</t>
         </is>
       </c>
       <c r="B6" s="1" t="inlineStr">
         <is>
-          <t>2025-02-25</t>
+          <t>2025-05-08</t>
         </is>
       </c>
       <c r="C6" s="1" t="inlineStr">
         <is>
-          <t>DOMENDEN, JOVELYN (OV)</t>
+          <t>OFIANA, FLORENCE</t>
         </is>
       </c>
       <c r="D6" s="1" t="inlineStr">
         <is>
-          <t>1753</t>
+          <t>1838</t>
         </is>
       </c>
       <c r="E6" s="1" t="inlineStr">
         <is>
-          <t>CR20250225-1580</t>
+          <t>CR20250508-1661</t>
         </is>
       </c>
       <c r="F6" s="1" t="inlineStr">
         <is>
-          <t>PERDIDO, HELEN</t>
+          <t>TOBIA, OSCAR</t>
         </is>
       </c>
       <c r="G6" s="1" t="inlineStr">
         <is>
-          <t>445,000.00</t>
+          <t>10,200.00</t>
         </is>
       </c>
       <c r="H6" s="1" t="inlineStr">
         <is>
-          <t>.05</t>
+          <t>0.10</t>
         </is>
       </c>
       <c r="I6" s="1"/>
       <c r="J6" s="1" t="inlineStr">
         <is>
-          <t>18,467.50</t>
+          <t>846.60</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="7">
       <c r="A7" s="1" t="inlineStr">
         <is>
-          <t>7336</t>
+          <t>7658</t>
         </is>
       </c>
       <c r="B7" s="1" t="inlineStr">
         <is>
-          <t>2025-02-25</t>
+          <t>2025-05-08</t>
         </is>
       </c>
       <c r="C7" s="1" t="inlineStr">
         <is>
-          <t>DOMENDEN, JOVELYN (OV)</t>
+          <t>OFIANA, FLORENCE</t>
         </is>
       </c>
       <c r="D7" s="1" t="inlineStr">
         <is>
-          <t>1753</t>
+          <t>1838</t>
         </is>
       </c>
       <c r="E7" s="1" t="inlineStr">
         <is>
-          <t>CR20250225-1580</t>
+          <t>CR20250508-1661</t>
         </is>
       </c>
       <c r="F7" s="1" t="inlineStr">
         <is>
-          <t>TOLEDANES, LEONARDA</t>
+          <t>PASIC, MICHELLE</t>
         </is>
       </c>
       <c r="G7" s="1" t="inlineStr">
         <is>
-          <t>94,000.00</t>
+          <t>84,000.00</t>
         </is>
       </c>
       <c r="H7" s="1" t="inlineStr">
         <is>
-          <t>.05</t>
+          <t>0.15</t>
         </is>
       </c>
       <c r="I7" s="1"/>
       <c r="J7" s="1" t="inlineStr">
         <is>
-          <t>3,901.00</t>
+          <t>10,458.00</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="8">
       <c r="A8" s="1" t="inlineStr">
         <is>
-          <t>7335</t>
+          <t>7657</t>
         </is>
       </c>
       <c r="B8" s="1" t="inlineStr">
         <is>
-          <t>2025-02-25</t>
+          <t>2025-05-08</t>
         </is>
       </c>
       <c r="C8" s="1" t="inlineStr">
         <is>
-          <t>DOMENDEN, JOVELYN (OV)</t>
+          <t>JULIAN, MERCY ELOISA</t>
         </is>
       </c>
       <c r="D8" s="1" t="inlineStr">
         <is>
-          <t>1753</t>
+          <t>1837</t>
         </is>
       </c>
       <c r="E8" s="1" t="inlineStr">
         <is>
-          <t>CR20250225-1580</t>
+          <t>CR20250508-1660</t>
         </is>
       </c>
       <c r="F8" s="1" t="inlineStr">
         <is>
-          <t>RAPANUT, RONNIE</t>
+          <t>FRANCISCO, ETHELEEN</t>
         </is>
       </c>
       <c r="G8" s="1" t="inlineStr">
         <is>
-          <t>445,000.00</t>
+          <t>357,000.00</t>
         </is>
       </c>
       <c r="H8" s="1" t="inlineStr">
         <is>
-          <t>.05</t>
+          <t>0.05</t>
         </is>
       </c>
       <c r="I8" s="1"/>
       <c r="J8" s="1" t="inlineStr">
         <is>
-          <t>18,467.50</t>
+          <t>14,815.50</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="9">
       <c r="A9" s="1" t="inlineStr">
         <is>
-          <t>7334</t>
+          <t>7656</t>
         </is>
       </c>
       <c r="B9" s="1" t="inlineStr">
         <is>
-          <t>2025-02-25</t>
+          <t>2025-05-08</t>
         </is>
       </c>
       <c r="C9" s="1" t="inlineStr">
         <is>
-          <t>DOMENDEN, JOVELYN (OV)</t>
+          <t>JULIAN, MERCY ELOISA</t>
         </is>
       </c>
       <c r="D9" s="1" t="inlineStr">
         <is>
-          <t>1753</t>
+          <t>1837</t>
         </is>
       </c>
       <c r="E9" s="1" t="inlineStr">
         <is>
-          <t>CR20250225-1580</t>
+          <t>CR20250508-1660</t>
         </is>
       </c>
       <c r="F9" s="1" t="inlineStr">
         <is>
-          <t>KING, BEVERLY</t>
+          <t>FRANCISCO, ETHELEEN</t>
         </is>
       </c>
       <c r="G9" s="1" t="inlineStr">
         <is>
-          <t>448,000.00</t>
+          <t>20,000.00</t>
         </is>
       </c>
       <c r="H9" s="1" t="inlineStr">
         <is>
-          <t>.05</t>
+          <t>0.05</t>
         </is>
       </c>
       <c r="I9" s="1"/>
       <c r="J9" s="1" t="inlineStr">
         <is>
-          <t>18,592.00</t>
+          <t>830.00</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="10">
       <c r="A10" s="1" t="inlineStr">
         <is>
-          <t>7333</t>
+          <t>7655</t>
         </is>
       </c>
       <c r="B10" s="1" t="inlineStr">
         <is>
-          <t>2025-02-25</t>
+          <t>2025-05-08</t>
         </is>
       </c>
       <c r="C10" s="1" t="inlineStr">
         <is>
-          <t>DOMENDEN, JOVELYN (OV)</t>
+          <t>DOMINGO, SHEENA</t>
         </is>
       </c>
       <c r="D10" s="1" t="inlineStr">
         <is>
-          <t>1753</t>
+          <t>1836</t>
         </is>
       </c>
       <c r="E10" s="1" t="inlineStr">
         <is>
-          <t>CR20250225-1580</t>
+          <t>CR20250508-1659</t>
         </is>
       </c>
       <c r="F10" s="1" t="inlineStr">
         <is>
-          <t>CALIJA, VINZ MICHAEL</t>
+          <t>ALIPIO, CHRISTINE</t>
         </is>
       </c>
       <c r="G10" s="1" t="inlineStr">
         <is>
-          <t>74,000.00</t>
+          <t>6,375.00</t>
         </is>
       </c>
       <c r="H10" s="1" t="inlineStr">
         <is>
-          <t>.05</t>
+          <t>0.15</t>
         </is>
       </c>
       <c r="I10" s="1"/>
       <c r="J10" s="1" t="inlineStr">
         <is>
-          <t>3,071.00</t>
+          <t>793.69</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="11">
       <c r="A11" s="1" t="inlineStr">
         <is>
-          <t>7332</t>
+          <t>7654</t>
         </is>
       </c>
       <c r="B11" s="1" t="inlineStr">
         <is>
-          <t>2025-02-25</t>
+          <t>2025-05-08</t>
         </is>
       </c>
       <c r="C11" s="1" t="inlineStr">
         <is>
-          <t>DOMENDEN, JOVELYN (OV)</t>
+          <t>DOMINGO, SHEENA</t>
         </is>
       </c>
       <c r="D11" s="1" t="inlineStr">
         <is>
-          <t>1753</t>
+          <t>1836</t>
         </is>
       </c>
       <c r="E11" s="1" t="inlineStr">
         <is>
-          <t>CR20250225-1580</t>
+          <t>CR20250508-1659</t>
         </is>
       </c>
       <c r="F11" s="1" t="inlineStr">
         <is>
-          <t>RUIZ, VIRGIE INES</t>
+          <t>ANCHETA, ERNESTINA</t>
         </is>
       </c>
       <c r="G11" s="1" t="inlineStr">
         <is>
-          <t>84,000.00</t>
+          <t>11,900.00</t>
         </is>
       </c>
       <c r="H11" s="1" t="inlineStr">
         <is>
-          <t>.05</t>
+          <t>0.15</t>
         </is>
       </c>
       <c r="I11" s="1"/>
       <c r="J11" s="1" t="inlineStr">
         <is>
-          <t>3,486.00</t>
+          <t>1,481.55</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="12">
       <c r="A12" s="1" t="inlineStr">
         <is>
-          <t>7331</t>
+          <t>7653</t>
         </is>
       </c>
       <c r="B12" s="1" t="inlineStr">
         <is>
-          <t>2025-02-25</t>
+          <t>2025-05-08</t>
         </is>
       </c>
       <c r="C12" s="1" t="inlineStr">
         <is>
-          <t>DOMENDEN, JOVELYN</t>
+          <t>DOMINGO, SHEENA</t>
         </is>
       </c>
       <c r="D12" s="1" t="inlineStr">
         <is>
-          <t>1752</t>
+          <t>1836</t>
         </is>
       </c>
       <c r="E12" s="1" t="inlineStr">
         <is>
-          <t>CR20250225-1579</t>
+          <t>CR20250508-1659</t>
         </is>
       </c>
       <c r="F12" s="1" t="inlineStr">
         <is>
-          <t>DE LEON, JAZEL</t>
+          <t>WEHMHOENER, ALICIA</t>
         </is>
       </c>
       <c r="G12" s="1" t="inlineStr">
         <is>
-          <t>95,650.00</t>
+          <t>18,784.00</t>
         </is>
       </c>
       <c r="H12" s="1" t="inlineStr">
         <is>
-          <t>.25</t>
+          <t>0.15</t>
         </is>
       </c>
       <c r="I12" s="1"/>
       <c r="J12" s="1" t="inlineStr">
         <is>
-          <t>19,847.38</t>
+          <t>2,338.61</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="13">
       <c r="A13" s="1" t="inlineStr">
         <is>
-          <t>7330</t>
+          <t>7652</t>
         </is>
       </c>
       <c r="B13" s="1" t="inlineStr">
         <is>
-          <t>2025-02-25</t>
+          <t>2025-05-08</t>
         </is>
       </c>
       <c r="C13" s="1" t="inlineStr">
         <is>
-          <t>DOMENDEN, JOVELYN</t>
+          <t>DOMINGO, SHEENA</t>
         </is>
       </c>
       <c r="D13" s="1" t="inlineStr">
         <is>
-          <t>1752</t>
+          <t>1836</t>
         </is>
       </c>
       <c r="E13" s="1" t="inlineStr">
         <is>
-          <t>CR20250225-1579</t>
+          <t>CR20250508-1659</t>
         </is>
       </c>
       <c r="F13" s="1" t="inlineStr">
         <is>
-          <t>TAQUEBAN, CHIRO</t>
+          <t>ESPAÑOL, MAEZIE</t>
         </is>
       </c>
       <c r="G13" s="1" t="inlineStr">
         <is>
-          <t>15,760.42</t>
+          <t>10,938.00</t>
         </is>
       </c>
       <c r="H13" s="1" t="inlineStr">
         <is>
-          <t>.15</t>
+          <t>0.15</t>
         </is>
       </c>
       <c r="I13" s="1"/>
       <c r="J13" s="1" t="inlineStr">
         <is>
-          <t>1,962.17</t>
+          <t>1,361.78</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="14">
       <c r="A14" s="1" t="inlineStr">
         <is>
-          <t>7329</t>
+          <t>7651</t>
         </is>
       </c>
       <c r="B14" s="1" t="inlineStr">
         <is>
-          <t>2025-02-25</t>
+          <t>2025-05-08</t>
         </is>
       </c>
       <c r="C14" s="1" t="inlineStr">
         <is>
-          <t>DOMENDEN, JOVELYN</t>
+          <t>DOMINGO, SHEENA</t>
         </is>
       </c>
       <c r="D14" s="1" t="inlineStr">
         <is>
-          <t>1752</t>
+          <t>1836</t>
         </is>
       </c>
       <c r="E14" s="1" t="inlineStr">
         <is>
-          <t>CR20250225-1579</t>
+          <t>CR20250508-1659</t>
         </is>
       </c>
       <c r="F14" s="1" t="inlineStr">
         <is>
-          <t>ROXAS, NESCILLE</t>
+          <t>ESTAVILLO, BERNADETTE</t>
         </is>
       </c>
       <c r="G14" s="1" t="inlineStr">
         <is>
-          <t>3,329.17</t>
+          <t>28,125.00</t>
         </is>
       </c>
       <c r="H14" s="1" t="inlineStr">
         <is>
-          <t>.25</t>
+          <t>0.15</t>
         </is>
       </c>
       <c r="I14" s="1"/>
       <c r="J14" s="1" t="inlineStr">
         <is>
-          <t>690.80</t>
+          <t>3,501.56</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="15">
       <c r="A15" s="1" t="inlineStr">
         <is>
-          <t>7328</t>
+          <t>7650</t>
         </is>
       </c>
       <c r="B15" s="1" t="inlineStr">
         <is>
-          <t>2025-02-25</t>
+          <t>2025-05-08</t>
         </is>
       </c>
       <c r="C15" s="1" t="inlineStr">
         <is>
-          <t>DOMENDEN, JOVELYN</t>
+          <t>TOLENTINO, LIZA</t>
         </is>
       </c>
       <c r="D15" s="1" t="inlineStr">
         <is>
-          <t>1751</t>
+          <t>1835</t>
         </is>
       </c>
       <c r="E15" s="1" t="inlineStr">
         <is>
-          <t>CR20250225-1578</t>
+          <t>CR20250508-1658</t>
         </is>
       </c>
       <c r="F15" s="1" t="inlineStr">
         <is>
-          <t>LU, CLAUDETTE</t>
+          <t>ORTAL, DARWIN</t>
         </is>
       </c>
       <c r="G15" s="1" t="inlineStr">
         <is>
-          <t>10,447.92</t>
+          <t>10,200.00</t>
         </is>
       </c>
       <c r="H15" s="1" t="inlineStr">
         <is>
-          <t>.25</t>
+          <t>0.15</t>
         </is>
       </c>
       <c r="I15" s="1"/>
       <c r="J15" s="1" t="inlineStr">
         <is>
-          <t>2,167.94</t>
+          <t>1,269.90</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="16">
       <c r="A16" s="1" t="inlineStr">
         <is>
-          <t>7327</t>
+          <t>7649</t>
         </is>
       </c>
       <c r="B16" s="1" t="inlineStr">
         <is>
-          <t>2025-02-25</t>
+          <t>2025-05-08</t>
         </is>
       </c>
       <c r="C16" s="1" t="inlineStr">
         <is>
-          <t>DOMENDEN, JOVELYN</t>
+          <t>TOLENTINO, LIZA</t>
         </is>
       </c>
       <c r="D16" s="1" t="inlineStr">
         <is>
-          <t>1751</t>
+          <t>1835</t>
         </is>
       </c>
       <c r="E16" s="1" t="inlineStr">
         <is>
-          <t>CR20250225-1578</t>
+          <t>CR20250508-1658</t>
         </is>
       </c>
       <c r="F16" s="1" t="inlineStr">
         <is>
-          <t>GARCIA, JULIAN/JENG</t>
+          <t>YAPO, MARY ROSE</t>
         </is>
       </c>
       <c r="G16" s="1" t="inlineStr">
         <is>
-          <t>13,281.25</t>
+          <t>14,854.67</t>
         </is>
       </c>
       <c r="H16" s="1" t="inlineStr">
         <is>
-          <t>.25</t>
+          <t>0.10</t>
         </is>
       </c>
       <c r="I16" s="1"/>
       <c r="J16" s="1" t="inlineStr">
         <is>
-          <t>2,755.86</t>
+          <t>1,232.94</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="17">
       <c r="A17" s="1" t="inlineStr">
         <is>
-          <t>7326</t>
+          <t>7648</t>
         </is>
       </c>
       <c r="B17" s="1" t="inlineStr">
         <is>
-          <t>2025-02-25</t>
+          <t>2025-05-08</t>
         </is>
       </c>
       <c r="C17" s="1" t="inlineStr">
         <is>
-          <t>DOMENDEN, JOVELYN</t>
+          <t>CORNELIO, CLAIROL</t>
         </is>
       </c>
       <c r="D17" s="1" t="inlineStr">
         <is>
-          <t>1751</t>
+          <t>1834</t>
         </is>
       </c>
       <c r="E17" s="1" t="inlineStr">
         <is>
-          <t>CR20250225-1578</t>
+          <t>CR20250508-1657</t>
         </is>
       </c>
       <c r="F17" s="1" t="inlineStr">
         <is>
-          <t>DOCTOLERO, ARNEL</t>
+          <t>LOPEZ, ANNE</t>
         </is>
       </c>
       <c r="G17" s="1" t="inlineStr">
         <is>
-          <t>10,447.92</t>
+          <t>7,500.00</t>
         </is>
       </c>
       <c r="H17" s="1" t="inlineStr">
         <is>
-          <t>.25</t>
+          <t>0.15</t>
         </is>
       </c>
       <c r="I17" s="1"/>
       <c r="J17" s="1" t="inlineStr">
         <is>
-          <t>2,167.94</t>
+          <t>933.75</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="18">
       <c r="A18" s="1" t="inlineStr">
         <is>
-          <t>7325</t>
+          <t>7647</t>
         </is>
       </c>
       <c r="B18" s="1" t="inlineStr">
         <is>
-          <t>2025-02-25</t>
+          <t>2025-05-08</t>
         </is>
       </c>
       <c r="C18" s="1" t="inlineStr">
         <is>
-          <t>DOMENDEN, JOVELYN</t>
+          <t>CORNELIO, CLAIROL</t>
         </is>
       </c>
       <c r="D18" s="1" t="inlineStr">
         <is>
-          <t>1751</t>
+          <t>1834</t>
         </is>
       </c>
       <c r="E18" s="1" t="inlineStr">
         <is>
-          <t>CR20250225-1578</t>
+          <t>CR20250508-1657</t>
         </is>
       </c>
       <c r="F18" s="1" t="inlineStr">
         <is>
-          <t>ROMANO, SERVITAS</t>
+          <t>LOPEZ, ANNE</t>
         </is>
       </c>
       <c r="G18" s="1" t="inlineStr">
         <is>
-          <t>10,208.33</t>
+          <t>7,500.00</t>
         </is>
       </c>
       <c r="H18" s="1" t="inlineStr">
         <is>
-          <t>.25</t>
+          <t>0.15</t>
         </is>
       </c>
       <c r="I18" s="1"/>
       <c r="J18" s="1" t="inlineStr">
         <is>
-          <t>2,118.23</t>
+          <t>933.75</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="19">
       <c r="A19" s="1" t="inlineStr">
         <is>
-          <t>7324</t>
+          <t>7646</t>
         </is>
       </c>
       <c r="B19" s="1" t="inlineStr">
         <is>
-          <t>2025-02-25</t>
+          <t>2025-05-08</t>
         </is>
       </c>
       <c r="C19" s="1" t="inlineStr">
         <is>
-          <t>DOMENDEN, JOVELYN</t>
+          <t>CORNELIO, CLAIROL</t>
         </is>
       </c>
       <c r="D19" s="1" t="inlineStr">
         <is>
-          <t>1751</t>
+          <t>1834</t>
         </is>
       </c>
       <c r="E19" s="1" t="inlineStr">
         <is>
-          <t>CR20250225-1578</t>
+          <t>CR20250508-1657</t>
         </is>
       </c>
       <c r="F19" s="1" t="inlineStr">
         <is>
-          <t>INOFINADA, RODELYN</t>
+          <t>LOPEZ, ANNE</t>
         </is>
       </c>
       <c r="G19" s="1" t="inlineStr">
         <is>
-          <t>3,329.17</t>
+          <t>7,500.00</t>
         </is>
       </c>
       <c r="H19" s="1" t="inlineStr">
         <is>
-          <t>.25</t>
+          <t>0.15</t>
         </is>
       </c>
       <c r="I19" s="1"/>
       <c r="J19" s="1" t="inlineStr">
         <is>
-          <t>690.80</t>
+          <t>933.75</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="20">
       <c r="A20" s="1" t="inlineStr">
         <is>
-          <t>7323</t>
+          <t>7645</t>
         </is>
       </c>
       <c r="B20" s="1" t="inlineStr">
         <is>
-          <t>2025-02-25</t>
+          <t>2025-05-08</t>
         </is>
       </c>
       <c r="C20" s="1" t="inlineStr">
         <is>
-          <t>DOMENDEN, JOVELYN</t>
+          <t>CORNELIO, CLAIROL</t>
         </is>
       </c>
       <c r="D20" s="1" t="inlineStr">
         <is>
-          <t>1751</t>
+          <t>1834</t>
         </is>
       </c>
       <c r="E20" s="1" t="inlineStr">
         <is>
-          <t>CR20250225-1578</t>
+          <t>CR20250508-1657</t>
         </is>
       </c>
       <c r="F20" s="1" t="inlineStr">
         <is>
-          <t>CORPUZ, MARGARETTE</t>
+          <t>PIO, LEONORA</t>
         </is>
       </c>
       <c r="G20" s="1" t="inlineStr">
         <is>
-          <t>6,765.00</t>
+          <t>19,600.00</t>
         </is>
       </c>
       <c r="H20" s="1" t="inlineStr">
         <is>
-          <t>.25</t>
+          <t>0.10</t>
         </is>
       </c>
       <c r="I20" s="1"/>
       <c r="J20" s="1" t="inlineStr">
         <is>
-          <t>1,403.74</t>
+          <t>1,626.80</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="21">
       <c r="A21" s="1" t="inlineStr">
         <is>
-          <t>7322</t>
+          <t>7644</t>
         </is>
       </c>
       <c r="B21" s="1" t="inlineStr">
         <is>
-          <t>2025-02-25</t>
+          <t>2025-05-08</t>
         </is>
       </c>
       <c r="C21" s="1" t="inlineStr">
         <is>
-          <t>GUTIERREZ, CHRISTINE</t>
+          <t>CORNELIO, CLAIROL</t>
         </is>
       </c>
       <c r="D21" s="1" t="inlineStr">
         <is>
-          <t>1750</t>
+          <t>1834</t>
         </is>
       </c>
       <c r="E21" s="1" t="inlineStr">
         <is>
-          <t>CR20250225-1577</t>
+          <t>CR20250508-1657</t>
         </is>
       </c>
       <c r="F21" s="1" t="inlineStr">
         <is>
-          <t>GARIN, CRESTITA</t>
+          <t>PIO, LEONORA</t>
         </is>
       </c>
       <c r="G21" s="1" t="inlineStr">
         <is>
-          <t>76,000.00</t>
+          <t>19,600.00</t>
         </is>
       </c>
       <c r="H21" s="1" t="inlineStr">
         <is>
-          <t>.15</t>
+          <t>0.10</t>
         </is>
       </c>
       <c r="I21" s="1"/>
       <c r="J21" s="1" t="inlineStr">
         <is>
-          <t>9,462.00</t>
+          <t>1,626.80</t>
         </is>
       </c>
     </row>
   </sheetData>
   <printOptions headings="false" gridLines="false" gridLinesSet="true" horizontalCentered="false" verticalCentered="false"/>
   <pageMargins left="0.5" right="0.5" top="1.0" bottom="1.0" header="0.5" footer="0.5"/>
   <pageSetup blackAndWhite="false" cellComments="none" copies="1" draft="false" firstPageNumber="1" fitToHeight="1" fitToWidth="1" horizontalDpi="300" orientation="portrait" pageOrder="downThenOver" paperSize="1" scale="100" useFirstPageNumber="true" usePrinterDefaults="false" verticalDpi="300"/>
   <headerFooter differentFirst="false" differentOddEven="false">
     <oddHeader>&amp;C&amp;"Times New Roman,Regular"&amp;12&amp;A</oddHeader>
     <oddFooter>&amp;C&amp;"Times New Roman,Regular"&amp;12Page &amp;P</oddFooter>
   </headerFooter>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <TotalTime></TotalTime>
   <Company/>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcmitype="http://purl.org/dc/dcmitype/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dc:title/>