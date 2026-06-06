--- v0 (2026-04-19)
+++ v1 (2026-06-06)
@@ -177,1004 +177,1004 @@
       </c>
       <c r="G1" s="1" t="inlineStr">
         <is>
           <t>amount</t>
         </is>
       </c>
       <c r="H1" s="1" t="inlineStr">
         <is>
           <t>rate</t>
         </is>
       </c>
       <c r="I1" s="1" t="inlineStr">
         <is>
           <t>check_no</t>
         </is>
       </c>
       <c r="J1" s="1" t="inlineStr">
         <is>
           <t>total</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="2">
       <c r="A2" s="1" t="inlineStr">
         <is>
-          <t>9617</t>
+          <t>9856</t>
         </is>
       </c>
       <c r="B2" s="1" t="inlineStr">
         <is>
-          <t>2026-02-19</t>
+          <t>2026-04-10</t>
         </is>
       </c>
       <c r="C2" s="1" t="inlineStr">
         <is>
-          <t>GUTIERREZ, CHRISTINE</t>
+          <t>DAQUIOAG, MARIA ELOISA</t>
         </is>
       </c>
       <c r="D2" s="1" t="inlineStr">
         <is>
-          <t>2312</t>
+          <t>2378</t>
         </is>
       </c>
       <c r="E2" s="1" t="inlineStr">
         <is>
-          <t>CR20260219-2115</t>
+          <t>CR20260410-2180</t>
         </is>
       </c>
       <c r="F2" s="1" t="inlineStr">
         <is>
-          <t>ISIT, EVANGELINE</t>
+          <t>MORELLA, MARK VINCENT</t>
         </is>
       </c>
       <c r="G2" s="1" t="inlineStr">
         <is>
-          <t>352,500.00</t>
+          <t>152,526.00</t>
         </is>
       </c>
       <c r="H2" s="1" t="inlineStr">
         <is>
-          <t>.20</t>
+          <t>0.15</t>
         </is>
       </c>
       <c r="I2" s="1"/>
       <c r="J2" s="1" t="inlineStr">
         <is>
-          <t>58,515.00</t>
+          <t>18,989.49</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="3">
       <c r="A3" s="1" t="inlineStr">
         <is>
-          <t>9616</t>
+          <t>9855</t>
         </is>
       </c>
       <c r="B3" s="1" t="inlineStr">
         <is>
-          <t>2026-02-19</t>
+          <t>2026-04-10</t>
         </is>
       </c>
       <c r="C3" s="1" t="inlineStr">
         <is>
-          <t>GUTIERREZ, CHRISTINE</t>
+          <t>DAQUIOAG, MARIA ELOISA</t>
         </is>
       </c>
       <c r="D3" s="1" t="inlineStr">
         <is>
-          <t>2311</t>
+          <t>2378</t>
         </is>
       </c>
       <c r="E3" s="1" t="inlineStr">
         <is>
-          <t>CR20260219-2114</t>
+          <t>CR20260410-2180</t>
         </is>
       </c>
       <c r="F3" s="1" t="inlineStr">
         <is>
-          <t>BEGUAS, PHINA</t>
+          <t>DAQUIOAG, GIGIRETH</t>
         </is>
       </c>
       <c r="G3" s="1" t="inlineStr">
         <is>
-          <t>68,000.00</t>
+          <t>107,000.00</t>
         </is>
       </c>
       <c r="H3" s="1" t="inlineStr">
         <is>
-          <t>.20</t>
+          <t>0.15</t>
         </is>
       </c>
       <c r="I3" s="1"/>
       <c r="J3" s="1" t="inlineStr">
         <is>
-          <t>11,288.00</t>
+          <t>13,321.50</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="4">
       <c r="A4" s="1" t="inlineStr">
         <is>
-          <t>9615</t>
+          <t>9854</t>
         </is>
       </c>
       <c r="B4" s="1" t="inlineStr">
         <is>
-          <t>2026-02-19</t>
+          <t>2026-04-10</t>
         </is>
       </c>
       <c r="C4" s="1" t="inlineStr">
         <is>
-          <t>GUTIERREZ, CHRISTINE</t>
+          <t>TOLENTINO, LIZA</t>
         </is>
       </c>
       <c r="D4" s="1" t="inlineStr">
         <is>
-          <t>2311</t>
+          <t>2377</t>
         </is>
       </c>
       <c r="E4" s="1" t="inlineStr">
         <is>
-          <t>CR20260219-2114</t>
+          <t>CR20260410-2179</t>
         </is>
       </c>
       <c r="F4" s="1" t="inlineStr">
         <is>
-          <t>SEMBRANO, GEMMA</t>
+          <t>AGPAOA, EVANGELINE</t>
         </is>
       </c>
       <c r="G4" s="1" t="inlineStr">
         <is>
-          <t>118,500.00</t>
+          <t>50,400.00</t>
         </is>
       </c>
       <c r="H4" s="1" t="inlineStr">
         <is>
-          <t>.20</t>
+          <t>0.15</t>
         </is>
       </c>
       <c r="I4" s="1"/>
       <c r="J4" s="1" t="inlineStr">
         <is>
-          <t>19,671.00</t>
+          <t>6,274.80</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="5">
       <c r="A5" s="1" t="inlineStr">
         <is>
-          <t>9614</t>
+          <t>9853</t>
         </is>
       </c>
       <c r="B5" s="1" t="inlineStr">
         <is>
-          <t>2026-02-19</t>
+          <t>2026-04-10</t>
         </is>
       </c>
       <c r="C5" s="1" t="inlineStr">
         <is>
-          <t>GUTIERREZ, CHRISTINE</t>
+          <t>MARTIN, JULIA DIVINA</t>
         </is>
       </c>
       <c r="D5" s="1" t="inlineStr">
         <is>
-          <t>2311</t>
+          <t>2376</t>
         </is>
       </c>
       <c r="E5" s="1" t="inlineStr">
         <is>
-          <t>CR20260219-2114</t>
+          <t>CR20260410-2178</t>
         </is>
       </c>
       <c r="F5" s="1" t="inlineStr">
         <is>
-          <t>CALDITO, DIANA</t>
+          <t> HILARIO, VIVIAN</t>
         </is>
       </c>
       <c r="G5" s="1" t="inlineStr">
         <is>
-          <t>480,000.00</t>
+          <t>52,650.00</t>
         </is>
       </c>
       <c r="H5" s="1" t="inlineStr">
         <is>
           <t>.20</t>
         </is>
       </c>
       <c r="I5" s="1"/>
       <c r="J5" s="1" t="inlineStr">
         <is>
-          <t>79,680.00</t>
+          <t>8,739.90</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="6">
       <c r="A6" s="1" t="inlineStr">
         <is>
-          <t>9613</t>
+          <t>9852</t>
         </is>
       </c>
       <c r="B6" s="1" t="inlineStr">
         <is>
-          <t>2026-02-19</t>
+          <t>2026-04-10</t>
         </is>
       </c>
       <c r="C6" s="1" t="inlineStr">
         <is>
-          <t>GUTIERREZ, CHRISTINE</t>
+          <t>MARTIN, JULIA DIVINA</t>
         </is>
       </c>
       <c r="D6" s="1" t="inlineStr">
         <is>
-          <t>2311</t>
+          <t>2376</t>
         </is>
       </c>
       <c r="E6" s="1" t="inlineStr">
         <is>
-          <t>CR20260219-2114</t>
+          <t>CR20260410-2178</t>
         </is>
       </c>
       <c r="F6" s="1" t="inlineStr">
         <is>
-          <t>JUGUILON, LORENCE</t>
+          <t>DELOS SANTOS, CHRISTINA</t>
         </is>
       </c>
       <c r="G6" s="1" t="inlineStr">
         <is>
-          <t>316,500.00</t>
+          <t>28,750.00</t>
         </is>
       </c>
       <c r="H6" s="1" t="inlineStr">
         <is>
           <t>.20</t>
         </is>
       </c>
       <c r="I6" s="1"/>
       <c r="J6" s="1" t="inlineStr">
         <is>
-          <t>52,539.00</t>
+          <t>4,772.50</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="7">
       <c r="A7" s="1" t="inlineStr">
         <is>
-          <t>9612</t>
+          <t>9851</t>
         </is>
       </c>
       <c r="B7" s="1" t="inlineStr">
         <is>
-          <t>2026-02-19</t>
+          <t>2026-04-10</t>
         </is>
       </c>
       <c r="C7" s="1" t="inlineStr">
         <is>
-          <t>GUTIERREZ, CHRISTINE</t>
+          <t>MARTIN, JULIA DIVINA</t>
         </is>
       </c>
       <c r="D7" s="1" t="inlineStr">
         <is>
-          <t>2311</t>
+          <t>2376</t>
         </is>
       </c>
       <c r="E7" s="1" t="inlineStr">
         <is>
-          <t>CR20260219-2114</t>
+          <t>CR20260410-2178</t>
         </is>
       </c>
       <c r="F7" s="1" t="inlineStr">
         <is>
-          <t>CRUZ, AUGUSTO</t>
+          <t>MARTIN, KIM ABAYA</t>
         </is>
       </c>
       <c r="G7" s="1" t="inlineStr">
         <is>
-          <t>14,375.00</t>
+          <t>22,500.00</t>
         </is>
       </c>
       <c r="H7" s="1" t="inlineStr">
         <is>
-          <t>.10</t>
+          <t>.20</t>
         </is>
       </c>
       <c r="I7" s="1"/>
       <c r="J7" s="1" t="inlineStr">
         <is>
-          <t>1,193.13</t>
+          <t>3,735.00</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="8">
       <c r="A8" s="1" t="inlineStr">
         <is>
-          <t>9611</t>
+          <t>9850</t>
         </is>
       </c>
       <c r="B8" s="1" t="inlineStr">
         <is>
-          <t>2026-02-19</t>
+          <t>2026-04-10</t>
         </is>
       </c>
       <c r="C8" s="1" t="inlineStr">
         <is>
-          <t>GUTIERREZ, CHRISTINE</t>
+          <t>MARTIN, JULIA DIVINA</t>
         </is>
       </c>
       <c r="D8" s="1" t="inlineStr">
         <is>
-          <t>2311</t>
+          <t>2376</t>
         </is>
       </c>
       <c r="E8" s="1" t="inlineStr">
         <is>
-          <t>CR20260219-2114</t>
+          <t>CR20260410-2178</t>
         </is>
       </c>
       <c r="F8" s="1" t="inlineStr">
         <is>
-          <t>MANGANAAN, ROSA</t>
+          <t>MARTIN, JULIA DIVINA</t>
         </is>
       </c>
       <c r="G8" s="1" t="inlineStr">
         <is>
-          <t>48,216.67</t>
+          <t>28,750.00</t>
         </is>
       </c>
       <c r="H8" s="1" t="inlineStr">
         <is>
           <t>.20</t>
         </is>
       </c>
       <c r="I8" s="1"/>
       <c r="J8" s="1" t="inlineStr">
         <is>
-          <t>8,003.97</t>
+          <t>4,772.50</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="9">
       <c r="A9" s="1" t="inlineStr">
         <is>
-          <t>9610</t>
+          <t>9849</t>
         </is>
       </c>
       <c r="B9" s="1" t="inlineStr">
         <is>
-          <t>2026-02-19</t>
+          <t>2026-04-10</t>
         </is>
       </c>
       <c r="C9" s="1" t="inlineStr">
         <is>
-          <t>GUTIERREZ, CHRISTINE</t>
+          <t>DAMASO, ELISA LUISA</t>
         </is>
       </c>
       <c r="D9" s="1" t="inlineStr">
         <is>
-          <t>2310</t>
+          <t>2375</t>
         </is>
       </c>
       <c r="E9" s="1" t="inlineStr">
         <is>
-          <t>CR20260219-2113</t>
+          <t>CR20260410-2177</t>
         </is>
       </c>
       <c r="F9" s="1" t="inlineStr">
         <is>
-          <t>MAPA, DOMITILA</t>
+          <t>PACIS, ESTRELLA</t>
         </is>
       </c>
       <c r="G9" s="1" t="inlineStr">
         <is>
-          <t>29,752.00</t>
+          <t>194,000.00</t>
         </is>
       </c>
       <c r="H9" s="1" t="inlineStr">
         <is>
-          <t>.20</t>
+          <t>.10</t>
         </is>
       </c>
       <c r="I9" s="1"/>
       <c r="J9" s="1" t="inlineStr">
         <is>
-          <t>4,938.83</t>
+          <t>16,102.00</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="10">
       <c r="A10" s="1" t="inlineStr">
         <is>
-          <t>9609</t>
+          <t>9848</t>
         </is>
       </c>
       <c r="B10" s="1" t="inlineStr">
         <is>
-          <t>2026-02-19</t>
+          <t>2026-04-10</t>
         </is>
       </c>
       <c r="C10" s="1" t="inlineStr">
         <is>
-          <t>GUTIERREZ, CHRISTINE</t>
+          <t>MARCOS, IMELDA</t>
         </is>
       </c>
       <c r="D10" s="1" t="inlineStr">
         <is>
-          <t>2310</t>
+          <t>2374</t>
         </is>
       </c>
       <c r="E10" s="1" t="inlineStr">
         <is>
-          <t>CR20260219-2113</t>
+          <t>CR20260410-2176</t>
         </is>
       </c>
       <c r="F10" s="1" t="inlineStr">
         <is>
-          <t>CAYABYAB, ELVIE</t>
+          <t>DELA CRUZ, EMERSON</t>
         </is>
       </c>
       <c r="G10" s="1" t="inlineStr">
         <is>
-          <t>46,166.67</t>
+          <t>94,500.00</t>
         </is>
       </c>
       <c r="H10" s="1" t="inlineStr">
         <is>
-          <t>.20</t>
+          <t>.10</t>
         </is>
       </c>
       <c r="I10" s="1"/>
       <c r="J10" s="1" t="inlineStr">
         <is>
-          <t>7,663.67</t>
+          <t>7,843.50</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="11">
       <c r="A11" s="1" t="inlineStr">
         <is>
-          <t>9608</t>
+          <t>9847</t>
         </is>
       </c>
       <c r="B11" s="1" t="inlineStr">
         <is>
-          <t>2026-02-19</t>
+          <t>2026-04-10</t>
         </is>
       </c>
       <c r="C11" s="1" t="inlineStr">
         <is>
-          <t>GUTIERREZ, CHRISTINE</t>
+          <t>MARCOS, IMELDA</t>
         </is>
       </c>
       <c r="D11" s="1" t="inlineStr">
         <is>
-          <t>2310</t>
+          <t>2374</t>
         </is>
       </c>
       <c r="E11" s="1" t="inlineStr">
         <is>
-          <t>CR20260219-2113</t>
+          <t>CR20260410-2176</t>
         </is>
       </c>
       <c r="F11" s="1" t="inlineStr">
         <is>
-          <t>POLVOROSA, ROMELA</t>
+          <t>MARCOS, ADELINE</t>
         </is>
       </c>
       <c r="G11" s="1" t="inlineStr">
         <is>
-          <t>9,800.00</t>
+          <t>26,700.00</t>
         </is>
       </c>
       <c r="H11" s="1" t="inlineStr">
         <is>
-          <t>.20</t>
+          <t>.10</t>
         </is>
       </c>
       <c r="I11" s="1"/>
       <c r="J11" s="1" t="inlineStr">
         <is>
-          <t>1,626.80</t>
+          <t>2,216.10</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="12">
       <c r="A12" s="1" t="inlineStr">
         <is>
-          <t>9607</t>
+          <t>9846</t>
         </is>
       </c>
       <c r="B12" s="1" t="inlineStr">
         <is>
-          <t>2026-02-19</t>
+          <t>2026-04-10</t>
         </is>
       </c>
       <c r="C12" s="1" t="inlineStr">
         <is>
-          <t>GUTIERREZ, CHRISTINE</t>
+          <t>MARCOS, IMELDA</t>
         </is>
       </c>
       <c r="D12" s="1" t="inlineStr">
         <is>
-          <t>2310</t>
+          <t>2374</t>
         </is>
       </c>
       <c r="E12" s="1" t="inlineStr">
         <is>
-          <t>CR20260219-2113</t>
+          <t>CR20260410-2176</t>
         </is>
       </c>
       <c r="F12" s="1" t="inlineStr">
         <is>
-          <t>GUTIERREZ, GLENN</t>
+          <t>TAGANAS, GERRY</t>
         </is>
       </c>
       <c r="G12" s="1" t="inlineStr">
         <is>
-          <t>8,333.34</t>
+          <t>64,000.00</t>
         </is>
       </c>
       <c r="H12" s="1" t="inlineStr">
         <is>
-          <t>.20</t>
+          <t>.10</t>
         </is>
       </c>
       <c r="I12" s="1"/>
       <c r="J12" s="1" t="inlineStr">
         <is>
-          <t>1,383.33</t>
+          <t>5,312.00</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="13">
       <c r="A13" s="1" t="inlineStr">
         <is>
-          <t>9606</t>
+          <t>9845</t>
         </is>
       </c>
       <c r="B13" s="1" t="inlineStr">
         <is>
-          <t>2026-02-19</t>
+          <t>2026-04-10</t>
         </is>
       </c>
       <c r="C13" s="1" t="inlineStr">
         <is>
-          <t>GUTIERREZ, CHRISTINE</t>
+          <t>MARCOS, IMELDA</t>
         </is>
       </c>
       <c r="D13" s="1" t="inlineStr">
         <is>
-          <t>2310</t>
+          <t>2374</t>
         </is>
       </c>
       <c r="E13" s="1" t="inlineStr">
         <is>
-          <t>CR20260219-2113</t>
+          <t>CR20260410-2176</t>
         </is>
       </c>
       <c r="F13" s="1" t="inlineStr">
         <is>
-          <t>GARIN, JOYCE ALEXIS</t>
+          <t>PALTENG, WILBERT</t>
         </is>
       </c>
       <c r="G13" s="1" t="inlineStr">
         <is>
-          <t>4,583.33</t>
+          <t>10,384.00</t>
         </is>
       </c>
       <c r="H13" s="1" t="inlineStr">
         <is>
-          <t>.20</t>
+          <t>.10</t>
         </is>
       </c>
       <c r="I13" s="1"/>
       <c r="J13" s="1" t="inlineStr">
         <is>
-          <t>760.83</t>
+          <t>861.87</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="14">
       <c r="A14" s="1" t="inlineStr">
         <is>
-          <t>9605</t>
+          <t>9844</t>
         </is>
       </c>
       <c r="B14" s="1" t="inlineStr">
         <is>
-          <t>2026-02-19</t>
+          <t>2026-04-10</t>
         </is>
       </c>
       <c r="C14" s="1" t="inlineStr">
         <is>
-          <t>GUTIERREZ, CHRISTINE</t>
+          <t>QUINTOS, MILICENT</t>
         </is>
       </c>
       <c r="D14" s="1" t="inlineStr">
         <is>
-          <t>2310</t>
+          <t>2373</t>
         </is>
       </c>
       <c r="E14" s="1" t="inlineStr">
         <is>
-          <t>CR20260219-2113</t>
+          <t>CR20260410-2175</t>
         </is>
       </c>
       <c r="F14" s="1" t="inlineStr">
         <is>
-          <t>MANONGDO, JAN KENNETH</t>
+          <t>QUINTOS, RYAN</t>
         </is>
       </c>
       <c r="G14" s="1" t="inlineStr">
         <is>
-          <t>16,250.00</t>
+          <t>172,550.02</t>
         </is>
       </c>
       <c r="H14" s="1" t="inlineStr">
         <is>
           <t>0.1</t>
         </is>
       </c>
       <c r="I14" s="1"/>
       <c r="J14" s="1" t="inlineStr">
         <is>
-          <t>1,348.75</t>
+          <t>14,321.65</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="15">
       <c r="A15" s="1" t="inlineStr">
         <is>
-          <t>9604</t>
+          <t>9843</t>
         </is>
       </c>
       <c r="B15" s="1" t="inlineStr">
         <is>
-          <t>2026-02-19</t>
+          <t>2026-04-10</t>
         </is>
       </c>
       <c r="C15" s="1" t="inlineStr">
         <is>
-          <t>GUTIERREZ, CHRISTINE</t>
+          <t>QUINTOS, MILICENT</t>
         </is>
       </c>
       <c r="D15" s="1" t="inlineStr">
         <is>
-          <t>2309</t>
+          <t>2373</t>
         </is>
       </c>
       <c r="E15" s="1" t="inlineStr">
         <is>
-          <t>CR20260219-2112</t>
+          <t>CR20260410-2175</t>
         </is>
       </c>
       <c r="F15" s="1" t="inlineStr">
         <is>
-          <t>PERALTA, JASTIN KAY</t>
+          <t>VILLANIA, AGNES</t>
         </is>
       </c>
       <c r="G15" s="1" t="inlineStr">
         <is>
-          <t>16,700.00</t>
+          <t>88,998.00</t>
         </is>
       </c>
       <c r="H15" s="1" t="inlineStr">
         <is>
           <t>0.1</t>
         </is>
       </c>
       <c r="I15" s="1"/>
       <c r="J15" s="1" t="inlineStr">
         <is>
-          <t>1,386.10</t>
+          <t>7,386.83</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="16">
       <c r="A16" s="1" t="inlineStr">
         <is>
-          <t>9603</t>
+          <t>9842</t>
         </is>
       </c>
       <c r="B16" s="1" t="inlineStr">
         <is>
-          <t>2026-02-19</t>
+          <t>2026-04-10</t>
         </is>
       </c>
       <c r="C16" s="1" t="inlineStr">
         <is>
-          <t>GUTIERREZ, CHRISTINE</t>
+          <t>LLANES, GRATECHEN</t>
         </is>
       </c>
       <c r="D16" s="1" t="inlineStr">
         <is>
-          <t>2309</t>
+          <t>2372</t>
         </is>
       </c>
       <c r="E16" s="1" t="inlineStr">
         <is>
-          <t>CR20260219-2112</t>
+          <t>CR20260410-2174</t>
         </is>
       </c>
       <c r="F16" s="1" t="inlineStr">
         <is>
-          <t>RAVANZO, IRENE</t>
+          <t>VILLANIA, AGNES</t>
         </is>
       </c>
       <c r="G16" s="1" t="inlineStr">
         <is>
-          <t>5,416.66</t>
+          <t>89,000.00</t>
         </is>
       </c>
       <c r="H16" s="1" t="inlineStr">
         <is>
-          <t>0.2</t>
+          <t>0.15</t>
         </is>
       </c>
       <c r="I16" s="1"/>
       <c r="J16" s="1" t="inlineStr">
         <is>
-          <t>899.17</t>
+          <t>11,080.50</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="17">
       <c r="A17" s="1" t="inlineStr">
         <is>
-          <t>9602</t>
+          <t>9841</t>
         </is>
       </c>
       <c r="B17" s="1" t="inlineStr">
         <is>
-          <t>2026-02-19</t>
+          <t>2026-04-10</t>
         </is>
       </c>
       <c r="C17" s="1" t="inlineStr">
         <is>
-          <t>GUTIERREZ, CHRISTINE</t>
+          <t>LLANES, GRATECHEN</t>
         </is>
       </c>
       <c r="D17" s="1" t="inlineStr">
         <is>
-          <t>2309</t>
+          <t>2372</t>
         </is>
       </c>
       <c r="E17" s="1" t="inlineStr">
         <is>
-          <t>CR20260219-2112</t>
+          <t>CR20260410-2174</t>
         </is>
       </c>
       <c r="F17" s="1" t="inlineStr">
         <is>
-          <t>JUGUILON, CONCEPCION</t>
+          <t>DELA CRUZ, EMERSON</t>
         </is>
       </c>
       <c r="G17" s="1" t="inlineStr">
         <is>
-          <t>6,333.33</t>
+          <t>94,500.00</t>
         </is>
       </c>
       <c r="H17" s="1" t="inlineStr">
         <is>
-          <t>0.2</t>
+          <t>0.15</t>
         </is>
       </c>
       <c r="I17" s="1"/>
       <c r="J17" s="1" t="inlineStr">
         <is>
-          <t>1,051.33</t>
+          <t>11,765.25</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="18">
       <c r="A18" s="1" t="inlineStr">
         <is>
-          <t>9601</t>
+          <t>9840</t>
         </is>
       </c>
       <c r="B18" s="1" t="inlineStr">
         <is>
-          <t>2026-02-19</t>
+          <t>2026-04-10</t>
         </is>
       </c>
       <c r="C18" s="1" t="inlineStr">
         <is>
-          <t>GUTIERREZ, CHRISTINE</t>
+          <t>LLANES, GRATECHEN</t>
         </is>
       </c>
       <c r="D18" s="1" t="inlineStr">
         <is>
-          <t>2309</t>
+          <t>2372</t>
         </is>
       </c>
       <c r="E18" s="1" t="inlineStr">
         <is>
-          <t>CR20260219-2112</t>
+          <t>CR20260410-2174</t>
         </is>
       </c>
       <c r="F18" s="1" t="inlineStr">
         <is>
-          <t>GARIN, CRISTETA</t>
+          <t>MARCOS, ADELINE E</t>
         </is>
       </c>
       <c r="G18" s="1" t="inlineStr">
         <is>
-          <t>5,833.33</t>
+          <t>26,700.00</t>
         </is>
       </c>
       <c r="H18" s="1" t="inlineStr">
         <is>
-          <t>0.2</t>
+          <t>0.15</t>
         </is>
       </c>
       <c r="I18" s="1"/>
       <c r="J18" s="1" t="inlineStr">
         <is>
-          <t>968.33</t>
+          <t>3,324.15</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="19">
       <c r="A19" s="1" t="inlineStr">
         <is>
-          <t>9600</t>
+          <t>9839</t>
         </is>
       </c>
       <c r="B19" s="1" t="inlineStr">
         <is>
-          <t>2026-02-19</t>
+          <t>2026-04-10</t>
         </is>
       </c>
       <c r="C19" s="1" t="inlineStr">
         <is>
-          <t>GUTIERREZ, CHRISTINE</t>
+          <t>LLANES, GRATECHEN</t>
         </is>
       </c>
       <c r="D19" s="1" t="inlineStr">
         <is>
-          <t>2309</t>
+          <t>2372</t>
         </is>
       </c>
       <c r="E19" s="1" t="inlineStr">
         <is>
-          <t>CR20260219-2112</t>
+          <t>CR20260410-2174</t>
         </is>
       </c>
       <c r="F19" s="1" t="inlineStr">
         <is>
-          <t>GUTIERREZ GLENN</t>
+          <t>TAGANAS, GERYY</t>
         </is>
       </c>
       <c r="G19" s="1" t="inlineStr">
         <is>
-          <t>6,083.33</t>
+          <t>64,000.00</t>
         </is>
       </c>
       <c r="H19" s="1" t="inlineStr">
         <is>
-          <t>0.2</t>
+          <t>0.15</t>
         </is>
       </c>
       <c r="I19" s="1"/>
       <c r="J19" s="1" t="inlineStr">
         <is>
-          <t>1,009.83</t>
+          <t>7,968.00</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="20">
       <c r="A20" s="1" t="inlineStr">
         <is>
-          <t>9599</t>
+          <t>9838</t>
         </is>
       </c>
       <c r="B20" s="1" t="inlineStr">
         <is>
-          <t>2026-02-19</t>
+          <t>2026-04-10</t>
         </is>
       </c>
       <c r="C20" s="1" t="inlineStr">
         <is>
-          <t>GUTIERREZ, CHRISTINE</t>
+          <t>LLANES, GRATECHEN</t>
         </is>
       </c>
       <c r="D20" s="1" t="inlineStr">
         <is>
-          <t>2309</t>
+          <t>2372</t>
         </is>
       </c>
       <c r="E20" s="1" t="inlineStr">
         <is>
-          <t>CR20260219-2112</t>
+          <t>CR20260410-2174</t>
         </is>
       </c>
       <c r="F20" s="1" t="inlineStr">
         <is>
-          <t>ORINION, THELMA</t>
+          <t>QUINTOS, RYAN</t>
         </is>
       </c>
       <c r="G20" s="1" t="inlineStr">
         <is>
-          <t>6,583.33</t>
+          <t>10,691.67</t>
         </is>
       </c>
       <c r="H20" s="1" t="inlineStr">
         <is>
           <t>0.15</t>
         </is>
       </c>
       <c r="I20" s="1"/>
       <c r="J20" s="1" t="inlineStr">
         <is>
-          <t>819.62</t>
+          <t>1,331.11</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="21">
       <c r="A21" s="1" t="inlineStr">
         <is>
-          <t>9598</t>
+          <t>9837</t>
         </is>
       </c>
       <c r="B21" s="1" t="inlineStr">
         <is>
-          <t>2026-02-19</t>
+          <t>2026-04-10</t>
         </is>
       </c>
       <c r="C21" s="1" t="inlineStr">
         <is>
-          <t>GUTIERREZ, CHRISTINE</t>
+          <t>LLANES, GRATECHEN</t>
         </is>
       </c>
       <c r="D21" s="1" t="inlineStr">
         <is>
-          <t>2308</t>
+          <t>2372</t>
         </is>
       </c>
       <c r="E21" s="1" t="inlineStr">
         <is>
-          <t>CR20260219-2111</t>
+          <t>CR20260410-2174</t>
         </is>
       </c>
       <c r="F21" s="1" t="inlineStr">
         <is>
-          <t>PASION, ARLYN</t>
+          <t>PALTENG, MELODY</t>
         </is>
       </c>
       <c r="G21" s="1" t="inlineStr">
         <is>
-          <t>11,875.00</t>
+          <t>20,768.00</t>
         </is>
       </c>
       <c r="H21" s="1" t="inlineStr">
         <is>
           <t>0.15</t>
         </is>
       </c>
       <c r="I21" s="1"/>
       <c r="J21" s="1" t="inlineStr">
         <is>
-          <t>1,478.44</t>
+          <t>2,585.62</t>
         </is>
       </c>
     </row>
   </sheetData>
   <printOptions headings="false" gridLines="false" gridLinesSet="true" horizontalCentered="false" verticalCentered="false"/>
   <pageMargins left="0.5" right="0.5" top="1.0" bottom="1.0" header="0.5" footer="0.5"/>
   <pageSetup blackAndWhite="false" cellComments="none" copies="1" draft="false" firstPageNumber="1" fitToHeight="1" fitToWidth="1" horizontalDpi="300" orientation="portrait" pageOrder="downThenOver" paperSize="1" scale="100" useFirstPageNumber="true" usePrinterDefaults="false" verticalDpi="300"/>
   <headerFooter differentFirst="false" differentOddEven="false">
     <oddHeader>&amp;C&amp;"Times New Roman,Regular"&amp;12&amp;A</oddHeader>
     <oddFooter>&amp;C&amp;"Times New Roman,Regular"&amp;12Page &amp;P</oddFooter>
   </headerFooter>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <TotalTime></TotalTime>
   <Company/>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcmitype="http://purl.org/dc/dcmitype/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dc:title/>