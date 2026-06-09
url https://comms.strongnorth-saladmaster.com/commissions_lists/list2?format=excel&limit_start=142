--- v0 (2026-04-23)
+++ v1 (2026-06-09)
@@ -177,1004 +177,1004 @@
       </c>
       <c r="G1" s="1" t="inlineStr">
         <is>
           <t>amount</t>
         </is>
       </c>
       <c r="H1" s="1" t="inlineStr">
         <is>
           <t>rate</t>
         </is>
       </c>
       <c r="I1" s="1" t="inlineStr">
         <is>
           <t>check_no</t>
         </is>
       </c>
       <c r="J1" s="1" t="inlineStr">
         <is>
           <t>total</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="2">
       <c r="A2" s="1" t="inlineStr">
         <is>
-          <t>6885</t>
+          <t>7418</t>
         </is>
       </c>
       <c r="B2" s="1" t="inlineStr">
         <is>
-          <t>2024-12-05</t>
+          <t>2025-03-26</t>
         </is>
       </c>
       <c r="C2" s="1" t="inlineStr">
         <is>
-          <t>CALIJA, VILMA MAY (100$)</t>
+          <t>BAUZON, BABY CHERYL</t>
         </is>
       </c>
       <c r="D2" s="1" t="inlineStr">
         <is>
-          <t>1644</t>
+          <t>1777</t>
         </is>
       </c>
       <c r="E2" s="1" t="inlineStr">
         <is>
-          <t>CR20241205-1482</t>
+          <t>CR20250326-1604</t>
         </is>
       </c>
       <c r="F2" s="1" t="inlineStr">
         <is>
-          <t>BALLESTEROS, JENELYN-FELIPE, JERYLIN-LUNA, ROLLY</t>
+          <t>BALLESTEROS, MARLINE</t>
         </is>
       </c>
       <c r="G2" s="1" t="inlineStr">
         <is>
-          <t>100.00</t>
+          <t>3,700.00</t>
         </is>
       </c>
       <c r="H2" s="1" t="inlineStr">
         <is>
-          <t>1.205</t>
+          <t>.20</t>
         </is>
       </c>
       <c r="I2" s="1"/>
       <c r="J2" s="1" t="inlineStr">
         <is>
-          <t>100.02</t>
+          <t>614.20</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="3">
       <c r="A3" s="1" t="inlineStr">
         <is>
-          <t>6884</t>
+          <t>7417</t>
         </is>
       </c>
       <c r="B3" s="1" t="inlineStr">
         <is>
-          <t>2024-12-05</t>
+          <t>2025-03-26</t>
         </is>
       </c>
       <c r="C3" s="1" t="inlineStr">
         <is>
-          <t>DOMINGO, EVELYN (100$)</t>
+          <t>BAUZON, BABY CHERYL</t>
         </is>
       </c>
       <c r="D3" s="1" t="inlineStr">
         <is>
-          <t>1643</t>
+          <t>1777</t>
         </is>
       </c>
       <c r="E3" s="1" t="inlineStr">
         <is>
-          <t>CR20241205-1481</t>
+          <t>CR20250326-1604</t>
         </is>
       </c>
       <c r="F3" s="1" t="inlineStr">
         <is>
-          <t>BODINO, SHIRLEY-CUA, ELAINE-AGPALZA, MARLENE</t>
+          <t>RAVANZO, IRENE</t>
         </is>
       </c>
       <c r="G3" s="1" t="inlineStr">
         <is>
-          <t>100.00</t>
+          <t>10,937.50</t>
         </is>
       </c>
       <c r="H3" s="1" t="inlineStr">
         <is>
-          <t>1.205</t>
+          <t>.05</t>
         </is>
       </c>
       <c r="I3" s="1"/>
       <c r="J3" s="1" t="inlineStr">
         <is>
-          <t>100.02</t>
+          <t>453.91</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="4">
       <c r="A4" s="1" t="inlineStr">
         <is>
-          <t>6883</t>
+          <t>7416</t>
         </is>
       </c>
       <c r="B4" s="1" t="inlineStr">
         <is>
-          <t>2024-12-05</t>
+          <t>2025-03-26</t>
         </is>
       </c>
       <c r="C4" s="1" t="inlineStr">
         <is>
-          <t>DOMENDEN, JOVELYN (100$)</t>
+          <t>BAUZON, BABY CHERYL</t>
         </is>
       </c>
       <c r="D4" s="1" t="inlineStr">
         <is>
-          <t>1642</t>
+          <t>1777</t>
         </is>
       </c>
       <c r="E4" s="1" t="inlineStr">
         <is>
-          <t>CR20241205-1480</t>
+          <t>CR20250326-1604</t>
         </is>
       </c>
       <c r="F4" s="1" t="inlineStr">
         <is>
-          <t>RAMOS, MA EDITHA-DONATO, KATHERINE-PASCUA, HERMINIA</t>
+          <t>BATALLONES, EVANGELINE</t>
         </is>
       </c>
       <c r="G4" s="1" t="inlineStr">
         <is>
-          <t>100.00</t>
+          <t>2,975.00</t>
         </is>
       </c>
       <c r="H4" s="1" t="inlineStr">
         <is>
-          <t>1.205</t>
+          <t>.05</t>
         </is>
       </c>
       <c r="I4" s="1"/>
       <c r="J4" s="1" t="inlineStr">
         <is>
-          <t>100.02</t>
+          <t>123.46</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="5">
       <c r="A5" s="1" t="inlineStr">
         <is>
-          <t>6881</t>
+          <t>7415</t>
         </is>
       </c>
       <c r="B5" s="1" t="inlineStr">
         <is>
-          <t>2024-12-05</t>
+          <t>2025-03-26</t>
         </is>
       </c>
       <c r="C5" s="1" t="inlineStr">
         <is>
-          <t>DOMENDEN, JOVELYN</t>
+          <t>BAUZON, BABY CHERYL</t>
         </is>
       </c>
       <c r="D5" s="1" t="inlineStr">
         <is>
-          <t>1640</t>
+          <t>1777</t>
         </is>
       </c>
       <c r="E5" s="1" t="inlineStr">
         <is>
-          <t>CR20241205-1479</t>
+          <t>CR20250326-1604</t>
         </is>
       </c>
       <c r="F5" s="1" t="inlineStr">
         <is>
-          <t>TURLA, MARIA BELINA</t>
+          <t>DELOS SANTOS, ANTHONY</t>
         </is>
       </c>
       <c r="G5" s="1" t="inlineStr">
         <is>
-          <t>84,000.00</t>
+          <t>2,975.00</t>
         </is>
       </c>
       <c r="H5" s="1" t="inlineStr">
         <is>
-          <t>.19</t>
+          <t>.05</t>
         </is>
       </c>
       <c r="I5" s="1"/>
       <c r="J5" s="1" t="inlineStr">
         <is>
-          <t>13,246.80</t>
+          <t>123.46</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="6">
       <c r="A6" s="1" t="inlineStr">
         <is>
-          <t>6880</t>
+          <t>7414</t>
         </is>
       </c>
       <c r="B6" s="1" t="inlineStr">
         <is>
-          <t>2024-12-05</t>
+          <t>2025-03-26</t>
         </is>
       </c>
       <c r="C6" s="1" t="inlineStr">
         <is>
-          <t>DOMENDEN, JOVELYN</t>
+          <t>BAUZON, BABY CHERYL</t>
         </is>
       </c>
       <c r="D6" s="1" t="inlineStr">
         <is>
-          <t>1640</t>
+          <t>1777</t>
         </is>
       </c>
       <c r="E6" s="1" t="inlineStr">
         <is>
-          <t>CR20241205-1479</t>
+          <t>CR20250326-1604</t>
         </is>
       </c>
       <c r="F6" s="1" t="inlineStr">
         <is>
-          <t>DONATO, KATHERINE</t>
+          <t>DE VERA, MELCHOR</t>
         </is>
       </c>
       <c r="G6" s="1" t="inlineStr">
         <is>
-          <t>295,000.00</t>
+          <t>2,300.00</t>
         </is>
       </c>
       <c r="H6" s="1" t="inlineStr">
         <is>
-          <t>.19</t>
+          <t>.20</t>
         </is>
       </c>
       <c r="I6" s="1"/>
       <c r="J6" s="1" t="inlineStr">
         <is>
-          <t>46,521.50</t>
+          <t>381.80</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="7">
       <c r="A7" s="1" t="inlineStr">
         <is>
-          <t>6879</t>
+          <t>7413</t>
         </is>
       </c>
       <c r="B7" s="1" t="inlineStr">
         <is>
-          <t>2024-12-05</t>
+          <t>2025-03-25</t>
         </is>
       </c>
       <c r="C7" s="1" t="inlineStr">
         <is>
-          <t>VILLANUEVA, JHENALYNE</t>
+          <t>SANCHEZ, MARICIRS</t>
         </is>
       </c>
       <c r="D7" s="1" t="inlineStr">
         <is>
-          <t>1639</t>
+          <t>1776</t>
         </is>
       </c>
       <c r="E7" s="1" t="inlineStr">
         <is>
-          <t>CR20241205-1478</t>
+          <t>CR20250325-1603</t>
         </is>
       </c>
       <c r="F7" s="1" t="inlineStr">
         <is>
-          <t>GALANO, EVANGELINE</t>
+          <t>QUEZADA, EMELINDA</t>
         </is>
       </c>
       <c r="G7" s="1" t="inlineStr">
         <is>
-          <t>10,000.00</t>
+          <t>9,800.00</t>
         </is>
       </c>
       <c r="H7" s="1" t="inlineStr">
         <is>
-          <t>.25</t>
+          <t>.15</t>
         </is>
       </c>
       <c r="I7" s="1"/>
       <c r="J7" s="1" t="inlineStr">
         <is>
-          <t>2,075.00</t>
+          <t>1,220.10</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="8">
       <c r="A8" s="1" t="inlineStr">
         <is>
-          <t>6878</t>
+          <t>7412</t>
         </is>
       </c>
       <c r="B8" s="1" t="inlineStr">
         <is>
-          <t>2024-12-05</t>
+          <t>2025-03-25</t>
         </is>
       </c>
       <c r="C8" s="1" t="inlineStr">
         <is>
-          <t>VILLANUEVA, JHENALYNE</t>
+          <t>SANCHEZ, MARICIRS</t>
         </is>
       </c>
       <c r="D8" s="1" t="inlineStr">
         <is>
-          <t>1639</t>
+          <t>1776</t>
         </is>
       </c>
       <c r="E8" s="1" t="inlineStr">
         <is>
-          <t>CR20241205-1478</t>
+          <t>CR20250325-1603</t>
         </is>
       </c>
       <c r="F8" s="1" t="inlineStr">
         <is>
-          <t>GALANO, EVANGELINE</t>
+          <t>CABOTAJE, REMEDIOS</t>
         </is>
       </c>
       <c r="G8" s="1" t="inlineStr">
         <is>
-          <t>10,000.00</t>
+          <t>8,750.00</t>
         </is>
       </c>
       <c r="H8" s="1" t="inlineStr">
         <is>
-          <t>.25</t>
+          <t>.15</t>
         </is>
       </c>
       <c r="I8" s="1"/>
       <c r="J8" s="1" t="inlineStr">
         <is>
-          <t>2,075.00</t>
+          <t>1,089.38</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="9">
       <c r="A9" s="1" t="inlineStr">
         <is>
-          <t>6877</t>
+          <t>7411</t>
         </is>
       </c>
       <c r="B9" s="1" t="inlineStr">
         <is>
-          <t>2024-12-05</t>
+          <t>2025-03-25</t>
         </is>
       </c>
       <c r="C9" s="1" t="inlineStr">
         <is>
-          <t>VILLANUEVA, JHENALYNE</t>
+          <t>SANCHEZ, MARICIRS</t>
         </is>
       </c>
       <c r="D9" s="1" t="inlineStr">
         <is>
-          <t>1638</t>
+          <t>1776</t>
         </is>
       </c>
       <c r="E9" s="1" t="inlineStr">
         <is>
-          <t>CR20241205-1477</t>
+          <t>CR20250325-1603</t>
         </is>
       </c>
       <c r="F9" s="1" t="inlineStr">
         <is>
-          <t>JOSE, ZENAIDA</t>
+          <t>CABOTAJE, REMEDIOS</t>
         </is>
       </c>
       <c r="G9" s="1" t="inlineStr">
         <is>
-          <t>6,000.00</t>
+          <t>4,000.00</t>
         </is>
       </c>
       <c r="H9" s="1" t="inlineStr">
         <is>
           <t>.15</t>
         </is>
       </c>
       <c r="I9" s="1"/>
       <c r="J9" s="1" t="inlineStr">
         <is>
-          <t>747.00</t>
+          <t>498.00</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="10">
       <c r="A10" s="1" t="inlineStr">
         <is>
-          <t>6876</t>
+          <t>7410</t>
         </is>
       </c>
       <c r="B10" s="1" t="inlineStr">
         <is>
-          <t>2024-12-05</t>
+          <t>2025-03-25</t>
         </is>
       </c>
       <c r="C10" s="1" t="inlineStr">
         <is>
-          <t>VILLANUEVA, JHENALYNE</t>
+          <t>VILLACORTA, LORY</t>
         </is>
       </c>
       <c r="D10" s="1" t="inlineStr">
         <is>
-          <t>1638</t>
+          <t>1775</t>
         </is>
       </c>
       <c r="E10" s="1" t="inlineStr">
         <is>
-          <t>CR20241205-1477</t>
+          <t>CR20250325-1602</t>
         </is>
       </c>
       <c r="F10" s="1" t="inlineStr">
         <is>
-          <t>JOSE, ZENAIDA</t>
+          <t>ORIL, OFELIA</t>
         </is>
       </c>
       <c r="G10" s="1" t="inlineStr">
         <is>
-          <t>6,000.00</t>
+          <t>18,083.33</t>
         </is>
       </c>
       <c r="H10" s="1" t="inlineStr">
         <is>
-          <t>.15</t>
+          <t>.05</t>
         </is>
       </c>
       <c r="I10" s="1"/>
       <c r="J10" s="1" t="inlineStr">
         <is>
-          <t>747.00</t>
+          <t>750.46</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="11">
       <c r="A11" s="1" t="inlineStr">
         <is>
-          <t>6875</t>
+          <t>7409</t>
         </is>
       </c>
       <c r="B11" s="1" t="inlineStr">
         <is>
-          <t>2024-12-05</t>
+          <t>2025-03-25</t>
         </is>
       </c>
       <c r="C11" s="1" t="inlineStr">
         <is>
-          <t>VILLANUEVA, JHENALYNE</t>
+          <t>VILLACORTA, LORY</t>
         </is>
       </c>
       <c r="D11" s="1" t="inlineStr">
         <is>
-          <t>1638</t>
+          <t>1775</t>
         </is>
       </c>
       <c r="E11" s="1" t="inlineStr">
         <is>
-          <t>CR20241205-1477</t>
+          <t>CR20250325-1602</t>
         </is>
       </c>
       <c r="F11" s="1" t="inlineStr">
         <is>
-          <t>SERRANO, FROILAN</t>
+          <t>VILLACORTA, RAYMOND</t>
         </is>
       </c>
       <c r="G11" s="1" t="inlineStr">
         <is>
-          <t>10,500.00</t>
+          <t>5,737.00</t>
         </is>
       </c>
       <c r="H11" s="1" t="inlineStr">
         <is>
-          <t>.15</t>
+          <t>.20</t>
         </is>
       </c>
       <c r="I11" s="1"/>
       <c r="J11" s="1" t="inlineStr">
         <is>
-          <t>1,307.25</t>
+          <t>952.34</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="12">
       <c r="A12" s="1" t="inlineStr">
         <is>
-          <t>6874</t>
+          <t>7408</t>
         </is>
       </c>
       <c r="B12" s="1" t="inlineStr">
         <is>
-          <t>2024-12-05</t>
+          <t>2025-03-25</t>
         </is>
       </c>
       <c r="C12" s="1" t="inlineStr">
         <is>
-          <t>VILLANUEVA, JHENALYNE</t>
+          <t>VILLACORTA, LORY</t>
         </is>
       </c>
       <c r="D12" s="1" t="inlineStr">
         <is>
-          <t>1638</t>
+          <t>1775</t>
         </is>
       </c>
       <c r="E12" s="1" t="inlineStr">
         <is>
-          <t>CR20241205-1477</t>
+          <t>CR20250325-1602</t>
         </is>
       </c>
       <c r="F12" s="1" t="inlineStr">
         <is>
-          <t>SERRANO, FROILAN</t>
+          <t>CUSUE, ROSEMARIE</t>
         </is>
       </c>
       <c r="G12" s="1" t="inlineStr">
         <is>
-          <t>10,500.00</t>
+          <t>3,500.00</t>
         </is>
       </c>
       <c r="H12" s="1" t="inlineStr">
         <is>
           <t>.15</t>
         </is>
       </c>
       <c r="I12" s="1"/>
       <c r="J12" s="1" t="inlineStr">
         <is>
-          <t>1,307.25</t>
+          <t>435.75</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="13">
       <c r="A13" s="1" t="inlineStr">
         <is>
-          <t>6873</t>
+          <t>7407</t>
         </is>
       </c>
       <c r="B13" s="1" t="inlineStr">
         <is>
-          <t>2024-12-05</t>
+          <t>2025-03-25</t>
         </is>
       </c>
       <c r="C13" s="1" t="inlineStr">
         <is>
-          <t>VILLANUEVA, JHENALYNE</t>
+          <t>VILLACORTA, LORY</t>
         </is>
       </c>
       <c r="D13" s="1" t="inlineStr">
         <is>
-          <t>1638</t>
+          <t>1775</t>
         </is>
       </c>
       <c r="E13" s="1" t="inlineStr">
         <is>
-          <t>CR20241205-1477</t>
+          <t>CR20250325-1602</t>
         </is>
       </c>
       <c r="F13" s="1" t="inlineStr">
         <is>
-          <t>FIGURACION, JOZEN</t>
+          <t>CUNANAN, REIA</t>
         </is>
       </c>
       <c r="G13" s="1" t="inlineStr">
         <is>
-          <t>8,409.00</t>
+          <t>11,500.00</t>
         </is>
       </c>
       <c r="H13" s="1" t="inlineStr">
         <is>
-          <t>.25</t>
+          <t>.15</t>
         </is>
       </c>
       <c r="I13" s="1"/>
       <c r="J13" s="1" t="inlineStr">
         <is>
-          <t>1,744.87</t>
+          <t>1,431.75</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="14">
       <c r="A14" s="1" t="inlineStr">
         <is>
-          <t>6872</t>
+          <t>7406</t>
         </is>
       </c>
       <c r="B14" s="1" t="inlineStr">
         <is>
-          <t>2024-12-05</t>
+          <t>2025-03-25</t>
         </is>
       </c>
       <c r="C14" s="1" t="inlineStr">
         <is>
-          <t>VILLANUEVA, JHENALYNE</t>
+          <t>DECOLEN, EVELYN</t>
         </is>
       </c>
       <c r="D14" s="1" t="inlineStr">
         <is>
-          <t>1638</t>
+          <t>1774</t>
         </is>
       </c>
       <c r="E14" s="1" t="inlineStr">
         <is>
-          <t>CR20241205-1477</t>
+          <t>CR20250325-1601</t>
         </is>
       </c>
       <c r="F14" s="1" t="inlineStr">
         <is>
-          <t>FIGURACION, JOZEN</t>
+          <t>FORONDA, EDNA</t>
         </is>
       </c>
       <c r="G14" s="1" t="inlineStr">
         <is>
-          <t>8,409.00</t>
+          <t>38,937.51</t>
         </is>
       </c>
       <c r="H14" s="1" t="inlineStr">
         <is>
-          <t>.25</t>
+          <t>.15</t>
         </is>
       </c>
       <c r="I14" s="1"/>
       <c r="J14" s="1" t="inlineStr">
         <is>
-          <t>1,744.87</t>
+          <t>4,847.72</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="15">
       <c r="A15" s="1" t="inlineStr">
         <is>
-          <t>6871</t>
+          <t>7405</t>
         </is>
       </c>
       <c r="B15" s="1" t="inlineStr">
         <is>
-          <t>2024-12-05</t>
+          <t>2025-03-25</t>
         </is>
       </c>
       <c r="C15" s="1" t="inlineStr">
         <is>
-          <t>DOMENDEN, JOVELYN</t>
+          <t>TOLENTINO, LIZA</t>
         </is>
       </c>
       <c r="D15" s="1" t="inlineStr">
         <is>
-          <t>1637</t>
+          <t>1773</t>
         </is>
       </c>
       <c r="E15" s="1" t="inlineStr">
         <is>
-          <t>CR20241205-1476</t>
+          <t>CR20250325-1600</t>
         </is>
       </c>
       <c r="F15" s="1" t="inlineStr">
         <is>
-          <t>PASCUA, HERMINIA</t>
+          <t>ORTAL, DARWIN</t>
         </is>
       </c>
       <c r="G15" s="1" t="inlineStr">
         <is>
-          <t>98,000.00</t>
+          <t>10,200.00</t>
         </is>
       </c>
       <c r="H15" s="1" t="inlineStr">
         <is>
-          <t>.29</t>
+          <t>.15</t>
         </is>
       </c>
       <c r="I15" s="1"/>
       <c r="J15" s="1" t="inlineStr">
         <is>
-          <t>23,588.60</t>
+          <t>1,269.90</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="16">
       <c r="A16" s="1" t="inlineStr">
         <is>
-          <t>6870</t>
+          <t>7404</t>
         </is>
       </c>
       <c r="B16" s="1" t="inlineStr">
         <is>
-          <t>2024-12-05</t>
+          <t>2025-03-25</t>
         </is>
       </c>
       <c r="C16" s="1" t="inlineStr">
         <is>
-          <t>DOMENDEN, JOVELYN</t>
+          <t>TOLENTINO, LIZA</t>
         </is>
       </c>
       <c r="D16" s="1" t="inlineStr">
         <is>
-          <t>1637</t>
+          <t>1773</t>
         </is>
       </c>
       <c r="E16" s="1" t="inlineStr">
         <is>
-          <t>CR20241205-1476</t>
+          <t>CR20250325-1600</t>
         </is>
       </c>
       <c r="F16" s="1" t="inlineStr">
         <is>
-          <t>PLETE, NELLA</t>
+          <t>YAPO, MAY ROSE</t>
         </is>
       </c>
       <c r="G16" s="1" t="inlineStr">
         <is>
-          <t>46,000.00</t>
+          <t>14,854.67</t>
         </is>
       </c>
       <c r="H16" s="1" t="inlineStr">
         <is>
-          <t>.29</t>
+          <t>.10</t>
         </is>
       </c>
       <c r="I16" s="1"/>
       <c r="J16" s="1" t="inlineStr">
         <is>
-          <t>11,072.20</t>
+          <t>1,232.94</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="17">
       <c r="A17" s="1" t="inlineStr">
         <is>
-          <t>6869</t>
+          <t>7403</t>
         </is>
       </c>
       <c r="B17" s="1" t="inlineStr">
         <is>
-          <t>2024-12-05</t>
+          <t>2025-03-25</t>
         </is>
       </c>
       <c r="C17" s="1" t="inlineStr">
         <is>
-          <t>DOMENDEN, JOVELYN</t>
+          <t>TOMES, THELMA</t>
         </is>
       </c>
       <c r="D17" s="1" t="inlineStr">
         <is>
-          <t>1636</t>
+          <t>1772</t>
         </is>
       </c>
       <c r="E17" s="1" t="inlineStr">
         <is>
-          <t>CR20241205-1475</t>
+          <t>CR20250325-1599</t>
         </is>
       </c>
       <c r="F17" s="1" t="inlineStr">
         <is>
-          <t>ARCE, VICTORIA</t>
+          <t>GRAINGER, MA CRISTINA</t>
         </is>
       </c>
       <c r="G17" s="1" t="inlineStr">
         <is>
-          <t>295,000.00</t>
+          <t>7,291.67</t>
         </is>
       </c>
       <c r="H17" s="1" t="inlineStr">
         <is>
-          <t>.25</t>
+          <t>.15</t>
         </is>
       </c>
       <c r="I17" s="1"/>
       <c r="J17" s="1" t="inlineStr">
         <is>
-          <t>61,212.50</t>
+          <t>907.81</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="18">
       <c r="A18" s="1" t="inlineStr">
         <is>
-          <t>6868</t>
+          <t>7402</t>
         </is>
       </c>
       <c r="B18" s="1" t="inlineStr">
         <is>
-          <t>2024-12-05</t>
+          <t>2025-03-25</t>
         </is>
       </c>
       <c r="C18" s="1" t="inlineStr">
         <is>
-          <t>DOMENDEN, JOVELYN</t>
+          <t>TOMES, THELMA</t>
         </is>
       </c>
       <c r="D18" s="1" t="inlineStr">
         <is>
-          <t>1636</t>
+          <t>1772</t>
         </is>
       </c>
       <c r="E18" s="1" t="inlineStr">
         <is>
-          <t>CR20241205-1475</t>
+          <t>CR20250325-1599</t>
         </is>
       </c>
       <c r="F18" s="1" t="inlineStr">
         <is>
-          <t>AVILA, MARY ANTONETTE</t>
+          <t>GRAINGER, MA CRISTINA</t>
         </is>
       </c>
       <c r="G18" s="1" t="inlineStr">
         <is>
-          <t>50,000.00</t>
+          <t>7,291.67</t>
         </is>
       </c>
       <c r="H18" s="1" t="inlineStr">
         <is>
-          <t>.29</t>
+          <t>.15</t>
         </is>
       </c>
       <c r="I18" s="1"/>
       <c r="J18" s="1" t="inlineStr">
         <is>
-          <t>12,035.00</t>
+          <t>907.81</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="19">
       <c r="A19" s="1" t="inlineStr">
         <is>
-          <t>6867</t>
+          <t>7401</t>
         </is>
       </c>
       <c r="B19" s="1" t="inlineStr">
         <is>
-          <t>2024-12-05</t>
+          <t>2025-03-25</t>
         </is>
       </c>
       <c r="C19" s="1" t="inlineStr">
         <is>
-          <t>DOMENDEN, JOVELYN</t>
+          <t>TOMES, THELMA</t>
         </is>
       </c>
       <c r="D19" s="1" t="inlineStr">
         <is>
-          <t>1636</t>
+          <t>1772</t>
         </is>
       </c>
       <c r="E19" s="1" t="inlineStr">
         <is>
-          <t>CR20241205-1475</t>
+          <t>CR20250325-1599</t>
         </is>
       </c>
       <c r="F19" s="1" t="inlineStr">
         <is>
-          <t>PASCUA, JANETTE</t>
+          <t>JALNAPURE, MELANIE</t>
         </is>
       </c>
       <c r="G19" s="1" t="inlineStr">
         <is>
-          <t>375,000.00</t>
+          <t>8,983.33</t>
         </is>
       </c>
       <c r="H19" s="1" t="inlineStr">
         <is>
-          <t>.29</t>
+          <t>.15</t>
         </is>
       </c>
       <c r="I19" s="1"/>
       <c r="J19" s="1" t="inlineStr">
         <is>
-          <t>90,262.50</t>
+          <t>1,118.42</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="20">
       <c r="A20" s="1" t="inlineStr">
         <is>
-          <t>6866</t>
+          <t>7400</t>
         </is>
       </c>
       <c r="B20" s="1" t="inlineStr">
         <is>
-          <t>2024-12-05</t>
+          <t>2025-03-25</t>
         </is>
       </c>
       <c r="C20" s="1" t="inlineStr">
         <is>
-          <t>DOMENDEN, JOVELYN</t>
+          <t>TOMES, THELMA</t>
         </is>
       </c>
       <c r="D20" s="1" t="inlineStr">
         <is>
-          <t>1636</t>
+          <t>1772</t>
         </is>
       </c>
       <c r="E20" s="1" t="inlineStr">
         <is>
-          <t>CR20241205-1475</t>
+          <t>CR20250325-1599</t>
         </is>
       </c>
       <c r="F20" s="1" t="inlineStr">
         <is>
-          <t>TAQUEBAN, CHIRO</t>
+          <t>JALNAPURE, MELANIE</t>
         </is>
       </c>
       <c r="G20" s="1" t="inlineStr">
         <is>
-          <t>15,760.42</t>
+          <t>8,983.33</t>
         </is>
       </c>
       <c r="H20" s="1" t="inlineStr">
         <is>
-          <t>.25</t>
+          <t>.15</t>
         </is>
       </c>
       <c r="I20" s="1"/>
       <c r="J20" s="1" t="inlineStr">
         <is>
-          <t>3,270.29</t>
+          <t>1,118.42</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="21">
       <c r="A21" s="1" t="inlineStr">
         <is>
-          <t>6865</t>
+          <t>7399</t>
         </is>
       </c>
       <c r="B21" s="1" t="inlineStr">
         <is>
-          <t>2024-12-05</t>
+          <t>2025-03-25</t>
         </is>
       </c>
       <c r="C21" s="1" t="inlineStr">
         <is>
-          <t>DOMENDEN, JOVELYN</t>
+          <t>TOMES, THELMA</t>
         </is>
       </c>
       <c r="D21" s="1" t="inlineStr">
         <is>
-          <t>1636</t>
+          <t>1772</t>
         </is>
       </c>
       <c r="E21" s="1" t="inlineStr">
         <is>
-          <t>CR20241205-1475</t>
+          <t>CR20250325-1599</t>
         </is>
       </c>
       <c r="F21" s="1" t="inlineStr">
         <is>
-          <t>ROXAS, NESCILLE</t>
+          <t>SERRANO, FROILAN</t>
         </is>
       </c>
       <c r="G21" s="1" t="inlineStr">
         <is>
-          <t>10,447.95</t>
+          <t>10,500.00</t>
         </is>
       </c>
       <c r="H21" s="1" t="inlineStr">
         <is>
-          <t>.25</t>
+          <t>.10</t>
         </is>
       </c>
       <c r="I21" s="1"/>
       <c r="J21" s="1" t="inlineStr">
         <is>
-          <t>2,167.95</t>
+          <t>871.50</t>
         </is>
       </c>
     </row>
   </sheetData>
   <printOptions headings="false" gridLines="false" gridLinesSet="true" horizontalCentered="false" verticalCentered="false"/>
   <pageMargins left="0.5" right="0.5" top="1.0" bottom="1.0" header="0.5" footer="0.5"/>
   <pageSetup blackAndWhite="false" cellComments="none" copies="1" draft="false" firstPageNumber="1" fitToHeight="1" fitToWidth="1" horizontalDpi="300" orientation="portrait" pageOrder="downThenOver" paperSize="1" scale="100" useFirstPageNumber="true" usePrinterDefaults="false" verticalDpi="300"/>
   <headerFooter differentFirst="false" differentOddEven="false">
     <oddHeader>&amp;C&amp;"Times New Roman,Regular"&amp;12&amp;A</oddHeader>
     <oddFooter>&amp;C&amp;"Times New Roman,Regular"&amp;12Page &amp;P</oddFooter>
   </headerFooter>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <TotalTime></TotalTime>
   <Company/>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcmitype="http://purl.org/dc/dcmitype/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dc:title/>