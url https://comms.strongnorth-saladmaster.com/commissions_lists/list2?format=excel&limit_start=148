--- v0 (2026-04-23)
+++ v1 (2026-06-09)
@@ -177,1004 +177,1004 @@
       </c>
       <c r="G1" s="1" t="inlineStr">
         <is>
           <t>amount</t>
         </is>
       </c>
       <c r="H1" s="1" t="inlineStr">
         <is>
           <t>rate</t>
         </is>
       </c>
       <c r="I1" s="1" t="inlineStr">
         <is>
           <t>check_no</t>
         </is>
       </c>
       <c r="J1" s="1" t="inlineStr">
         <is>
           <t>total</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="2">
       <c r="A2" s="1" t="inlineStr">
         <is>
-          <t>6761</t>
+          <t>7344</t>
         </is>
       </c>
       <c r="B2" s="1" t="inlineStr">
         <is>
-          <t>2024-12-03</t>
+          <t>2025-02-26</t>
         </is>
       </c>
       <c r="C2" s="1" t="inlineStr">
         <is>
-          <t>GUTIERREZ, CHRISTINE</t>
+          <t>LAGMAY, KATHLEEN/SHERWIN</t>
         </is>
       </c>
       <c r="D2" s="1" t="inlineStr">
         <is>
-          <t>1610</t>
+          <t>1759</t>
         </is>
       </c>
       <c r="E2" s="1" t="inlineStr">
         <is>
-          <t>CR20241203-1450</t>
+          <t>CR20250226-1586</t>
         </is>
       </c>
       <c r="F2" s="1" t="inlineStr">
         <is>
-          <t>DELOS SANTOS, ANTHONY</t>
+          <t>ORDONIO, MARY FLORENCE</t>
         </is>
       </c>
       <c r="G2" s="1" t="inlineStr">
         <is>
-          <t>69,454.17</t>
+          <t>295,000.00</t>
         </is>
       </c>
       <c r="H2" s="1" t="inlineStr">
         <is>
           <t>.15</t>
         </is>
       </c>
       <c r="I2" s="1"/>
       <c r="J2" s="1" t="inlineStr">
         <is>
-          <t>8,647.04</t>
+          <t>36,727.50</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="3">
       <c r="A3" s="1" t="inlineStr">
         <is>
-          <t>6760</t>
+          <t>7343</t>
         </is>
       </c>
       <c r="B3" s="1" t="inlineStr">
         <is>
-          <t>2024-12-03</t>
+          <t>2025-02-26</t>
         </is>
       </c>
       <c r="C3" s="1" t="inlineStr">
         <is>
-          <t>GUTIERREZ, CHRISTINE</t>
+          <t>ABADILLA, LAMAR (100$)</t>
         </is>
       </c>
       <c r="D3" s="1" t="inlineStr">
         <is>
-          <t>1610</t>
+          <t>1758</t>
         </is>
       </c>
       <c r="E3" s="1" t="inlineStr">
         <is>
-          <t>CR20241203-1450</t>
+          <t>CR20250226-1585</t>
         </is>
       </c>
       <c r="F3" s="1" t="inlineStr">
         <is>
-          <t>RAVANZO, IRENE</t>
+          <t>HERNANDO, ELIZABETH/ANG, TERESITA/DOMINGO, FLORDELUNA</t>
         </is>
       </c>
       <c r="G3" s="1" t="inlineStr">
         <is>
-          <t>13,241.67</t>
+          <t>100.00</t>
         </is>
       </c>
       <c r="H3" s="1" t="inlineStr">
         <is>
-          <t>.15</t>
+          <t>1.205</t>
         </is>
       </c>
       <c r="I3" s="1"/>
       <c r="J3" s="1" t="inlineStr">
         <is>
-          <t>1,648.59</t>
+          <t>100.02</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="4">
       <c r="A4" s="1" t="inlineStr">
         <is>
-          <t>6759</t>
+          <t>7342</t>
         </is>
       </c>
       <c r="B4" s="1" t="inlineStr">
         <is>
-          <t>2024-12-03</t>
+          <t>2025-02-26</t>
         </is>
       </c>
       <c r="C4" s="1" t="inlineStr">
         <is>
-          <t>GUTIERREZ, CHRISTINE</t>
+          <t>BAUZON, BABY CHERYL (100$)</t>
         </is>
       </c>
       <c r="D4" s="1" t="inlineStr">
         <is>
-          <t>1610</t>
+          <t>1757</t>
         </is>
       </c>
       <c r="E4" s="1" t="inlineStr">
         <is>
-          <t>CR20241203-1450</t>
+          <t>CR20250226-1584</t>
         </is>
       </c>
       <c r="F4" s="1" t="inlineStr">
         <is>
-          <t>JUGUILON, LUZVIMINDA</t>
+          <t>VILLACORTA, LORY/ANUADA, ANNIE/PABLO/CORAZON PARAZ</t>
         </is>
       </c>
       <c r="G4" s="1" t="inlineStr">
         <is>
-          <t>4,900.00</t>
+          <t>100.00</t>
         </is>
       </c>
       <c r="H4" s="1" t="inlineStr">
         <is>
-          <t>.15</t>
+          <t>1.205</t>
         </is>
       </c>
       <c r="I4" s="1"/>
       <c r="J4" s="1" t="inlineStr">
         <is>
-          <t>610.05</t>
+          <t>100.02</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="5">
       <c r="A5" s="1" t="inlineStr">
         <is>
-          <t>6758</t>
+          <t>7341</t>
         </is>
       </c>
       <c r="B5" s="1" t="inlineStr">
         <is>
-          <t>2024-12-03</t>
+          <t>2025-02-26</t>
         </is>
       </c>
       <c r="C5" s="1" t="inlineStr">
         <is>
-          <t>GUTIERREZ, CHRISTINE</t>
+          <t>VILLANUEVA, JHENALYNE (100$)</t>
         </is>
       </c>
       <c r="D5" s="1" t="inlineStr">
         <is>
-          <t>1610</t>
+          <t>1756</t>
         </is>
       </c>
       <c r="E5" s="1" t="inlineStr">
         <is>
-          <t>CR20241203-1450</t>
+          <t>CR20250226-1583</t>
         </is>
       </c>
       <c r="F5" s="1" t="inlineStr">
         <is>
-          <t>GUTIEREZ, GLEN</t>
+          <t>DAQUIOAG, MA ELOISA/LAMPITOC, LANIE/AGUSTIN, SHARON</t>
         </is>
       </c>
       <c r="G5" s="1" t="inlineStr">
         <is>
-          <t>375,000.00</t>
+          <t>100.00</t>
         </is>
       </c>
       <c r="H5" s="1" t="inlineStr">
         <is>
-          <t>.15</t>
+          <t>1.205</t>
         </is>
       </c>
       <c r="I5" s="1"/>
       <c r="J5" s="1" t="inlineStr">
         <is>
-          <t>46,687.50</t>
+          <t>100.02</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="6">
       <c r="A6" s="1" t="inlineStr">
         <is>
-          <t>6757</t>
+          <t>7340</t>
         </is>
       </c>
       <c r="B6" s="1" t="inlineStr">
         <is>
-          <t>2024-12-03</t>
+          <t>2025-02-26</t>
         </is>
       </c>
       <c r="C6" s="1" t="inlineStr">
         <is>
-          <t>GUTIERREZ, CHRISTINE</t>
+          <t>ORGANO, KRYSTAL (100$)</t>
         </is>
       </c>
       <c r="D6" s="1" t="inlineStr">
         <is>
-          <t>1610</t>
+          <t>1755</t>
         </is>
       </c>
       <c r="E6" s="1" t="inlineStr">
         <is>
-          <t>CR20241203-1450</t>
+          <t>CR20250226-1582</t>
         </is>
       </c>
       <c r="F6" s="1" t="inlineStr">
         <is>
-          <t>COCOY, EMELINDA</t>
+          <t>VILLANUEVA, MA THERESA/SY CHARMAIN/AYUNON, AURORA</t>
         </is>
       </c>
       <c r="G6" s="1" t="inlineStr">
         <is>
-          <t>8,604.17</t>
+          <t>100.00</t>
         </is>
       </c>
       <c r="H6" s="1" t="inlineStr">
         <is>
-          <t>.15</t>
+          <t>1.205</t>
         </is>
       </c>
       <c r="I6" s="1"/>
       <c r="J6" s="1" t="inlineStr">
         <is>
-          <t>1,071.22</t>
+          <t>100.02</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="7">
       <c r="A7" s="1" t="inlineStr">
         <is>
-          <t>6756</t>
+          <t>7339</t>
         </is>
       </c>
       <c r="B7" s="1" t="inlineStr">
         <is>
-          <t>2024-12-03</t>
+          <t>2025-02-26</t>
         </is>
       </c>
       <c r="C7" s="1" t="inlineStr">
         <is>
-          <t>GUTIERREZ, CHRISTINE</t>
+          <t>ORGANO, KRYSTAL (100$)</t>
         </is>
       </c>
       <c r="D7" s="1" t="inlineStr">
         <is>
-          <t>1610</t>
+          <t>1755</t>
         </is>
       </c>
       <c r="E7" s="1" t="inlineStr">
         <is>
-          <t>CR20241203-1450</t>
+          <t>CR20250226-1582</t>
         </is>
       </c>
       <c r="F7" s="1" t="inlineStr">
         <is>
-          <t>LEGASPI, BAYANI</t>
+          <t>OFIANA, FLORENCE/ABLOG, RAYNALDO/VERZOSA, RAYNALDO</t>
         </is>
       </c>
       <c r="G7" s="1" t="inlineStr">
         <is>
-          <t>4,171.00</t>
+          <t>100.00</t>
         </is>
       </c>
       <c r="H7" s="1" t="inlineStr">
         <is>
-          <t>.15</t>
+          <t>1.205</t>
         </is>
       </c>
       <c r="I7" s="1"/>
       <c r="J7" s="1" t="inlineStr">
         <is>
-          <t>519.29</t>
+          <t>100.02</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="8">
       <c r="A8" s="1" t="inlineStr">
         <is>
-          <t>6755</t>
+          <t>7338</t>
         </is>
       </c>
       <c r="B8" s="1" t="inlineStr">
         <is>
-          <t>2024-12-03</t>
+          <t>2025-02-25</t>
         </is>
       </c>
       <c r="C8" s="1" t="inlineStr">
         <is>
-          <t>GUTIERREZ, CHRISTINE</t>
+          <t>DOMENDEN, JOVELYN (OV)</t>
         </is>
       </c>
       <c r="D8" s="1" t="inlineStr">
         <is>
-          <t>1609</t>
+          <t>1754</t>
         </is>
       </c>
       <c r="E8" s="1" t="inlineStr">
         <is>
-          <t>CR20241203-1449</t>
+          <t>CR20250225-1581</t>
         </is>
       </c>
       <c r="F8" s="1" t="inlineStr">
         <is>
-          <t>DELOS SANTOS, DJOANNA</t>
+          <t>GUERREO, CECILLE</t>
         </is>
       </c>
       <c r="G8" s="1" t="inlineStr">
         <is>
-          <t>10,937.50</t>
+          <t>80,000.00</t>
         </is>
       </c>
       <c r="H8" s="1" t="inlineStr">
         <is>
-          <t>.15</t>
+          <t>.05</t>
         </is>
       </c>
       <c r="I8" s="1"/>
       <c r="J8" s="1" t="inlineStr">
         <is>
-          <t>1,361.72</t>
+          <t>3,320.00</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="9">
       <c r="A9" s="1" t="inlineStr">
         <is>
-          <t>6754</t>
+          <t>7337</t>
         </is>
       </c>
       <c r="B9" s="1" t="inlineStr">
         <is>
-          <t>2024-12-03</t>
+          <t>2025-02-25</t>
         </is>
       </c>
       <c r="C9" s="1" t="inlineStr">
         <is>
-          <t>GUTIERREZ, CHRISTINE</t>
+          <t>DOMENDEN, JOVELYN (OV)</t>
         </is>
       </c>
       <c r="D9" s="1" t="inlineStr">
         <is>
-          <t>1609</t>
+          <t>1753</t>
         </is>
       </c>
       <c r="E9" s="1" t="inlineStr">
         <is>
-          <t>CR20241203-1449</t>
+          <t>CR20250225-1580</t>
         </is>
       </c>
       <c r="F9" s="1" t="inlineStr">
         <is>
-          <t>RAVANZO, IRENE</t>
+          <t>PERDIDO, HELEN</t>
         </is>
       </c>
       <c r="G9" s="1" t="inlineStr">
         <is>
-          <t>4,375.00</t>
+          <t>445,000.00</t>
         </is>
       </c>
       <c r="H9" s="1" t="inlineStr">
         <is>
-          <t>.15</t>
+          <t>.05</t>
         </is>
       </c>
       <c r="I9" s="1"/>
       <c r="J9" s="1" t="inlineStr">
         <is>
-          <t>544.69</t>
+          <t>18,467.50</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="10">
       <c r="A10" s="1" t="inlineStr">
         <is>
-          <t>6753</t>
+          <t>7336</t>
         </is>
       </c>
       <c r="B10" s="1" t="inlineStr">
         <is>
-          <t>2024-12-03</t>
+          <t>2025-02-25</t>
         </is>
       </c>
       <c r="C10" s="1" t="inlineStr">
         <is>
-          <t>GUTIERREZ, CHRISTINE</t>
+          <t>DOMENDEN, JOVELYN (OV)</t>
         </is>
       </c>
       <c r="D10" s="1" t="inlineStr">
         <is>
-          <t>1609</t>
+          <t>1753</t>
         </is>
       </c>
       <c r="E10" s="1" t="inlineStr">
         <is>
-          <t>CR20241203-1449</t>
+          <t>CR20250225-1580</t>
         </is>
       </c>
       <c r="F10" s="1" t="inlineStr">
         <is>
-          <t>LOMIBAO, MARILYN</t>
+          <t>TOLEDANES, LEONARDA</t>
         </is>
       </c>
       <c r="G10" s="1" t="inlineStr">
         <is>
-          <t>4,375.00</t>
+          <t>94,000.00</t>
         </is>
       </c>
       <c r="H10" s="1" t="inlineStr">
         <is>
-          <t>.15</t>
+          <t>.05</t>
         </is>
       </c>
       <c r="I10" s="1"/>
       <c r="J10" s="1" t="inlineStr">
         <is>
-          <t>544.69</t>
+          <t>3,901.00</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="11">
       <c r="A11" s="1" t="inlineStr">
         <is>
-          <t>6752</t>
+          <t>7335</t>
         </is>
       </c>
       <c r="B11" s="1" t="inlineStr">
         <is>
-          <t>2024-12-03</t>
+          <t>2025-02-25</t>
         </is>
       </c>
       <c r="C11" s="1" t="inlineStr">
         <is>
-          <t>GUTIERREZ, CHRISTINE</t>
+          <t>DOMENDEN, JOVELYN (OV)</t>
         </is>
       </c>
       <c r="D11" s="1" t="inlineStr">
         <is>
-          <t>1609</t>
+          <t>1753</t>
         </is>
       </c>
       <c r="E11" s="1" t="inlineStr">
         <is>
-          <t>CR20241203-1449</t>
+          <t>CR20250225-1580</t>
         </is>
       </c>
       <c r="F11" s="1" t="inlineStr">
         <is>
-          <t>RAVANZO, IRENE</t>
+          <t>RAPANUT, RONNIE</t>
         </is>
       </c>
       <c r="G11" s="1" t="inlineStr">
         <is>
-          <t>2,771.00</t>
+          <t>445,000.00</t>
         </is>
       </c>
       <c r="H11" s="1" t="inlineStr">
         <is>
-          <t>.15</t>
+          <t>.05</t>
         </is>
       </c>
       <c r="I11" s="1"/>
       <c r="J11" s="1" t="inlineStr">
         <is>
-          <t>344.99</t>
+          <t>18,467.50</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="12">
       <c r="A12" s="1" t="inlineStr">
         <is>
-          <t>6751</t>
+          <t>7334</t>
         </is>
       </c>
       <c r="B12" s="1" t="inlineStr">
         <is>
-          <t>2024-12-03</t>
+          <t>2025-02-25</t>
         </is>
       </c>
       <c r="C12" s="1" t="inlineStr">
         <is>
-          <t>GUTIERREZ, CHRISTINE</t>
+          <t>DOMENDEN, JOVELYN (OV)</t>
         </is>
       </c>
       <c r="D12" s="1" t="inlineStr">
         <is>
-          <t>1609</t>
+          <t>1753</t>
         </is>
       </c>
       <c r="E12" s="1" t="inlineStr">
         <is>
-          <t>CR20241203-1449</t>
+          <t>CR20250225-1580</t>
         </is>
       </c>
       <c r="F12" s="1" t="inlineStr">
         <is>
-          <t>OCA, MELCHOR</t>
+          <t>KING, BEVERLY</t>
         </is>
       </c>
       <c r="G12" s="1" t="inlineStr">
         <is>
-          <t>6,883.33</t>
+          <t>448,000.00</t>
         </is>
       </c>
       <c r="H12" s="1" t="inlineStr">
         <is>
-          <t>.15</t>
+          <t>.05</t>
         </is>
       </c>
       <c r="I12" s="1"/>
       <c r="J12" s="1" t="inlineStr">
         <is>
-          <t>856.97</t>
+          <t>18,592.00</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="13">
       <c r="A13" s="1" t="inlineStr">
         <is>
-          <t>6750</t>
+          <t>7333</t>
         </is>
       </c>
       <c r="B13" s="1" t="inlineStr">
         <is>
-          <t>2024-12-03</t>
+          <t>2025-02-25</t>
         </is>
       </c>
       <c r="C13" s="1" t="inlineStr">
         <is>
-          <t>GUTIERREZ, CHRISTINE</t>
+          <t>DOMENDEN, JOVELYN (OV)</t>
         </is>
       </c>
       <c r="D13" s="1" t="inlineStr">
         <is>
-          <t>1609</t>
+          <t>1753</t>
         </is>
       </c>
       <c r="E13" s="1" t="inlineStr">
         <is>
-          <t>CR20241203-1449</t>
+          <t>CR20250225-1580</t>
         </is>
       </c>
       <c r="F13" s="1" t="inlineStr">
         <is>
-          <t>TORRALBA, SALVACION/DORIA, ALICE/NATAVIO, GLORIA/BAUTISTA, MARITES</t>
+          <t>CALIJA, VINZ MICHAEL</t>
         </is>
       </c>
       <c r="G13" s="1" t="inlineStr">
         <is>
-          <t>7,933.34</t>
+          <t>74,000.00</t>
         </is>
       </c>
       <c r="H13" s="1" t="inlineStr">
         <is>
-          <t>.15</t>
+          <t>.05</t>
         </is>
       </c>
       <c r="I13" s="1"/>
       <c r="J13" s="1" t="inlineStr">
         <is>
-          <t>987.70</t>
+          <t>3,071.00</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="14">
       <c r="A14" s="1" t="inlineStr">
         <is>
-          <t>6749</t>
+          <t>7332</t>
         </is>
       </c>
       <c r="B14" s="1" t="inlineStr">
         <is>
-          <t>2024-12-03</t>
+          <t>2025-02-25</t>
         </is>
       </c>
       <c r="C14" s="1" t="inlineStr">
         <is>
-          <t>GUTIERREZ, CHRISTINE</t>
+          <t>DOMENDEN, JOVELYN (OV)</t>
         </is>
       </c>
       <c r="D14" s="1" t="inlineStr">
         <is>
-          <t>1608</t>
+          <t>1753</t>
         </is>
       </c>
       <c r="E14" s="1" t="inlineStr">
         <is>
-          <t>CR20241203-1448</t>
+          <t>CR20250225-1580</t>
         </is>
       </c>
       <c r="F14" s="1" t="inlineStr">
         <is>
-          <t>SOLIS, MARLYN</t>
+          <t>RUIZ, VIRGIE INES</t>
         </is>
       </c>
       <c r="G14" s="1" t="inlineStr">
         <is>
-          <t>6,965.28</t>
+          <t>84,000.00</t>
         </is>
       </c>
       <c r="H14" s="1" t="inlineStr">
         <is>
-          <t>.15</t>
+          <t>.05</t>
         </is>
       </c>
       <c r="I14" s="1"/>
       <c r="J14" s="1" t="inlineStr">
         <is>
-          <t>867.18</t>
+          <t>3,486.00</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="15">
       <c r="A15" s="1" t="inlineStr">
         <is>
-          <t>6748</t>
+          <t>7331</t>
         </is>
       </c>
       <c r="B15" s="1" t="inlineStr">
         <is>
-          <t>2024-12-03</t>
+          <t>2025-02-25</t>
         </is>
       </c>
       <c r="C15" s="1" t="inlineStr">
         <is>
-          <t>GUTIERREZ, CHRISTINE</t>
+          <t>DOMENDEN, JOVELYN</t>
         </is>
       </c>
       <c r="D15" s="1" t="inlineStr">
         <is>
-          <t>1608</t>
+          <t>1752</t>
         </is>
       </c>
       <c r="E15" s="1" t="inlineStr">
         <is>
-          <t>CR20241203-1448</t>
+          <t>CR20250225-1579</t>
         </is>
       </c>
       <c r="F15" s="1" t="inlineStr">
         <is>
-          <t>BAUTISTA, MARYJANE</t>
+          <t>DE LEON, JAZEL</t>
         </is>
       </c>
       <c r="G15" s="1" t="inlineStr">
         <is>
-          <t>8,854.20</t>
+          <t>95,650.00</t>
         </is>
       </c>
       <c r="H15" s="1" t="inlineStr">
         <is>
-          <t>.15</t>
+          <t>.25</t>
         </is>
       </c>
       <c r="I15" s="1"/>
       <c r="J15" s="1" t="inlineStr">
         <is>
-          <t>1,102.35</t>
+          <t>19,847.38</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="16">
       <c r="A16" s="1" t="inlineStr">
         <is>
-          <t>6747</t>
+          <t>7330</t>
         </is>
       </c>
       <c r="B16" s="1" t="inlineStr">
         <is>
-          <t>2024-12-03</t>
+          <t>2025-02-25</t>
         </is>
       </c>
       <c r="C16" s="1" t="inlineStr">
         <is>
-          <t>GUTIERREZ, CHRISTINE</t>
+          <t>DOMENDEN, JOVELYN</t>
         </is>
       </c>
       <c r="D16" s="1" t="inlineStr">
         <is>
-          <t>1608</t>
+          <t>1752</t>
         </is>
       </c>
       <c r="E16" s="1" t="inlineStr">
         <is>
-          <t>CR20241203-1448</t>
+          <t>CR20250225-1579</t>
         </is>
       </c>
       <c r="F16" s="1" t="inlineStr">
         <is>
-          <t>BATALLONES, EVANGELINE</t>
+          <t>TAQUEBAN, CHIRO</t>
         </is>
       </c>
       <c r="G16" s="1" t="inlineStr">
         <is>
-          <t>2,738.89</t>
+          <t>15,760.42</t>
         </is>
       </c>
       <c r="H16" s="1" t="inlineStr">
         <is>
           <t>.15</t>
         </is>
       </c>
       <c r="I16" s="1"/>
       <c r="J16" s="1" t="inlineStr">
         <is>
-          <t>340.99</t>
+          <t>1,962.17</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="17">
       <c r="A17" s="1" t="inlineStr">
         <is>
-          <t>6746</t>
+          <t>7329</t>
         </is>
       </c>
       <c r="B17" s="1" t="inlineStr">
         <is>
-          <t>2024-12-03</t>
+          <t>2025-02-25</t>
         </is>
       </c>
       <c r="C17" s="1" t="inlineStr">
         <is>
-          <t>GUTIERREZ, CHRISTINE</t>
+          <t>DOMENDEN, JOVELYN</t>
         </is>
       </c>
       <c r="D17" s="1" t="inlineStr">
         <is>
-          <t>1608</t>
+          <t>1752</t>
         </is>
       </c>
       <c r="E17" s="1" t="inlineStr">
         <is>
-          <t>CR20241203-1448</t>
+          <t>CR20250225-1579</t>
         </is>
       </c>
       <c r="F17" s="1" t="inlineStr">
         <is>
-          <t>RAVANZO, IRENE</t>
+          <t>ROXAS, NESCILLE</t>
         </is>
       </c>
       <c r="G17" s="1" t="inlineStr">
         <is>
-          <t>10,937.50</t>
+          <t>3,329.17</t>
         </is>
       </c>
       <c r="H17" s="1" t="inlineStr">
         <is>
-          <t>.10</t>
+          <t>.25</t>
         </is>
       </c>
       <c r="I17" s="1"/>
       <c r="J17" s="1" t="inlineStr">
         <is>
-          <t>907.81</t>
+          <t>690.80</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="18">
       <c r="A18" s="1" t="inlineStr">
         <is>
-          <t>6745</t>
+          <t>7328</t>
         </is>
       </c>
       <c r="B18" s="1" t="inlineStr">
         <is>
-          <t>2024-12-03</t>
+          <t>2025-02-25</t>
         </is>
       </c>
       <c r="C18" s="1" t="inlineStr">
         <is>
-          <t>GUTIERREZ, CHRISTINE</t>
+          <t>DOMENDEN, JOVELYN</t>
         </is>
       </c>
       <c r="D18" s="1" t="inlineStr">
         <is>
-          <t>1608</t>
+          <t>1751</t>
         </is>
       </c>
       <c r="E18" s="1" t="inlineStr">
         <is>
-          <t>CR20241203-1448</t>
+          <t>CR20250225-1578</t>
         </is>
       </c>
       <c r="F18" s="1" t="inlineStr">
         <is>
-          <t>BATALLONES, EVANGELINE</t>
+          <t>LU, CLAUDETTE</t>
         </is>
       </c>
       <c r="G18" s="1" t="inlineStr">
         <is>
-          <t>2,975.00</t>
+          <t>10,447.92</t>
         </is>
       </c>
       <c r="H18" s="1" t="inlineStr">
         <is>
-          <t>.10</t>
+          <t>.25</t>
         </is>
       </c>
       <c r="I18" s="1"/>
       <c r="J18" s="1" t="inlineStr">
         <is>
-          <t>246.93</t>
+          <t>2,167.94</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="19">
       <c r="A19" s="1" t="inlineStr">
         <is>
-          <t>6744</t>
+          <t>7327</t>
         </is>
       </c>
       <c r="B19" s="1" t="inlineStr">
         <is>
-          <t>2024-12-03</t>
+          <t>2025-02-25</t>
         </is>
       </c>
       <c r="C19" s="1" t="inlineStr">
         <is>
-          <t>GUTIERREZ, CHRISTINE</t>
+          <t>DOMENDEN, JOVELYN</t>
         </is>
       </c>
       <c r="D19" s="1" t="inlineStr">
         <is>
-          <t>1608</t>
+          <t>1751</t>
         </is>
       </c>
       <c r="E19" s="1" t="inlineStr">
         <is>
-          <t>CR20241203-1448</t>
+          <t>CR20250225-1578</t>
         </is>
       </c>
       <c r="F19" s="1" t="inlineStr">
         <is>
-          <t>DELOS SANTOS, ANTHONY</t>
+          <t>GARCIA, JULIAN/JENG</t>
         </is>
       </c>
       <c r="G19" s="1" t="inlineStr">
         <is>
-          <t>2,975.00</t>
+          <t>13,281.25</t>
         </is>
       </c>
       <c r="H19" s="1" t="inlineStr">
         <is>
-          <t>.10</t>
+          <t>.25</t>
         </is>
       </c>
       <c r="I19" s="1"/>
       <c r="J19" s="1" t="inlineStr">
         <is>
-          <t>246.93</t>
+          <t>2,755.86</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="20">
       <c r="A20" s="1" t="inlineStr">
         <is>
-          <t>6743</t>
+          <t>7326</t>
         </is>
       </c>
       <c r="B20" s="1" t="inlineStr">
         <is>
-          <t>2024-12-03</t>
+          <t>2025-02-25</t>
         </is>
       </c>
       <c r="C20" s="1" t="inlineStr">
         <is>
-          <t>FELLIZAR, MARCIA</t>
+          <t>DOMENDEN, JOVELYN</t>
         </is>
       </c>
       <c r="D20" s="1" t="inlineStr">
         <is>
-          <t>1607</t>
+          <t>1751</t>
         </is>
       </c>
       <c r="E20" s="1" t="inlineStr">
         <is>
-          <t>CR20241203-1447</t>
+          <t>CR20250225-1578</t>
         </is>
       </c>
       <c r="F20" s="1" t="inlineStr">
         <is>
-          <t>RICAHUERTA, ANGELICA</t>
+          <t>DOCTOLERO, ARNEL</t>
         </is>
       </c>
       <c r="G20" s="1" t="inlineStr">
         <is>
-          <t>100,000.00</t>
+          <t>10,447.92</t>
         </is>
       </c>
       <c r="H20" s="1" t="inlineStr">
         <is>
-          <t>.15</t>
+          <t>.25</t>
         </is>
       </c>
       <c r="I20" s="1"/>
       <c r="J20" s="1" t="inlineStr">
         <is>
-          <t>12,450.00</t>
+          <t>2,167.94</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="21">
       <c r="A21" s="1" t="inlineStr">
         <is>
-          <t>6742</t>
+          <t>7325</t>
         </is>
       </c>
       <c r="B21" s="1" t="inlineStr">
         <is>
-          <t>2024-12-03</t>
+          <t>2025-02-25</t>
         </is>
       </c>
       <c r="C21" s="1" t="inlineStr">
         <is>
-          <t>FELLIZAR, MARCIA</t>
+          <t>DOMENDEN, JOVELYN</t>
         </is>
       </c>
       <c r="D21" s="1" t="inlineStr">
         <is>
-          <t>1607</t>
+          <t>1751</t>
         </is>
       </c>
       <c r="E21" s="1" t="inlineStr">
         <is>
-          <t>CR20241203-1447</t>
+          <t>CR20250225-1578</t>
         </is>
       </c>
       <c r="F21" s="1" t="inlineStr">
         <is>
-          <t>RUBIO, JANE</t>
+          <t>ROMANO, SERVITAS</t>
         </is>
       </c>
       <c r="G21" s="1" t="inlineStr">
         <is>
-          <t>29,667.00</t>
+          <t>10,208.33</t>
         </is>
       </c>
       <c r="H21" s="1" t="inlineStr">
         <is>
-          <t>.15</t>
+          <t>.25</t>
         </is>
       </c>
       <c r="I21" s="1"/>
       <c r="J21" s="1" t="inlineStr">
         <is>
-          <t>3,693.54</t>
+          <t>2,118.23</t>
         </is>
       </c>
     </row>
   </sheetData>
   <printOptions headings="false" gridLines="false" gridLinesSet="true" horizontalCentered="false" verticalCentered="false"/>
   <pageMargins left="0.5" right="0.5" top="1.0" bottom="1.0" header="0.5" footer="0.5"/>
   <pageSetup blackAndWhite="false" cellComments="none" copies="1" draft="false" firstPageNumber="1" fitToHeight="1" fitToWidth="1" horizontalDpi="300" orientation="portrait" pageOrder="downThenOver" paperSize="1" scale="100" useFirstPageNumber="true" usePrinterDefaults="false" verticalDpi="300"/>
   <headerFooter differentFirst="false" differentOddEven="false">
     <oddHeader>&amp;C&amp;"Times New Roman,Regular"&amp;12&amp;A</oddHeader>
     <oddFooter>&amp;C&amp;"Times New Roman,Regular"&amp;12Page &amp;P</oddFooter>
   </headerFooter>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <TotalTime></TotalTime>
   <Company/>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcmitype="http://purl.org/dc/dcmitype/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dc:title/>